--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d12b214ab9ba34049af538a0f5ef31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9757620f76a2eec5c4e193706085e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45435908283278156553ef2c5cb2c2983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347005dd43d2ec50322135e1f53981b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71b9d4b4f824ad1dd8775bd1ddbaba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cb8022647edbddabf9d93ccd2474d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910a304f1a1fb0c7b1d04207dcdbc767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09774aef42feb5763d70994c8c3a1fab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f24be9102909d68ed05c67912e06f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782872ecef574f977d5029652f491c1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9d7741703d84756e378043d9949a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987d317915df886ac25706e6a0e105312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f52e318ae2204ef66536fd29287c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32bc07acd1292b1f15e7d99523a7d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f808cf45d8c302ae4ce58acee439f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a8aef1e2bfaf16ae7fc541c51af0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c49eaaee2a63af7449d1fc87a331e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256fa2201b92ecab67a1943ef61a0bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3662a6e45590cb5f9297e562fd3c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776f730c4f73534d458c8b91ec1a29d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7416b2a4f1bec18514e700d2079bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc1c6084f6d90ffe2e2aa85a85f99a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1d6389a63bb65fc09e78dee005cbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549174c338775f6a55fcdeece7824ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fcd0123614e1cb49ef073dd51d59125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5dc65dfcd4c3bc4994677e6a3c65c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db577a1cf5dd3aca6c3172c3662d639027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27405ce2315bb54bc708a4eac0189e7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b96793543bc23239939e8ab92672929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b258c9d8fa564150a3d22e81b88b3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4a1f0b12064035359cc926c34a8dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b3637f53f969f4cf6f92dc1dd249132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703a5125cae39810bdb03d3c38924fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e44961587063a893c3577ebad8e1fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd1bf0630437eb9469c67f803dc82035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c553eb16e190b88a48576af11637436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf651bc373f77ad2f276c09bcedc42f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c21ccccae5134ed4e61a1721d0f0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331a83966916f0cb256f189b6b6a11f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8fb67a49cdc54199441f3b941544340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c70782def9d62cb62bca8d9d08bd8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950c3e19f01f82cee6bd5b8687558d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705ba25feea102bd17103ada19796db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94511dc2703253493ea35ca4710f75944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2e98abcc49e596780d85d5846dfed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19986c6901f3bf7c999196888ce163046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607345f2ff2a5e80130a2faaf1a429047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d0017056cce408ce4411e414c52ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f368445e1fe82db1078ce8d5ad10cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d874c51560cfe1db5ca51cc98a9c9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2ffb5fd71198ce2a7167487fbf2aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b4af8c92a0a1193c4d8dde78204c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948ffae59133f6a1cc0b8e39a83371553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e513012f11e2c20a1a5cb4537312254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537e86acc9481ee2d0b723bcb9ab29455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3bf52e343fb49b06eb53f1d628d2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af675b4662ebeef812ee24c63faa7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfc88c9a950c5f5941de45ef3df74b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dcd469267916b66d6c33958d32d9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c394a7d3ac111b167ae74853e10df2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c6241aa8bdb44ef8669bac6fbf40161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62ad8dc4386a08ef81f41271ea56a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779055d8a6cc5dd078a2c2c75071bb0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493269ba15567c3686dbb2f38c95e8ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2eeacbdfa0e0e9af73a172f8a5a1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cceaf4f472c5b18d7a38963e8465066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16d70101bc9d69b981113f6e45dbe367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cadaca3dfe00b8e18590c0217299d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc94e7630654e6ef0784987663addc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf26564b3862ae0a39e18cfbf116aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c77ba0c280c556cdacd35f09febfc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c39f36e5cc692604830089879760972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a530d8219dd755164d67212722f60173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058ddb9f4cdf55ca94a461b4cd0f6d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7172daf2f446b9036b85317aca3b5c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191763c495a6d3c2c6b6809b33f1bcb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4e4a51a64cd57639cab8ada9032b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01d3826e3f52b1490a95b9b5470c6178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beda7663f3dc1bb019c4917af10db8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51430a44bd076a12947bb574c74a73b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46ea65d94df469a9466c2b85fb429181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccc21e9828adc1dcfbd27b0dd7981b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd04ca2163adb62359405ec428245a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf3c415d9377ca8bd48463107a88ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afac3914000cd757095ee8f9fed3f3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d181b9bc35c929dc50f4a6a59f81f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07423fe06a9e98f9491a5083b61d981687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7a41c19864fb5680356dc230f88ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14706fb6298f077eee901f80f76fd889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268c42de36e63849c449fb0b98e31b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41182e8b1ba8ff155e208800fa1164d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc7e9c171e96dc873dc6473fab544892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92cc2e530ae96bf610f82a384256db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df38c7a93ff16da0d9bcbf75a9e53494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bc722912c407c2a1fd59f99baf75695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42640745debaa9b646513695b89750796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9238903f8ec55c43ba2b1f5bf31d9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5f25078c536529024af3af713145398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24bd76ed8ad8d0b27653f8e6dae30e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b126a416bce43ae65141bd8a768d45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c99358d5609e8d5bed0337b6589be7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b9bc0979959f6c5a257e093b682cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d142627055d9767a59c88a8aa895636103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf13159130feab801865751cb45cfd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba6077834fcecf76b174cffeb2ed6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa807eb4e5af59260f599754347424106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9d3fefd46e81add63caf9287817b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ebe2361a639be8e60405a33db6f87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf3e4a8a1c08c65c7f3f23a35e485f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480a1901142bacdb73d04c1f445dd06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5a3478744d4e1dce05a9ac4923e28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a5bfed261a743ade9815f6f85ad99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37ffc01bbc1d53864e67cea1b36115113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d509d2ecc63389034bd1a3c8ea64b8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f1df5b83159da1a6a2321a47082c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e7168a92beb523b766bd3f928049b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7df97350d80b714bc5259f5c890088117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea69a97303b51778600a1860fa1a950118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec7fc6a20869578111e2f67e861e7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cbbff5bcf82046b9f3c94d22a85ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d74f08daab29c3d1cbbb5fe2e00492121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f49e3da2dd2829f7b9224dcb0c27c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4d8f0dbbb3b4a28e26de7430e6e25123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b70f13e841cf2daa563332214ae48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175249954e877a6c6d9f17a872ed3ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70830a97f9a127496fbcd8e093cc2fcb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d37fbe502e098c9bb3eba39620071127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9e3e178e462cd422a124e6462511e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68b847794d3bb979462b1732710cec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6f21c7e64f2e633b546483dabfea4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ef68a51ed6108d42b38763c140ae9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf544c1944716959ad97433fe2ad2f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5078a83213b80c7318db497ef59f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91134c695b4d5756ad24304e1cc9f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453ede27e6787e1c97ee963941b00d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819ed5c6a6f7f269735fc0756077de4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03de114e7ff30556c51b8672ea84ba5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d650b3e04295e8939f40cde45bdb150138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea385bfa08150dd59207f867fbbce3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa72e0cadc15ae11eeee4ae58d01d4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da35ad5871ec13dd215ee5e3daec1c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198480f5b8157f3d63ceaa4e341f32e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db73f638ef1b080245e86b7e4404c80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818ed73dbc20ae8e7cc7964b2e32bf9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc2a17b4d2d8cc2ddce51de68eda78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02cbae2db89003b5dd60f0baea38de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d0d024f3d327032191ec0ff757367147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575a767a5672f6169a18956cf2384aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af8f7ad348ec942f8b0e57e1bffda2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3bfb4574424152938b13887a6837d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0410dd72c948d4d18b75d3527c18d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98d9d021c6cd7567138c1ae12e6011152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b45f07059032f032c193fa617a0b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bce7efcafecc7fdbd681379cc50c0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655c9e851665a18bad21ea93b0007ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09191c7545278d84460d8605b654fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f21b2f0b1962321810f873d6d492f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3df15e311b1d5556d334f08eb2d64f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508b8c61ef335ac409ceae69d9127a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ccf4f44c235370520970477d3b99f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd7c46783f151914b071c3c6d96190161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bacc6851cf4f5e16ddea2c290bee4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d3c002f327dc1267be616f53c59b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f748f1af85332c4b8808f4b24a2ab6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255ad7dfdb639d63ca002a838699c1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae5f817175f25ceb6d2b42eb8b3fd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d308c3fd9a6d2001f7a62d6ce8cf388167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afbe9cfb2d17a536e555f7f6f461ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433f3bc95ba5a9d0fc77e3b03a1ec18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bde77f3453962e552264c55ed1edbf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca9816335a6e006006538426fd6cfa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8af92ae20f5ef615b936737f959e70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0b2eb62d249b55d0f3337f856779b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1952486dfc7a76cd8f2713d4ae4dc20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07439b0d1a36d9a516dfbb0afe59a1cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7239234cf0fa5bc8d6a3f17bae0f2b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b636147e5ce5570b7a2f7bf565b4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246cdab59d902adf8913b8535075fc5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a01b1bd715e42da6823c9491159fda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0f5aefe035123a79aea1760ed3d8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205827a727f7475af24ab28f777787d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691e639ead3a59b62d0e096625a6385182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00256e3cc5b9deff7a697a7c05b24860183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd27358dc8318e62b37a82eb70bf65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364255519c0ce2911d216678466336ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b07241bd49167e9559be59ecc008e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20813323fce9189c666d4fa176ab61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f97da526aca523fd7685a0cc4b610d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681b81e3533f31c286f5ddc17539925189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd879f9bb1eac0b8fe2ff9720fb47c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b1523cbbde170d499b99e26a04d52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d33670adfd36a7b5ac4f3fcbd2550192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdb142523d30c9496193b233738259193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fd817d7f43a65769dd75e51db3c50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cc7824fd7443fe2679599e5595cd4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ed853bfb12cd4f80b22bed51d5845196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12881cb9095a207a0e5e9deb5012a8a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae2e78c74848251b89d40fc6c16d4f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394513a16e88d55050b7efa84ba0137199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a1413c04cf0a175f6fd2949b34565200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03847662f7e4a7e97aed69eb761978f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431c8405f8b44dde4cfb89ceecc9874202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3c0e0872062daedd7bf2cdafc9285203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd0b58bbdf20af75b6dfb19ce09e02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4c20ea72ab3731e9eb44804c81ddc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219e339a442dede84d0e4eefc9220a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f76b0670423f6215b7e29a1b6cf66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f6eefeda59950c2d1039046aacc5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf47c4f087b6840356632078c432f9e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a868aff7c30b0210c1c8f3a37ba3960210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fc82e23f44135a083c93feea98b28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fd4d81b7e58f13b330b85e3d9df8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df358c4343cc8519064859689ec0bee6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95fedb06e09628a66d7034176513a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545253db6a4792520a8295ba7ca5146f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597f3a8073f87bfa1f90e4c377c14f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378a642c4a93d745ef392e397d15300217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1221ced71141d0f15f0c18ca1ce3253218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726575230257b0574497456413c54ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2246627c67524a45b9dec4f64928770220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350caf599cc2f71812ce1401f1d299e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060291cf691f45a09f2afa8d35fa904222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4a4f22878b170386df467c25909c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5baae5649242f377b4982c7657012224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d83716400bc39771a2e7aa715c367f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a8b779c69f5778b29349b6ea0db93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b115343102bcb86ed7f043c698ec5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd776405561000d06026fd65c7846595228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2008c6e056073ec8f733ee60a83376229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848dda6081749d09160ee76314d5f57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b484c072553110e0452877e6843e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ec7936291b605a9ac4a4f2b7b5646232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5faaa37b4d49717316e65dc060907233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b56a127a8d73f3a0c8640367b9b8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75193bfb4d6d522562865b8bd789539235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7411d1bea4280a9d091e0177d1bee9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5deda08e55a27ec3017887acfa21b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab978a9a62480f91a9c4248d2181b11a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b5044989fb319df7f53260db8db23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820cbd8d83e3fc41c45cb5abe9c70fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934338a95ade71df8d44744606e90bdb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d24609c9ed5a481503accab4bee74e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadb760ee215eefce0cf2b53102e9ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edb92f9d17c3009367b1295129029b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c812e8bb64ac403d1bebc676d1779245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c243eb48898b56d335f0a571b07f816246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0301ba3c9c083a87f533110d2effe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6f03f3f50e92d6437508da82b97b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb712adf4ed5c86761c519a954f82d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3a32e770ceb17d415f956f84aa58f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af102095071265f33af64a208e93f9d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99695526cdf12c8960aecf3159393db5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8253dddcd37695c45c860365b383f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f5256ea10701aa34ce713ee8b256b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0468196c8845e4006aeffb890aa434d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3f64fd72ad2ce9f8553037adb05e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff333ea31d61a5a8ad3d01fb55477b77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550a41678e30ab0027f2414edfd0fa2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12673a99620875f3364b76d4edb0dae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4c29172cf9c1a4836f5d4524b8308260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c75741ffbf31e2c2fe66e8e01d295261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d58221b5bcd55e9a612a892b942ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0324447d92e8bcb2244a52c835fa1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d166169209e50b239a053255bbb90cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3be2ff542949022bc41891f168038265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8404a96cc18f5d419ad237fd2067ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3524ca017b84586bc209eae67c8e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff278d69d0c6d097079cde2a9ac3ade268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dcbcb3c608657a7e8f122bef5b9a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb9e4081b1395fda0a50ba4e097acc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe0306ff38e88bfe9fd0b987def77c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89661c869583c85fd88402376a805db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb737e4573965c3797ab08b916e3de6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98ec299b2b7284bbb71358fc3432ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b59c251e83bdbaf0f0e8568aeae824275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e8ecc8e19d2a25b53bb5651a9ffef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0439eaada2de930347bf40dd4591a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffb51d4ab0c3d8c8d386896ef66e0b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118144f1bf8f1d7668b0b1bfc2aaa9d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18e53a90e3e4c06954b006f99b4fd6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b087d6da43338b41a9830027e1e3fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38f88bf207100c09ec48d41a871c5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e11e9d22fa0d007100f793ac10f60283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cec13ac6e2f6ca941c0654e42505a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6d8343820b4538f9e274a4f325899285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5faf282fecf7e6c442973d7ef0c0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed3375de21b2a4aa563d8a28d21f1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc554e24693f219626ab7eb4495e4d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afcd4763e606c8d807950e40cbade2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed9de82b641f4c6b90a36a3a76168b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2130b903e9fc3ac19283d71f0d517b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb45c55b6fa6077761a937eab5c058292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3ac3914f14f5db72e96eb6202a1ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d94644f6ae54c197723c2bc7a380ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e250980755a28e15a5ae13691142f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255db0dd27e84bae66093558a7dc4ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4051431dda02a576b60d73855c22d5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79f1fdfd4720c354983932c05fcb62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73331829affc6040f0b212cb3d182e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7271261fba147c40b2370802d48b33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d1536633c33bf35b498dfba1ba572301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad34a33fc2f4901371560ec75db2883302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fc635f654664ec1d349de52cd18e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd2f6d99eaeb7886cc9c92f457ded5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1530498a4d1355ee3ade9e5e93cd9d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e0953574b771cedb3955032d3424b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1933f95db997193d025d831d4746c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fda4910d1129e895c6b9617f784d5e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b75a665651d8e8fe73027edadfa15f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7632828fceb9db52e94f7552fbc96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550d876a159e621fe74d97ad0722f5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e532d2a0070705ec0fed8d5161eaec5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f58576c6807ef9a5c969c774297e43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5086e6c6f5d68e90b27a281a65695314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9f356289823e32be857d5bd35330e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1f396d589471952944713f75cf90f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6bd35843ff7ace29500c1a3452020317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120e0ab5c3c701f892acb24002f4848318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398c09e176a918aca8732280cf6336a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bd62a25001aad7c8b370b6e47aeef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad20f7ae3a27739e1f5dfc540694c03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770892bea93ecf77222da8f97f7395e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96020db42ea917164bf93b4113b4069323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9343313658082e9c3ce6efe0624057c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7736ef9e3ffb143517399e912df93da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6b5d592af9696331c7a2da96e73be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcbd832149872bf667dc4cf98e7d67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf893dbcd4a79e0ad9e38a8c84fd09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80b9a9f45b12d159da78a89646c594329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a516072dc0a112a0bd654868ca87919330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cbe01566947b282f96183263d5b5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d063e63ff8fd69bbabbff1d8d68738332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef41026dec0e22a97af23ea1df058b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5796b0c616c38623d71bd068ed800334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb006874df80c57ed3501663805d158335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d6b6b54760407f19a708f4b5d6713336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2f8741d21c5261cf1107aa73c048a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353cf01bb290e7efbe6f4e2e9f8b649338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2974843b0972769c214d4d280739c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cddb1d0f7cb893ef359ecb6b257eb1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca015e41988f57affc0d555d9345818341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368d53272a92df39b020580b863d690342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6290c06a04f6df3c0c6265dfe03889b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d8aa717a14e9475cdba179bb2d976344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758902e392a9fa70155e0c8fe4acd96345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a7a024844928ce7dfc2c3efbfc0b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e75ede972cbf6f00bf3e80d5f433ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4446d63287e1eb92c6da9f38eeb73348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b3175f6a97ae4812a8585f1a55672349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ade970814fb687ae005013356f7c64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa49812cc7814cee87242f71ff6f66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebfbcdae0de0461b679766ed791607352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ad3a8631a0ced1de12b9a57082eb8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c79cee5373dfebbded21dd0c046ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74997a383fbf610e7106521eedd146b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78b2db4ed7ea0210bae88ad65e150b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ad26c2aff6961b5125013bfba272f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a62e15e4ee8c4a72887a940351522d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc257783667926e38a0cd4474f47a89c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2858b07aadbc38ea6f021b0532d1a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8c763c9a13f167ff4e3e9aaaff25f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7726642e6fa54fecb171164e794cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5139996c94acffb95af0f083e33ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848717fe1fef942a10f7ecc1eaeb97d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe8a5c90bcc55b262ee03f925c1874365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ea6ee9361cf26e7952fc56557e038366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f800f467f01ad0f2c58bdef41362ffc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becff00d4c41de2afe9709e7110f40b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979389ed62b9847f4235dcd6d0a1ec0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050800e59db99ee72bbc02a2344f63d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cfd96d345afe5a44a6acab8ad9b55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56a7e5604f8ab01c67dfb3ba0762ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7559640feef6a5047c10bb60250b28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bc9d3e9e416f334e580bd4ec98394374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb5f8ba2e29851b000518e6fc6248d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f133b9bdd5c5fd2bc159a459179183a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab66309878481f1384cb9b5dce9d58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df98c4c5602889cf1574a7bd4c0294f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e23445d063168dc95579842621b6cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd894042811b1664a799213f80d595f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17686957101f65f648c468fc04ecaff7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa75174e79e224bdca36c50080a15c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024972303de51ca78b29edaa94f45130383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b67db2063eade827bfa06187bd1c9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c5676b0793f8212b53f4e6e125da5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1a53e58442da2e58139a21a86aa5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161beeab3148943cbb41817ef3f20fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb6c9b269f58b9a7458d3a290d8431388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecd35cecc96f61592021a15ab0199a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f5a06e725b3e2d78cd79c1fd67e6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c320c08a2778f1d9430ec3078b17092391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dd171676a7f1b7e6dbc35577931dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829b12ce6fdee034da93ea8a809db36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f827a8116668294bba2f06cede8b0c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa4b726bd178ed5c8341fe3e40d496395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25599ac7bbeeb91334d86aaabcfc9918396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f504d74e6332ee9f99ea53c78b7f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dac024c5714e44183fb72a9c351f1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de9e1ee3793bb26da212992f9d0054399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83514d251c209197bd98c410718ee1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe2bd2d45529f090c5013352338862401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5ee1fa88d94eb27fa8874f18eb931402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abe190acda4a8986b2ffcf8bd8a7a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36dcd20f9d24aec0d711ec7e25bd41404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac8fb1620684763d52cdf26fe20391405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa55b484df7cc1d860636db9e187473406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24593e0bf3e60c510ce53115fd44cd3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4eda023908e5b232bb4426f98ea769408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114c05729876358f27f44012891196a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3330c6a8fde70bdc259912ee3e384e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1a8cba665f63577e1e7d5eeadae5f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f39bae12b40bccaf8cc947ee9e7ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cd4c104e14c2b06584bf4711f8344413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a20a97124415a646d91c5edd03ee5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05408194b8d543c743e1cf6791d051415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf1b9b299d636b91675d4f63a00099416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8eeb30ab89b481885739c6965dee40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6c53c4d1cb1a3f8553e6d658835cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4db85d65df20ce83a725ade0275829419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280d9023c481e9fd701df02b5933a0c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97db76783280236d8554ccd2bd27b51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd5ac104832b4cab6e3254dd5bc31e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc610c9eb63bee79e6a58691c5c7885423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19baa21a934c48f5f1a6d61b2bb9a35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950aaa2342f6d859c607cbdf429ae45a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d6332529d89ec6a4d8d72574f6b6a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1408acfb45ee6dfbd30655bd581da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9091494925f23aa0bf753d554e8c81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c51581204d9349bbf16d224ae1d216429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b0b85cb195d6f5ff8a4ef62d40977430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e90559d1c29324d0e18256f35c98c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8a08373a614eca23b4738f74709d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ed6abd2d6be0ef7cb2d74e805297a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71a85e565e53ec50f839f8f52bf1d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46343f24dc6ded3094148c08dae3c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b45e0b7f1e10568f215a7ebe134422436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d139427da32d4674b3d6798c4432a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ed0ccbe989c6326bd47e3e2d63497438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eef916fc4e46c88676b3aa8df7197439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc54a41a853780df881d1deecea751440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8111326fcffbe8dcd594baa47458e5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b82eb3561714d757c6e984346d2a71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d78a295e0a486f4e77546e459800a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfee7ec3a150f68ccf79308747cb8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46d8727c3aff1a1f7c647af970d1b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1756cbbe1215a58ec336dea93b0be9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c884a415e69b45919e5fcd281497e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dee93e2ee447969151f642bf5b816448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00ceb549887c0648688725e7204fe6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1e31c88c35188f9956a7335156ff3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607e5e9b76ab16487a98604189bf8c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e679b32ece0fbc47c029c10fd2db9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff09d7fd5ca82bac4d044fa2270367453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe71fc430ebd54ec29327b2afea0c6a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eb7a45bcc02f1cff99e4041ce7c96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253caf662f4637f74c4baa04109f5260456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7eb38ee1eb76c16d30e74633d9061457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334594fabf37cbbae8e06a86b92149f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658814f22cb314e1aa189105a3dcc3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a102d6e71dea4ece4f61cfd6e283ac7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc353350cee351917c14e17e444ca5b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f1b714bfbd1a09d58ed7a7ee8ebbd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4454cfe90729f392789c4531efc45a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4abe161cbae757fb765c89a915ce6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd67f4f1a75552835012cadb65bc1e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d4dd31e6582afeb7568d46388e7d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59396056c8bd90d6a18caeb8b8b90ade467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a77bfdd587a2a8061fef3be6d2f2a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96994abba027898edb04557cdbd4247b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc385350ad67525098e4f62282f16ed5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d15aec9fe5ae22b5ee9e23b1345f3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c501bfbbe3dc36cb629eecc36ca512472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe467625224c97a78226a5f88d31722c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9286543b7686b969b6e58a498ddf0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b14563d3cfef81808b21a630b7214b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9987c76c16aec647204d4c9a8bf29f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ab5971811c9f41895d7a5bb436cac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efe7b37c57079541ffd257037d5eb0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07439047883fe9c2f2ae9a199eb5af1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e925fafc4fc8220a08f06c0d81333480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba1546d218f2d73bbebeaf5c507a05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d67364d74d8ea5f1cc6f26260cb5c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c180cdb8c0e2f34dd435d93c58e1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fa77ca8f80d7854d07bccffcef179484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359f02aae006567a8a94f87e7a900c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef5e08ba871a82cf4b34ce9444ff97486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc69d446c798497a76a08faa9cc91f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce97ea8b9c421cdb6767138f19e4d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3ad0635ddcc5947ba52770b1fbcb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdf1827c1c54a9f6d6ca440197e54b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e901d230e2d84fe18a6a8afeaad78df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14e2a7c34badd6715b2eac18854f55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff8acead5ef00bcd4875304f37b29e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed50bb6c424d24cd1787aa9196d1543494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ca787c49f7dfb6778c728b7016ba1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0946ea71ce53e2cf63d739bf966c026496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915fd672fbb59d4d2d9339432cba716497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216f39b3dcdf5a3afea3b9573d6e043498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4c2245403030f91d5df3f23146c34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389e3ee670038faf5af2300455145d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483cbaa726465b646e5aaac9f332123501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b7353a4a0f151da7e6dab1060891a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cbae08d3e564cb1935ac5a76effe7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd1bbdf1864e39afdb40ead1434d0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac809343a69cbb53691aa79c45a794505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd59b2421bdca444f42542712eaa1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16b4a27ed76246c4a6317e5540e285507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550435308a4dc1f513093fad55c5a18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0ef707c8497f39cd190a56eae6305509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e93810484a07698f9299b88b8d9ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f06eadbb6c1cf77599494579ec9851511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a562ea61bd23a852e05188b7f2c63a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114383a5ad651685c414ceb86ff17960513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be170db0f2a885b3780e1f8a8e99bc50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e3e8112033fab66a3bccae70e31a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4e6e88e4a8e7c3e9f0360e50ee5e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8542a8b6c8327b6ee10888a857260517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c3f1cbaa1b9224e4e74fe3fa52446518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a3e25a82b03a8b4c57354939260b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451175929fe060a145f543a3bd6dc52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50120891ac3148ca6458d5040aedfa65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dd1789356e667fc440da208d4fb8e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f92ed28bc876943bb25f6c3d7916d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a41ac7426548486df47c16788282c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66ff83cb85e4bf880e23e212e219ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8f9a8c4e1831c155f5081c95ffc4d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233936f4ea59074739343955b1f6137527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d876bfa84a559f855e682ff92676a30528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be8cd57482e5afe17a2c6e18763179529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf598e350ee25ca88d54686af7fd925530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1dedc03568f567dd56e92e2309296531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46024fddf2246453f65e4b2d27c95a8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633fe50a2e17ea6f39568770d54da21533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56b1c6f16840ddf9ac605c4b7bf214534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6700e67731be1b578bcef4cc134480d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5617b48390285cc94ccc16b5bd9a8d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced3db90ca430683f500bdf2828fb38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4fc3c25c0d90461386b3dae34c252538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbff70f819604990719f9a8bbc563a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4ca85104a40656e19a6178fc8b2d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7925d3c43321cf4291db01d674418541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2e9882556e60fb36fff5fe328e5ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78976f3b0607e8f48d49bdbc32890d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8398ba6de7f0a7745cf1a48d5ac36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354cda27403a1467b8f8c2fa71aaf88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4283148d440fa71a96fc0fc65386491546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029f425493ce3546c8432a7ade45054547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcbc7a7544bcf3752ecfa6ad172c32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d533a14dedf07677d93e3a4773e99b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb863bd3de1e844eb5e83b20f0b5c287550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb21c83804950df37645fc80c93ca2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c04f787304ef84bea8e11dd3eebc3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdf7af7374145ba3314284feeb83f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85ce452956746214d9c403f630e4ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32387af427db4d06a8820fb0a5261a82555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba077c3863dfe84a2ec17f03813fa2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded90e169d833ce8485bfe00c24d39cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98a3a33291fbfb862bdabe2309d4ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d132af84a75057d86cf63281399a26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f0c5d555d037e55952f3329e52510560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271a95ac348612daa45d141586a708e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99eee60dd9cf892ab66d3b68cf18e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468ef311461305aa7553928814a4eea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180525d62c2073ee7c79cd97962b599564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ff7619441dee8078445ee9530324b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f1e38f43056b53c86e5d83aaaab8e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83f07ed392a682499688aa7e7cb4dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e269601df985aa4f3fcb618c385dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd019ef36f4a03e56cd1b4d0e060f0a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29091346c6e88d9d482d4cf0251e608c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a40508dfa09ba920a198f3b71c81b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4b5500bc0bdf25d4d99ee11cee503572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d51c48f0b90ac1832d5e0bbbc85c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84909cbd625d51f1eef0fdefbca3e204574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555695a570f747ff2c2dc08a391ca7e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac925b7106e6a9e83c9aafa4237445d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c224b283a5a21339a077abb8debf0a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bae0878be7d120413b312f750d958578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16096afe706a5eefacfd065cd7b947579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dfd2b161c640ff3dcff5ed9a7b388580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010014b780f3bd038b8881e2ce5860d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817536530f72d4177c452b7680f6cdc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f639699db7a05dc81c0b430d2f7b1a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ff537e2f537167063f4148dfcd043584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d37103c0a18754fd904fae5941e8b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f255745ef4e491fe85011a281d74ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f6dbf17c59188ee8ceba9fef7cbd1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7796aa79400d1ccc1b59264fa97a487588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd8777f176a0cb85bce93fc1f69683589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6128e33f5ac7a49af6e4c6228f2bc48590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c02670282fa9375d796fa87ac4581591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcfff21b44b43c154ef0dccf934a6f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505e3f76536aa9ac414f0a9489aeb1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedbeeaa09d7cd19c7ed616301f99f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12998375e3fe65089224e0dfa81390595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ef2107f76013f7a2c5a8b2bc76cc3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef3e3a7eb89622b32e2f0684d7361f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a3e8b16004204ce4665a0794337c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454528761ae3f777931d220adf2515b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb136667c5336b0f180bce449230c10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90949f1d726e49d99cfca7602f411fb7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278a77684b0ea58674f1ece5095b3d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b0a6b220b4afa2babd0016c33254c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caeaba8b201b67f418d704f7ba9d3ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18bb8260f20a072ce13e97d3f6faed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd111d280ab54c43786eb4bde3af39606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abf37e6e86b4a6d4a051f90249f0e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5ad64344d3415f2c7ff425e0be859608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a802a8e2f353728d8ac78b4482dc6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1102352bebbb1b49203545a891c06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9b92705ce7b6bc083f51c570d9c47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b80f6c8e9820102961048356ef1ebe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f200ef5d6a2fad7ffff7ff9209cecb1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3264a8e677d44c493a836e8bbe4dbc2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68e785cba95661d3ffc86cf6865e2a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127fce23f7432650478f2a00eb1267a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf634a4f367f0c43f6c1d4057ee6ef7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12f6f080b8889e88e1dc44983054d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd959d2d8aca7e97c267a2c69ac641619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5393759dc8809aa39f9601b1b8e28a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a42cf950c3fdb7b46dda771f9273ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f911ba52352cd2ff88803c98f8822622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fabf9454dbc559bf3b8377ba21af58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1e738531811d4bc2e024a42195006624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7c3686ccbb01ae779e7c7236193fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6e504b4e6f4e93967cb67a9cfd87c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ea7b404a40b81de4dd7562e28b79a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912bc5ee57f632cb7c7838241a515e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a23cb9f44c8a3a5a71847dc6120f6b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7260891700d35b503b31508c7568c40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e820f94df0b3238f276932a2af520631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e2f605647263ee8edc8b220e8feb2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656fe100a1c1747cd910f62aa1334f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0aea4ab70e93adcd558ef627d38632634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e37b8679ce3566018caaf4a82d1ede635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac77a45840dec2f9e23c47b170dec2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa887b94cce8df927b4f2fa77bbdee72637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7bf879e65ab073c32cc6b17057dbd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d21985f744cbf383967564bc5eff93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54441e206eea8933b6de04a1d19f0e5f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002aed4ba15d848a4da8e3c92f330bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf9457d60d067f134e3ae2b3e9a466642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fafb000f093a704f1547c5c15d7d4c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e89dafc2b30594360b96b70f9aa8a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af521f7b3f9227992e2ac883eafdee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0f6066e2b5729e9987cb6bf1cccdb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836f0f8667e80f8b95151208ed3ad22647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899accbbdf76688eeed9efaf21b47b58648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f514d30d2668d2e2d6305291cb7e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af22f200fe040c8111127e053b1d22650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179561267579664cf3a0a3c0fbb5fed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24ae8b5397c4670e8d89508dcb612e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdcd2ba86b20253f743f428ffd0e4f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fa9c94c446b22a39e4a293cec3177654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2a4e957b73d66cc766986a8c4f6dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e92bd247e4bc53922b506e2084d6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a098b05aab6766e2f4d8bf2d8df386657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279924f3e711e9bf85ade81d9066c04658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86b91666de679a58754d8e55baf319659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61ade2076c040e5207fd4ad86fe556660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ea64b1da927c516f9da0eb7145b5e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98f99b0bd42f92cbe717eab4b3c917662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128cd7e94d6bab94690887eb0bb2f33663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78e4c40bd4f5864667373af8e45b12664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb457d838805726564d203e7e5ac1a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14960ef79a9f7c46e57d156890e204666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68665ef382b574e3d126cfb7c04b801b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a0bc979ece40085cf2a0d7b2b2622668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f45d2073ec8a8413403fab2672af4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0e76fc09bef44bf5fd733549beef8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf87a53e6c0579f6b1b424c6c45bc9a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dd6b6c1049b79ff5734d14313ddbd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cdbacfbf67025063aa9f1e5402042673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c989999a80b4e02f3a9de5dbd637e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395fe340d7aadfdb35b060b01574e39675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5212752dc97769885bd64162a7c15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c16741004b467add6d10edfeebc538677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e74e21fc1adaca79173213a9ae65e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e4e9db2f5669c59120c6834778954679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff45edd71404389f2b877640dfe3ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cbe8452e092af99d40bd55b9d734d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bd03f01f79b41c9b2f845cc8c4b36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca22b104c666ef4cb2dba7b023c8147683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34762ec8e1871482cef3bc19261a7d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bf8eab35f6a063c983c51e8de6fc0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa75ceb7f39421e646b58b9723207a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80505b2c73514b2208af7e344b406fb9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a534d2a235ad2a4c404633df18e872a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519264962c94acb6d4f24ac8abda5bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10c086f2ce6d5916611ade8d0d2da3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfe2d04893cb442962abab38ade2d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae11ebff882fecb412e42ccb4e759bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bd8b18afc31891bcb2e6530809d69693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1ed69012f05d368a5332f79d208f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a60539fdef518c64339f7be929c7b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f90580337cb59699c3664c133d4a6f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5fe4c51a973aedc05ec2a8d840358697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964d631d2f1058840aeed5a930e103a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2df360f098713561c3ad1bded5364699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee3c587809af5a04d4aa352317b81c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96acb0d6bea8ea265e361f0849cdc1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c0994e98e4b8104d44c644b7e6b2d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de6bcd5a2d2f88bba4d9e29644419d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8ff4f275a9eef7d79f95fe9a8e751704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca7ba38d1f88e7187e23eae146228e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e51f54aa1aac2b11e0f262d950f1d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3319e05bddeedfc0eaf5dc067fc5de7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c34beb889567a0606c93a3a2ffe871708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e700edddadc8a7b8cc3646d35f5c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473181cc3523b2da1e496cc4696f966710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195934519760dc2caad4e037eb34612711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600a07ae6e86381d77dadddd1dfccb4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b25f7cd0dbbc098113444798559c3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2606286f1e7d6568676f3e03682444714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660ad4b245ef9d34c88b64c8dfa3869715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67d993f29dc93feefb7f53b7684301716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15df435ec7ab0569795775ce959737f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69d28ad05b3cfb18a2c8822b7f9c65718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0215a8236b3641b680044a5f43283f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11611b1e74120f81e3745a5ec12c7e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68238bd56e4e1044d263e8728409c877721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6236cdce36381ef206163f04eb450722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64712ab1ab47f6557eef5e5f5e81c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fbcf4322771b1bd3fcd2a46687c53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6a445fc73c840bc7275d8afca47f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d379a63bedb93bc17bbc8d78375b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d6be743258867b473dcd0a10b3ebd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ad9859dea4357d152283e795a0892728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba40aa61743fab15c46a2eba3346b68729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefce32b5357729069ac8a845cd65e93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9f07dca567af4ab485517849225e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6c14b9a3b69dfb5fbd044cb8d5cf8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4496121f498c98d24daf963bb887de733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea672cdfb3e33addf21c47edd6c6dd8d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f9071082edfcb5b71472f383560e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82966aa0701195b327b9f382db287e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490db198aa3e2c1fb61f4a0d3b0cd34737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc3ad10e9647c49ab462148446af34738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0043ca5f24aac8e5a86d3a1ba245bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019816e6f322c3bef06b9e8c57345c4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c2a363eff9a7c358e4d42fa0e06dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e149e4c22958d4fecf1da6f17df1e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a45603ff779b914e4f28e64f57d2b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0d8089ca56d41fe1393f5319448a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb52bb41e6d6867c86d7bb0732c434745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57b2ba8c35cb987777ddb5b18c4fc7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864567cee128864867031595f18a2ba0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a6ac4fc236f34e86d5377d13ffc53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c1fe91b24fcf1addf04236205d6cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271f60ee83ec501336cdb61a24c9973750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12a21124e8698b232ffe579295edbc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefded5317b3fc9efe35ff29ac294a80752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6507c3636aa20e8703fca21837dba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3583b9667b9e600a3ce67d45ac6ecb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa9fc2d92ca8dbb9700491d2f2ed15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8f6ada6eaeaef0d9f363fc25cd03d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699624a07ad5eb00f844b2d213b7a8a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfb08372594741a3ff503a4960b249758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e7ca908fe712b1c310902862ab78e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d038be34fad9ca4173009a855b5c4751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1535b341b7bab862886656c958d1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d55baeff9db02a03889db5c543dfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b64222658eae1d6f4d5c4a94c9715d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ec014019ee3f6623a13ef55ee34765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b1d53a0fca1f5951c2c831de30e926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efdff6cb66e9fcba9979fb79bcdb8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e1c7693d267d077e7ace80cf3f2298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e1bd486ec450ce43085bd7aa60b299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ae2db48fac4a544bca5081ae2cd9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918cb13906f502c72d8928d2f46f95f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569c09fd89f7df9193dcb55e6b1ba4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251050ce6f0f6c35424f7235b3543df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0521f05bff7b083c5bd9061876ff1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc8b74ab5750f0a93794ea73343b5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b45484268d7d4c81a9071527639e6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9befb9ae4269da10be6beaee7e0e2d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a89629757eefa0acff2445cd13548618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bee47c3a5fabae3c3261438f39734319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473008dea5839cc69f7d1bc48a03f57420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bafbff2df3d415ca00b8e74e310d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c06d0c46fb683547446d9085ffb6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592c00c23af85b5d5f70aab1ded26e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bccc6cdf8a1b8f9d90c961a2ea69c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867357b1d37b68e5a3c609e7813d98a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79278adc841501473fe4a87962ed8fd626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea4ea586c195cebdb898660d410b0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780d0310d47ccab328f89cb8100c90728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036efa1a9bee326ebaf02f81d01b7d7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f95d867a3928f6915bbf625a1d7a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36624caf2da4f3d8452a672cd03aa2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3494a3e32fa5b0f8b45cd0649c40a5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb723d2da3c998484388b190f49cb2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8a5b281e38769f8a4767c058dd6e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1a21486aa66d6f9c0b721957c23aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe73bd32fb82296b461794a88bc5efa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d70548c2266b070b4a2dad705dde8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70520cfc2e5d86d511c5dfbc223c8eef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9077426348e9ed0d1812cec10d9a0f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecdce7a12639fb442650603474d14a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6bb18b2a25c6c705713c128eab49041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd19d1e8fa4184effe83bd72d8a3d3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33906e84130c1de45e1ad5d5fe291443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888fe7f3fa6198b73437c8c97ec4df244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542c4988082866122e654c4f061371d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5e6385402e38f1f6b44b43c9fbe0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21790589e7800cb46f6d27f9b4d5c75b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d835b3dd444a66d0c2a9341cdeb58d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5b288246d71e27d3789d632da31a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c03e2844873c144d831ee63e3852e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7c2b192434d8a30eea3719251ab5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de040d2e4da0e134166e3a81287bc1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48f48cb6fa6086853c050ee2fa343553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e52d90bad3b94bd90f4c6e376889754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff749a3ffe0a9a97a6abf128bd590255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97920073e59c1ef35285a89be78e8a2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6859ad9acbb13b7847284de5a7537db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81215edb60c8a287e9f6637d004b523258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a15e8f70c85d0ed5f4935410cadd459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97930b21a484971346176c87715064b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a79f3b07c00c4ed7b20524e8b3296961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba823a854dce6846e4fa66bb04ff9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177433879d5e9c33ead257f7cd038e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385af6ddbf9cce1a93c7604eb125442e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcbdadf860fd864d0b315894d1a4fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493a7de36552cae21dc0f4013c2ddf166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369651f9dca22e65882f118d4a2b59567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35cbbd6904dfb69eb06fc45451a27568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63d392bd99b0a96ed4ef62c04e146369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c01ab219edc0c5a611c6858ad78ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20e3b02674ac892e8b901d3a39314171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e680a2b25ea737b7acb20cfee9bf372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b407ae4938fae554ba5014eddcc5ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d436b2ac0cfb24b3da6fbb6c9453b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a37c1d493a9746e416c1b2f60267975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bb4138ce3c4493d74e72c7d891e8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e00a88fb59d346ec4d4c62079d438d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15599473cb4217fe8b1aee8c33daf978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10491da544b0ebcb5a7109090eba325f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5f63e0660f4156f387fdbc3829c1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd3aa654e1b78aab9b90ed586b15ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d904993b27f0b9b72f6ffde51cb7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917767bee858548c31890203a28238683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ce9ff7acf7e21e39133f18953e8bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf7ab3e12276eba1bcc852a47b21f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fea1c30ef2cf198b1b7945a64697a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4c230a1b830a269f3ecc1e03fd67c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48248361250a9c2131ec7f1e471c0e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db679b84ea04c4577d7fa470c2df654d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916dd02604b799bd2a20b40f1e1b97690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2d98c35da61b3c06558db08f6f28691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876742bb4034f5e1f5817a4cf7fd938092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3a7c5d9419093211f3913def95a1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fbfbb711f07f41ea1864a751c0f7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca737047b46e5d6f063af2c7ca67aa895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06d0f21386d9af29f1cd8407ff0a2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8122d11487fd157fa0d46ebecb3f4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9e256dbd2119afb4ddd97e9a80ac798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6a348c6731af3c25f20cb68cc342c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fc840c09a2680a1f4eb14c0144b07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25a1e7fbfdf8fd77c4d2851839be62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2c0c9c2d2b80a5c95cccf4ef046b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a1126729b9155e798c7497304b265103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd295e3e66953380d8a145eb178d3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1829a629eb2243fe5be324df73d53de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85cb77320b933fba08c95f288c4260106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e9456e9722993560da62600b6aa64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb333f6015112daa2fef3da8c81532108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede5ef1ea7d1926eebe9899b2d13361109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d207b22260689687b8b3208ab7291f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52633a69faec3445e32d4d793170deb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbf1fabcafe91563f6c8598081df18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c5b18ac6cdf37202cb1cf84ff5855113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe59384368029ce44fd5bf8a416ecd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141cb7acc450babd8956eddbba4764f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38655dd87e972fb766e3a43dc542b04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c58d18ffe1199db2b5b6adacd91fd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66692a08f32bcca8a18090891bdf13b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be38f7b5fa45611e63809827e0a629119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac2cfe8787e9c95e1b6ca9f7c167c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca4527e05c89804560aededfaaa68e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872a552c8cf34974c77b406bb73cdef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3105d21dd81dd6b28dac2d047eea7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4d1ec71f16f7cf4828065bfdcf937124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf577cc6b05be1c67a113cbf48b5a5df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10d7748d5a9e1e070ce715ef15635e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07458efe0d78f34f9fe88c240cfb0de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71a8519ec9e02858421e1129fbbf1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4219c4cac1efc6c8dfae56d88aa7fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139adf5c6ae3ddc96ed37b807d74691d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50328e7f903dcb3320ec06e7198ceb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f99aa6503682d25e549752ce87968132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326def74b091d0bc725440908e170f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ceb19cf7e52a2d050affae481795b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938d3d6eb6e3d48c53a90365d667e3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d679a33515fd92dadd0094ceace27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4413a03c6137f9a865104bdb009839137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cd632ec218892dee9445cc891c5c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84296624d855a05fd986fe2596180a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44043b27e4672f1dd8554e336ac3e4b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a46a1336cac975be4c35aa4767ed5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159ae96bfa1fbc744ac1b19ec9384a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70587cbafcc55d7cd71aae94c48afa6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f323edc28e04395bc7fe2649b3fbc26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be49ff80eebc3d6bca9215e5d1b89b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76259fff166f2bd35ca90fbf3f42ffa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8bf633788f9bfa4f58a5a850f9077147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe90950c904ef27da403eeea6da2610148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ba6d1251b87464bf6ed7f09238ee0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04638df69276039c32bc64ff0e02f348150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a92f8b64d233ea57e3c83d507faffe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0392011bfa0aa5aefe38698e26394a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b4341ed3abdd22d99a1474b987f7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0625377e5c756e9d198a5dd3915e94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f527d736298e80c91527c7ba8d73f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39db06eccec174cd2d71a569f040971156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2e3b3f2c159de776e46f8ec02a573157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffbc721cd1a946b987475915ac04de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e39e5193afecb166b3de14ddfeb62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fa6f8eb23c6eb071bf6fac25f4282160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeaf325933ed704309b0cbdb80e1d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b482835b930e5fd859f593b0eb215162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cf00a122f9b8179d20333b92b8be7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fad6334adef50c521f0313d66b6142164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17826afac5aedd239542a270423609165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6363aa9e243e0f2bf95d9582223f901166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb76c6c94b623b186068ed1ee9d3872167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7e363dfd22328b6eeeddfe8b5b868168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c18ce893dc0c91bcee0ab7699b23e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d506e7aa8d6eb0f4f4a561ceaf1597170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d46f6cac570ef7413471eb5c6e318171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceeccda24af47f32a4cdc2bccc4c3b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c4613b58fd46d6ff6eab646586422173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9304ab7184ff336c3b4539a90d988174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94f347cc191a28d30c96cd20044b69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1af983809cf863c85bf72d2fde0467176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364bc2413a1f92672bede868308c9e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792082e39bc9ba9f3f1f7eefa6f5a91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e087efb8711efa10c4f5a4c7eb1aa2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f945631cb7f053d0b3028dda43c97d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c42e1f6c39402faaddeac5b28f4aa8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74533fda5b68b79fd93b83a2e5fdad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda365c7ab4baab2b7f64d2bae15f12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71be2a47d7640d28207a52659f2428f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268687bbeb1bc7befa46ff7c39946673185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ae0e055999d1d35ee45ec5822b85e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121801b1b54fe59cf3e56ee2f7565a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2517539d00ffe16ad003fd7f080cdeb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dea5c0a714dd70d89473bbb9c97cb3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c304ac8671e1b6cf068d47f8e4890190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28e57462c89006d3cba758fe0bd0da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8357faf83ebc1d62b727ac43387ee7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e1f29d4b6686ef619ee7aedbe4632193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dde9294d5f8c8fbad5e6c05c5ce31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730628ee3b8b558e30c38ccc659eb7b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4a4f33fe4310998b4efe8621f2b6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189b86044218d9cb4e785425bf3b13a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ebb4400af7ff9a33146fc518eff9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad37ffa36180c87d9014288a9dc55b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2bc9e5676f4d79477f3229d5c604a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097c24cda7b062f9c02ba7bdcfbc73e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d8dedf01d07e93478f656bbb0ebf3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc82a048ff023310c335decded0397203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316343400090009cb5a1653b7071d60204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7971f36641a01a14cd789062af70fc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d0f08e327074c05e19cd18819e7c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21692a8d982f79157fc3a658f36c0377207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c83d0188d6bb2a73612b63e978e38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10261ee73852b42fe7e0552319b3ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9038c5da96cbc4aea005a70c241fbd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc481f75b1b48a8ff2b02f9351cf4b08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dad1713a376a2cdb2e6f0691b9c01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b2744130963178f7ceda0c55c417a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8beb9c7b903b12331d405acf3f7a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b847d36f90272defd283cec0e82e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8770c9e940340cd56d4c79bb669716216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a0ebe1ec732d909d6d8b32b51dcd0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a7abc8574abf88890cd2863ff060b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08530c3e59cc8fc2d258598d66a09ff1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcb8a93c413f86bf08a94d96fa40d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ebcd72e8caa89ef784c2d89437f71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac567c0b0bf34305740488abf564eb9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c11a648157ae25e18116140c95068f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809f60bf9c39674e74fb23b9ddd6970224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171de6e3bb751796c1d7523aa3863a13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a58e92a582f45d12d356763abdd540226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ab9bac99fb0259470fbe7f5731085227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3507e068e9381a6e97888bfa4e69c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203486b48e1e55aea4fba553f328aed3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b77f9975ce92dc2937d68708e103e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d147a038b2a8a29c2eef893574ac4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f2c50c21f0b9b558ea2e762140e7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af5fb0b7a3f349e9104d67d2deca1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5077a50a74a8483bb77b56dac01dd23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6916be455439965a9c3cab715dde0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9d88301d74281febb08478face61c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a3491af54fd33db2dceb486ea6f78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df43b1a2ff2a4b857301d2a43db89a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c5d9442388efbcab828c503f85a3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a65d27181d70561d42afc31a723218240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784095fb4d554afd5baffa01edf38853241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a64aff50b3f22b79c6e9ef2d0e40d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c321edb071b75a2107927b10ee400f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef2a1d165a3f1a45907b000510c1c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504406bac3efe2a5faa984e52df6b30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cb69bd0e3ae08a4bc5892fbbb6d93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf219619bccd4a2a5fa8aa365194e7c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c368e3b0fd2c250c8328746e237565248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d294c261a3a291f1cc29d08c68ff3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec02f97ead4dcc9227e610aab8e2fb5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ba742f313d116f53e6496c0313a94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c03732dda4fc8a990d0a15d319da62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612538a348dee8406f3118155ca40c1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c512e6b2ed9018d57f983ad8ab0e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6fdc606844d2520928091b4a54923255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44f1360e567854ca3420962207173e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ed1d66628f0e3bb800499b17d2e49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed027d0c8fe5d36ddc5a68f80f3c95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c264e1d31e99b85ddd0faabb652c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72178141c8069dcfb4f3c35d301aef57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1825113c6233ef370b5bfb28d2c57a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f8af8e4b2a7328d85714eff1bbd12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc5046c44d9fefd9643fd64350c0fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6b9178f2d1fa645a23fdf836fcad1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf3274d686f4246067f81124e0ea7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04182f0c852f26567b7967683e6b94fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc6d1533cae27381795bad4b9b5d4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37262be233366aee1b9a914ca671f95e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a31d80a1a9045b0dc1e3f4fe2c80b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01018018e464ad6e2b61cc932f78a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d930c18a28e7c8364344cde9f1165271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881f00c31d877dbd9bcd38b0552d0e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8ac4b9dea53f5a26a27990e357968273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32f26083856b7509cb63ee65fc4575274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722a6612a3a470eb37333eccf95595f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751d7c63e33a1a0b09a0815ba585521276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd51e37f7abcdb66ea13f8836303e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4668bf13fea8d499671c36f5952fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62942e5123a9febc3fd21778feccd1fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd6507c351e943340221ffa101f443280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677c434ffd4fba1651bdae2eecc3826281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47453a1149ae667aa7f6e383e5950506282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef96c0a769142d4a7bde3e3d203f41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9830d2229d6452fd88580eb3678e23e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ffc0b156d3be499d277570f1d475f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990dae292aa3770ff7622b7899deaee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41219583061980687f5e36f9117ed9cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872653e034656bf943bd48069223507288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6842086b0aa032fa62e4e51a2f751c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdb67637a4b54794cc8af84a665d57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63c766bb547133af76fe6397d29a4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc49c9c27982486fa7d1febbbe88ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1bbb35ed7f5759a01e84a2551e164293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59300942212472ad67078babaf33ca4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d509131f821a5e1a05cb524ba3a7982295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274c73442ffc12e97a3c9313891c8aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf98d968200d5881e49fe76f3b06265297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d53735ccecb5a3a918f04648b89bfc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222df8ff856845dbb98cf2d6d4a6c35c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92cb2cb2dbc9543135c651851861fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728db6bca47ef595c9cad34b0880d19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7da8255f6756ad82a37fb36992aa78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829aa0460d37c56a614859c73f05e26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1d7aa483ca50c55ad26aae70510e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba457351b2f7d969857a6637b6315e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050a11de7933ad26f2ffb1693ffb547306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3ca6a6a45db9e98b94b7d4030275b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbdaf123ae9fb3b6ef3955f6d8f4b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7b730f157303c6c58e4ced24e43c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4f82d5e42f8baa90987edd1af18af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d9f3dfbca89bd12309c1a9097b3a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a64e234e5e25d4400683e759eec41312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcf03af94be6c984b92bb7e1fd8a9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2060f79b8f2cc0524d7268be7c73ede314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db7b6ab90d1a91e36c8cb862e7d32f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99443ba62c97009fa708d164a5c9b588316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36445b55040134d97ce2e37b0c6ea1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae352b6b4d3148dd3ff3952712ee150318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f3d59269d354cd2266e8f79decdb0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be8fa42b2286729751114e8ea42681320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb490bff0fa3449aa1b3fc0d3260d9fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0bbec0ceddc7da3ee66ec5cb0981c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8a48bac2ced199af94599b39ee835323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd4fca8541f4205f6ccfb9075a2d17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2a12e57d8f778cfdf010e0ceb4701325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69be291f51a9f62e125a9de9f79034326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7092d940c10d65e61d50707a65f19c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4e83a92d3c886ed9964fcb751bf0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b7cd8d84710de52138b782b1b852b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6e4a0c25dae1c7ee4037c2c92e99f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67782ed38a803819ad0a9677555155da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e24d87f70cd4a0afb30b1ebc8b613332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adba11241ea407b8d2640dfd691090333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7c4488c3561485caeee335af53797334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd775ee8688d59289c59f319a56628335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dbfdeb7201e31ffbe1d0ea6394335336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678150ef9bf3bd7dafe2a937a1107fa1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf7a0cf973a2b60af930ae99a723f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6caacfad20e17922491d62df2a052d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3cf97726243bb85fd6cf9f0f4454f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3103e96f0f07575290b0fada91fe5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa17fa39ef9e3c5dcbf73c004d0304342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822a94dd3f66aa1ab42f03a49ba268f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1401d4e29f1dba89e2e5283caeebe36344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6483fc9f952eb68329aa4e052a45f2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bc0f1056d1d6d9046cf64630fd65d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a6d750a7034e12a02836238459ab2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed76596f0234668ecdade7984a2e78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5c216b0148e1ea9f9c9d346d3cf8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5aa3b12fe44595e54b7cc7bdb6078350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9fc20e7fd70355f066ee489f96dab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5edc5a5f74658768d3929bab5d75f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e65a71bae65c620a8b52bdd169893353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a2f8631a0c8278eebfd81fba50638354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192c396d7dc5489b1feef77d84c9016355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9c53885dea03bffe11bc0fd1aa301356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd1321ac37d1b66fbf64bdf0883478357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915d4084713a0f7ba10fec771a79b85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3c53d80da2fb0e5416fce4a917501359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a92e11fc4b8249be83ec42c9efbab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878bd576116c1f7025c28052cd853eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710492759e7966dda270e2676a0b4d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320190cb92afa3685b425987bf1f0295363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec8fc3383e2b51e0f3835ed47976b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6249c405b38bfd961d10535dd719446365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c026912d57a847c7b53d2f9eafaffb0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a70bd17fa6c8d4194154b64fc87834367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b7c90a6c1e17d3f09af3c7cb01a00368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82102e7ab9d8f49b9135ba1b1c210c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9b1331e259a61fc065da10f7843e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71563c9bcd80dd108f602772fce94539371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cb5d5855cbca6721fbea840c16158372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cb701bcb3bf21540dc8c24218d7be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd97a7d44faa083c1349e2312112562374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760390394c936c1ad6c177df3e5122c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ece197bdbd9355fedb3b226bd9657d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c51109b77ccdb162a4b2c1628a206377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723e6f202d05afa8ac44b25d3214698378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c022f1882c4b195b9afd9f6a0aca3d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cea8d8bd39f16c5a37349db386ef2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3081f3a3b3ea0c155e57deb4508ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a5486f93d0b08d57d10759c6a7c0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82bd64c61274861a8685889fe73985383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b8eb573ddb9cf0476417d6871a63a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9bc42da356362560d436775eb4613385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712bd1dbde6ac3341d1220f801598ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a2242c098fe0b737fe0492c6b68d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee16d4f2e1c52a422fe62fd447444bc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222f094a263efa2a2ba7a1f52268ea4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781db7b1b0b23f34221c026a63302d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da0ae1771d67c95b8647f8b6153473391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc2082d2736614381777606f72f646392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d987c104449c7e8a66d7dc1590fc67393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc62aad59b5f46c49824f83493305d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfed8c2966975b45f56f0aa6b9a0945395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49cd34aed4159f12b8be8839917cda396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff368f75c773a441f4bba72cacb95c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a835eff98424ca7e323c08d1d0f2be3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b544b35382af12817a71d8014a795399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2dce39850747bb1914852a60ab27e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d922a00abdc51ac49930aee007308f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d31656eb30341aeff236010af93c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706672c4b30ac10399dab7f23cdbec9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcf840dfbcbd74c09fab0fb13ca6a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fb85c8db42f11525da8a0b0df8d2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f18afd38050518354be5a45e32998406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b67c14d8b4e8af96e7927a8fe0481407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e087556ceb5201302eb1313a84ed0bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9122f8e00661d7fb8faa9597457c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea305c6e2e3f1081d40db2b3af85a348410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a0542f2c7257390e10f574f590d55411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074177e30a6cf3001eba96855843b5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1e17534bffe488ecfda22a5d78166413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea88275e8d8beec740f2e58d33d6bfe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047df3fd4ef63483cf638877cf4f8bef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496e575c0f709ce8b3aaf780e8264ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4153a6bf9ea87558335a74afc564fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33358a67393d6b7232896ca885566af9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02644c08800b5e0d332174b3a9b6bc56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd34b2546c31910246bee5ab7a273b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaf3a66efe608d31b692774bff6e00421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc956efb87cd11f6fa21f615685d20422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f820dd7dfad53d0b59e68bc47c76c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaf7a357a4a27e7b08d71726188714424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76119d5a7d14ebf04b83ddf587aa8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79e5a74f380f73ebce07c57aa3a77e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c0bb58d5a9aab5e0cdf0175c6b681427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c561fed0a054aac0dc01f6edd5a31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1d75a97b82a51ef0b256f0a379003429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9690ab3829e3ae01f34411128e459430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129a0a1f8b3f3c2820176f9878e9dc4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9025d877ebdf616ec5b38cd29d37512432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286e82135071eb549d3ba65770461de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d1bc0e61783354d76f02d0ef9cf34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01d7dd7d61b4c4ee00fd909c8879b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e584987447c5291c35938033687a96436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027765d781f34af57de4473c128969c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1fb8f3acf83673d290012f6d7faa6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56a43c9ce3815c2aec2b232daea608439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4fec7cb10eebcb58bd46b1d7e61e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e51978040e0cbcc853e5eb1d37cd8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc15f8200e409ad19d51169d7f1d17442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bd2e6e5439fa4ac551e22dd9a57f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50994146c05075067501c03527e10e9b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c990e343ec682683846a31cde71f724445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541b72d45f4d26e74c3bbc359518abf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83da80250ecded606c9e008fac66cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828c217543c19db23309e9e0741d5dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d656ca7cd0644319cee1ad8cbbbaa1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84ded69c8ddf36ccf0063a32d85ab7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969fd3d779e728b1cfd79fafba1ec7d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e99ed5f97fdc5d9aecd22a7bd4d97f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec576a79d347a115d7be20c3d1f15d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311e8f5dd5cc92bd76149ac315cdab5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa721bb78b62f886e04eb3f6614b66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333988e5fc0fa06eaada45e879ebe52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070c8eb8b2761d5b16ee373dc57a9d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad486eb1359f1f7cddcbe153957e73a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ec65cae09ced88c28bdb83721d465459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c16609a391d1db6c632c861fc076b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20c4013cd470d8ee888f42733dba10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e36072d3385bc09d83bcddf381e8d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870d8f00963ca11f72b13a1b650a696463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a37c59442ed9d3c2db61f1fc77cb99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cfca79195b1a69dc9800fa5be0623465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2ed35db7199b9d120f5b01d5be28f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5ddb43d267f317f2d70470b4e1c0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed561a11dc757898e374af9bc51100468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c80d69d8e43fb6d85571b0e3440774469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37b7f25c66c8c31da759fa1acf5292470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80513ced849b968145e7894e4c611251471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54bd17b7dd6b075f1003f9ec9c794c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c50607a73b423a9c21291c66ca2025473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca32944602cf44d44d96a8ed884006474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0f9a46a23b19e4147bae470eeeb9a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6b0c1eade8246e682dedb7cf3aeb9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9863a5cc7ac82a2f36bc08ce5c9904477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592538756abe234f32bc1132a5f2b056478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9e8d140991bd5f00b78fcd47efc95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f748d391546e4f0a5c471bceced324480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd0e50870fad61de53a47a2555114d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b691b18a7e67e8be764b63118a8794b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b4c909369a023c87c44aec71a65ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f543d628c6ed43d5241365bfcfdabb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef80668644808aeea19046057d73e43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39145006da2f988391852361414fec89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286adbb1810c096a424d04415227bde1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38d54bbd12de1b4128763f4be428be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7497efb9f168de905e7dc31041d0f1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33070f3a660745a2abfeb407d1e79ae6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73957433119aa09b5f78e405922e6644491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e98fd6b1eac525ceaa67e9d8828d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab32e86f847ec8163f23ef18a32f88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4788e835f19016dcf1e034eaa02831e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594fa2f1492a2ffcc3c0f8d32b9d1b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e310a66b5f564b9c66eb4128a86f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d370d6b327f548d93803a803f48b3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2f5277e317ca7a859f39f0fe2a892498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868c221c3ee297462121c9c0ddccc7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09c701ba637a88375aa4b5831f554f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bf9d50482bdf121fa4bb7cda51ac5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923cab5febd98d612ef28f0051f090a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15132c0190621088b880770f9d660834503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094eb76bbaef105831ee613c8d70d26e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24552dbf77c6895138c4797e39ef7cb7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11d561e20dc452d75965dc66b55e69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d9dbc21d9df128bdde9954705d06e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bd792d45a08caae4ff9be4200f507508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d98570ba8ae5cc67fba7d51c09a4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ceb13ca0e2a6daea93cb9bb0c57ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6a332ec6dab824d426c925809f85d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc0627b7ea42716e67d9057b849807512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7439db9449553a95e5e55f13c2568513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedf99bca3409b9ea7f7a7f254acc9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb90d9671fefefda87c900f14e778ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85adae48435a0a67fa732a3212b237516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913fcfea4a30f409b1b98f9ed37c434517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371ab436535d5bf13a63165530f5825518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbb400942b9fd9bce9e52a54def86a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca3b26d89a2dcf2dde119b951273d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d4b6b8c384147b0828ff9e19c4822521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b6d694fbbc31beeaa594adfa567b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228637f6fab1d16b526f5c18f68993e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e9601a2ade88d7fb8dac45799d6c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfa8664bfac0287305f3cb602005c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101de20f8c52410062c360567093acfd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2a2e901d9858db79ee50b08e26b9f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af718dfd93c664feb7e9b7df3011543f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997fe631cf8508c5e636c9be421c876529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52382f580bb802fe30a30c6521fd1667530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32364f4a9919af25b52511023047d7c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c65f5384e9b1634ded540814b1da40532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f480c9640feeee6874120c1ca37e91533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef99afe56ae08c36e9a1c3404184f54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2773be03eefcdcb06d534fabba71f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e04500c31177ec5fc9102c8b7088c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5760b4d1c485c4c12109997d923e5f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da163413017d879bdb64bbbf8b950c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4003ed4eb8abeb698939c18fa3a17c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df569ed05de4cdc945cf63edcffd19540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149023bd739dbff99e9ab6d71b516271541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7066e984c654f6b20154d88261e55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f55733608eab9a5d655928bf799554543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cbd28648d93fe9e8c4faa80ff8b27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a4e3e3fedab03e8e7ee836ef0ba64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887feaa5c471324750801e7c27a168a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a14fd3d03f13a6285a4c431d13db8b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aae65ed4ce759ac6c0797c68783d34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75e0ea9485f35446d44aed5404a1c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8487d7f5e2353fcb1188617f68878550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba578cf3aa2ae53948a0ac09fc9a58551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae628561ea323344b0412a3c9d0c65552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca7411c2d962f79af0f5f407857483553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b4476c282ddd409a3059e15bf0f3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027356cbac0fbc37102e3643f1a7dac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28819ceaf387d43251c76cc4bc67d241556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde7c46a38436285328ce8a67c060de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab2f521e03ab2eef2ed77a85b85d44558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e2ce0fa4ed3c5485668d2fc4b64c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55aa58a484febe7140a0661932793a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319e862ead31f36be5428332cd25b30561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107b7429adbcdfaa31b2730b4a063d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284f2594f41a086f61b5ac91805de9e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0c01442d4640ff0ecb5068e0578e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163af5509830f9b15a17eb4555d8191565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d07bdc92867bd513f7d1e01740ff1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58d4838749fed46ea5f260cd816eb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585fe9bf3d1c71ec0ebf94ba9b163a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c273e998ea4c69835c0544cd715e504569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551a5c78b549f8720e3131711fe1e26570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a58f0e62bfd15da4c07abf54cd285571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a6789d742c391df1fc8a2d29e0126572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc21d928ecbfebdb4c5d9906ea04ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd16754b3874bd807281a41818ea6af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955216f308f03e310b23703e73e51df3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bc3426f73c2e15db0f2c00f12c881576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a8edd1e51463a544e0ff3eabf396b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859f0ac4409d5f371192f945ae43511578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654f20f45bf61eae17abba7278273ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8b72557bb6bc5082f9f875b0c9cdb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26d2c4dab7edc4dce95af9e6608cb0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68a1fda9a6013b983d588acb549650582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14c99b3d690aadae08102046d6ea9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fde111e4b2f91808b1a8ccbb28687584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a101e2ee3cd49060e40ebc15687765b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31505d8cfd116ff886f77e658105000586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f42d27313b60f6c00b5b3ac6255a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657012781dca748a4168142b843b0b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9b318b7e682f5b4d26457ec159d92589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe00b00c7e14bb35e070f8a074e7a0f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41859ad15df6169ff89f19d249d26d79591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500983ea0ef5be3b364d84812479e531592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d164613344d47d1268f401e67b256a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4a7922989132e737350da0f91474e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad42f941e6fc0998d9e96d7aa43c8f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3fd6a7197b0a801e42a9b2adec600596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c02e53a883068fa25e0052ae4a2df6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f662226251d707b0a24467d404aa576598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89d2665c18701a5935f2333df62c5d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d60d2517d61d2b0e7d0d8d041923e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac43770467953f1a88573a128ea7b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9f77eec1c78e64af668749a37d5e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20350808507023b0d6ea8e4ee383e8cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbede75b1a1f739486dc8b33fdec7c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4766dcf1cdd6e1ea57feb6c6834ec2d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96755cb426c8eb0db5fb079e01940adb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab3353bc998ec95b89b4a581202e44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca1abc52b2a8ae8e7b77a3d5263ba4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ade9c7b3cc53376954a11f23d3e2fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367015d874eba1bc14048d9bf4aee9d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab73c0c042304218c7e646743046db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de6e7e2634e4e669bb31c7bd467120612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11409170927137172021a5557133a458613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b5d65c8fe618812f24886a2ab52c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34f23bedb8b969307020d9ca24d6c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ec67cf60e442bf0959f6768c9d199616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad43d6cd9baa17fa4f63cfb10daf9e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f784b64d54f315b7cccb758b6f195d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf4f9153b707bd9b546a64b9461af2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dd0e5c2ca1ceec434ebe1a4472ca5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaf700fdd09fe4fe757de9827823db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0310057f5a9960b5912760870ef50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc64d2e7d9bae5d3d6ae6bf0a861fc2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20548ff3c8a5456e542bb29c5b084aa9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044ffafdc9828c7cdd57057a1f329c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14cb36f66b285a53362b9bf2a72995626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa295fc349d8ac8e00cfbd1986d1a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e52e3daf5c9848fda3acc06cc6591f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac345b5f101d950e814a018558f6da09629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408da475f35f541987cb3c9dd4f45ed9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6b14b56cf8b2d9f778888419f0527631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47b58c6b4987dd9238410ab3566cf7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914395a6fad18e16c58c7252c9c4399633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9bbc3ea52b569c658c6e3dc27585d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02cc789907408b1016c34dacdfc560635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd13e85810e6258c7b78760613dc6f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c288f1e778b868cb7e8d5f07108e716637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054676ee49ca6b934b227cab347a478638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10db66c2e9e427b47f1da0c27e1bb2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a14fa2f5bfebcf52e1fa775265c3ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bbccd1080543655d51a18054e40ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd3a24e5d5ab163c5808e2f4418117642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf211e31a4695ad8ba51fc011ac9ec1e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0a83ac973c297538a6fe24389b7ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca071167e1d23a8b21a28fe7eb056ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccde901bffff54c36d13c260fd65d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b385ac19b6e76613753ab381c8a925647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dfbbb0bb8e1b746e94f60f2ce671f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ee5fba28c013f483923975ee7173a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0781de48b5eb0e83b640dbf1220b89b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50893988377b2bd5debd4fa2d348c242651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79c7f2b4cfd069286063f461baba7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049b63a39766364dc03cfc7b90d4bd8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134af4f024ba1ce2ca90aa6a1e06cca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca016fa0dddadd2a25ec4e826b084f49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d1cffe91bb1b9cba945d8ca3efb03656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c0e512fec8475020dcf1a897fb96f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9b2e02ee954f4a14530e399690b9c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d5effab49ed35f9634dd87fe33d29659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3addc0b8658de3faebbd69ed903fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6f1ee49004c5a0d892548b848d393661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0c692c0fde0aa7364427f163d7fd7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4631dfc2993b27cd2e03d7eedaf84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241a41815349ce1bcfd83a20ca2872c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71a03e45ef1d80f2b722bd85fe7935665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a58e1167cb8f66a9cfa1987dbb9da5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aabd0339589e2d28bcee1d5920e69a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6707645ea23584f20aefe3852f488668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dc471a902a5a38f9a4f92887bda37669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55237997b285fe020dec7d0c40a85ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244470b537424782a39c5be37e7a630671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafcf2d887888916fdfaca1048ae807672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4fd8fd078f5a65e7dffbb72ebff20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7c0d565c05af4551b5732ec354229674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e1edc085b26923d1b7bcc7edf8da4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b3056d7097502e40f8ceb0771d4d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132b35a0f5aaec2dfab820418bca167677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8524dc4395a6141b00668779212b1a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f4041e5d111f26ad5d5fd06fb9fa7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be886675ab2324c61e7507c5875393680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fc28fa1169497d0a254c339c16e7a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fda99320eb38c5f33e217cd556afe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebc120620b37e5e527e6d4440ab932683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d222fd5701c8709e8b05423f2f9fc69684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b659c3e3219c9643e866f7e22ebe07685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd983aebaf632e86f29f64c02b92816e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29652d5078bde5ee20037e23fa32986f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf54dd06c58747b5d7ab0abbb84cf93688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ea845c09ac88ac74baff7aa4c0082689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e16a80e240c6a7fcf2ae02a67ca490690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccad85422e46e1d59c2c358277aa35691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc53436774ce816566f3a06baa7d27692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429d4fe23c04c509922ccc268c8cb57693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efea8262f1a7265b2b1d6ab07c2451694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc072b8b7739034f0a96857b88dfed4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc8b66d62929dce6d0c934058ebdde696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6b1d47f523ba7654b2ccd7df742c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf43b32b00dc8d517e83b1f90bb170698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176e283ab13c9a8d7e94bf6832ff959699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835333b935804fc400e6ee8ae2bc19e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41039c46c055e7b068f05f02f1f1fc64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e331f7ae3b4624bdc1ffbf66d5715702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d00858b25359aef563e4f0ad9cfad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cae3c22e390effff8675caf9b4a30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd413ef091913b71fb9caf6dabaa87a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41a52aaea7dbbb4e8a8bcd1a5324c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973f472dbe76eb321171cf81ba92e98707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b2a72ca06ffe4d9be4bba3b303551708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e8995ec1093b5c14b7ed21895e5cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2034feee252a57bcc19cce487e289e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fbc3fc99f92e0206fe3469b15ed94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0f57c0b7c163417bc854593427093712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32274a8bb552c16adc6c79f4781d98713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31484253028b21790bb1652e3e607d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07e45df304c9e611db3bbc49a11c0d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac72aa3c2fad07fb2e3dfa097b278d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5d6cb7b7c77314676b0979d6d7848717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f6d96dd4ab9e4959f0aef24d40d4c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9ddc3d3f5bcaa87990132f480e29d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc3d430638664dbc1c11167bd55990720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13528602ec66714075a64553ac7acf06721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eee4ee07b30afaef497831220878fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09f2af0b3382f1d960552a35dfbc43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b308d9b8904ad4e3b73a7cf9d8840c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef461c8b57abc981ea2b88d27f63aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769d7e768ff7908f20331bb400f1725726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a73fdbbf06f98ea4f031231cf1e8cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14094e6c8054e6756ce5f227593f0bb2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98844528909fa556f2dc6a46fff2c975729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3779d6ee6f1bc828777f38261e81b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163c6202619fc39e6a9ea289ee93a7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e986e2c388b494f8c83543f03b575732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89498270963e85c65df38dc3b269e6a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71fcabd370ab28bf925e7daa47d0ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f4c7d898f844204da3c768bf406bb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3fad4cbdbfe7a87e1fb3c0c520c7e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53704e61275f2ff6d7c05f9978b5f293737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b74baa343c2490cd3c7a2602d9bead738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e36c0717c5d9b0ba2a839416f42b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fddeed2ca06a2b65e4fad641fff59f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948ae8744f824e2e829e3a67ad5477c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53508f110cf36e277645870d5a3b8a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62e7aad4d6f9101e9fe4208cc2358e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592b457a068d1e0ad9665cb36e31761744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88db0de375e08af9270519fbe71b35d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbffd7015845fff6a2e4396c6f6f497746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77475a7cf358717e4917d164427a75747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c06a7fef94fd900da2a251e9071d4f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106a9c318f62b61858e70aa0aaef566749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ca4e24ddb769277640c4335eda766750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24deb1bf887e780d9a3bc966fe9bfed2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f1c75a8d02825212d61304de88a50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf711f28bc9e891d954b5647fb299b73753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cab4012e32c329969212f214b7477754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef690f9eb620278bd694af4fa7c9f6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef946401b14ad3f997e9a671f31018756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24abf8f942c1436f547e5949a75bf3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc3c4d95c822d7dcb58d197b498907758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1e9a1dfe45c834bc241ffe367906d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>