--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6ef631a2ecb39b2c71c7719bdbdf31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1823fcbf9d07db403aebfafe3c6f33a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f305c9456da84c7022abfa7b443cca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60601ad9084e1b192d91d28a531bef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4398bb82395b0b193ab073a11c0c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47035351e93629014605568a1b151c6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896c91a7ae6c676019c6a54d67191747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69ec1420aceaf4ccc435a3435fce458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dba1fc9615f5964e0bf01f790299569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0011e6f744475e0fba50edd7bb53810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa8087026cfbbaf5ae3a1fec3929bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dc40bd07545f40d1069fef496b4d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb56434fd8c60e3588c0d4a0d9dd77813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7593bfd041c22cd7b47a3a300dac6c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067d35573e9c159360a6727b4241cfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cd24ad0f9b9dd6cd1ea34e9d1c08b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e81dc20f782c8116b4c4b60fb678d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1432ad7513a6377aa7e1dd9ebe1b86718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3b0f1d74f7035fbf7d4bc499111ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7de4b211ab795cf9e0e2b44a3e32520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d813c352d14f529d24c5e3f3747d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242c04f9935984e0be1e4df8909899622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445c59e7ae455e2101e1cf821be08c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23813d0ba50009a71ed2c54dee1257224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a4d47d4009f4d8290ee4cadd9b6f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d84721c172fcd17eb38a7873b7eb026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7abd132790e95892572d42240872827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a4a4e6988fc5a3e8d180b6e14726d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9b5f8d1005021ef1e132d0fe048fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bd180926d240a8c2d2cf73f8ebc5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a7c972d8b71d128346a8bc4afe48b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd11216a3e2e8f6a6c6d789096e699e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf8f46b798d91ba6b5a80e65dd6d4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb0ece31920ff0cd9a4c99899274ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b31b91eeec4648972b631baeb24ad535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e48284e148831ccc83adaa817ae48236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6769629694bccaa1921dcd68bcd0e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34328ba6160956bf3d706572c183660f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9a9afa991b521c1faa1d399b1373c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5143c724bea5d2b350f42aafa40e5d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca9a825d4373d4edf316c432bd2de041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d6c1fda71e1aa52b1f9f45cefaa7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609ddb4b0efc092b9b498ce541b84a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d23d78057afb4e0d100b17c48cb17b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c07b74a7d0fcad53efcd77f51d81a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf890922b56df081bec0d06980c37d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8fe21affa6aa1437021923f250a5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327a40f70c3624ea67c2833e260451a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cc6fae978790299c4a66f9d909d2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfc01119fb233587b8d1ffa826794350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca799c6faf5b058e86d29ea65c81860b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa8b86690a94c1f5c8ce59d52eec4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca04b5acbe6d91ca1a6faee87762ee153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01a787b2e00b6bd1742153b1c2ae2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee877b1d5d67b54f6682c20682541bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c391b40d1cb7d5edd111951f58073656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98978db0d16928c310dc545c78474f6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7202fad8a1e3d8e237b259346b5ca558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217350864e0fce1c5f22cdedac30c26659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce386e9a6e595039c34f467aa40668160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7225305e1f3393c7c9fc42cb3d6ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f6d1113edbb9a2284419f09990de662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca82e281beb1a612476324e42efa6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac83ae8f60bc1f975089b42b6e53c0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70833db8849ef85495da8f6e7807de8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba4c70975747ce43db86dfa13ae2b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c80501f2eb4dcba825586b4c22ec0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cb4fd20d45c02dd5601e69bd50a3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e118c41b8400ab56d1debd27cdb67369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59df08373da9de20fea288ecc7aab4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eefa31ce9d84872db81b6cec0c031771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40630fe6e9d73005d68e05d81e130ad872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5447c0177621811c7bb80a568749d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de1f08a74db2951940518d69d9035674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680937a4873aa6a41bedd6369d66c9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3678341537b3ac102fa64cf9b9276c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb83cbec6abf380d8e8bd3366708a3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808b902179b8c43e3c6c6dbc916256b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e21f593dc8f88af9e0ddc1378bd8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0a8243f96112f5f7fd675d2fb3a3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d756d5596bd11a6b9c7a4dfb01c0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76209b0a934fcdec71f2192282cc19d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109cf3b4dc5c330a6391e990288ba4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe69bd7eb7ae2055c62a29bea5e9ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293cf4beb02674341eae0878c837d0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ea54837ab4c743ea75f1abac5b4b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dbb24472e2ae06d3e1f2d563df98087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a469508af142d83be949cb48a4c5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567947748070cce7852f896da7eff3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663aa616426fd3363073d3b07721161890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48939b409e610370277ea1ba0696d42691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca310081af5a868f3e1b99e52b4799992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5ae30be4ff749b1be0e263d65d5b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874238aa01a0723f514387f19a63ce3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcf33026e3754f0a3caae172b94ee495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56456617c63a6a40ace66e3af865d3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51058714c58b22da12842019355b8f3797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6b3f153023395c516fd959b8c400d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c2d035925a49b939c822fa561de1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9273970e2a1b82fcabd00a79a95ba70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a5256bed1f258370bc2ddb780c3fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735815a317b862db2d55bde962dd386e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c7e41506e4cbad4c3ecc254df2089103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9265f327e9bd0d80392d38cff2b8af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c8630fd1988c42294c2ce902f7002105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b0010555f39c5249ad7d249728ea5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f6d19c3cf1210f56147ab4c961d25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a71b56986b8c3df3e7b987f28bb908108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43963a66688661194d68e8ef611298b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4d2e5b6a6633307eaa3079c2993c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468480b1be16c36c8e1bf0bcd2e8d89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97c75dee65911bff4e03a10ae48baf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd31929a9748dbf41b38c3ffc1117e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81124ec0caeb3cb1d77eb47d8f248ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d79321b0fc8043dcea69abeb0b9a67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88724b44383e8a7c6d0794c0f5366cfc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c646ff2e6050ee979c12ae838559cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f940e25490e610a5d2c585cec93a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41145ba6b9bf22827f26d7dc9c4c335119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637a950318624621c28643a684d315c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609dc1a5af850453e51751919319742121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12138917e2112c04f46de0c9ca0423f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43873bc1a22028d194aacfd1170a7513123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d4e56d1d8d0abec3a45783bae6e0f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b31dd2f1673470852e9933ef137df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee39bcdfffc5471e7931c9d686244b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126aa1b07851fab19892a41272e05e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5024b05b424c2b03ecb863aa7140c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc8f29822d69ec9ea4ab73051d508f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7599aa29027651c0ef8cd673d1165e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe03b4ff0ff465fa1dfa7030996e34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8d5f7ca1893aee23d4f9eadb24805132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa5905110d439af1623af47bff85fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723dbc109d0b46fb102f7cc1e40be9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc921f7b457786056b17e9173c9706ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b0de26e83cffb6482919caa644616136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81872b0180eb0e4164e74725c03cf9ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c878a0bb62dda058a7e9e773dd429138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eba1da961082329ecbd53ce75f21a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596160ec9f55729a7d1404e5a3e8409b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e75d47b454eb0cb68e8925e75801ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c96b44d08c48c3e8edb51c656b3eaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0f63d6c0f11e27a183611442c9099143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8885db55120dcf68b2366e3ee8529144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbbb09ef4f0d7c21f9f9875e9388d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a125727c8df268741c0d716730db5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a574f4671822a590278c43e067654147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9410b0a0555b4395589ad8395da773148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9705fde9c14e910b03d89e8b97f13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb71078967889ed22eb5fc33d09144150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7534db272f2cee8b2cd463a19e6e94151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22216850b488c666dd2f487ded3189152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b6deef8d65e9c3f2143a58f66c0b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc97281dcd41529db5418efb022c40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73135350ea1cd66643ea01b547fa22c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388bec0e035ec328aa25fe085e56cc8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbd351bb1d52a6ffcad7ac009601cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fa98f857ce792f6b8b21778c6bd57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed180570901927a685b7f32626eb41b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0f58eca210272deac69df0debe4c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b43238383df593849551a21975317161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160976192b31ceee83fc297e1f84898f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486514b8a03215a7fc42286c7125f49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75356904c4b9dd47210d3010fe2d1ebb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28105a98331d0775749e85bbeb0648165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510334105bf722740e35055a35ddba0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788190e6c20c021cd19016bb4dabad4d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0018673f31f21018acbefee2b3f180168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928324cc29b160d2c8889072afc118fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76f887718e14d7c95d9c472e108384170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed7830919520f54e9c2fdcbaa24fe6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588f663a05380250d8f7ffab1d696da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d091e65f2099e8e7f2c9e4f9b2bacdc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4b37cc3df1c32209bc00b2cc7ebf7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66640f0a6e99357072fccff5af86dda0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8746d32b4a386831157256d319e6f17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1439cd6a6e5cbe2efe4001f75a19d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef14440e261459fd232af8e0276b2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcb288ae67cde6db5cf2144cfd7c3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fd482982d0e9414c9af23642f47aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c929ea649fdafde0d987f810794f99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c16ea6fae18b266d1a9b6472dfdc3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c955909eddde622a24c07e13840815183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584acbc46cb8a728421907066d741d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9153c7125d314d0a232643f0451f7a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcd4c34efe26aa0516d0d8dc61ed10186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cc7782ba1057f5844ee28a8bb3dfa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd1a449e7ae8ce1a5432ad9f9b259a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00ff1db25b57519817ce4eae3d110c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a646222e21aff2b5a295144f14822190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94547d9f56e778a8084655f7af785e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b604d7d290cfc111edf7825eb9dba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3623fc827b7036c18907b83089de8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d941062c181abb49c775f7060d3fc65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485566df45f5c65b9a03352c0e5fc243195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782945abf82f935cd3af9f4ea86b3931196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885f872c2d7ccc1362bf6ee181b783f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b569f1804e1862fe23f5b494df0e07b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50900a0741c8c1211767e1534f9f6a85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c14b74b6fdf23d3f97459cfbe7c6df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78614b765484e313b67643ed2d1479201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689aef665a104803390157e1db9e3bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661602afe18418587adcd872ba88fd0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34af5383ad531dcb9a9016513499fca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935bcb21e835fd1a31b34d8bf3552d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc1278a633eac2a73ede9d5e389497206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592912ddcf94d7bda4cda2b56134abc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8c9c36c1518a262761bff36bc8605208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae67c75021681373eba39403cb643d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db0168be9a399072afdb641233dcfb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba37ab4305a3d6adce52fd670c9ed6d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6842d81ec59a7dfec4a63510f7ae2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ea8cdcfe128df3681c0560a32fe31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d3aed9cb05200eaf22a2c5ca089c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db1acffca61b838a698f2e83eb6c96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c52164ba8c86725355702bb3d0a90216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc29c2dc3fb999327b31a482c74c7c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1ff8cfe11202222df4742fcfede46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89966a6f73d9f84d779ecd3d24854252219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216b62995645ec4404983157c8f94fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511a457e6f716876360d1a503550ee6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c534aed9a2db735fd81636712c41345222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e887bcda34ef5d9913b6f96aa97ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b389977c32da3d647d7e445cf84ba1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5360f4363cc09ba3064e4e850a28ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1b086aaae3d2b9cd3855abf1eb4e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff1c5cabc98961eff0e2a359dcd2bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dbfa248bcaeee056d20905d8a4e6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a4dc1670697ab1f32682670ac361f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10a2033c42c8fe3c868846d48060fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216bc0dcfdabb8dd6b540fcac508b31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439b6139e39ef3e8a747e2169a5ce25232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e583a4a0edd6bb36af65b93cdbc90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e8439c4b5f828fd8a7636afdd906c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f877e0eb7f9a6857d2006e6a1bd84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1541086ef50834e5a7001f25191b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df93a48f8e4b39c212a45d2d8a5803c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a7984efacdbba1b6c965cc28ffb84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65814a723450a2520e7ea81e8b8c9b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb7fb43e1970830957c14eb12d424b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00692a3aa13c28299e776ed393b11706241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4229c2e418a1ab5033287b7c4f09a09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cf351102c40c61cc4eff41b57b84b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c979d0e1dfff67c05987b371c4c21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b72f12db69223febbd96a26720674245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda842691a52d584d164cce4033806f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a8784f1ffc137fb37de3b3c8f7486247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcb1a2cb65b9fe61a374214fc56fa6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1d449b0a3ab779f398479301e6151249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab2554c1ef2990a05ffe47334e8b67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01016a04fb65d01ba3fdf7f79d0bc309251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16cb5c5ec633170f8657729d2a4cd0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88790227adf4a98f3f25bdfe396db1c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062890153dec99ceec3ceafe45f73ee4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9cdecbc948a267bfd296f07ebb7e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bb84f53a788d9633d3524a8579a79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568b55b961a6aecafd961f2d02006b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa40209ec04beb3ca92d4f6ac50c01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef351624c79fd5483f6e3202472ce8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f2e6bb9db9afaef002460507371ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42529a1ea18a7f84a7e8b14e33d63206261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5de84e0bde92fa82bcd94fc9929459262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e4d271bdb5435cb2f77542ce01145263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c899b87474df004e83e849e841b0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1331b33f39e4c2f24c85809fc494ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96081ac32b52e05665cd9a08a53a8ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f33bec2719cf5d94e3054fb79f627267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98dd8e1ae09823088d4028d43d2398268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb317d9511a1369eaaefef9bfcc897c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f92755f53288b55fbc05c17a712bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bf28ff98fde76d412159f2b3304f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf82ff20f81bd89c4134f8849577d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c711d953cca5f86c72380659a18a70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f62dd8add9c557eedf173d6948fde274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0262072fc4618ea1a584c48534849275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea44b70d7b78acb445d2bd48c8bfaa7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4413873dc03bed1ff47feef0fec6097277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f7b9dd95600ce7c33861104d7b412278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c035460ec1a3b1f7c4525835a64d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b598c4ec5d535799c319764ce6dd739280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397ec20111e97be59e6effc8d98b2c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acd36820b74faa54c63f246c467f28282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea139112a538073d02e0f8eef88f23de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e396e2356355fb3c0bbb88f1e692b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb727998f14269309ad4ca2c8d663d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23e50072ca471d23ebe8755c64aa7d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536dba22893f2c9d04e33824e3a5ef7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed80eba8d997f249e913fe9b8f2c04d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b790dd24c482b846c935e06839ba5a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a549d49fee2ff92f77d0be0d0d8e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9184d44bc871262799b5ac18e473c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbfa1b16a3fe8efbdc92cec66546ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0890fd37a08b178aba6eb8cde4fc5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b12e98ad9175304427b389eabe7b06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e590c46f19eea1c45c0e5806ab82c1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63044bbbad2bd6c1b4f0433d04d5c1df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc2e84c710b79d6712b81cccf23889297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b40476290fab1a1288b1aa1224823298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d5370ae1ce051f103ee517e4ddaa1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed44992de75f77c0b1934b96bf3f34e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e1533d214177dcd830b489c22df01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8ca0b466180d1bc0af8a3ac60bb27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b5930d249f675fe3dbc55b1b41dc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9933fc77cf364a95269b90403411be2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe8aafbb41a118355393edfe19a5f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5948e1a5ea70b31d702e098cc66db9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae905c7e94be5f8a96e9ea92e6539c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f613c74332f805042db597afd94bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97215739edec73663186bbd8c248976e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64f7c48f010fb85139ece082d2540d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbecc2857bf68dd284acc80f2361a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705262444bac06a96fc08acfe895745312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0082eb411a5df40b76beb9cd286e14f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa403dedd591376abc53e0f2f44ab00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb40e1237f729ca9c3b1bf653cf9bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f717492cd80b50496a3d67b1fd6c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0f476f87fb6212b03f025dae942a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdbd47cf5b68e796bd3ee5042a270f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243442b9fd85827960c8eaa2fbb2d21319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df380d4364f9bc5f14144a30c1f8c80d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984a1c5237e253497f4a66808e06cc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd63d693118307653217a7b611140c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb02ad93b48929c9bc786b5f2359c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ce57e12856981f9354b995e40b691324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026da4b1fc9ff142ad161a28cbf279c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe795624647e0e9345634772f0537275326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a52cda54d1c35416177b86021c614e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64b57e3eb87090e42913ef0d60e49a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e5ebdf3cfcda327976c8378921963329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90fba2fc4e0ff07d6680ffc5eaf438330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f13dec19c8149f85f4fab50cb351f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eeede4db0fbc83a2f0c9690f158bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b129a03fd3450c98d8b098c04c59e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed2a28d2f7548c7d9c2d558c1aed84334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5960e1b6eafa1888a24efda946773335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75911253f3e872fd07aa50819340f13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a187975dc0c663467152e64ef9b00337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795bfb645e4830f9f51107012abfcbf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4991d3f093437223bd883c2a14a0a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d88d5fdc5ecb01f38e46a62da8614340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5680dfb1eda3b056474895989668435341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261b47c47f823570cd4449815689f70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01075ceded45e92cc797ca566e188e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37fab668592f17446ae90a934b34e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea6ef811ed0d389cb7eae2c6ee75b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5412f15ebf6a8bce6dabb33c44ff34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b90f503b317607b76187658743336347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2ddf5309fb0e8378fb8471befabe4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f925f26ac6e4cb76817a3e5689ec82a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6411b0981811b6a830017a8a81b5c0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e6e4ec7fb649c00d271d87210b1ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97cd380bf674435d54a720da51d50a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2300d1e3dc6805adba4456b0b13babd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b706945939f64ebee4b8b62c706309354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9040cf681cce72098b9a45bb9c09ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9922f8a6e726b8c67da09237030b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8feace4ad966ab80bb0ee849351ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6015b7b7e68cd6e78f1e2d8dc1deef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b949469057a7d20085147c579a2513359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12372847529266b4c3ff9bbc678350c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b056afdda5556640fa6f89ed014bdc2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb380d0dfd7285cd0cd3c7a4f57daf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3a54041d67b01578525e5f82ddc73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c498fd4b734ab49206746d6a44756d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881081754ccf66b2d32f5d4b1e114a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937599df8ba582ccb9ec446dbf8a53f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69504f379c7b73992b17b3d9865fc7b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40930d765967adf50127610a04da08ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87880e504207fa190c843f7a62da7eb2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbf188c850f9e4327d5bf83689464d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8599129566fda4530e44281190b35be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb6e63e921af0a66f407f49bb19c02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ed092caf7643435383298fc27eb0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14bf80c16d3de2e61a3d6708a89b1c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764af3bb225c02ebeae8b1dd8ed8b433375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed6834cf79a38145f92c49f03820cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fd57fd797ec425fda1dced7d9d204377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cdae35be703a8e43f10f2a58d5f90378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7ee5c772016b57620c9ba91d39906379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f93745d7092112aed0003db40459e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0129c4301cc1c89d4ed1c010fbd43bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e3df3ad8a61927c2656ec59c6ec2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4094cb20f41b694f56bb5b373684f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcc9a09be64f279b796d3f4c99c78f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb383da604d915e08b77fb1283abfae7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac794e4ab8eff6f84f135ad86a56110386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511e8f47196eed9787205f06c20fab4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8409081ed1b5f38729748cb3098580c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b574289e0bc48c2f838007f1fb2d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6b3fd8c13fe246cd4e49cbb876892390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9878fcbe46def192070661e70b9d32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27f744bc79d570f6e011ff2ae1f275392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabaf4c24a3021aa56129a612babeca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaf0813cc4c25f107d1e6348f723db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7787da26693eff88fba8435d6a6355395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2826dd2b5d13d07b0fdd110faefc9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5248a462cb860189a04ad617dc54493397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fc28520ef59643a857e5b225606b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9069d040fdb492e7babb3bbd89e4e59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5afe9c1592f5e77381aeffbc3cc185400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e9f5bd2abf9c32e95e378011eca01401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79ce4b9acde1866f7484f5fd17940b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fefb8a8c8e1e9cd26f58130de769ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf54dcc055f25a46eff0e068484a2af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a2ae43f535d0aa7319dcd92495690405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60434ddb894e179fc94d52d752bbe08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7313da6caf8bca47e983e01568898407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccc9f04ea2a14a8b7dca17a37073fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49b8dbcd75fcea72dddcefdb94cd9d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b27553e303ce6fd731d1055650c86410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e825b634aa1338236738e9ece4a8f22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2257ecc0857d5b102095dcc407ed4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a313dba19dffa61689bb35bf02d7e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29228da0b9381539f0879af5a246cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa4e7acd8c32167aaf9a8ad3012d16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1783e6ef1b07966c6e5f00ec3758b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781670e7ce34dd9eeadfff3c9988016a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09800a4d21dbd78ca9f3e223968832418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7c5a3c45ac67433ad38e088d0e569419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622c3be5823d8899e823bc4eed1c728420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d89ac6d0f247ead919f958b9e34067421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a800838e71dce326f05e119eca229bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c25e3b62ff49601611d200b86ca374423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7f2eff8aa8769f7986b34b94cc03b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da17b14502f4b56596e6930f73c3bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc70e6d441afa8c3f628c2838c2a31426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc002d845ff2fc0831a14ef49c10ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb129970c05e0f7cc9c9c90b99d13c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c14fb872b165383cddb8d7c0be4e15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19326409becfeb5acee313b55864bc06430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949fab967924acf9ad7e6e0290b8acb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e67b6f78d90ebbe2e870247bddfcd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8306b5690ccde098c2b8da16d2310a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064ccb55b1360c0ab4edae1fff4d94c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59f2110b308f5a1dfddf89cf2c26e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04e1eab5104a583f237db959a26804436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bba643cf117ede803bd0ab77be7ac7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e7ac01673c113140281ccdd68e735438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743edec2e9ad84233884b482bc5f69d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852c1a5dd84bc6c8ca5d46cf0b01794440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7a31bdd9a9a26b2a3be0395144633441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eca16d222ececb4aa1c42673bc9fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa5bd7f82a1414806b67272ec60823443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cfd70bd2a5798baacfd5d097682e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9542fbea7b797bb3a86934e19cd64445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9310cad1a27afc0728c55b094c8418446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22ab22ad35227862447b843fdcb06a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee10d921b8a0ad184cfd0f5b9d9f3f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eb6e07cd9790cf8438e301e311ae0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460eb6348d2c40fa90dafbf70e45c83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d388d8322f6db387a8c27f9216c63451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26d1e08ba80b7eeb4e463dc3aba651452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebc0199653039057dc6e22714497aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924179f7a19e968963419fda2a2afd1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb5705b98f94333fa644171c0dc9c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a3ee500a48110e79a97458a578cca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f5ab7c00269bb2d36ecf9cc9a5d65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a7c5fa4af7d7c95021a5b4eca0d55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dfd3b30bbf2af2683f6e81c4e81b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e791e97c741f52615c43e9e77fd26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03495be75e4cdda2a95ff36b991de3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696a0c4d367977f7f9e6740a95c7299462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4b263fddd75072e110db464a4d9c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43145756506ae464c3e5d3dd8cd1b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1966f27c7477ed7fbd217205d31683465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe47b9d2a44fef6e095a6bf510617f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed358fab75440e45ad002e6718fd3693467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2098159d9412f66194312bb14d8c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec792d3a2dbc946c76b402d2790fe07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908efc027631a79a891769cc3e884e8e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533001706e63bfe2d645acbaa46f9bca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4d3e4f3b42e42058a47a19d38b26f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c59af448d64ece63903d9aaadc0dbc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84f58c579fd1a2d5af16120c9dde32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47ef48b5fb58132a2c966d0c8c65fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbba1bb7d8c9f5c67e3b28e3605408e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689436c1216d2e059cb0a83c7b7dce1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00629b94b6e01a0e602ad6b7b662755478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd36ef96b41ab4138d6670fcbeff0a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06c86fb1c402c80966b82c1ccfddc0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184a40cb0924f0bfb571d3197143b3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d3963a294577b576fbdb46c272dfd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db7a1d4b80f3f45adf8c7ec8713c2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686f2bfca9e9f6f0d7f496661c88828484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202fa25f58be20d3ce828d592134ae5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd915ef24d372ab61587c470788df1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b120d84d3d4d0fa29d72ecf07a48f94487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5740009f41361dd65d52552e4981a3f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e83202cc81d0917137d75a1d53d82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72deec2016d2ddc9b218b390b2190e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010235db0f3481a1cf43024f3a93cf24491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de715a50d6785ae73bdefcbdd5f0fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f4ad2dd31539a645879d112d73c43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f11ac2d4c5c10b19e2d3a8cf7fba1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff014369d91f0306ab76329fe2fa57495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276afff064cf1a93b1023d3f4351827496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ffd3cdeddce3c2b423c62f15a7a89497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157223c180203aa9d601fb03ab56c57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7a36f7b99c038755048f32b4e02a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd9e875e2d01be2a7d84a0fc73ba90500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d3e7012da4d164ecb988152005d91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c632991e1de269be2fbe523b91ddb4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f86c0e1d2b839a81209a9f6fef089a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891c4dc16b1bef9902d7f5ba1e14458504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc9822a88c45125663cbdc62147c22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959190fbce751de38eb040460c1e7422506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42b97a6ade493443adfb6a7b30e09b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e121dafc8238c0d83f4e2c01b07762508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c1592cd03ae7e229370d5b00dd789509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66144c67765a948055dee0abda6aaca0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673991b0b4cdb0ddb232034f643047e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5c01657f1f55b81542e06bc706907512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22732124a06d128469558eaadb6a2199513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7535dbfa63b4ebdc4209ae8721ff4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960fcc5ff506a731fd6ca0a3fa38826515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5473bced0df59a797581075baf97d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763d7a8219fb2636647bf07c37d99ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69036aa943b4c31fe1cbbf91d4554f6f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cc28df85e35883aa25d19792c9bab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737b35be536dbe81b6a1349dcbc9bd9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd83c3209d7e49677cdcc381166f3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40331d78fea843d57f5c8e4d83e8e115522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83ed7cadcb1d729cbcb1e485a9a061523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e596dac36a2fc07073168db1dcb78a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec7846d28a26105026025657ce403a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158c91530bad653b3c7fc51e1151ae1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3189eeb7a0a04c53f6a240347c652b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12adbb6ea52361ed177521439d082b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b58491a264d7b3223aba2358f3a8ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c450ce4afb48639ea299e7eeb183c5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc578117841eae17d74aba3948b9afd9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c3e2bcb27dd80d5a1ee91a059e6a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c965e3db48f645c68e3e90743a3dcc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24c599383f934d4e96d82b3738ced2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c57befd700811a76fcd84d5b09416535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156da1b336a61062db420d132c2259b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1390bd492cdc781ad8a8fc971ca97537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b242bdccd35c065f069cf51873524538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e8f168c86a1994fc26dfbb7550d3a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a49889c798787b63ac45edb9a56ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3cbd6dc52a68b9e4668874b1a76ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c3e38fd0de35c93db5c1d66c3cee3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13410bb735af4692d8002d416520c04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2f34940f00fe9124810899a22b42a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aecf13a9c0b269a3df38ecfc987792545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793d27cce1a586235201a1d5aae0f02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ab809f70c78bdb386531a88a7c4d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029367eaacdc3764cdb5843fc3c6ef8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562c7a148b65b960e5b8e57df8d2795549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcacbc070e4a19cdf52a95a966c244a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1beac432d1d62ac747ddb2b37382aea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106763e16772beb1b5bc60141be91bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caec240e120ddb256832782f5e93d92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16d8654fb0201a420cc8e55f8c61c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd248071b9c8f4da9921ca2c1c8c11555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20dbcceea1a38472f3ac3856694982556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d74e997650735cd49d941130a834a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49ce609e771e513e6ddfe724f7d959558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0de2c6509c4f55485b19169c886e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd1f6f543a2c22e136db65e52818fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f967f437cf9fb3b9c4ad3e9486e5f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116153fae06dd14b73ab63aa34417f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac565767163805580d30e9cfd26696563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f83993c180d89f5e574488264bb700564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4c0ff0600a8f42111d7790e93728f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490563b9b1c45c8d994b56ef2d4430c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48945664c07678196b397ce8955e7d95567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6fc001aed2c251a4478b57892525a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2a8a235a5601138a825127006a44d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082469ae672b051dfb645facad286197570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fa96b85663ce287c30955be2d8baa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bbc541ef8011ac55115d8d4b7b578572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6d4973c3755e0cd9c01af86d19b57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bb9a1420db9c63c22d938d228e316574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9af0ff04b2c85fd23473e6c7745db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1ed8f60dfd2d330287931ab492f06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f9ff11b08d12b45fda428af2dc564577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5041b427db415a23aa347c14208859a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82586ad0b1fcc03a67d86b2a07430c7f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d923987b2ed0a6db6c1addbb8da5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580f564370aa14dbb34682e27de7ecf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05cf89134bb357c8bbf53ee4426613582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e593d238a79e155729652ce2c71def5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09055e18b74e0eccd20d1c1acc7a59f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624b7c680d695881bcf5bcded89f7dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01dd4c373527261c387c9c47c129ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c21dc3b905cbdeb810d58d5cee3096587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b92c1cad12fa0b2104906aa6d817b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b01b55c4401ff50a4f812c5087d15e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d41e35176192565bca734b2fe8151d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6c0c435ba404dbbe2ce699084808d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca61f2a1e67d685a95e633fc90dd2fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b8ddf8cbcaae563a1db0eb5247047593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cdcb9fe281f4b76adee11877bc8f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd15cd0e5df5c29048df5273d739ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2552f23feab7b7dff0eb13e803000be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8abf91496e5d17cfc8f7d16fed7fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836aae1b95d15e0f9d4a5d7a03d5f51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417578046af86cefe8912c31ea85537f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7aae69a097b02146e502e95c08df3c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60e93be8711e7b677edf3bd7e554fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2e97092c261350e213ece277e1098602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a59c96b9ea332f4f538db74812511c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fc0480a4faec48079be08f8eb3255604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531efebfa3d13c3ea5692e2ecc1978e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e1d2d345ce36c72af76f53738a635606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ffda5bc6c51b68aa4db6665574f02607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53625e4d57705a5cc55aa64da603e7be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb1a3ffbe9b4da5d3762eda66de5e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071308bf3e8a56aa692bf0fd28d74b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d2182cc0c64b2741733c6ad342c66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd65c22a46fd4464986f5f537b98bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635926558abc79911bd6fb3cb378ab2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e261f0b381b8ef757e7e69193636f91614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930925c078ec1ace66d8e2ba1ebf5810615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0983bbbddb094baf3b826ee1fa21121616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59669f9446e90de090f0b2df84ac24cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd39e30017482d806f65c1097a47b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d824d0173e82aca1ac5b5f6a32ad6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65343d964d6fcd3463d94311b4a31310620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035de02057a4cc5ee3a7c126dce10ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce998cace5b22d1df5b689b7fbabfd8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dda1d21a650b752a83cf43902c60b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df02b6a094a3926b94730959a6be2b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b3c88e0be2f5d360c174e70fcfd81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c469a0456ea2887ef15bdea522d37c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39325d0e3a1cfe9ef3f0a2d40aee0c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82f3f2de9f26a638e95761e1c253a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbe253e126fb17a61ff67756e2d88c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609bca24033ca49b6e636f86750cdbf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6717481b6808c2a5c6abfa2cf6461631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b6ff44a2be108e5f5a15f59187d6f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857343db24326260d28e471db25acd1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4565314dcf058db8ef4e698a83b68c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996faeee0c44715e1149c5b15c0b203635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73b91ee6a050cdca0826deec0b3262636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a3ebac7f093996144dca175131f7e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416680d22093eac639edc4a757a51553638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93bf8fce370b4f451e103691567d75639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685154c2df9ca025bf01fb748219e793640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0fd4974380951e5d1ae38fbef97da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2561c391870ee806ef99e7f6ea1b951642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323fba488d8224c5f5a87fa623c1243643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc27673d8c05399eb4fb76a19eb16de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a802475c831a1814995ad130462a6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad9a7da2714140b667968df5c96c2c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4275c8e0967fc690df6531c45b9ce4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f16999569dabd9df398e6554a2542648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc48e533fe1b05559aec35db4ed2ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07638f37d92ea46e5a8f24ee4463e84b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ed77bc066ab6ca3ca6f7f7bcdda89651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d1b5f16a1281c41a38a306c82488a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dbeb153af4417bfe8b67c72b1124c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a636e81db7c7950564e697655ed8a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76b4342835a9f4e3cd3215f5bbed5e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1095101d4ee3a138408df14119eb1df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289bd5a61fd67f590189a0a8c578781657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eac5950af33d9d2aeaa0597326833658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dba9f857893592cf31727aefe1ae6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377317ed78607d98e785842542cd302660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd2108d5fd377777ee6f7f3ce146bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd835d0cc51f4c81babd20460c1afe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51cff4ee86a71b1b4831135f0a2b2e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e2f81ca4c7e0873606edc472f3db4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316c573fcad818399390b2ab3e4ea7d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43865795c61697a3ef135013d139a015666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de4c03b25711e063a916c222fba639667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eaa348c307cf8753bb6fe71f288ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe75b9a11d8722e5b960f076d9bff61669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457b412cca485fdaf5a3a35a4edfab9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f770ae879e69303ef35e2fcb7a9ba9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba2c890dd55cdd21e61a363bd626d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f2b6be2a94fdaa7955eac15adefae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d874ed5a38900a0ab49dbc4eb15b569674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf75f527df00729b0680a99ce5083a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ada20ce382273ef944449fd21be53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c892922def87f749d7372a44c945f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5c08b94a4e9b083b3b26538548024678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b96d837ba268b141258e35ac8aa97d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02938928ff40c776e03e5d990e23278f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c089d07b93bbd1f81febaa829b006fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d21f7789487e49037e57e1de15699f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee490137c3f2cf7df4422c6bc73fe020683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5886fe93bbb175459811225248aa1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712721d3c46a21f79abdeeea8ef0f73685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536b714ebfaef0eb72af1ef74bd5d6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2691b954d8d831fd3efc2faf3388e6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051a9de1a1d3a46762133b33440f88e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f37dae1f97ece784a51ce3a5013723689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9abe32b72c397a7a64ffd9b6366bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb7d5fcea7a187d9fdf6b32b31b295691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551321347d886b0bd5d5c4421bdca8e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b458d043cfd5fa38b89196c7bb94bca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efe2426cc060b0fc24d4f1609b4489694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed629cfdd983f939d34125c3b1641c49695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2e8da6527e42f22e90dbdf506eedc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348e234fc048592eda971cf2a29f599697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca87d3e159de3cc2cb9c7a1df27344698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e6a4da1dac43140cc219c56fb43c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043082a596d7cf3f706043300b81ac8e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370ab753fc94ddaf8b71bc9a90e8b76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b31eabc99e068054e20fafd3e133e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc0c6148734508e39af7f4e2eeb5a3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14f73f973b32f18d25d75beabebc27704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185387381bd615057d3083f435eb9e60705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072155621520b930183a7ee5125c20d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03031d32eeaff2d7e5b33ff9bdc1c500707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85121efaad31264a9d16ff8d2723b44c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b0eefa303656af8de570a4eb258d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ae081dc656bb248cd74ae3a3e93a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a862427f0cc0cbc1dbc6e73f832fdcc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875090b9c1659d15ae4f671cd0de756d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a037613d2acb409cee57b69888330d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adf54b87d2b8e1b3d4fa492af5ca37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08313a7851332cf4e42a83613b274e93715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01271f4d55babae0810d589a564b10716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f16976a917e4bfa134821c107950f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cb387b60d0ce65e3df94a4fb7e282718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44890beb78e0d137db53ceb1d9d97a68719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a671f4c4ab43f21811be861f4a67fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc527bfde80a52facb5833814d2cbe4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55a56978e91171e58a8a3f7560197b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767c22c10805e37e4f9d6561a98f36d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efc38499f686c469f219ad21d3bd08724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3c423562b1ca2ecadd9acf1a23939725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccca34511975408dbdde078cfdb8be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096646b4423413015449dd347f2c3f1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b39f2c4be4eddb6a0094fee9b2958728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03c4d0dad3afcb6d9109502f5c73a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab1f2959a8baa9965ffd1880efde58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3af0e77805e9e9d52d2a24bbda4b6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb414105db0d56e5bb4e8b4f59691b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92bf84df97a3d66a2c909d9c97e803733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fb574df6911e7d27e5f627d7cecc7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040ee793713ce7c2c9c6ad9a25bbf18735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e59cfd5028c91282487ac4967eac5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13d7d7057b25f4b0d53d53fc1cd8d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f3c97d53b3689b54fe8ac03152ef0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b25da61278ad9d4f076f7768378f53739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d2b4394e34aa6bee9126253dbd1cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561d8a0606288a30c2649345ca0e710741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f0d21f676bf0c2b472b602f3afc51742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c64557a90ce76faf5697b98fde9e92743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3c279faee9aae5f48b2e1d03a4eb9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916eb08970b4ecd7bfbe667bffb19f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69ec63352b4732fa1bf0b9ee4743b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd16d96e805aeb578d1e3bd57ad293747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e28b77bbe2e098ad030abdfbf85ff3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf928e957c6e4ae7c4588518929fb9e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a385f38df6302df318c7182d58d88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd13ea2994ff94d15c4abfbb51051a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c7ce59949b7bfeafb47efc72edb12752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1507b8f69c3bee6dc4d7bdc0322f435753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c20045199d59aac488089b3ac3f65754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b94a26eda447f0d9e665a3113c0a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826441cb864682190af974528ffa746756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921eff2f14b1ffff4f391aaaf80774b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b28f23041a2a7ad0e7f4a911beaf9a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b262aa7c663ae9b43fddb9b8764cfcc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c88ea1ce5c90527ca82473f6ccef11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b545049ab9e7c4e6cb421d05855c86d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021812743339f710dbf2f0f932ed564c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa350c7c95757bbc79d98b646c97f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcde7cf6d9baa891209e036222254865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bbf1cfd3c6afa17cfaa976d9337756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274abc7c9969d1471f2929231c1ecfe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ccf69a07becb2d8140990ef746e178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5adb1e321966404771a9e1993a969e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473442d94f88b5180e67995210d7dd810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167164f000f541c29839ffb3ba8fa9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9b4eb8f412378a9f9fe62d2d98eed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1b815ddb75296a88d73b40f24af0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebf21f726ff580921f29b4ac0cfb1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f49ebfdfba4f256b507ade0e39f0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb87f014d56e83e522489cf63afd79916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e4430c8d8294d68fdf49c56bcbae417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d86bb4e1fbdf5db4e17000cd11165218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02c1ad331571b8ad375dd2c35f3f1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceafb05bcb171b0f3ea91590604891c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef09a673bde1b8a596fb9f04cdb73fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcda787fff6a0c4bc09893f24859c6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d936ebeb88a74c2eeb1e8c20b4a9f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee931eabbd3c163bf0f347cfafac4ced24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67908cad089c42457696f4cb390452b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e749fe790f60124719ca527ccc001d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0e594e786f6873a0edd904873281927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1d2105122a111f15699f2f9983f4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77864617d3b81c5b4f62603a1a1ef6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11225df3c51ae9928bcf4e40ef8b895e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba765a5562f037e419aebfd386469a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d15dd6e5abb25f2d2823aa3b9066632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeae3f8bf73dc64970f9f18d691823833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3a79cad92b21c83efee187b23f62d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d668d9638f1c779ee084b0c90dbe8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638bcb2c1f9bb89de6ea1d7697ac73a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eb95d966b8a7f577c6d17afdb75f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89881fddacc7f515fe896720832fc74738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4be1842f42e44a12b62d7d15ba79da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deaea72c7c43abf7b38ebcedcbf019d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf953c7544d92cfd969d40a9a9102341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb0d9b4877395e2cb1c4f23956c88042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00184eb8b14461777df73871c9683643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca535efc4bf821355c45d3c80eec75ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64472fd0543fad19583323115120dee145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f490c2b456a6b3a0c2a067386eb665546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9b1187a39d8e35d8b242f1e52434d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c76f2935ddb89559d121c5da7355e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e9e3ecdfe96bcb1f9b351e86d2de449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af176f274c5becc87d42aa2bdd6b1b8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b008786fd5ccfe3701d6435a8408351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add3d5f4eb6504d242b613fdb75fca352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564c845ffbf8ae81876354c3f5a7ead53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afee02f0cf8cc3584451212a9a9bcc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ef8d4ede643bbf994177e4b0a1f8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ad7d000c844015025e47c5bea5f1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75649d25af53b9b9b010e0d719baef0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124d093f128b8e5438d89e9d717802f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8020e37721dbc6135ba35fbbc824859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126f5028f9649243317eba0dd551fe460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a850a97621024a2300e125534db95361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1a556384d5a8ff80c31a9dab87c1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1b8c5cdb79d8e02ebbd34d82553b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ca7371e0d685d6067ffb610dbcc2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc2f2d8b0aa785e5adef3d7f22dc7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b371baf90ce1d72519b0483d99d1d3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259623149f73509bf84e4a0d81ff8c5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641387f0e05273e199eaec2c1bb5278868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa6b4fcd51a9f72833f2ed70d18aff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17341a870fded0a042215b04b409ab5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7450fa4147c84c690782eee2d77a0ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455302c166bb37fa519a0b715326257f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700a9b5a78fccbaaf4fe92f4fb3937173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b376f0b8df7fde99f2c203ae33562b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea697d825f1309933118058746ab3f5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f887a788dd9b8c77c60097b14e4e6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1d4526c8bcdbaace671a4902b78b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda21be26ce42d8d8c7359e567abecc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d3ac9481030fc5ef164e22e0d07bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de05367f582bc56893834e5a662943d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c88f33e227fc0919b4a1a7d434ccad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4192193d107dd1b18d65d783df113082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760522ad4202fa72e2beb6a4d1b4b5db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3899ffca2dd38aac23c22c4660f9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b508f461849d54a287b324019c0c4ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afb7911cb7272fe76646b068ba6cb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd3c73dff3522931690d5296f8c71687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2b5579c86e36899ffac277efae7a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4f092da9eb3b0b653ab60e83681c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5997e3eb7ebb8625966179537969f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1dcc86aca80505c01e763643fa84b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8b12a8c9598fa7e9856f6b98eebbe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4edbcd57667288b1c4bfcfff24068f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64128cc16bed5d99e054b67a83999be194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77926367226541997a762e9a5556e90a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53e2af6ed61baadcbf92c204259fd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10d32359978ddfc05fb9ed94ad5d0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11318cafcfef6c67b791f069ae2298d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5800b87532ce6584ee1327968dd9ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804fe4673d09142b1d0d6fcc7e36ba7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89fba52bdb13a663c463d58123fc8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80490434cbcc082878f447cf0451e3ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769de8aae28505181ce356d7de0a5144103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516f80585639afed7842dee6e756a45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d69d56fb39e7d9fa74b320043051ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4e9e2439fad0b84c457be3266c5a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51b5beff8976f93bfb29bed8d632b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5385264f66e71a5e95142d36803628108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fa5bf37fa38ac37f945046695c476109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8fb294898c000f15928103a2fb634110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44776279d7777d493a25a900a924d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159f66e6dcda97073341fcb22054ed3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7c1518bfdf6946ef475a340c2570a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291653e55bd6594cb9a472f52eb50b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f5e9a34f97ad14fded8b0f849b964115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7314e11751ecd52c6f97e79a82cf729116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598173e37e4132836085a451176cf72b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b4fe36499e51aceaceac66dae578d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031ddb27afdbc839fc57b4bf15ba94b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715294e387dd24a97dd9f51f549f5ba4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a304233530f30f6fedb29e07f0d09e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f39134c9a9c918782454847aa6237a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bb04552211d77fafd58762cdbd042123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d230b2140cac6f21cc648b2ee6408f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b84f0c9371ae9b9b4faa5ec85b60d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca39fd986541fb169ea0a0591d0fb03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55793adb456ad06e77f698a91f8587b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47a32791489daa5b464eced0e05c8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74979091bac493d411b19a2ea1481c68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a252e9e1f411191202259cb065e345a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094ff8d509f4c22cad2143426fe1246131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2a3a8e6e254a6b1d47f0591585fa0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38f791e345f04a8779264f69c9dce2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0524047752ca9c3eb6294f06ed336e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9f23d0deb03c5554a2a59025a82e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c254207b75b3bdc5e959164d78d3614136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15665461cf61db6dba85d779e7b3e653137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822103fdc6c577d40bfa821a1567b765138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53077f08448db5844fc0ddd80cadb42e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d18d49114bcb7f4df9bcf16720b26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1890687e2f14cd368c67e8090da44c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f50434c5c13bf1b64ea7a901a9d00a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddab45e70c45bc3eac00de578dcb78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28de7a8ba93fa7bf9604c6e1d552a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb85bc799f25105e0ab3c10cd6519c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba204aa0525162f942bd22c60dfeb1f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac691a1bf022ab6b2093a8404862e197147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9df4cf039783187750fb7efc6fee8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7ec4a67764abb9ad1ab19affe4c98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a2222a878293caaf1f2a3597361f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24193ff3aeadb1d5be351bc4abf09d72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4edfc613332d6b87e738b37c19831d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67bac5f6a8197ce9032a1eb6b97479153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898775ab8bd83ee70b2b88e9945f4d2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68ed2a3020c325913d64632e113644155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d45c509d42950cc257e66a3fd2da6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f7ee32acdec046076ed25453a0aa3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec5a7eb39bdf33f90527b8a6277905158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83a45756df87bda6879fd0d6eb97ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7ce91558208029cfc6a5a46684dd4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e924cf2c82af86c1eacf8a18c1cf7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43455fc92b59522c54f05bac23cfd6f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efddbb3233c5ba037a3af17b919f1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448ba96acf89d0b2931dff99a789d61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3fda4b0d49078b52ff27df61d1a93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4c8845228ddd97084ea8593518e4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169291a5735df299460643cac536196167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e2e43334cc21ba2a5da5317a5647d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c54a09112d7f04fae529bd76dde119169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f19a9e3bbdff6352ebc7f8534ccefa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb67bdf3e701e79ce435e35a40f7d40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3081ca5419be8f707300ab8b8b3ff1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22ce973500bbad27341e09c0c804f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa929a4a2feb52bb684e668ae9c39bc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804a5fcc62e4f568ecb6dcf05113077175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c74e2a633ae543ea905fb75f505a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5327e643c42e811af37ae90d879ead177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4494fe56dd199f0f4af493635861a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8dbb1722af8b6d842015dc4d39f70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9086567ba34b45fb3b34b28c81979f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7536ef3f960c4ee64e460bdaaf938181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571b1b771195f5928e0cc538c7391b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d056d50ef53f093b5101bf154f08b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f253e74e899000639ead832ed2a6bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a992e32fc29d2afe87fb70dfeef705185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc832df6666055955a956d7c3a8a2085186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96e86e433e66792aae746e99cf3eab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af240895a503ce9d43f39ebb7f7bed43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46831a7369b64b227fb80744f57d34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa0a353af593beeea940bd504c5007190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c036ebe709058d8ed74f142290e85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939b48c4a1b8eaadaa7c6d15821ddf3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7a4ef41b6a41835dd47e938162538193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d9ab5e6f14da6d45300a4ce2dd1de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea8d2704b73d1d9dfdfe2de125ea52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea44291b4cbcef17975db773a40a4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b96ce688a2c16bee88d6db0a20682197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c05336353b41dcdf80148011fb83b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7192832b4e3abbf5bf7a794d64874b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a449fbda015dac23afb08b2ec8316d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ebe87b18f3ef494d6f05d354483d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba105d51fc525b3fcae8344fa533f8c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94612976d69227983d86a79b8723439203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fc7c0d629b08501e56ffbe866a54e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2bb646e40634cb6ec9c1b295ce6f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff10a41f12b985b0138dfc60e73bef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7771d9333a449dfbfc47927c174a8a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b075cb02596479f673f1c142c889115208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a116e1e0cdf5f99a1fb0e0faae2f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e82a141c0325189566291859b8ef43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd745ec5371ea5ac277e7887fbe438211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0575a397f58506d6cd4a85b76a1b270212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791e5d7ca899455d28e731681ae682d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda31abf6ea8a20f543cd9fcf6bd043214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0fd98160aa52138877e9ab8e6c640215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba7ac8435a2e9a10d4f1dbd16a00ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0aac28b54a6d32b3042b7b18a82518217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12138f24877b35b2c3020f0d37c74c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97debee4847efddbe3bf4f6c747c807219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e214ccd92b60d66f8575c95cf11599220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f54184664e869f65642fc3e8ba05a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1335362d65e2f6abca097fcf0308d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44eb8491e8b2dcda23f676b1fc37820223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195bb000791d1243584b4dc50bac207224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8355f66fd68bd87cda0709a1560769225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b9881df47e2a802a7d77b61d790dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f88776a972efcf5b76d00976ddb57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa4def19e9933db6fe827354862a3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fec81445bbebeb4fe40bf469ceed29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16faae7c1d861334c3080c327324e64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3558d86e18167f29c4b885e35d8411231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2a3417b2792e415ac1c4a2d3dc586232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5487731b5353120c83d94123923f2a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc80f8efb08d99e0113ed61447e776234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cab15168264d2c43f233ce786b9cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93342ae8c4b6cca11867b4d4e9cf9ec7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626aee0eaa4b25f7e4ee1894c58b329237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7036c312ceed2f48c21fed142e42ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374381cbe85422d05ccc5ba51b684db1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bd2323d280d8883c766054a3189c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c248c98e830bd128db620501836d330241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c370dce5e5048463d89e7ee02f2ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304120744b36c43e8e9235c335673023243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7bb2f342419859cac8431e0c14928244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b85a3d86d210b16823e35cb35b4bca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dca6a196dc5c29396e1dd85e678e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6869414da336ab253938196b0cc9fdf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f77544b5766822df98d5d10eeb92fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401c9fcb7baa99460924a30e1fcb22b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9df87f49948c5e7d52cbc9113a8794250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9892837a418f99aa8221241e609f2bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cc7f9b43caac59cff039c178eb091252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e6ec9466ded893c8d163388bf4dc2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f67a34b7773aa0f6ea6be72611ee63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe20ee82fc02b2a7aa2bfed2329abbd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354d8e31f30595d356a0535b48ea43a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2c68a8f4111ca39ac61d1a0426f00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fe5fa191d7889c7d001183f5da81a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536e4d2e94a7a49372ae9ea0a866f74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fa26ee97bff162fc3636a858ebd9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4fbabf6391f5c148968da968d94b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0b491d53344af925edf0916bdd9b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecca7c5ab4364d0e01754e6b1ed138263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d22f31152f7338f13b8f9af775ad2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94c8a9a5fd3b243f9999ab2f710e3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cde27b316fc2c4991e0d3c5230417266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e62b567716bb3121b7d3f0453b3054267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47adf643c0d73f2825612ae864d74c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624070a16f918f0e4fc38a3b27e787f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc77ad884252f85db61853b4ce5b31270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584add1125ad6a7bf29da5b17c92b052271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f4e590dced0b480babaa0477ad797272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bddfd0252c231adf5bfb5ffb90d20273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b1014c7ef0cf6c4a5cc6646278d6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7c1d21e205fceef1f22804962a249275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf8a16e2c8985580892cf5908349c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0b0972eb78950c09b762746b9337b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf6ff938bcd50ed3c37ca458dcf04a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260a1537f673b6ea6003f1e4e4da44e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b71b467f3cf6e4d539f7afb1359f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6c4dd4a2eabef86bab20a92955f0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6d604dfe96cf1f697e07a66f041d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6ca61ed56f4500671a1835a288a22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b84d72d981fc93766dd35ac820363284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81487e99c5b212620ffdb56d0a3a4fe2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd697a82a9254e9f8b50628233d3b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706f083a76b5ebb5eb7b8b935ad9a89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b0f5ef806b2fb25c7847630787eed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20e3a49740ce298cbabcf802a91797289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052cd4ad6c919634723dbc6341d9804290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff9e3ea96d0a3f4104cf5209e5c2c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9179d66cda5c8d1f37686e609854e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a80ea11f4ad28fe28e1637a6cbec4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e4f508dfd86c920cd50aaf11540f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62603d9f89f1be9bf5cd7bb2f5f27c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51ba1a5ac04bc855f4eb7bace42a5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07dc0994fdc5afb4c5d5373ff5f702297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811fc793150ac6fbd592368e91d56dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51545f6998c97ddbe0a87f02c0876d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969e58556d1f66fa9661c70be0b2216300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a754111446777adc8a38dc83b84ffb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4951db71f167a7ce3d074bfeb4928302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a52539e361796df0f9deeeee0b9a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f7076414fabc97a803d6dd6ceff51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5071659308acd64a1b11456f922aa6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bc1872049b3e87d276d2fcc9d9698306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ae111678f5cabfbdd11806dc70332307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a372eb456bad971b07f8d004f1961308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837c3ad214888dc9eb9bff108908c3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3911e583db9d38480fcb19c8bead6c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194a82836f9b39b45b63a852ea1bc00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e21dee68b9cb543cabe58b08a431da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069782f14bd88d86786b22cc4a31c6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d89eabb521bc06155dafbcee38ca33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3046a19dd81c8f5364bdc19cfba288315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ea2e94e0fa6c6825e784262d6d42b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09244095ed382f7c206e7a741ae2fcda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915857c1c0f9c8e7db33204e6ff0279318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7893155c5217c74cba0fb98d774b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12ebe7f8e120df73e31080625d4f78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131c86455b9e24b224f8fa4186d622e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3817d8dd52a348ffd6747e1c5dc0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f964ec14c9bccc4963b953175d65897323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e139b7db08b01a71101fc35c4c9bb2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521aeaa8512ce158112c9b09cea2c4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f61362d67b36a81dcacaaa7fdb938326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055012278e0bc1099370425a722e09f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7208a6ac335570449d56953f5284d99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917265319a3d443e1c77706b1a759c95329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e916894535b125c4658ca522478bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231e318ec3219b4c88b435ed4732ce1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb295be644aceff4bc2e4400af6f1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c47e4290478be9a49c67d36a506425333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236f2111d117717b3851052b2e16cbc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94e69d347a65a066e5be823418859a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14cca8996985b185a638d34fc9173d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464ecb6d899f67ceba08e52c90de643337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bba4a84ea9acc41e62795957f284a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9db747b758ca1e2490653d73211077339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036eb15a66209764db777be2b5976ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d33f85999751b2511d3c1a388c4fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b56a9e2c2946dc1e7253906f2d6160342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a6fa82593c4626714d50bc0e2de17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630f7164bde107b1e52633e78f45a3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd573bdcab6c70b7b89f2f113712184345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481a6ad2db8da4f7157eaaa95a412c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be792be9ce57d91edbd347281164d6b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0dca0c4cad739b54c8c629af24d62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e903ddcdc7fe1f2fc127dfffaf3b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266cce46bae127f828dcd2b206f49cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ad130b8fe498e9b0d6e9fbb459a46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63376d1f0d3f191f217466e5e55df6f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d710739758787ec90ac2906adc9d936353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3f0eff2f81d3642d77bc36a628fd7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74eab164cf2fce8fbc59c7b1a8dc8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47014fe1f49cd3e52d96a0eb0c4283a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc142f28f2f05903c4733166e46d28357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629489e39dc30d5bad327ac2afa06da0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf7d396cb3aae41d05f4079ecfd4ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae843163348720297d546ba6bd0ed63e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57c05df4ed87d4a52089af83d9275c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ded7267640fc543932efb2d354e91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e9005b706ba42e8e7e395601b87d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce85e91885e5b28946c1f8523b4ccb2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f2157b5e37bf8e7003c6667316d7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb66fa08b41695b8de5038842bc04c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0224951a464633bec2e0aff7d9d405367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7265d654c048beefc39f05c33fe513368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6232ae4e3c6c4971eb2428dc034492369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997885cfed4f680b485698d49bc9d27370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb890069f30002dfabd9bb992575c4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf103f3d8703ca74cb469f6e94759a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669bc8cff4b229d58dbc2d862cb719a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af169644f0b78431a29d1b494d68c27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed90a697a8e203fddc8e1981e4a6ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6650e2516abfd504b1db34de2a7d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a86d5342cf48713106589839a0c8f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2cfea792f9e9e0f8a9772ec9b434f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d126eaa0f836743b605d036699af9de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7033fdf6747339bd5824fb41331d4f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8053818b140bc9c12f0a8df62dbbde381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1f5b29794ae0a77667c7ed9534cb0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7319b10b882acaf02d648562fca6759383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea070357b0565a02f44a2a78f95ef881384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1a3dbab3ce09fbc85ad79478727ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee522feba81993497732b47c06fc5812386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542e9769900ff38bbee78f5225a7158387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e09a4f75a65d0ef3f1ad9e498577d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b082f65861957b5c79bb33a852731389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796b14cfbbe84864c2cae3597d15975390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a59cd335554de5c12520c71dd66bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64400a05fd8e4665ffe5621d4a13e7a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb279bfea4ce149eabfb60a09f4e1c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c1e7dc436d805e0904cf8ce6efcc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab9216e357e01b52a00715a63ef8ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539e3ea19e694326de1f79bf3913851396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876c408078650133299e9987a5144bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f85d16c79008d8975adf974600260398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545f5c5f47ea66a96372d649bf983b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d4efdb8195cab4d000fb9ad3be9d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2cd714536892cbb04949dafd4e1fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172aa161469f6d67d786873b87b7045402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cbbceceada15b7846297d6a89d909403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e17439d19bf14c3ea757d92fa8fec7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03d3fbc5133415c783998dafa4d496405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cbd2bdbe19a3eb14e5b9b839bc792406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20efde649afcd4d268924f56886d669407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93f8201291bd2cac600aea80fc0572408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92d7742faaadaad394f299c9950597409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250728cb876acb0afce8540943114ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1376feffd1dd37890f07d6636efbfa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef16fe0c247195b0ae0cd05fcb23d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670435bc93e42fc9da53911c846d243413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a21a171b6aa65e1bae724e6fa51e5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111ec711bbc4d48ef683075e24f5e8e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486911f7b57f6ea919e463671e9f30e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a7504598507189ee8adb3586efdb3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28760b4928e6985f6320db8b0f9aa9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ea2033f5ded68a54fc43436a4c072419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02cc3f773a7036838de3bd2cdb8e38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d08cadaee8e2745441ed34b84c6b84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29cf2db481903d4165130a02815f64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84a189f5de8689c001c9470ce58ed5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15949754538eb674de59d650d6eacd29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063daa782f2c52272a32ae42fc772e45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c823b6f6115ad7b04033df1e3b39a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad312fe8aa96fcc84dda9b5128d487427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcdd178c56da0bd3acabae92718981428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffbe8960947d7ce3e3a04386d1d03a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c1d86a4f75c6b5ef72ea2696d8249430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c148db8ae4fc4e6f52086b8aa1615be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50155781f6ab3fb094acc60c5e860d42432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa36ab83781cfd3feb10775bfeec10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1e33edccf7f15ae254e1c67259e27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171ccfa3517477936edebbb17586508435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b176724de7a14ba7efcd40caf62da6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0058f938a8b6415dff66653a2d901a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de3bf3017e6e39612588309ef5cc58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0936ad524c8a913fa69a75a41cfab3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17047cf5f46121558b443080af4cb73f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40997834a893ae952c95d6f4f5dc8714441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959f5d16bdf567ece2d0f777bec4f5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a4c947452ff69c05dc80c1489e843443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91b305fe40cf7826835b0e2bc3c0f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38d6d78908276333f25d7bfdedd33f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9c4445a03535f380ec5207aba53ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb3071ead066a7fd3a4290e2641dc3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b1c69f69f2c21ba6e4e9de531de6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c3e9a7b41e86214aee9ac5671c37b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503ccc0a1de8d81f886ba1a0562f112450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0f3fc4164edb6448b9ec21a107017451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955548e4779e9d66ede9541b3b8577c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e15224c387ceccab379ed9f79d5b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90dd5990fbd99cbd8bad49cefc1f01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288c41e3fb183377c2631196eae96d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fd2c80444cf24aa94af983a0bbdc7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ee2d4f2d5d83735963e307156f672457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d81c74159545dd0444dae5eb4d627458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022f63b4d46e1f47c5d82a55ba8a4fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168a7edeaed828112b8c842e18a9238460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffa0144a62dbd7812d8161a8663b35461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee87ce3cfacc8a41c856ad14bfa8ceb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b251340d9c3761de4b54023a70d828b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5745043e7e4dd25beb3bdb5d7e6a7af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19707f7776fa9d7a29f800fe7e7c6d15465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62072140f1486433232d69b3ba669f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd21791e1be5dd632ad7ab2f219ce9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b54ad0f386c3e5a6ab53f37ed6a281468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7fb8f24d61a43720fec5deb6e4929469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b42f82f26330a15dbc533684f4d3d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9cf00357420ce329cf2ec3e3728b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ab26aec035ce7f91824a44da37a0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65335fc3f09a4ad9db6ce3f15dec2d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b60854170ace644e18596847ad024d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc894c24dccc80a998a9abf3209e31475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd50f8557efa0ba038f7f32ad394612476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dbc07beac2348341f0de8b6cd82f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9eade6b83296d29de518a25deefb33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f53c3d2e7ec94830944ef2490c0e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575428838369c07e8eb77215a5cd1f96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367188f0d6854d17beec40ac37f9411d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cde6bf0a1cbd44f36f147c3d6aeb3d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863620a156e27e92980c6650f96b27a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0e1b53cc95c644de14deabbfcaea1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ff8a78349ac74b6e19806eb2f92a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f334a73b3ce7c3a35e3d794a36e1c5c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66c0b0055567019ed25aa1027ab1f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d29310d50a4c860aa1073dee8ca228488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c439ec8c55db402e9c4cf443363d83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f3abf44e2db26f97d0dbad46d95fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d207cd4184299fffcff42592ab935491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153ba89bedc300345bfdb4bb6be2708492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a4c84e48198eab3eaa2bfcccdb34d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c81fa83e5f9699c420ea10086e122a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51774e05efe1a7c1cb749bd1f0fae4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cf487a9c21f04f0ccb564964049d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb40ed51ebdf1712013308ebd1e1eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48131a61ad738cf6b384255161b18fcd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca31fbe2631e108dbce3c7e9b5e297499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcc5915880ed7770fc3190cf7cb2b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66ed08dd5e2f605b861a5a473e6e5e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06a409d90f0fb44b22bb396cfc4833502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb6253d95dfc9063860e47d757cd9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0f96e28da82fa7dea3e70f81ac482504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971c6b7b74ac52f261a313e7caccc26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31bf5292ef4cb6eb74219658409aae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611e8234b0e5c7b65c2ee46c9a6b40b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551e958b07e22c53fe742558843bff3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ee2fab9502eb2c6f6ab11e72d35c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1cf1108f931630f0ae36bdc2c4b01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec2513e389c8a838e4f9186ed81772511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d139b56e82c1fdd880e3257c9e65383512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88172a1d713393405d78419d09ae02f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79743237c59ba2e7b60d52ee8764229514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3c0e2d68326e6e17325eed748c066515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef886641c83862bf5319ddf0460c48e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e64c684824cd9bf9a85239196bfde517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd7a24a67a9c6ea5c4032bf396a629518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909024ce0d5b989660686464b28e20d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a72eaa0ac2839b2366a6d828855aa9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eaf5c0e88506cd3b8b8c27ffb15b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fddd42df45e043dcc2b7c82073b7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26340484e4fd45fde80bd8584bd512f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456c65106778502ce63583910d78191524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f522000e3a37a4ed646b21cacb503ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62bb54b1ae939448b7cd418df2fb9e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28685e3d4ca5bd9ca47c1cf31b6233e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a4ecf61a87521dc4032c673cb33aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156af778d747269f12cd6586e28f58d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f527ad2b95a078ca78c88c98028ae06530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067c41586aa90e18f9f9bae54abb110531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797513a0a9613cdc630441c5cd53709532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cc4f586cae8ade8b8735e688c36f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48bb7fe69ab46ebc9c53b565493353534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ce1cacf92189d8eacf4094dff5ed3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6c7028fa202641335dd1c03e79a64536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fd578d4790715bb61a46ad0cb19c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a625564f0c73a4c4ac8738a624c20dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aacac11c4f58e3a6433e28e5104fbd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6742b16bc07fec6c428bc1a29e1525540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ae27f9f1aa11b3d851fec9090d0e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978bd768870ab6e527b3745b83a840d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18328b52261af77402278fecb66978b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0a8867ce76ee99e25cd4a4e3d1890544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3a0cbc0a5b761cfe6a8550fd81d2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e379768f1ba9afc6fe496187abae9c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724909133f4f632fd19d3447f31a1188547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d87afd20680b0f5ab639eeb0fa4ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0380996448c6d9ba7f8cdb06265df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110b26d3c598e09cdff1fd3f3d347e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c2095586b6265d5683ad1cd740443551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9c82bd80a5de9090de5b6923ae79e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82481d7eeadc979ed264c96fa49710553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4107f80edbd23b0be49a6c3aacc555554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13489dc94e53d2c491ceb65ff668cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9441395228a411dbf48700eaff7f4e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d390f92ee59dcaab432c9849c8c68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6913d3922dd3c7bcad4ee57ba546045558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a535702d8e1b8d4933411513afa82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872d1c8ba45767babd47b4292493356560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d299b58256676f10913858708f92c9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feebb6f6af255d19e92bb550c80d3b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8581877dbfc6dacd7d9b2dd58c2ec06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70179c0a1319f405ae93be03ae54161564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50cdebcf654125bdcbdaadf6a8a92d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391a85605ef20c2470920b6099c3740566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909ee8bfed6d9977ed0d91b73b00f46567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69494eefc88bd01c50c1d1a835a9e50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a755b8e9c1adee393e8040747fd5e74569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357575d5253a3ddd242f3c9ae71c953570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575877cf2bdc8e4d073f4f2750d788e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1030c45e83ac739312d2cd3f617ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a55b9249c91679d18104d42feab1d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875eb28b60d037b5c4be12d8664ce0f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639e6fdc66e0e328a2b00746f6d4648575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e2e4b71b0c04a2fe0c11bba761de2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a7ae898c78db066f46c4471089869577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73ed107f062f91cea385d2930e66f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef8b2de15a0709580f90d4ba871330579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca6d6ed39dbe3959b2e2ac2763000b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c840df5618e66ffd57d3e10b5c8acec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba141cb2f27db6ffcd47bfd2da816a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d454901e9a5fd78aea1b2193f7bfe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331cb24151e3118ebd027da31e1fbcf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab3d2b7191fb06a3138403ac9a2a5c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96009373f87f8ed6b2ba3da30127fa70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f78321d2560f72ce277661ee4853f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d5adc48e83ca603c6ebdc61f1ca9f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec147dc35da910bcddcb8ad8166680589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ad5aac4759e2bb4aff3c95f1379d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c822cf8cb5b368bb65cabafaf1317d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fba9e3c3fa3cacaf54537f7519945592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a617381be0b153ddce3340e6db69d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f42f5754a124fffc3f0e98b8644ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b487275df0b31be77e6271654cfe14595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb21e1fcdc72390e326d78e028dafb5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca62876e8cf496adf8c7759a8c302a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d502adfe536fb4f258bdede4c4840d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd8f0a085ee682356cb18f0ffc0aa4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0297cf5360f3a6c819c3cfa2393b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bed8df9a330e69fb2bf9c499c3a7b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10b8e7d4f208707e36d2d92ca71d74602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7843aebd7b7522dfda5c412f0df261d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff27106f84ea61973ab17bc8b444cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a3a0511ad0cab5460222f1ca399f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8e20f6839922ac0b5b17a1369cf1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe03ca3da6462748835c24dede46aec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc35e4c31a570009da6585399c56edf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2ae82434903961ac801e96defd76a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dc9ec0ae8e259ea0fe2e1bfc66461610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92e37d0b4e27aa0670042c6ec1efb0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4e79c0a3734d6a9e63f8b01906990612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444eaa71c692825b0a727e1898d0e0a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ef4f5980a04c2a63edc96f4dafc1f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39706e43383877089088d802ba4b4a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4f74f0258b1b4c73eef3819795e66616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015a89e174aca72337bdbc177d4f05b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f9a6c4245b66312c8da1476c48596618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a21f5648e9608fb9564a7cffa9026619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e06cb5d9281da6b168537bcf29cdb5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562712fe0be39f58d50e51d41ea3a6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88234b45439a8de81b4bc8f689f50de3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a18784c299c7f4c8523ccaeb4090a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b67eb060fbfd2320b76a2b212056b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea62d4f7462b3b7bf0f131462d8010b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d619d60ce24f618ababaabd830cac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826269f9efd807c114eda7003745744627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecaad0d5a352b442e1b285a85c8b4e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c519138eaa96dfb85e6d82d26889c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b09741d235cfd40e4981a2e3b1dd90630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1694713b17b17f694e361aef69b7c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95baa2f047db8e848c0130466fb1786632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230c7655e04861bfb9daa51e2e06f4f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d04153d3800c451b03267eca761b3e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9e4f97f45ec29c3233eddd369e04a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d4e2ddb361a0a875f05fdb11fc676636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97faaa157b6da267e1b97d43e87e5ea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11259597d4dc3e595773e63425568e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7493419b76899cf3f6fb855d730ef0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1593b9177f5cd3f0931e960071fde640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef1dee9a1e2cb1cd44692caa2487b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0a455bf8f3a6b03e6265c4edefcd9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79748f131d0a3f4c7cc0215e214a8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfc5f587327ea097715dc7385f2c81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69907f66be22adbd855e0c1ab7918e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b5728b8783dfe36baa94c6a3aa44c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604195f7bcb3a4ef1c786319361f9d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138efa329097bdf29092e7e7a4dec31a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11894e76e1f1334baaae79d210e45353649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0fdb76a66523ee4a1818be05ddfb7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3e515d763e8067f7587087673cf9a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0de502670311d3b290957c2d0c657652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552643e6da846a3ac60dd4434292f7a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30812249e4db32390d5bb2b8798cbbc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7469e057f0d53f333564464718510f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662572f60881deac25498494a48fd27656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0cde7cf243e06d0e9435565a63400657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70d650898f39af14a8cf64bfb0464e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a5a8841d596e93bf11fdb1545e85c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886024a771d6b94c18f362eab4d2a89f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaf675cfb76d91829c5b6f9ca18dcb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bd6dff340d7e7988c935fb9f60be0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112f6b546af3ecc72c4ae94bff95e4b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7a242dfe5df981504bc08d436255e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa00b73a04a9e113f869dde23734f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f62dadd07ecf5b33903eebee8be77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e864ac78bd16a421f0331883969788667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa2b4b5f691bd6c2540acc3e1db21f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aee2e8df5512e3e9ae33185a8c1ce0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cab079e32096d03529c8a0ac59083670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1d0a0c4299b85ed1bf2f13ce2b9f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b500401b989e973c72ce847dab97c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca7a921c0f90e8c8362983035f9e60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c809695eea7b3eea6f10b3682b7650674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4b100084fb0551a7571a1e03c42f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d3864f3f10c264e705e124b3832be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0320d13c04277d6ce804ba43920715677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94fa61dcfddd6fbb59d181416273b2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8eaa92349da95b23c3092000310219679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834817543024d1cbd1274e9196a7ffc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aacb36cd260032568675f7fb4514aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29f3a9b38579000630fbcc940f23fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305ccc94a3cdd094e83f6b8c69b4267683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04d090fa28f1ebd67315aa6d171ac3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0468ab9856da11ec3b641215e581c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273379acc8fd6540c23f8ad890878fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19627cb835a425936ed2ed87cb38c99687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710ffb97315d164ec799249c6d7a710688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174b4dd6a4ab17deaab3b5c661cdad2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc751b6fa759d2807ece22ab677981ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7de850e56aa9cbed8449edcb84c9c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2c94aae9fcb263e72bd52ca6b2716692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d922bb0c2cc772f94363920f60d235693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d715010c7ee74cde04775514b7d503694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83958458d1c624ed3ad0afd415435109695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c36a3a3130cfbcb2fd65b32a3f3b20696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d62014d29022fb5d48f54346537bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f7524f4e2ffde74c45537417ab151698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a81b0351e0a792bf623697e27fb6e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c941ca18e964490d65159598d0ece7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131ebb63bc71f80710ed263f62d704d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c36c421313d918d837556b8951ef3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a1991afb9e41a9f681010fb909ac3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bf9d463e3178247f30dbdc263e5d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46e2984af2a576906f49379ec47d14705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bbfe13a803e14e6b1828794972981706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15491ab4df1a19eda16c1b53b059b76707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c74b8d935044da69caed4944174ea5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1f6b274997908de0b2f7711242943709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701dfe9ab95b5d85630e3036ee8c46c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221a8e84d065de907bee0ba2f173ee4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077600e96bffc9c24248da7ededa5c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d2c701873c6970ca598f3b09e3c96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d6bfd8467839c2adfe5aa5a3bc853714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e22b63282eecfefb18a77eddf491ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8846b5433399a823a3683e900a2fd7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf16105ef3966d45ee44462307bd7e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834efbfa7ba060ef4ac7158064cdc894718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fca4ab3697c28c131d39d47f9859d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90b14d8acfac21f65029aa53c55e8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58fb8e8981cf9af2c104a8517e772f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6e3d0a30cb556d1fba3fd48005429722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec2df45d85f7808e23a8fcc5e9e95f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38690665c9fc405d25002bc264014f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d266a2cc0d6a08521f61b9017c2c3e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccc29d52b3122725cca93270d656a5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5bf0d406bc595b0f5fe678f6cfc7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d44f822b29b4bc0f16d109227dc60728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6bb989434a9e8c7fe2f3e64decfd2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf4602ae7e39c413255fe9dcc3a16c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a8258c0b7c52ea34a8adbd0227155731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462469d2bd89fbf475a5481d9ac5ff09732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143af8bece3d62c74b0cd394884e2fa7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751d78cce041d051845dd43a51ca0f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ebb73f6f0db4e55975d59bdcad77c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9356dd0fcafc9a70df0862d99569ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40884528da9e83d0c1e5d3820efbc5f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89800adc7ad85991c333a5b0f1cc8a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1023a7a0fac425a375b0f4b6949f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a2409e199d2c535837cc64d4e0c35740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f71d3c72cd8627c7392d3f0376d458741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07439ce0d7049d54996e3556fe65429a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372502cc646ba403853e93d9a4fef7af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4c3cb6a74d1bc02572ea62e5fccc4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbeb5c4e9d743b7f63688725882041f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d03fdb3e24368931c66a261895504746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad06a13a1f5d2fd1ec572c976d0690747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ae0ad00101d3558bcbcf50b751ad5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61819a637bd165b966b47e8b0d303ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071129044bc0c89227629c5b53ce8926750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc1e1061db54c7faf9830adaca9976751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c31293dfd5e3e542b8a027397d0ab6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff948f79a9877ac61485dc0b70cdaa35753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>