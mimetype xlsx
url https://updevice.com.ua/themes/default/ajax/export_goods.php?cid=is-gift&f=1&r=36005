--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7c19d32b3f8f9b3feb372077c90831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abefa182a07cbd770e53a09b4efbd1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ea426770e90865328795c31394ab43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135efcb466634292ea9ad13a2c657854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf263381e09671f6d80cd43a3711455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e79df7c303170e9a68c739ff8b44f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7aba15a6cb147924375ae044ea2bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69a2c04864df745ab22e5bbdac5cfc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f3664d7eb8354ffa1d26d84ebc99d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9546d350671d4db836c57a07e77cdfa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a77223bc4173cc62d906f8466210a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ddfae95107cc8691aac99fe0769f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67566dbd0765ffd608864758ab093ff313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69565d0ee697d0bad4eda6370e16c89f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967353ddcc91dd7fe6190fbfe908e5bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d5b70afa4c6f4027b720a2372d57d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f620c584796481dad4f2f6819af78f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e125d8d98f9131079b654e7ae8bb5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586796181353655b60faa67d9babe1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bf20a7f02fbac3a08375b52df6f4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc16f5a13521854aa3d28947e56828521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b388885e25afc09a83beb181355ce1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4a278cc278265732611dc538b1d0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd801972ad767a86d4b80a67e09941624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4278f2dd0485710bd0c5a5ecb36e1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c7788a9df2ebe69801bc87a47f60126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10d6dfbf51edfd8e043ae3d03754ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896bd2c54bd50931682525f69db424728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411f9186d9e04d2f56e10c3d04a4f2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7769da2e7ea457f0b69a2d08d31da630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9f0a8718acfb9598a0caa0e8d098931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9888629904d36de54d16a728b75c4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902fc621085591637292bdc57da909433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050525f79c202610858ecbdb680d8fd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f333d9917e3abb382ae3a721ffe5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d49a4b5f5736eb6aba5e7c4c5b60ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dc42641c11d0214c810febae2854537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d115e12d7fe2a7d894ed2a6f099e8a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c23f41c0efb3e9097a678521703d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61535cdeb5a93fded436a16bc4f2385c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44cdbc1a7036904e758e6c6d3d10e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22ead72ee1859ee062f428471793d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1bd3a7f0bc48beb5715b33cae546143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0afcf1a2d859b53af1cbf3ab8ed0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e55f222c279660a6199a593bf245245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b15a63e0f913c042941a5dcbc8126f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf744dccc123b54bf889a584974320647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1613e2d4373af819549773fcf3eb9be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6997cbbdfc8efe894c993795be45349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b4355de5621ddf0544f64c7b5962450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73949794c7c4cacd221ef7eb2988d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b2cc186ab8f099ad3a02957a9b82f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720b6c168cee84557cc14ef57ea1c6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307215b375a48131d547c4d5d8c4a3aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881f0310a392d4bc4c7b1c8be5ddd8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b69dc38eff944aaddc0b0a67ca5f5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4c70e6c470e7bab26f3065809f58357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daddd795a2d627133625935f9cc0c5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ccf5fd079968a86716dab10491c8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d747665d159d1ac0daa1158dad3a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8418fe39f05432bad09de5413b8aa9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78755e6613bfff0cb330d3be60ef0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783d5eec23216e621fbb0a4f9ff6ce263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b6144f66b0d25a210a139fb93fc9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2e3a74f0f06f76596f69f71f33ed465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac850629698c3c8fb54b3d41a75a471d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94600e6383772b4a64120ba5cb19ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b25d4dbe1d90d1d8a1d990181c4feb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2368d5c4bcbe163c4e43bc4db0afe269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566e64690c17619dc15b63ef76a2a7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceca58b90b046bf3afe982fd97331f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfb1bde71941c2fc3cd2fee040729b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866e4382da5ee18c78c421cc34259bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed77f292859c5b121bc3f30ea2c9af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95319a1e05072c04dec63598e17c8a8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eeda8a0ec3eec387e5bb0ea844d3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cdc5ccb622cb97676275b815a517277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a33fc07c1c281a4bbfa690cc5ac1cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d158527a6b810a4c04213be5d810479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51073953ddb03685c212dd3de17de4b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8a674ba8a6a401841df5604ebc8cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ac33c4970270afd6a25cf1dde527182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cadbd7e39d9df661779c4182eba3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08679a13acc41b84744f468722e430d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b49d48cced824baf0bffa5b469fe485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ebf9a724df91670375eaec9c5f31a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41384f660e7c5e7ac00451f3669eacac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c80c52b4ae57199c7d6be86bbbffb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f98795e99cd383dcf4ffd22dcc206a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044f68ed7017cbfbc5c9f597bf9c12790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22879ece7d94e1a28dffeec8fbe7b6be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffc8efa296b68a3ff55532fdb26ce692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db214baefe1109cc1b4555e3d96b72d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed762bce5824b3e1834ea03864fe9d2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5615770618dacba43095997a6ee8195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb1e1be779bf97f20afcb4846d38fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf9d2b3b0f27548901a17855eea7c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44cc8a982de4ca76546dc7128ed13b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed637906c355ee6860f8914d4aa911e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28d53a88e9803ee824cf643d85d006100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eef43cb4cc30174b7605de7a7c744101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ea41445271f5178ff2a27a2ab66aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0555b89066457cf5192726c1f1569103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569c371c8b88a6183c330c7ababc93e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb626126c23c31f031e1104cd16c6f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f46acdb59b0dbc36bf8a8034f72418106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60523f18e7fe8c487f32e694a45ffd1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583d241f6178c03fec9da2bcce57d37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb7e335ed79b919056d89504958649109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088fb021a7107e1b02ba5211afaba8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef764a5291b0d75372336e0b216a3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85020ff0edf7acdaca361c86c2f837112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e76c5b97c206a0e37aed3bed2704f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab772188190d969b5c387df5133f620114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19c4921f3755f9dd9f2564fd049f85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43afe378e0be189511f6d33f30104e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e10a36aa3d1a605b4bdd6fbf720f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ab3aff5bdc9d91d3379519d38d0ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aabe6b08f18dcfecd22f5df47634af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c969e35e6c1d363272caeb1f11b62de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ff858f9fdd71ead662d5f749a4cc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1bba3859f53c1265890488aa18e63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0df11e72310c825f2f62089d0091d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccde531f01addf21b93e98e6addb218124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81906003af8b0232790fd4f65882875e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80c21555cf2462725bc217fe9d1659126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4985a67230ce888fa0a2ee9ab7fdee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0876378b884926b35503c9003a706128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4076047a52e8b8abd1a037ed0c33f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42f780ec7a19da6ffdfac405f7251c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95327d9e2c0167b507ac3b5dcbc19ea3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d035ad40bdf9cdc428b4de342a8b05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ea8ea41edaf21c997cd456aeb2402133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ae3b267ab2b3c1b561ed7e65b39b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6297c315a2d8c71db45c243c778a6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cce75826f2046d379f1dcd0b90c59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256a941ca230c81ae81e13aa929ab4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7385711f96330b3f34e23a7966608b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8fd7a41496fb52fd2a66f7f0660a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78331e7b63478d345552b8590291ddf2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9627ebd9a670398b9c07a270187410a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893a9d6dec18171de275d51a019665e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffd279221f49dbee7e68efc8b82bd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7f9ef759ea2881f8e9664362eb3cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd886380bfb2724efcf6c3eaa012d9ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac4d7ff2aa3bee9f083d3500fb0a28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568577bd5b081a478573665ec6dd526147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e8dfe1764b3a6b90313e7399ec0d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022dfa890c65949260f058b40157606149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1f1960228bfe2b5b6436a9dd01d05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a60cd2191a0e9dca74ac273824a81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf243643df2bf65293eeb7a1b7d0209152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3593a1a59f65a1daea3a7b445a6cf3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3531409ba43053c15af289e5a7b6b43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8d7cf1dbbc3cec1fc994521aca60e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348b13e2ddf030c2c44ce9377ad60d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1d016cadcf5f14758e141eb8fb169157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7248df1c0fe0e07c0249bff7de723158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82b506483fbbb5fe80fb9a67c8c6a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6db74aa030e2c96fa43f1ffbd8e2ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff659d4ff2fe057b8bd6312c43fd901161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dda8426e329c50c8adecd79ece034162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a232c9818fe53fe4a56c77781e0df1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe87e48fd6a2e82992262bcb15c2c61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28e17d4982956f58de3baf0bc06698165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d188dd5c19e71bf613432ad3dfd7601166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36059bac694735466864c57bb2ba988167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89818a13ec86e8a57faba74a568efe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa1e2ec75c7e20ae2ecfc4009dccf9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9889253101c29a20e071f00920b67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bf4ed3e391d88bcc88e704df7a069171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a530354ffc7214d4ef3e133212d15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5cbb62680978eaf2f7f3fdad6b39d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2396ba3e832586a29f5c0d71e504d8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc99a2fec8638ba1e8b9b3bb0f53890175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a892abc20002e8ac11f72fc6a8fbd2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdcf4ea53c493c4807961e7d1bb12c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379712073e8ef4c508eb6f43aecec36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca7d3c459b7c9651203e709da10e9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07682d0a29c92637fb84236d5bf3d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bda9567abb6807b6115d5366ee95b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952720516dd2499bd30be0bccbf1cd63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3f7cead025676ebf37bca628abb61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d563d9acbd61bb9421c5f9b895d5fdd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2317bb3373406c0f69be71c2a8f758185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da231f6cbf598516275b1a197c861e66186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dfe7cd5dfbae72fb934015e2d6c99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ba1a1c7bdc9bba1473c302b28e05d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de83ee4170b0563d4f7bd7d1559ca87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ab7c4dab06853430ae0044d0b1a67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f8873fc306f7704897245a737b5a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39344637c0b45d682f30e349a75ea69a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0279be142620930092ce87e119f6b05193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d04ecd4bf09ef068f73c3fb197453194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3136819cb865b29e8088685bf1a860195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24172231a59d4338b76323cdc998f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fe204194937d61a740f97c23c9a51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e3c1e84f3188c56cb8d44cee286e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7961b02a1faede78c397d92a87444a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8543f2fddd61a77c1dbd83071fe391200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff06dbb449f3ef2a55973c29f8b58d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32293a22dee367e3a14ef7e01342cd40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165a1a3c54b66f3039886eadaf837aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb0462bb0fa1e88a666aa083373004204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e1ff401b4e6a84eab6baa7cc74ab5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242a6cd3a1be9174fe13c2ccb4a9772206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c8cbf5f1e168faf68c76978d7a9fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26f5137e0ac594bcf494610b0c7c60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bd2d008a2a1abef960fda9cf4a247209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494aa92fff499faacdd628e9bf656df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bda6321d2d21fd5403092e6d1364a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69196eaaf2b015afa46fd5d92b46c7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177ebddf69e231bdae83d4799c197d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab2fc895d43433ef4e9be7290ce0a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62673148f3428afb84e71df0d758f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe4a8eac1c1ba2527f656ad94f370f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3dbd089826cd2f51627d3b9ebc3e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef541c172f449d54f16416539aa680218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b90a8db451474a19b95c150a8c2d2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bf308227a4b6db838b61d9bc20ce5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a7f5cf594282ee240510d187b7b24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48196791149feefe3a0aea0af90a32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda92ab1cb1a3aebaa403559096174d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348117dacc7d6f17e10fdaec82bc3885224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7581a9733b25237f6d2339ff9c7812225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7afe9d764aee43eb455aaac401a5d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f10d6dd15db46d8c813449f80ee4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be2cf73168c28ddb4f40d788114c71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0c9acafd392521fd612862163cd92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b43dd07a0fa2295e6ce41aefd90447230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a2fcb574adb04dca8940d1cbd3b38231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76143fc85fe38787fa622305dad8e9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7944fb71e7711ff2ab6b9ca3fe45d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b25ddf44f77de296d68134aff85ccf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d53b591530db7a87d07907848030e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7e28e5fed39dfdce891f041c101ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac19a91df3e7a932e69d46f503bbdf0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd988bf89515b14728d327085a8e34238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90263f3a6b1033fb595db3bd4d0ad3c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378dc299e27964bc1232bc87880426f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada0e26b67f46c9f97aadc623c611a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f73787c642a6be466af2640b7f2314242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3503ff8ab9f36f2296c8eb3e4ac50c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb94ef4b0cd68d4f9cc8fdc8c51c43d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5caf52400425d487e6407b9dc7e91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a322244e807bcbc14fabac684b107246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561181cc88e931eafb4eceb7162f725247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726b5ad6ae0a106950db5b590480543248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17256556c4d80ec86b4b7e547d955c97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8045d9cb1569518117491d1435219250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ded137dca2456db26ae215b2aebc70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed2cc77c14d23fbb1203b317e9536252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e92d8ad5efaf77e6449114eec7e773253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da793f476e51fbbed3402e89540d5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00ff6e4917e6af6bd4f0218188f593255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f79478085398af2aa9518acef8509256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21718cdff366dd5a911520a44993b2f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd75ee0a175d635705b9795b9d0b760258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6addfb1526dfc7d1301c6271cd847259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa712b3e735dac9ddef31d0a620b6100260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b053258fc7464f8f95195cf38a8b49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc320845c3b18ef5d2724be0cfeb47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ada40141840528fc0af238acb9bee8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0503819d0c69b4390bd4a5e9edb54c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5492cc31f02c5a289ab712ae7fdbf6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb172cbf229c5e9bd8dde19ce99645266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40733a86400ec4f5952a4ee2f4e1e1cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375b0b99ad52ff0b564140b43658b83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d6e12b82e56c060ae8d9aa151f8fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9dc58a9264bd8343718aafb69d701270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a675c452d8e5ef36efd79843c31aa2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8f33825b087b47ba505642648fc7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28507e1fa2ad75500cc355ea5d88a8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef51e65e0cde6651707e8da1c85a8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35b3db2959bfc11e06d4761bdc774e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02c184b7abce163346a4dd43c5d751276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32b983e8540dd81bdefaedfcc80dab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e77ef8e8e10b7c4dbefd0c6d5e9ca1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368225cc3829f9ee9a2084c58d1849eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab2c27adf38cc57f9906b60bed45b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8faf7eab391db66520d9d93518517281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e55beae127a81e8ecfbbb01285cc0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e6f343440bddf296879662510883d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2ad7b8395b30f899e7687a2d00092284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a964c6aa4e14f4b6f4e22bdeed867285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f727e32501904a908b2f8591231efd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d13e9cd509c567aa4eaf1173b6ef6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7c0ce4f153d7c2ec292ba320c208f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9478c224a15998d121051390fba7eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092eb33a0ce9b7a357755d0030b36494290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1501e91f4d4c2ccfcd8ad8b983b90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615a05056e289471252a8783510d550292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5229cb1cfab6c5b15a7e2f23641a46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40702c8ee73bf1f6114d4b211b2bf3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36914fbb5b7ac7ccbc038137a8e04cec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dda78d8009d198fdaf8ab19749b2d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c55bfde1eb6e16eab7389c4fe102c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8beeb5e73bcb37c384aba8f43fd6b60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8716da6dc55b5a73f390252bab7cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a893f203e42d1ff293c79434a84c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cd00d6663ce6294540ce72ddd2b38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd29473ab658e9258994562cee002f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74485f20ee28ae12c1b9409d4665a431303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbd36ae7f2c411d0aabba313cbd9fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b25d7f708021ac0e9a678657b7aff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9ddaa17bd4378cf581ea54d027667306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e48b769448d1608834794b072efa15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df5a0904e2f91d40ae985c179bea43308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b690973c5a3b2dd35b0956a05a61e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b3fb8bee49ce4eb1e44a85ccf10f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2df6c0fe25043fdec676a47949696311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cb578f39eb1677d9ee9decc68ae75312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473be32907a1291c15ad2969bd870445313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e12b3b107934e76603bc02c5763c15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09015b577d366707319b0cab4b312349315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973f1d53e6707301c673bb1cca55211316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e34dc1f9f5051b63e1d020d0fc8e27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed8e857bffa7d1786051e27489da0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7076910384fcbf741d0f288a34e90d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c9d65f7df00aaa210f1b80ba2741b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430aef1808c4c516722026f997c6a80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da33555c4599a4ee9a0bff1ad1b1767322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3e54f1510674ab7fe3dda5fec4bca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450202913c46d99f2f71625fef8cd3cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6e66a2a6f53564f6ad460ebf4a37d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dddb2951aab99281ca83ad20057ba7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7f5b09cd1bcc23624f5f4b66ddd46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fa99dd232bf050f73e4f59d45110a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c373001d97fea86d4a5109fc81820b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36159a9639fcc085ab25c12f5fe3ca6b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9a248f911519a2eb944bb715a6b87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dba6166894fc941ed76dcc4229355e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe4a061c57c810590c6af9072e4bdc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72960400893fa77a4ef4574783520c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d8fcd2544f911a869234c894c0c26335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949b93f2684d636f47f5296e6cb944b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fc6c63196b6eba9401ce6cc7231e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e821df134a3ebc5e7094376d4ce17d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626abffa2e1acc7172dfbd505294f798339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36a1b5a0a38f31c05d356d17813c89340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684290fa249fc244fc3bed2f8b3e7c2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9736d2069fb1778973e0be14d4e8fc6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927b01c256fdea58e09462e99fe35f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b464d76bf8963630b7eb1aac81d8889344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07900d123d890e935e4e0aa759b22980345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fb5429a31a9d2c410fddbb9921b0a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba670e471727cb7b526d17ec35768bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134259f6c116868a484fe4f301383eec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2d5b75a9b1c5b7a97ed2fd13388c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da111eb605f204bba3d01cb93086a683350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658e9e2815a189d5375074925cea425351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881b69f82d1683ebbb1d6031fcd2b8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16384c15312ffec2709e279a4c7ecb9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10310decc82cf505f683027de23bbc17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbafe73bcbceb49fb4c07f5357a7cbc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb198486603d1c21527124f7a9f94fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df501e791f7c0626f7f80048de17ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a3bf6d9d60fe94beb1fad982c1c57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a08b55bfb256b9dadee437b5848f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03a6b4ab6ca00c0dc78755375506cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63251a891559e4b5f9f7469948daa5ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c82c8ecd65700cb0970803c8f561be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df8512fc0091193b25ad970b944f20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705854d9d75abb72c023fae8221f426364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32642420ad029b52d5ee7bbdff664408365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22509f3bedf0e4f3f618b83f74ed2ec1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bcaca5ad70ae80a1d90bb5ddc4ce1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb06f4a7c6d9129b13a951b9720a12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3b3d2d44fe00e79ec4e4d93e3368e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5293bef2569d6ee970fee136a8ab6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6abe23a3dbde9802c380f23600a84371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b30e409d1b60515d5c67917be1f1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14d7cff417464153d2727d51cb674f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d030fe9183d80ee4afed6704e58538d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b39cd68166e3d819be05afab3ae202375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff4b0167081e9538271903a089977d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf8a074a399ccc363f876554d91086377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f7dd3cde0f52a51762ae6678288ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96bf181daa98b8fcd9e844c21e127b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35416278bcb7d5faf027eeec5d46ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b093facc2524127a39cd438c015f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b96a257cdf6e922649187a4e8872f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f513b1f3c5840bd9b638480bf0046383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901394fd15e0220720c74c78a8c762d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc899453aa398c628368fe7db56195385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3992b31b5522a9b64a3c31eb2fdd9b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683acd63899c223a0298c920134871b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea09dbbb6062aa8096253be8b588a58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d32d71b9173175b56235a4cefd578a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1af9d9a22e73cc23983b54a3c056d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80be61932577a4b14986c18ee7c92e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de1c6e65e76d88e2b904e173c8b696392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fead8f04087d730dacd54b507f74aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04de1463973adae6a05db2b304346b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536432b2e47ba26d3c9a659202f21502395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeb13894446d2b472dacf1df01dc48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791007c0cd4891c2786837b4a150597397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98439fdd5df628b0fd9383a45335cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc63eb0bf3662309741bf013554af2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27239037866a7d8f1fc2b4fcc1aa87a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e86be0420efe3c6313e735ba03a87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edba5fefc0bbfc8b9916f000fd1897402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7e9d00c5b682fa6dbf6887b8f5349403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66533c237ea520d5e7d58c61494efa63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5edb3cb5a9ed9c589705c590cb778405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93102242fc174006cc8823a64f4d0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e475a4de8e0e94acb24f6e320099467407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1aca6eba6095a16fb0b17da701081408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385c310a2fd5cccc01ecf6a15b9b5ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544478941595a0b32c66f82e7fecf2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdde6168de446ff5344ca97162b8aca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a14d8e32605162cd84abe210f8920412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b188bddf9804804a031ab3af9c075ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc160fe8132a8bd2c837b1e73eeb66414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b4928b085bc184a92807f2dc081c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5935bc37e1b37141902e6b3b3b19031416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fda3de11cd8b88c46e269cc3324dc0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8184d9b4bc36c634fc4335aa17099418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e96443fd5b91f55765b13c2470814f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d592855017abc02de1e6ab0427d71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1c1839ef442ed4fb9c53e5d876b9c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021ec65ba764dd374d74e0705b07839422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f049c412ce7631064a530399f345b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26841a0e308f176b649d44ba9144c8c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21a674bf311156b719f848baf3194b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618af81743d71c404bde7da6e776acd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125084b346c17941bbf68a2e84de2cfa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5e1162c1476c99c0a15dbbe86b762428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb08169943541be1e18dc68a6e4afbd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10692cb3681c5aaea1403b48299e95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79978b73161b6c25f4ee441cfa716de2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff58b360a97b9a16e4f618348cabf06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e08dac354ce1416660ba153ddcaf7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac58af610c9d285b9eb981d1a481e3b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ab44be7f6fc21aca303e5cf8629cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df917d235aa19616bd1ce3f8548da81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc432b594d8b35f8d249b7f2d1a4df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff544ca7be575eb69627627b7089f87e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a6e5a8cf24eeebdec4326ae04b0d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc8a32e50f81a45d391311ace88743440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c3ffb589cc01f70b25cfb3855feef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba085293d9d6265c3ec656b4d5dffbf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fc078b45b36524d030850c5b15745443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2620e9c89ef888c34202b976f314d3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb62430136ba37fdf9e022d52d95f6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b7e1407feaf94e65f6a7643759c7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfdd77eded2d9005517737b2eb31b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adf1750361662c8e49e1f3a0cfabfe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc79743c858957c6b900824f73590a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618c84b9d840b033b4806c77b62b608450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02b128fa34d5bb6d6a334605c4ca1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51513fa43edc28ce65cdb11ec489d748452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c94c1672444c2f6c2b0f1f76fb1dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1831222e2553576d5c8f4aea57c33f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac240007ed048a324745f55fc25a3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e4046788b141a96461f2e969818c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5badf56a01a86755bdd7d86156b46cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416a2cc869aef8ba145cfe0105ab8c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23e8298f994186fa4c399a3018f5c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8922f7eb14695b50b119210f05d877460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16672f860b7ac5ab7ec03fbc83febffb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34550cd18b3984fd8edd8a972a48e729462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83db160cb5cf8c3160bb5d7ade0304b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5cb35b56faa68d81c32fad076c324464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5405e1d584ca7b08005653ce5a610a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4d875261ef18e1f9a0a61e9d37989466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d0f786ae12a14c563f67ff86efedf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135a5b448bb4453b9a3efa66a9141a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bfc6efd12e50c0e64f6cbed8eb406469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96367409c91a3706f9bf8980f8cd6a30470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9890b842db6c0ac7fdd3c2ff97dd8b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f954dff9933e3c0ee1539f9f8fa1ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430983ac601e52cb36a2e001df582c01473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea24704895c10124a3d524b6dd35afb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059cebc280b0abc0f01a43d8f93259d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a764b0f9ba51995c83cfa7ff131170476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f43d960d58d299014c816fca26854477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7e43326a8128aa39557547755828a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2e190c078100ff409d8922b2cc55f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041a19a6bceccd057fac29338693bc7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77347fa6beb6315cfdc4c5ca7713f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3776ccbe887502528315a7c4475cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ff0159097255166b2fbba22215fe4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713d44480f7b03144ed05dd49642bf4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8217cac2f5ca87e300b114b2806d1a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53499df3e02d8a8ae8cf30b66813c870486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b20189754281ff308361e25cfae865487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ef286ef4c5135f7b3f3f757849766488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442d69868f9442cef6713e8b24aaef8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28165f02e3db92fafef2f7a7f88ddd8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac7fc0f185c424ced88ca0f52f78f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2644de29957c76a90ebc1dabc0857492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44a500df11bfe4dd8e8a7c63e8e74c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41489400c43b47843639252f9dc2daf5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e8af93a6d17a3a332d479faa2d81d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133665cf4c4b302053e9f9e4cd53114e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0f04599a482386b60ee020ebe33ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcb8402d760a642dfa6e6577d9e8e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0e7f096168fd65f2d5f4488b15a56499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b0ab2a1db458abc1266043a9f262f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df93db6db2de09da31b0b59a4fe1539501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619ff4cb0b9017489a4917e04988006502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ce4399aac519b1a902d56ffd9cb17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26572eff7379bfe00e689c0eaf08e543504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6cbdb7b6b010a1e1753cd05744a0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d24fd0567010156afae8c2ba9024cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90449a8b182caf8618f00b7f3e9779e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6d37ba53587960175653c5193518f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8f0df4b08a87a706e93bb6e6d38da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5b4b283f92c162814ed273ef3ec48510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768613327caf01336852bd4cf0a6fd93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224c10cead15e19b11b3f71e132e173512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06330818348836a5fca1b59f29fc2160513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9be074d5cd89d32c7d148dc25f868a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe99ee7b57341c7a03c72c033ecedab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b5d31e4913f831acdb5331b478945516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d265e48839bc6bf1dd10424e3df3a22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bb78b48bdc8905640b46522917fcb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfbc9aef3e0176d78bf9d309bb7e76519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d4431499ef397be973cb5e6a516e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999d7d8dba348c6c4999e121f436c68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62376eaa79c11da694f6309168c75bc0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90bdd295763e417c636a221f33a426523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3d272532c27c8b0e177771bdb1a02524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f320f9fed633cea93c36d633a0aeb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0012f185b3ab480df0f7aa29e572056526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a977af045fc5281a8b7e06d05a62d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd64367a0c656c9f296f6c76912a021528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecf039064cdde9634d3e0d5d2c1bf9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5594e267c04d5f7e6449486198df1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4085623b1a471397ea9422fba2913fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db32a7a93f021ea4957a30a3306ec7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae077463544a9ee2a2a6089029d5cf0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a30489db7e2d80776bac9d01620f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd57da880add69363fb8d8c314777b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff0719be7a7c19ceda249ff0df9a77536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54298715b2b00f9263fe9f9e9cd7151d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e603873d5713b098630b32eb9bb99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47db03765e4be25f7ee3bdeb20a7f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efdd1dad04451ef1aff100d240ec4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cda6ce266c368efa33bfabd6675a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d19ea54b49230b5c178011dc3e4ff6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f2ac4bab313f31c73a8f15aad375e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa6026c0918900e5e465467dca4d4c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce6a6c7cc209d176fd8bfc4f3de91c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0476565730777b0dfeb4ecfc2fe17546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25393e883280525c4c5e64a077a939f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb948d474f644e3000d356b64f68d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b849854dbe9ff7c45d1014aee1d367e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881a4c6abcfd2559fa1f49e1dcc6bb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abe3c40b23a542dfd440a231f755e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a66fa17d3c3a1d07e5f835a2aed54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fe7aea02d3ce58f7627bb23d59b53553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d7148ab6bfd7c155fa4eb1217aa73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1c433eee071acca6b30bebd8650f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a703bdfbb30173103c71db1c405769556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250a8b4edf37cf1f03e5fe1398b1ca3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f6c1cec1a5de4ad5339d08644ef3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca430dc5c3cb3c7d15076906537427559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e14372c85673011af3b593787e83f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b2cc396acc39e338b4428daf85a67561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c21cd05a3f01d1948ff177d12cdc7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903070a70c0b88d5ed279c0070053f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2d54a6bdcc8b96b476fa3cde9a6b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ba30ab65313ba511d78f3f07a5f91565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4d88cf23a3ca9c910c8212647d371566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5985fbf4491a05e7903458a2c3c80567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d7c0b095ac32aa875a8d0835821c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173a0fe0436845d19142535e984e052569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5cc595784deed9f628733ac7bf0e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e89d685ba67e2a8d5ea4c4ce35c8bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e8a64ad282d97a8cc3af809d539bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb40020584da117307ca9e86d392579573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec97d1a2e5e2cb5effd041d312c3f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450b4f1595f734d883ceeb7cc7f8721575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff5caa70916bc02678ba7e27bcd2ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337da7e1e25dd7c45f99e60faaab2452577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80bdf3b48b27082d2601fc67d572c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecaf976783dc52d721de3797e14410579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2511a45b619805166de5dcc36a04d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550221d2ee210c11c730dae76ec6bb6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ebe393b166b989a91d3f1673130c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c20443f62c3983a57c5dfbd0adddc6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de3f19e344623648f53b0b48629a61584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90eb25531758230157fda68ceb5430585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febcf90ff39e0c229d52f738ce96b26586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eccf9dfc9afa197e9844b175764300587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069fabc1c7a91b928c4c98dc28bb5af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195cdefb416e9e2a1160d4e39723f34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc24ec904b1462b8f311eafb1d695c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f12a6c9757c3859a5190c98230879b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eee8f1809b531a05a7efe26982254c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a038fb0ccb416c10c16777c408d99a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e966af1089da3c2f0c983821c5cdba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985faca1d76ad9b4ce4be87d62d5262595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfab3138e6f6950aa9875c602e40547596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd81f6435729062729d10342e1a14f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709fb2fb0ae7f74249fc137d8840ee3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f96444993b3d2faf1308dcbe22136599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee97b77608a367d884d464e5b50ac9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbf670f24e72cae4976a08411fa03b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376795c3482410c40699828318d11b99602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff380fb11c511ffe58628862a577ad25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c575019f272fed8c160685e70c66e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de87f61bd2892b825c2dd4d7fdcd987605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f1878318269e2f0b63ed426f0230c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ead66067a1c833b27dcf2ef499ad3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541383031d561297c90111119e8df56e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050f0819b0870bd924e04e4b263c633609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269ca27d0f5373ea4596fbf599940e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146142cc9df71bc4dd5c86f16139789e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27763d366b6a04133226dc2e9bbf01f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c97f9c259f51479b9d8100743c6a85613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3d5e6f719ca3dcac4cc57a295d63d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e654a213c8b2743942ce3d7ccea6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6664de3946131e6823ac674921d846616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ff4efa2000f90f3078833a90147e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42969a37206335a110ae20d0fbbafb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8ff1c8cb6ee89fc01a7c80f1b5352619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2da165a61e018820fa035d562c93b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd81ef4f63184ec446a1cfdc12c6e40621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7e2b14ecdb3d01a6887ac6da8ef53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd6544f6bc71042050ddac4b353fba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee293639c632218cd47c125aa2a7b431624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8ffc73842dd30230eb0d9928f0ce9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc049ef65fb645e402731b5821da6a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ea707f662f25d872700a9d8189c7d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4713fe3328d4e19e986f3527884588628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637609e851ad16aad678156d2315a020629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6996d5b61545e3d34eab94a10d84d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccd1f4bcc98c9a8eb3464372a141ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af940afdfd89daf63e92e06b60a7784a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88320a8a79f702f66eb599fb332a0f8e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe958ab17e61a115b74934ee750f896b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab5bcd70dd9eead9f94d089e2f639e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518141d9ec94af1adb914fcdb30a039636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898edf71d72e4d46af43819a0348005637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f6719b09ead81b259207cbccb555c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca03b04c15f3f5d26a3c73168404462639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9219582c088b8cb1a99f9be3b536ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbc668268a03efb8e719bcefe32708641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f02fe0bb0ffed70bcdcff7b177e2d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcde1440a84e7db1a9045dfdf77cba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441844059030f6c97ab27470cf134d56644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c6af4b33d202b379d7953553079ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903324a8ac1fb15ae4db80ce5956312646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92707a6a95780902128871e85485ea91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d59ab8b0c93c9b84cbd17a2729bba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42ddc3ab1b6a2fc7e52d247bec09eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2dcf764ce82fa8afc1938f84e6912650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0010c6819ab701df51ee16f6e7708c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eb5a96b31469bdecb545c42034742652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc306250f4a3e9030d9cc87a1dcb1fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a34b9a5b6fed325adb5403fd8fbbbc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021b358f341ab6673a99af9c9040180655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85261552f85d8224c80bfbe7d53e9b57656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c64bc9e80ae09974e2acbba92bcbec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9b63b9cd1e6bdf24049faa9a4586e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d5e75b25edd4e11ce92580478e680659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48a24b89ae52c64f578bdd8454840b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f435fa3e51b6794e0667edb26116d05661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4c538ece772ab5174367e5f1810c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b50410baf4a64508562f19462ad64663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c2e7c5b089f17e3989cc222779220664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108733efda692f847614174c6c3b105665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2cf34cd8e532d6ba1eae7f71a8425666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1f84c4007e3b3eae44cfa8a4a6c32667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc729ae2a52b48cffdec41018095aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b822ef656a049d15e7a5eaf8c795be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc5d636cbb43d1d51a6b4c76640a7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39f5b0c7bb233af059891f49d906b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d284b94bc5fdf033d8be54d57a99cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dfddf036720012287b225da164ea5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609d464f3da6d14ae2ca8781b33b763674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ec56b6236a8e2dfedfc09bd1bd42e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac11753abc4afb460a0b826a07d3895676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb712a5c78c77063212664f3282441bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492c19b123cb505d2da88764238152e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b52f6552b89df7efe6d7df112a64a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2970f9e24f0e399407c15d4409718680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0652daeaf0f27bf1df1e293c3f350c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ad987c66b0331b0247a636c8b19ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb0b0b118e8d26e71d4d0d51b9af9f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab8137e838f6e7fe75c2eeaf873204684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d377cb2107ee5642ae71d7a55cd01685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df524ac2f324e762650c86b9062ab4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8188c4c20aec0b33d8deb8bf5a3818687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf7c7b7ce70ec5ff05afb8a35bec44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dffe965b0bb261bf126c0c9f4f791c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cf22912f17b139b20ac9ff50b0800690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dc5f84bf9b02143040de8e601ff3d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437bee472f7fc2d88fc84d9e65c501b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0b0df894de11e152536f242c84c42693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb51a5ca196a56fa4a98773015fad14694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baea7e0f1477910afc751d23edb6884695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a46a1ec2f6be5f6b48750d8ead1da3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaae38568f5649ab3ac00ce48e1647f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422c3edcb6fbf9516cca1848a546a7d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21b515232fddd114568a274b1d128c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576d634eebfa502999d203efec58e5d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0d031c6c9f25161ce3026bf41e5f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4e1f96c3c30aee28ed3bda31dde7f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949b355dbf9fcc229d8c5410cce369b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b82adf188bf3b256f03946e58bf62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903cabba5648b22a89ea121710a7a36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d41b0a05d12a3b85d73e2896eae927706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcd93bd1512c522a26c334add44ff3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a76f4bf41f4c8642d94284fc19d706708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7af6fe5da3f0239aeeab20ec0a58c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d24e6daefc43b1e8dcc2c4ef37af0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08081819213b565514e8c0c02b5fc6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039dd49e09bd660ccebee72a0564a99712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acda9bd5adeeccc6675ceef8fd3d121713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e15d67ce2276640137fa3a462e720714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885c387cc2f5e115f0d2b38f2a47f67715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21423c0cb0a4fffab4d31a7ee83a51a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c5013b7a8fbd3d24c1f2a2203f64b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2ecab4b84355d2ab22e0c2341e7f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a579ac5124e07022f874f6f3dee2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d02108e65f3f842c178e8290619ac0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670ef078e5a9b5ee067eca993efebd2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1778f927c3dd484d36b1965454ac37722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c5452ec525c94a1755f254ddd12d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f962e59fb997d3fc6fa71f2985c06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c254cf40f07ec8a4cb327fc2ca734725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ee358a1124cf2c4cfc13c8acfa65e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c97f2d3a5cf255261605d22c329ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb103a2685326d8f5a71145c64fa70e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5a9cfc4cc7935973c7395eb5a6b40729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686c8466cd581d4d31078a09ccb1c3f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993f0dafa6e227afbd9fd9721be89b2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec1b85a5818328668d65a262550a8a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab9aac87fc82528a433180adb6edf3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb68ff7977df6b6ff63cef483435d0a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681bcd405f433fc1aa4fc32f4f16f54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057bff8bf23e6453535c8285fee27be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820da0e0fe53f06c08de3775877bc42f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb818a70bde2f84966d28cc060fc3a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7d11c95f564e362d3e2545890d033739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cec1038c2365d0e018b6e1f7fe825b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fd4493665519f59b115068c8db68f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26953ebf45c6113fa960bcc85152cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a68496bf5ac5702f390fb9aaaf03b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27835bf2d0130275340e14ea50c64c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7954475fcfeca4f4eb17493eb2d658745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae98e1764e2df1cd2ce500ea94cbd1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39352deaf585e9b6cbc9dbd1e1278cde747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01aba0c56507d35c523270cb5b7363748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e5fc8d7edb0430a1e9e65103cd2dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da211a327945f5951ffcbdf5e41b41b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57776f36db26e45c29ee5980757c2e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f18a95aaa04932de9ccad443cfce6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f068cdcb4a20d25e49c2dd4d31597753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ba616cecae9e49b2f5d7dee28939e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1ee384ce8b4c83b6fc4fa1686e152755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe7e440244e37e65c0f8aefe7c2df5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c3e8c93e36af59af222152040e031757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad26014055c8fe709a1d44cd42cf4b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff621c5167af7ebe306a94f65646f045759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301d31ce2fba50627c8b44949e8bbce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43678e54428a3fabe8b58bf3f3ac770e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa75c7d2f1946b3dbb7d0ebd8f3dc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48970d8ccdc59e9f013c30460998fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503f4ce8f9648b61fe4eab3faf30af25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e19086beedea03db499c7333ff0e0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575404a491043e9239ccad2635cbc7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2e6d71e99a5d08594528f7cdb3d608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1ed93358ed2bbbac1b91d380199cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42568582d2c60d4116496289d4481dd810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965368d61a2aed9796e34c185bed35c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde801c8ae20ee42c3a29d57ce1c73012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb304a161fc9f09da072425664a7acff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1efd3dbed7492e50cd483ef31df9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c18b2846637ee7a93c9568fd4b52c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ee8aeff82096b13625f5c54169a7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a714d138c88c2d7aac6bb3ccd9255f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855e11e454c734ade8e02119e22fc1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bb308efe4bb16d7c1b5e6613c0be719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58d6890a5e9f1b2416247bd1c3903a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57181b5596977a8cb7b3ba4fd792ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70323caf97de19cce8d23064eb7d225c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a101d32bd16be17c20c8776b9486d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce22049f7d59164006fe445caaca7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baecc53499300797d58b14b1048de025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e25e570ec4b368d4abe39ef61c5df026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a49111285dca1ed25bcb02fec0f9af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bde1ac41eb7574bfd735169ebd8f4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7af95bd48b1eb427574fe3983140a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfce0d25f35655a04ac28d02318dc1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef198fa3e18c5bb847d5a734f3a70b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be41b51e928a564a2f5e2d2fe333a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab11652fab5702b3ab0022d611226533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5761d1b32015477b95d94c099abc15b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25596e3da7f4f0145c065651370f54e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9526146dfb5b3ea542f0af1f26e69d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceca151f22523eab8714a27dc9da9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d00476f6a35f075a5dbdb8db7b98b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8113e3670ec140b7cac41e2e462c7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fee6478fd4c5fbb2814e12f0fe4f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdead29a2c766cb20f229ba01c1756c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809226520b7e1f0a86dde6311cd04c0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eed9faf25862d8fcfa9adaa5b5998a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b6d05efe21073fee702df84bfebd844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debb4d701b60051f1f0961a46cfbe2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb30b56feda6e00c5132d0bf5d01ce946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb9181515e0730c962ff98603c239347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48651c0a1ea2c5da59d17b2b58f164db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bca41d966d1b5c9f95748c3e46a6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76430d987f14528ac0637b1c43f2ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2c77caa654bca1d0b39bc267b171d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee88e1ed5c30e5d45a13bf36361166552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ee5d2b64a3839419542e2d55fd81953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e366695f3d423150f01bb17c751fca854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2935b2741f5a9ec67fd946fdc0e4bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5f1c6b6a887244f15a670c684f4b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf481303744a5dd1e8c6211d234aa2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546dcbeaf33c3dca78b70e24771a91d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33607852b919d6d75027c03071bdd4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a839029324a0bf9506369c0856e3a2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4c90ad8214c09febd02c53218b9c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd717fc34c9a7fb39ed443556c817cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fa5bc78acafbc1bb09332fd3b9cb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763b87fafd056afc357ac70d31e11df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a4cfe3a2b4937e5f3e75395307f4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be83034aef87089e424c6ee2bec0c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff838b3eadcb74af029847b43f99ec967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9fd85ca03ee6f6697a63db759ea9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfe75986fa3af3668a91b23ead7a3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8c7d07e254beb42e643dd5e9414bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ce8d2aefdc541b32a716671c6cb6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09185253d6f876199d88ec226a597eb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64f2d0593365933da8ac00094401af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb061827a7b0cdacfe07c44d13141474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232a160679fc463cf6dafb29566361e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344b36ea75de54e8f71f765f6244fff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab22b008464395101900b75d3d2a3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35de8c38d036aa15da61661540eda778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdeba4a80c5d3cb2f14220c0437197c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ae27ac0db7f628868d1f2987642ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad10bc137605a20b2b77ea4dbd6182981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b2dd0c9d4c3247a345af5c654741f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d5fc4cf3a0ae73afec64effa4a4e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae64a2a30d5918a241a75d6598767584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74874b69a3c6cea33d7b67cdbb887b3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f773aa829692897eab741ef9ba416c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec4a6e45f694dfcc102a9e98ac165e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09514acea56a253965d3d46cf96afdb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d017a23235a94fae614a99a8ac10989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a45446702cc07cfd3d2158ae6542ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9580b60b0f7d37643ebb279d321dae891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb36cbff78d3e5f6c5b81d1228615d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a825448a3a4dbb4d7a6cfbd4ae9c6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718de7c9463f8aa353a5c518ab03aea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea382273fc655a07347fca315e468795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48c6c0a471a634765cf24cfae3544896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ad9caa68de5f92dec46af62e5063197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22e50c25860a5103c5aede15f29fb098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb183fdd8581232fc7ed98670ec23d5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4b41e55a36468add75afa73b42c30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9214a7665ca68a853d8d922e56734d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34a80b21364aa066621c640b406bcf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab001566a967289f64e583b3f5409b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1b508ba49cc13372233eeca75b280104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee257ee557e9f0df3f3c576225ec2a91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90613243872a76140498eff7de4a35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008acd44f60ff6c6b0db889da7b74ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451213a4f9d5c445047a60088382cbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3f44876391b336b61f71e41ca33c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5f76891a55d8d779d4181d3f1c760110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb826a9a9ad4a5d2fe5c89cf9659d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c771d1f4beff042043a2941fb1a744112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65f985b15fa541f321df5f8c851497113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89718a24bfc3fdf4c7ac5a5dd751482d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5c4d7a21c19a5c08cb5566aea17f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef3cdd3b228457c2ed98df37b17443116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304cf168d658768a6fa7acffe983c8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b55f99898204b8a96a3e8c156a26a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358aa3e35202a7d8211925a5c5d572e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29bfb41fddbf4b5655600a5b9d6195120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a87a26835f44347f15b3baab9c0aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614e0fe283edc772cb5eadafaab7c21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c02dd0cdd520f66b630d5ce044bb5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22be3b89ecf09f4a33d7c87ac41b67c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d979fb1cea7c7d34d2b6ed1f67460125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bb3619cfdd21caadfc3768c8738ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c360345887e9884d1106d07f407854127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1424a8d137efc24c2632305f03d6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8e5d24e2c29f38d26eac73d8a75ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd12c403c1a0a7279b8b516edb1981130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb01886f5c2228712e361f546bf996131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf61122fcb98fbc5a01cee20722621132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07cc6c765d024766f4b61dee0e8ffa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17708b0f5a3728a4df616d6b979a5c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f095cb42218a0a0510ff75db4d3a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82024c3f177e4c0b1463d1fe6c734ef3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f48833c0ae2b5e5006f3d8ea8014f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1494e2cc9a608e37396358cca0975138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f89569faf7550201925ada2dc3bb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76608cfe26804bf16e2986589857376140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a67f6063c3975a7593d329aa11cfc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2f06c71041f54dd2bc719902a1136142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e174b923d82054ba03fac47ece306143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567d580742c451e658fe0fde18a16e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb412982facd745337c9285c938082145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d445d7b3d0b54ca7fa03922eb8971f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bc4b1915a0bdbeb79e126907a3a3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802f750d99d1d46381ab58aca3ec175148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f4de5ec573434d97791dee0b7a0d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1b45f5917ff4e79d4a3a0f50f4034150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734d300679f4d0dc9c22ec3965c2867151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a135133e587f50ce633854103fc48e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebdc69458d199ebea50c8cd1ae8f2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812fffe71065a414e727c11e17a55ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9eeefa578ea73257ea9f0b6a38a70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4b45cc490bc4e67a2db84e74ae797156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bf8b98522d17960b85372da866eb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c81a3106af01c86198cb9e9f51308158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddd546d46a0911e5930d8484e4def1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbe9fe08c154dbc911816c23d40ef7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4aa298e483751550431bc86f738ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bc4b1edfaee22f6f4d634d6781bf2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c202fdb522d7e8f9789803dd9ac4dbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9f676fbf974a44406c7e4eed73d39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb0c9e96292401f7fb4c9333dee193165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0d06145429f7f8163737d09e723e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31818454cc99ff61b617a0495d8af37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0c812341c540aafa3a70a3862efe0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc317cb5b11c3610f406e6357fd32074169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715a69262076b8fd5c5f64d40a0d21b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478190b6c3cf59a15220e958548ec27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6f98b3590a66d6ff595df4bdd95aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735a36e061be42c45ed5b66027e1ea6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a464a9ba94cf679e161aebc726ea4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cba29c7b2fabe323ad4ece109642e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6aa5f373f4edbe0a044d676001f64c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec945d7891eaef586ad747848442ccc3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf47a1ae207360439b7512e8834c506178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fdb6e9ef3cf271c4f59c2d9cdf985179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74134020b0f906974b7ffd9be2c2f3a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ab99282324d688c2c625efa986903181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba743ec1e2a593eb1136996c0bcb341a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dc32fe2e5a6cd353d1bc0edb828cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945673bcb306c7a42515100dc8e8233184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbcb1130170b089dfa1fdb48632399185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dfd2789d94d1b604fb0921f6452b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a2fbcc5e0fa4b92a432d1b247c525187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce8464b577fede280be4727128354b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac247d805f9cdfc5489b9366142421189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d3c58dd0fb1415991c8c36bfcc3a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1009439b45d637bd00a10fe0aa3d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bb39d0ac90f96078bf02abdaf7df9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a93bad9a6879696abe1c9b5308ffd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6893c33ed315c73b77ad8dac5f3b67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab035167c15dbcf7dc3f20117c344ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2711e1097a8d6cb071daca1897d16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd7a01c77be91233b0d6d69cd63e3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6dde149df1d48acb2785893943511198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4741f625e9288f975cc4f6fd5bf91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c48db7d2349b38b35fbce140f748f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccaee62f7404af084a7719243860db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf24e33c25eabc1175e1d0449b70c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80a9fd62145bcada4da2dd0bdcde04203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097877d69b2076ba33b8198fdb42e9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22bf8caa66f920835babb5888b6aa2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ce40938944acb56c0347b1389070d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20987723e82907686e87ba6241e3115207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ff69916da4ca51bfa518db7edbf01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbec097a7865e362704dd1fa3ecb3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf70fc97167609a89e8a8457bd2acf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23383e2e27a61ff8613aa4d84fdfa9d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2798e403428ab0a23002bbf3ee244212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13915c51c1ddbe0771e36a173ac12c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9b22726beeed316726e1d88d203bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f501c2936df3d1bb3f6eda960a36dff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e277ff0c4188262340b79171659a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f1e1837e7345c89a16dd78ce211c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a96581fe06e076ae031dc5636e759218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d4a6d3a8737e355ca8a1c752b2e39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fc3f8baf298a1707f460a8070a917220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfb11e9e7c8ff26bedb7a237ef9e59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc52723bc8180635610fb28372a036222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf05ddc51f187168fd0618e323ebbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803aa1a90ec51ab5f529ddaf038d7e70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0df728e69b3880a3ef7685266369e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1187d794fb901c5a4fc6485d3ec0fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9424b0017b80ea86f78168bd7a1c9d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c53867a461ec88df87a5459a56749228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ae38b0a5c281caae4b7cd418913f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae92b869a96b089c8a457920607056230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04644de74f54ab3627e0fa2729060a6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6727c591020236c1b364b5e28c4be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bf7f7d07b524c12342a9528aa04d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c30dd42ee71d2787cee4abdb1c723a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e8bbeb03c5acff461a446b1778c18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65f562f6d02b7ff44c5a169593cf5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3a7597c12f4378f2a62823b275123237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0c480cb2e782ee99aa1fbad02891f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08070b576212db43ea797c805d210a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc334bea6b59095d45cc6842d8dbe9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775e4f59542c3e00125ded30b7faf9f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02cfc630751ab12963327bfa8a2715242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e666dbcadf066ff8433831c4a63976243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e67ec19560706d956d6af7ca9c6649244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9a0ef7e1eb2bc680d672122583903245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ada424e3ee3b79cb63a05b1de6810246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d8144972bff7d2673d47d7d1ee874247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b477cd082ee437052e6bb04f9ba0142248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135626eae4296cd46130f90520768ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416288cc56cf01b4972dbc7f9b34150a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03090e98a3841ed1c0bf385133d09db4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c27aa39437961f5a152689d258baa9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42969b4867c8616a971ba2231474d014253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e96336126eb172480094790573574254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670dbbaf611251008f57796d7e9c0fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737d2d57dbf7a0cb4a0de4ca529520a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a1402c4457cc1e2d89c62fd2515cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73facea2fda0332941af0763ca3790a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9325b0cd432e31444197a2450c194259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a581d6fa88a51384b7fb8c205ec27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5d02364eb969b3dae4281952a7c67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02b7161fa19e44ff67049f8d585cda262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469a048985c22645867c4786f091c6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca513309baa024a8a3882149b036f224264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a55628328e9bbca3920abd94b950b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576c546588f927399ca3afc095009cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0573fde26f77a4b24a38f48b14889267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dadf6e91a0705fb28039d4cbe690d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b600370916175948e9de46f1237bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1b986fcc7050f5a3ce680e953a743270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0dadf2fc513401f36f97e34353607271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da056d424835560475bc2c2da8653e3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0626ead133f92b63b5af9392af535d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3086ebf8019fe4e7cb08460ac97e85274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71635208667f8711aa651e7912e22506275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af287abaa194a634f5b28b9ec07a7420276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7456aa902c157f6ab83a15257f817277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc7eb5c10ebc49187c72137c3ad53b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf2d6a9cd1b615b392bf15d12aabe0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b15b3040189a929feedec42461138b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0d2a06828456cd3fa50b09d2bd2f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccffa583a9cbc58d05d47629e2ab931282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f360b8c6e1ec6548cadaa6a23e18d21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb8066bfbea9a8e436c019d798f7e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d816ee3fcfd1ce3713a523d0e193f80285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e48f50d0c8ca7557c8449ece672a18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4b939942160d73233d3344b091316287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439e2b22e58ccce2946980c7c8939a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee8ab9f8c287fe939722cc74d29485289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bacb565a7c20645a2acb154a983652290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5684e66eda1688aebdfb813b95441291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88f3648592ed44853577a72db6067a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539913f56105b1373fdb3d2acb5e9e44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61dc2e1aaf00c444a4ef14ce6be1a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade68bad7156c0a3e66f1f46950ba34295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3d830794c1fe1da9c32537e92400a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e451c4689090e0755dffc8331e909297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f1860df1145767f442c22f88e9467298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c823738cddc19cc26f16eed4ce6b041299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490b45d3da9545ec9743b2c14df722d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2f99cf30504b0f0892006be6aed97301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5526aedd87c14efd3a5d6f63460a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24173e65d1e218f7a0dea84fe3979c26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf330ae9ce9410fece8a7f240f645c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d82524807575badaaf30ee3742f91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6942694afa25ad5260ff94de1860e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6a9cf812a3d53b023f6f3731fd685307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d164763812acbdf3e831f103d2031c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840fab9fdab4c0ff64ea11dce1a2ca7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dd6f310367461258f5b1dbd70c3e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dff97d043d975f56a586d7aa40c6c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102884595f6a8dc66fae33f8eed2e485312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25823354828fe9eb35efcc44484a76fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58521d80ae345518d67fea5c146904a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165105316ca4b970545fc6e2b13c529315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35265d667f5d4c027eb82b13959be3ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03d9953680c60952841010e979d42b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d20490e8bf93509ec601deed2aa8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11975ce9df9ea567dc441dc1e8930bf8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f050bf964e5ff1452b0588001549f84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8944889d29fe134f3aa18745d0eb3e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab802c417089aa22abc31ce7ac91301322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4742963959d7862ea5ff3a784491583323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd6aabc0e4f7ba9bd2e7bee0938dbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ab03743c205783cf87e1ebae828bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e4c7b4d771fccc28b72ab801321c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55866a9e80ce7d6b4cda196dc0b2b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b45980361f8664f01aac3f06fc8d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d9bcbd3cca9a6c92823dfd608a302329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bb471ec482846e280473473a6210f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8811d1bf6f854487629c22437365936331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8830b81b63dd90dbc421ade819837332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f44debb5be4375245fda5298a10388333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a929519cf4fe0950de5be8dcb4251c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d6d167ad6c77256964f86a4908f05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e0899c5a5b5b131f5c078db55cb27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff24ebb10333237cb9cc07351b280de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7d5b0ee4dcbc358de5a10028d4336338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044a03efb6259129ad2f75ab691d567339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092916f88bc5824676f7fa919d468e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16161ebd83781bfeae41575c4fdd62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda097a0ea128aa6c218cd5b21a513c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40746d4e29a907e59988aba8e0bb0b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacde178b4e4e4a1438ef84d94a57c2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdae66538f64fee904dc24cf35c86d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1155d9edfa2c0f7f7b28d9680bcc664346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82958a08d6deb6570520f3a58a6d6b70347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c446e6c8acb8f1dfc3482b274ea9be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32001c6d80c7a2513849441811e8d12d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f9751c4f8939ebfc6a7492cf2570a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522c6d0152a0d4263241b4eab4119f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b6f2a711e25662fb09068d20ed6de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062381501f62871151afb0f5229dc84e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134ffcaa0c23d81f93e1f8107b0c7e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a246581023b55ed860a04818edcd444355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7e38ca453a368d6ab746179ffd174356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b69d20f31c9c830bf044059ff39f0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a085d5660094852da3b551f02d20b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8a3e762064e33bb81f54d15110c1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553172c65a61f8a7e84af0cc8151ac5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf6a82afb41a1732bcd5f92c0e57a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab45f14b5245759998b56f48e77e64362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61b5f211da24392c7b75eb906fdc38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49235887caf9359a0f97985c90e31c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77460c9f68cab2f6e0f0a858f5e5f567365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd392557af3fa6913ca1c0dc61d7a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0a9a1a83642a45aae5500af7f87e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ee0643e1c7b66bfec73bf534f6ce0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967cdeb685d920c50555e4521ea81e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ac20ff47424bf79d35e41e8088511370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5328752865f91d4c0bf2c4fc508cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151c20d096888451c7055a8bda0bad6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188e71cea8e878fe6048875773d1735373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781d92f8e38972ff96e20519e4405bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaed6856ce35d71c5be700cc0fa0b1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36ee549c9e52eeca436f3c5e35b237376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc98af4c53dadd57f9c5835490baac4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f15e95b779a43b1b2755013612a2b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e7c57dc5445b2b34ef02f26ac1dd9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5537c892725dbf5047cdb43a46d15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72b430edaeedfad98d1afb93e4db8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d375e9356465bb26936ac5acbc140382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1c9340980ee764b8d884ab0704103383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08abc9a730251e968a95932b630ff9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d1db39586e55e92f3c450b5943330385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9ed42f727e72b716c00bf259d590c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e958d86d482ea746453d01cfdf856b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdecc0e0847fc913f37f8d8d870a2b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3236dac871740baf63b3c8eefaf6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83c3c0c88d79337827912c763cba1a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea05f2f9ee150062eae4700a58e882391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306b0e1d55e81f69fe0189931b2b413392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d394aa2084ad205bc9b522d0bebe20393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df149269caeee5d9c2f36d8589e48a4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ee7cf9d4bb38d3aae25332999fb34395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae073c4fb5a63a42d2e003e792c501396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4549bdffcb74432bb4111ac2842f76397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d009fe5f07dbbc2b7aab3bea7d1afe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61599ae1495765444c3df0e4b4504be0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174882ef66ba18698b5828b0afb55bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aea421c5cc66671a037ed8965d9741401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2db2817e30fd2dcb76a5163f78818402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b7d365d7a423f129b45c295c87fb1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8162d1f10a6d9270be8d0365ad4ad2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07370761db5358ead87271610047de4c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034517103b3b9d293dbecb832af1486406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781b66a850ee3cdca6f7467c1c274db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707d011f144fa4d784ee7ae7c4a1034408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca640a579df5853021be050ee7f34b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882425c9452f49d0ffc350a83ea03fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0eae16ba35366784cc9cdbf5fac772411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf88f5716b8e23ab3066ce749d0a454412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f36ac02f1f458a0b5e35febd09654413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efd4507b383a03943d6588f0961a2f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2bca70bf05565c6cbf4afd7fa404d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81202e0c12355a345db4723150ac43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c1bfdfbad02a710c7deb84b06377c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c10979910b7a72049a749f92cd89e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8110fcddb3865f42faec7a3e50c93b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c7e6a87a02ab3be3f2f480452a73a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fde41e954e3e6b6342cf15e59c019421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc2e774ca3598c23ab7dd58208d2f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0422437f89fc4f03fc9fe3731c59199423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac4971aff1863fa73eb3ee4804a424424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652cee97676b9f5c46cbc8c5004d332425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f099adbcf7e58cc71882a1a83e916a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065fad7431e875a5632b85dfea66931427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4966208f0c03b6445ea877a49e70279428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a093354ef1167cdad6223df2ae62c83429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab28d07a8baf120883fe7d91f195058430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b933b07ee00c4716493c10fa24efdf5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482df1e8f8d0d3495dbffcdb700ac67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2b7c6f2ea034e13667466bd170f7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66bb5869efdf57e80f7262b77749bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c0012e4d8e063e3c421634eab03c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c1d987ddcbadd64a5af366a512aab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c169ca70a3f7c9cbb45a9d94b662c20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb6307381151704f442bfeed9dcce1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8c56153dceced08fa56b3e209e6e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3112a7cd825f0c2910bb2cae339f32440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59378c43a32fe9eba77c69f6387d21cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77787c94de5e0f121cd678505173d0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092007e741c4f1396e8d4ba4921caf62443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2d76e334d7ca61c4bc2cbcc9e7cf9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ae587d86d08ce4510c0de353a072e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960cebef3c1ee763ead7590c73f1a30446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8e3f000b4fe6323ac44f1f569e50b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2dbe5d61f6d3aa13525ec82ee0140448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df463be669934ed0ef9a9c9abd55209449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf803ad5602eb46ea33e7bdae7c9283450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1f198740372e2685a7c4581aa5673451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3a5fc051dd2bf1e7f7db60222e18f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54137c7b088dd5708381aea6d7d895af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fea91d3bc7bd46355e7b894586de9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169fe5ffeb1001f4b2950b01c84b2aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae40a3b9da5daa283180fbf2185351456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462688d5bb5b772e1ef861261096127457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7532e50ef0b7e3791b7b9ed34e404458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c89451ace92b8d7f4568dbbc82dc02459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717711fc8b6b256bbf57ed3485cdc33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb55039403b7eab60744320b022338461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768253aa7913a72619aec54da2972219462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe61b6d08a146451e4b537f7bfaf19a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3aff40f958d4ac85720de5c72df5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59ebd39540013a5cddc7e8cd48872b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c1880d76d66c2d0f753332e6476df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b1206b4b9bcc55c2713931cf74213467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb5b58575235feb8879beff29d1dc0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd1fe30438ad91561f801238185068469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a96919136699b6646b5d706fcd57a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffe3f456c8eb73a8547fb019797d64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c72dc35f8b41fb2f0b352091361a9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c25ff353698ac347e951f1e8d5910473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c789f18d42064fa0f24e049700942474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f992711f0515473f942dafc4573a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d21c996a5a5c1c6a1c840b34ea210476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519101784407e6f3152257141838831477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6356341acb225879e0269805d2641be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27685d6dc64c8bcbd403e154aa2177ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636356b7d16accdfa2633af40a1ab6b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de1817e87f8a8a85e784437f31338c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe79b4d05c9ef9cbfba5f9c8e3bd32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407be2f7df3d8296d50b7e79ec3be66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ed2ba70e47e8f44c89ff73dcd6b42484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7639a90bde64560555a486c65daae36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee24c2915dd1b7c460e6832888e6fa6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d4081a6dd42484f8197f6d39815ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d95bdcb5f95c36f3bc47bec6904ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2facb6096c9768e1ed8ad59219f0c9b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4dacfa147ee199ee59d68ce4ce517490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfa787a9350b77b92f647fec194f92491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae1cd8a6721c3ecb10f6bf60497d58492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060bb65fcfebf9c5a2ea0c563091a38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d957038850dd9234fba63af2daa9955494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e25f55c8f59b4b5f1a1bb406a2a24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b13a112604f69baccb0ed3b1fc28b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfcf026d0099195ed69ca28c5a9c8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e8fd2693b046b23b5eb94550449a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba65cd657fd2ec4190ae4c6cce68c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f4428bf340a86fa9f35fa9ef396c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a309009dc73b884186cf03f4cb949501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbf003d3f16957667b38b0391a8843502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957eb90258d01accba042312e2eb25e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9bde2a3b8558deb28965811beba07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b5e0420ee17ffddb202f3e1f07133505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a80898645f7ff84fc5d500c58e4fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87f72d59c4f886b2b7fdd272668fc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16577e77149e7a2060c136ef70aade17508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c8c1975630acb2063603230ee9a2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed15ed0f576365a63b52441a44953f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959426b45f3c94d18725895e1af3e0b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f49929e38aacc0b945f5cfc0b93eb1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28eaa70d7e579ba565ba3b9e9b7b12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1199774cbdbbd97b0877a086ce6c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861bbfdea0855d288327e91d09239d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e6e3da38f6fc37697ef9631ca60bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117430fe18789f80581bdd18435005e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627fd8dc676f60a10622f8d94199f48518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469fa35cb90127b2d3fc66092eb02d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b84b3ad1c9dbfd510cd12283ca9a76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782d919165c62f7356e43055daca57d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae5e63555bc85257601bf065c725a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9debca6477e297eaa460ac3869f5a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f333b0df6e624aee4702beb33dc7ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e4ad14563cdf129752de2e7d7ef7d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e38f5818a6f65465881613a1bb1dfb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7849bf53e244c0040cc34a8a4cb90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0281c5d4e1af411c015a6ebcc42824528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c5d152889c5afebf734f9b774ba2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931a5fe719aab3d2139425e006e26e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a050be986ead24f0239c3d7f64e46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a203f4ae0bc501e20e7acec04d78239532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6304fcf758256d674ed277ff23508b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051af4519d3f6f84ffeec8225dc870d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84c3723076b8568b2073483f4d664a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f27a31c4833dbffac09862ad202a34536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d947147ecdefac81a45babfa6aac059537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478e36053805950f9bf4abba814311b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754120733d2625143a5cf29ddc009c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbd466761bef12f0a9fe68f7538559540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccf54bd71e0a47fce4df60af9156f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76cd20fbfbcf329f885ea8cf05b22f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719da73dedc49e21f04a45dd9467600543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811c45c4e157c43019f4bced96ada4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c63d0c7c8679a8239dc18ae7fad51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1252bbcc89620df0da66bbd9196087546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33252bd23903c6ac67a195d81833167b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecaef99fe3bc726e3c7b7afef8ef2f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06db7080d20dcc7d90a06643c254f76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d66f080667d00bf885d1bfc035bbd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a4b753a37fd6a63ee728db9b61973551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d4eb7128f52c137100d85159f11ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6a8ed3f01a83dc6ebebcecd0a419f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef3344506cddad9ab04163ff2adcdb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765966545cb82ab2aa746f55abe03ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683b998c6fac4e6805b27637e2ce4b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe55adb344827298fd52dd80a397ab5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484df8f037ac3dfcd9927f7bafd40d2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cd2a844515048e766d9d06e760a71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08830ea79b77996f18c46733f04e47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698d85e4d9b867865be8c8b9e7e89d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abf0f459244da6bf3378052b0e0adb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a69740ec8d7acc6144231507a3537b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c483d29f681860eacd3ec08f3276e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1c6da4bbe0d0346281ed8383607c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbb4dcb52952e8e173e6f97211ff83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f27b4222ff2a619be14bc092ed209567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c193ff8223f63f5dfc2478a532f40d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc97f0cc9252eadc95c1ce992f95e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ab2ac8a68e50f165ff247d3bd6ff6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956473b5643d7ce6d1f88b4da6bcc161571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e30eb0b18825c68c5ac8d9601228e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777c94dce9248bf475b719a7613f641573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468781163db12e5312beef8657fcbf60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b6cc9867c9986751e8d444ed3a8bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd1264273649f792230c89bf1be58f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b91117c703c29038b608a3093393af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2fde1f17a3de05ee8f5e6a7bceb89578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5619d4fac6413830c836fc8d3dc9ea1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641300734dc71379385e07a42d4fa2a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a72bafa4c72514f2e3fdde3547b21b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997821e00ee22d6fa293b8fdd957b25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d197d67cc872b7480c810dadf797ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f7e870bf0629f2d94012f9512a532584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e807711e2066c78a5ca4b2e2e3920585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870ef14dac9a711b37b40c11613f04e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403a043c22109dae18cb6241d9d6ce5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e6a553f7de68f723fcdb7a052ffd1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ce10886db6ca98f4d49fb89a5ab5c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794dcf0f67b02528a4b731fdfa7d1c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d3a99acff67835d86239585a12348591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8797970668cafaad589d792fd7094c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625be6351ddd4d2b27da99de702921f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a1959684a7cd32735ef48c5f6e29d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a80b97d92759463ffffd3255d7b63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bde9030d099a47583538dd54eac88596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dc2fd78a29202143c294500becc65597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dcdcde758e652d5572fe9550e0ff2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da19561f5624879cd4fe438616f8d17599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc45b42c3d38712eb04eff3442fd5c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d094628c8fbae8e90bfeec7fc24aa12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c45ea795c9c10c2b4b1803ae33d956602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bfcf76170cac01d1fff1de0bdb85a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c28dc599e2d1e553ab2917194d0e13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dcf8e4f6d598c8d6ef71fedadd193605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3f11d4429537e96a7f6439fff1248606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694614972db72bd97fddb13728ef8d3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961af2869d90c91afd84cab90335acb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ad95b90ab328a060d02a339cd59ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf37da922329447f5ec02b38223202610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6df3983380d7f75ebeb3882c455187611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703f272fea399ebd686838c6ffae7dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd547da20289c15176c73fabe53a3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7660c4481aeceba9e6e0d72aa517f54614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e2d8e48bab8733f02dd3907340cd8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2484ea179d9a56af12477265bbc5b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ef192a336b422b5313ae06c2a643d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264c71e777c37a2cf97c3444ee48af2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f380bd8f327b09a011bec1dbddf51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c5826919561fa3d64e939d5ccc58b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ece45ec9d844e67529d2682e8c060621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934ed84d2583c2c07cde6b5b50fa002622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a54df8c6fad1fc02b24fdfc5b68a18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7bf0e069f324af4b1836735b0e5c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e13e7113b89d29e1169711a7e28d30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99a5d7ac8d620bd9495ef694d9c4f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8d61bc6b818c41ac9b7faed7df65a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e00994859291a20b309636d8821c75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afa955eb1da3f1d3ae680bb29340a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63bad64e89bccf4ee227068c90315c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951759aa116ac61948b5660e5089a1f1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf14a30ac84ac5762a3706d29f1d406632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe695c7601dd4839bacfc6c9d9495fd5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cea3abbbd72502abb68dc00f3217ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6182a8a443cb03c4f747ae58dd22f12635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9156cf6fb8cec41a753b4b5e94e4b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d22bd81a06a80f9ec88e9ce935b981637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b5508dc003a7d3e6db946096514b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf3a5985295e69610cd09491786fb5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc828a8c0ee1591c96282ce546218de4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ad319eea50a5005ba6fffafc218e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f2b5e4bbb7759a45ebd6f54e48564642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e3f38c17e3fc540cb73c605f20203643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3731cf4ba06b530e26c58d2f69bfa57644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f3afddf777a9abb3aaacfa4b34e3c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3aa477e44de73ba3f2c3f4f20890a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee0cc815c5c58edaf938b211f1672a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3aaa96ed398520bb325e506c4dbfdc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9608a2a5d298d6a4aec1d7370aa3c9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd5fa2697fb51112153a9259fe30ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824c5c1c8282da69b36f01ccdbae680651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13e75b120305964886fc9de915714e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fab2076bcdfbd41aaf8cdf8e5ee282653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdfd87d9b9401c7ecc382247f6a06b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0143d42955ca1b5954484ee12542a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad5a37873d535407bc2f0c87f1dc83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b9aeec2d12752a21e96182c630d1f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c7f7cfa7f0d852eef8783bf3d21a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56821abfb2e728e25236ae880a23b809659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603cd3a2afaf5827879cfbfba0ca796660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b85f824faa8403676254f35ecf0742661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4885007f148a8afe6f77888364264662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3f1dc7a3a4a4b5bb10e5a49e6b3df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089063cd829aec7fb57e44308b17adb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b02d0460b0f40ca198e5e456f8a68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd462b06fe2195edb1bbb184f6908638666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cd096b9e7fa376f347d59be875488667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380443bbde46254f2d6d5e4cefdbcf6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da553e128b9b74c83a8d79cbc33a7507669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d63d455c8846c64837d29b35aad451670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722b119462184c04ffbc5f962c05f1e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f04893ea7fb287b11def31b8fbf80672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3473641b80502eb8ae434b17ae5ec65673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653b63480ef74e45197b4a499366609674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20185fde8ba78140168ea736f628f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001b0b5f0ad7cd1113d84a9a699cc02676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836ffafeb3cba84d57d573052d310d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227619cf97c3b6c0672e4f4ec97bbd54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cea82144f1a566c13b764d94b3b2c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dc0f15cc97c83758c5479cd530f6b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f95a2d6f03f6f75c329b16b6d53617681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c7afdf471542530abc0f330a914a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0fa06c51b338adfa60592cd273f51683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ab75bf02ebef96940e45bb4f651c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6695f4cc5b20b143d3f3e194b477a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930194245f27451be0576b2eaadb0352686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d837a6ec0d8202e3a3ad2e52d71a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc020fb4ede2c593cc4d0eb751daac24688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151097bfdf38620f8786c48ce83df18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c5abb986f1a70e3e853294e574e87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b519db1694dec92f7ffddf10030305691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b187bd203f9970cbb221fc26776c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abbd6c6ff47b3919e26dd3bc45d069693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03ef80a1ce08177dd62bf48f20b68c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26858a628131021eaea7adf5a4f6d80695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8a77fc55c7c045d0ae5813068feed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a59f4880e41ff2d73c3cfb568ae3a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c10ded80035fa45ddbc31864df9c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205979c316c755ba22a1419da7af9cd3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e364605e92e5457d23d0ea4246754700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d804401a599fe03d7dae393a310c8a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78bfcc463029a50b1b3a29ccde58fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f64174c1dccadb0c4055c580907a81703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c6020cb1a58528d8c553a878b1d85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94ee4e4cb232be1233fc397794c19a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ad2f832a3e2000d04ff229e0dd253706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4627b6a24c64edbd58ce0bcdc8ef7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60741720f9049aa9ff4dd9c69e8a0a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e912138137a4fecd1ba6a38101696709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ea5ff2952dc4b3de1282b53da5a7c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8385171976e396b00aabde92496f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517182f1e15ab4e68cbf7c086ebe216712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e3874a9e1dd9ba4e21e8f4916f129713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d5e21baeee2bf4541a5ecbd4b2243714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81042969bc4702aecac2ec86b41c54715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ba43c6b24ba3f55a6b67b4c17c36c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b30a17c0c9409f0c8a40ed53166290717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec95a8f91194d1747fed1a9e2275a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d64c1e44b2072f3c756b842250f85e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94953ebd001c03d0574a7f13eeb50a84720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3f8fe4e9b0a80d4fd72dc527b46ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824913ac82b34a851869e1a82320adb5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838de49e464fa17ed8ba90f58b031fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47cf47093a9dd11e6c8a906440b5cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e94f73257d1550cedbf8a6dbdefbf4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da9c32e03724da1cdf4d6e35e06ef7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4caa9c0db0392b3b49bf2de19f1055727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9859eb7429092345540098d94bf342728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070a0dcd1b887ae31599d26e70e13de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cff92ceb3b58e417c15f4883190800730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fd272e5093c88241f9e392ad6e904731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eea6da77795743e1feab355956887732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28659a9ccac3512c48a40f788255a478733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d604097ba533cde0d652d67e83a43734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee89fb9286fcc9044215d314d38601735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a25cdeb3b74ae997971217e121fcd3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa4701daa12ff388445ebf41ee83c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070f3ccd3d4ab1c06908e26c6da917e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e44a94f41bded04693b419c19aa557739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beeef597c90f7ca6de6e24d172965a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23edc5efc85563e2df1b0950e45962c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8729096d5b805fa5d03348275bacf4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4af8942f1bcd86ac2f10f915c5a3ea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b1aae126d2be2c40ef07404876656744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703bddbaaa93503ed33e09a5aac8676745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c5d606891e00d35d9539682a160b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58547af3353b5d5c83ea253baa5e9d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0097649993471f4a2d189eff0f21969748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747f5b4590f5fcac31c88b7402bcb3d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762341e603a8fdc9c8576f9389a61c16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2e228bcf7aaa666195b7a8cc885a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173bc043c030b9ecc767ffdef4a7cab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c3dea5db0cd35cca2997ff24af150753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3705e818e93057533fa3dcce880f9a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf688a61146fde5c521c76518ae7982a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2f7ad7e0d6b1bc0db29c6fa61b257756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf05e670a1c6060caaffe2a8be46931757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaf6d506fd9dbe04baa8467d8f7dea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563ed5babd956f09faf4d98c2b9ca3d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>