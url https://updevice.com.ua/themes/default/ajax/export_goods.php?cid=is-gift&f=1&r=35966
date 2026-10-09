--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d364a65c618ec9c84a03e7a601c08c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5f09deee718b2b26b7e32aa20ffcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82019bdf8d50f05f9e87bec156ba812b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9507fe9013551dd68501285d5604db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d57c6bf4087991eb99abfdaabeff75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267863ed4625f81e4d66f15e4bea0526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86244eae570b30485c2c465bf819af1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57463d571f198f88e335d8a000b283088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d763668d205dc27c2446673d9381af29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36cb93dd7b95dfa1e81c33eabc211210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186e0aa166d69016572c49576ae3b6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211881ff1f1836fff7023af954f9bca712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59a474a42e0d691137b8d763bf762113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017294bfb518568e3f89402447e6e0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864adae940ef4e1b36d977507470e44d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b22f7501f2c769098d82ff9626877f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da91a6fecb6af125e9ac0aa4e6f9f3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38f19d2ed5491f64104421213e554a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13b20a7888899baac9b8e1f00a2bfb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6a83fd81012f3183a4d6354fd520920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83389ab1c80e5d6440de00919f6a95aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81268f5b58d5125902d9b18e118ddbad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d563aa9b63ebfcbe7705faa516d4cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb149f480dc787b6694ecb5cd5395d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21829ed524e0c0d259136141d06d337525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2706426156c2cb460c6924d662a533c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651c94d536a6ac4c3b2a2b8f0a4ce6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeba1f1c6e4f03b00d486a206321fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc52773db1da0f5a1bbc5b76464a4fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3051f89413020d34a93b9bd3c0349a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96922f75058cc743a542de33ac680e9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d53d682c4f510508a575b7641dc4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634b80359548d2460ed3d6c94f8646333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8b4d20e7b198dae788b92ae0be91e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a7633ee46662fa7576044ba842d4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beed40f1acb9907dbc6cdcaed89276536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26003f4b4d5f22cb3a1f4d3fcf348da437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fb10ce9ce73a7e3d9d3829d6dac1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a532237a8f8a942b0f1bd200df0868339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3183b6f5b04f8762c3fd2b48c1c7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1756c1c31cfa0731c40bda87d2c0f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30313cec85607bb612a4108ac78aa03242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829e2e834878e25f28521f0262f78bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55cca73426368fa8f742821ad193ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19335459f1f3b72c0cf4b5662b8a3c3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fd628c0bc2914f1f16e00ed6c373546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e6984968d6715d40d1f31f3e266b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3342d9ead791782e1280d5697a720ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5d06035abf2642fa9dc39f2d2939649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944a161a11343b1d32275f774d7b34150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca1c031b6c52679f2cbe608b38c97251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296310dde84d14e53f5c6867328f73752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8f5c28dd4220d7169926bf2611aa853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257a8df599c2e41583693f49a50cf0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d452714faea5a579aad57316ac418e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf10edf08367369079d37948f2695956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b74a9b5f38582cbc74ff4a62ba4bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcad2364d8b376cc1b1adf0772f003c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb423f70637c2ac3bb793996df00ec659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fed3f5b0d4183164bd2909699c53660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e6ad712bc40b00d87e3924e36e36661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ce624aa283a671027d08fd5a6184e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c073921208fc835a8460710d88f0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ae0d194f749be0f7a1e52c39cf92f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6c75e0b7e20400501e41fb03339f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b5ac2dc09f2dcc1e029ebf6cd863366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de007fefc1410fdbd9ec614a8330a07a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760ac7ab0be58f834706eb8b252023068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81706a4180b6671b42824e64140617a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6675385c1ea40b1f5f134fd22d93c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cf3d56f01c761f0e25851c847c56971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9071b35320dc880907150e368e98272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f942efc3dd42b7ca74df446070defb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb79349a209787dbe0c0b79b62db6e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698030563beeb925c96d3533e9f5403575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2df6177c4365667b730cfd0ce8e9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6c8357356453ee3252c79fa4b68ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80856b9047093e065d5ff31fe5e6a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17720569e572db7510efd58bd48a5a5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd401a948f427b9150e1952cd4146480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed346393d8c9cf965d18dead677f3d0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0be8c436df78008f628c9a1b65e3ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc2e6120dfe801b223c530d67ca3d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46530731f492a2b23998e27ba6a95984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f685f0c30e99be8727a380ad2fa1a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116e35fb483da26f7d5fb187855734c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dccdee1294f5b17cc45f7f40a7a4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4acc254171fa1ea432b592eac07da188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d2788ef3a799182b50d20d53ea97789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de15998cb94ed25e0c03aa9847cadf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59328f9a563ba46c6224b90857907cb991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5f0d34dd04d30386e128f2bd2745a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be2362b8cdd514eb360d49fb970ff093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc226c5daa09784a79795b4bcf80706994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198257a5adf9e0a7b92bca43c5a7c49c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff7a6e1861c8edd3229d48608ad1c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9aad52284d50d21b3262981408c1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbd2ce34e47906fb7368cb7f3c3ed398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67c7c9c6fb73c46d79994c05b0348f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e791ee9088559a78934ce6be87d0a75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b156e1590172ddd2544f0fa60ac6e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c967ab51f2e92ca0c723bb03892bd7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882ae833b0e0e47c0bce6a3af6d4202103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46119beefe348a522d81c500141e76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb553bb4a1d1ac1326450c62836f2a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091de4fb46395907b8c1d9c8b3e54f53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68243cb16f49e230fe7f488db52a9325107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e4af95658bcc490841b1f8a0c6c54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df5e171fab38186241280c2ae555e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236506e0c8b10179bafbc4f3928f0ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be45b6be0db144c5d8be9db326472b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a856efa1b07ce9724e830366eb9caa9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacb5f0ce6b3295ed120e16e0cae20f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e7d37424c896310d03eb47cd7db05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc10e260f274d5e1c3bdaf963e04318115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b76cd9696b24f1f5128318f5ab676116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9a70e9149c5ac2ad6b31fe1d14fb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8255a7767d49d7fc723bb20734109de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ffbe65808533a2b9521d368189140119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa050b9f3ca849ef9d8f56789da5ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5024fc5137e89feb4551d45eaf829e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c30338b7c85631abbb82e0448b805b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1386e659dd2907120799f4e5da420123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60511a11bfc759bd06ae621d15503c0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97c4079da80e6155e599eb5bbb7e42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a2cc86d8fde98e7177bdd52b6c53d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174d2e039eaf452bbef8f231c6a5547127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656d8762ee1755a45e82bcfd0962142128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e92640f8a9e400d50bc5c2568c593129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed986eb09d1485b8a9363e96af214782130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c6283ff456231bfe6f29c6fe4f9f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b5200df8394ee66efdf036933576b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d43fcb5ac1760dbb75e9ba7b70771133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba397379ad757394b88f450fb917934b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325433ce94dabf8ca156f59c18ec4058135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca3ce9a895d117e5e09a63d0d5b15a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806323da683a6aa7682d9d8debda3973137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03de548454dc5e9c26b49ae12ca61d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6f5267c1eef22c063d9e84bf09fd5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbe4b27f147ef03f47b97eccd5c731140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0c63536a55e6729ce5fe440c40897141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a64c53f988ae17604271aa166524d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1978d5ae1424c6f10cef7e47478a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c37d8ed418578c51d56e87b0502e98144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492213ff947a2650ec8f541c73505a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69591ab9c1c7c99c1077d90b8937e602146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b400bbe26c1ce7cd8257f3e211efad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e0d0a1537f4ec00957d8176a7e73b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df11d03d6f99042d065ec343d89909a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3109ca82d3403029f2cd99f648de63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44287689b916b7077bfb21da5b82f4c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a845c3a73c8d4547b8df951230ca6df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f84ba1930148feadede309f8cd9a3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4403f909a946ccf87ff02c89489e01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaa649394b62a1f1632b15632d5875155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0ba1e59cfbd6d817a83866dd71972156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f61fd4a7efc1575445b17926baa1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8cc2c4f33af9bea52c6263b5119aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6ccfae5f64e0d5b535dcd0abe7b9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900105c7c365413ca4c86df0e353cbd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c0183dae8a1ad58a5239ddfd3462d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c272ba984ad0b2255d0503440b8e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0090b908aee3f16e6c095f3b09c323e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d5f2424cdcf312d33047b553d0b4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af094895161985fbd4e4fab5c19bef26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d4f2ce44f406ec000b441a0b83287166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eccbb0abcab84628ba190c0d7e177c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac760c2e59f44453232461edb903105168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52d4a1b3a302bc015db304383a9e93169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c127c37bcb2cbcc4d5a208bf48ee27170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048fdf18f566c164ea695a8bcbe3eff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b15544018f0793d039505068cbc49a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2c1f1be5c8f68e44c9e0bc719bcac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0075c4f1d7f7049acc610fdbe424f16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc878083dac7d7dcefd2eddaaaba10175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1acfadb77385ae6f992bbd006712f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af25f252713a7cfcaa8f18492d4d13e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a48339525e85b6a468f9c0aaf2f27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8db879c5415232d3107eaf3aa25e0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07296fff028f869d9fceba2fb01b7ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538239523d02c5184a535021b3dea93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9de71105968201a250d843791f7f51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ef03b9a5ce6f2ae19f56025fa260f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cbcb897d0a2fcb10979541a8d62d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd975be942f21bc156befdf3caab7e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bedccf074574d5357470d30700d37186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cd2ae247bf390244dc526aca90bdf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32ac12c37ec5875d3091b11ddb9788188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecd9b4aae08d3c7b9b8ab2a1acfe2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2d7cd5141553e03121bded48b33af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0be6246a8a6df2dff17d636c1cc94d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d9b2129b6373045b74c750f92810c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90020b246d94f538640afc74bfb5d5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fad56b2800bb06af12297ab5a9fefd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef35818454de0c3e1ddd506d5a8f60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6703ba5c6cfa78fd532dbc14153e34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f72fb02ad288384715df5fc36f5df5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca44bd5bf97dc7e73e750523487240198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dff84c2b603149408ea193046525c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d44a3dec7407ebffee716b9a95015200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce82e84cb055ccf3d4a85d2a9ff1b33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad020d9930c2c1cf05cc0da9c91b4f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da0e1e9ece46b65b3e444113525719203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93c2145850e5ef9eac470d6b6d7b20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e8e38fe08c4df99446156fffab04a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4942b3a8a4c1f460fc48ee53b742424206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684686b95db9d8bf28fb004f07cba3cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc862372fe89187f6e4ea371b306a441208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b09014a8a8a1a52eeae8aa464d4d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef9b096054d6d1ddcc8aed81afa6fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ca8712f066349c8d00f179e98b3e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c739c9dad67ef3d8b3cfc6f0e9080212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595731393c718ebdde0837daca47d58d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b59926aca7f0adbe16d12014cfcd3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3150700d45c477b550ee0d4e24d93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfe90fd00fa1dca5ac4241f1f2ba49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e24b4a638fed541be36aca4b5a4c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfd5164d830088bee4c1f3d13697e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777964384efa69c03aaa7c1641ed77c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc76879b4c758b851e2b029ee81bd4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63063a03a4377ed78a4dc361f24b863221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0e9aee2e210eb2d876096834cb0f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17024ba4cc1a32b14b3f3fcd81c2ddef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5f4932434d8dcaf468a3f8f975c56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e91fb6baf07fa2aacb9bf10017921225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe1152e72f057ece65e33bdf4d3219226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964293e2e57700be0348ce105ce05d28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b385555f3973cc9e1e6e177c27eaa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9badb6b332821563d186bdb7aaa19e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedb90a8c5068016be69fb4d52de91c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7eb44aa376f763e74ca9a339c7779231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653000e053d0ef0663e8c2bbdc938b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2687398ba748a66a33e9757744a0af2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e56062701b434b6288f9396b96981234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc917d8d4fd74689d6b40d413700d01c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa29555be36b276c194b64be88f8632236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cb9bd2c12e32c5cbb7a2ec1f8dddb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04010cbb503b20318401899c249be4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffd8ada8e2b4a193e46a29cd444649239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b2907af80eca6610e959c6d5d0ac3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed02d900c59b99b169a9280471bdc9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9c40a9fafe17b3c3ae9706f153e46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81852a2f5c1f5e2e3a064d3e6b28ba2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46540b49765553997c9d98fad54d22b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2529253efc5f068abe3b4849a8796f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c57677420046d8ea6aa0b98800ddd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9681391f06c0de050ce8e4ddf8cb2dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0441fed8c9fcc6b777a82f66b1e6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986fe19376cd8b9f1ee5809943544e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92855d45e86a03ab561dee9019a8bdc6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f27c750858a1028e19e62212b9b52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a5aa39e54aed8e5868a5eda587cdd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f2a159078e644ab0913c5bf626439253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98fba466111d39a82e4436976e10b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b510b9c8005abe14e71eadc6ac781255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004c385147c1b4e47d35b64566c2a4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107845ae3e97507aec7beb6c49b8495a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856443a764647293d7438785c0436558258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa9692951c464bfa03b8cf15c20823259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ef5781062223dac426686cbd3739f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e45609c801bfddb3ca5fe8374800b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d391988db233aebc1efc71491993734262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93868622c1755fed3b02282bd7258c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4772d883d93fdafd8184fe8ef870d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8137dad4018497c990858bb07aaf8db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07209e91824c60c5b13549c643411a19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bf65f85f7fea139a5682ae550144d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f85d74a0bae841770c5643383c459268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce3353b5a26e4412e6f332f16e1edf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e13523c56aa1e54092177268f6bb97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7652a5ee7a212c8c352a7c967dcca4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f57ba0f57f79d2316e103b25e34005272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43366bbfdbc9f49dacef52d3439718f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c821aa8ecd5a07b26262f56f8eea2ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c02c76a58c07efa97becc5f11db57275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0370fc2731326eeeed8286b2c90def276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbddd3dc794cfeb8de06d46bc05fa38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0bfabc87eb0571f8c026d05649aab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881f5ad4027ade64ac49e8a35e69f07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23e6eedf2687f5edce509443bd0e71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dca2e309cf108377152d76d8161ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c80b025ff15d686cf83e4facdfe4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8102c929d88a744385826eac7eb33fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eb0ea3dd459cbb51755cbf2050922284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807bf8a96e25184033314307562f84e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ef01ff6f5a4da73797689697a39a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd9aee1cb4d19a251bb359c8d9315d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218e04f788cb1dca2ffe3eaedf7d77f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0eb1452bb84fa31a18582a4918cdcb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c7b44f2a2c2923b99677ca6a4a61f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5e070012cdc14d672aca3ad0b8a65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9b3c8ba9184a8310d8fee92ad6109292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e5f3502973afefbf198d34296d1bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb479efb89ff8da560cbf70d992a7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b535fc73caade1b6a4e4ae460e74a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0684c445dc4c4e79130e5485852e84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64bd997fed1db920cd57ea76e5d096297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875370f99b9c9531e00c5bd7e45cae9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb377fe8305b2db60c61b87ea36edb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d685f880fb81a9f86c213ea9f7337300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec8b89339dc7032deb0489fa1c261d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66645d0ce3ff9e09c3d7786594b9196302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce4675e361635e92e80b7c1c5f4661303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29cdbf8bab1fd88b0ba4ccb455c3de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6032e1fb9808c85ae429e52bc9c40c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ada556e7752a2333e380f5c267704306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3320752b1a2072f7ea20d99294250307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c2de462e5e96c45600a3410e9dd7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53b5e46fb21fc168684aba7ea40d4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6259c26106b911e4fc907dc7a88c0a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa78d8f206eacb59cff9c6ff1d3145311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99ce0d83f5cff0d08243476ba06162312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e306bd1bcbfa41fb84305cb87c692c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa4359d0175d3e81ab1b42232774e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806d4a4244a878872a03a95a9cec67b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03750ac13f94158d223479538b4de18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cb46313f311f6dda2bdf076d727b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e42ea82c2b91577d8b1b83317cacb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3e6ad66d8f117d974f18ff4e0f501319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c01e9e10e8d9b1c2e81d0e2f31e97a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bb9eda8d893bd2259972646a188ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9ded8daf52cfb8d535cdf06b03b16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb42b4ed51ad716c51478b0d7cb57e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a83c9375065052146df21b7639baf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03920949125d2d0c5f0f504dac943e41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a94ca14aa9feb20785202be54fa218326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f6d6884c4e7b953432dcd188319a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7d4a116e984780475859ea30ced44328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94984dc81e9697a64ae6c9ca2a8ef2db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35d7975439ec0c379a9990d87e1aa4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2933b5f84dded0939db1187f30af5f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d62a4638d630c59d719b25de34e3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18eb12643e1851274392ad5bfd0e77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4cd6ca6c5e26922cdb7a5fdb0aa07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c03e3f4dcd171c150e2b19147d699335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2f4a4f5a25761111a9eb408285a18336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321210edd5f46464cb2a2b4f57507b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b663e492c45bf941f0f1915b150ed7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cec3fdb4dbcc5a8548fdf72bac00a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeeafc3fc5c44944d6437460cf16940340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724c885e1a347cd1c33a3831f380797341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8ce6beef2c569c209045a16ef3833342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6652dbe36401127b6c24f06b5aeaf3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62837a26e2ba097cb7017fd54871a13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5aa508c085c3da7ef43273e4fd22d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35c78fd424ae385f6aed0c3bcaf94c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c8200ae42f3f034722df8ed66efab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a401d03e8d574910588977951f73ce0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6402bf062327309eb391e5c2dec439349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512db4b4ea3316e348769bc32b57bc2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39130b068bcc583a37753c9424dcb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3442b13468acf70d410dc6532689617352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026799b3cc4b019271eaa8e751f1f8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae75ff59d0dab94bc93e62a8fcd9a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5703ed37e96195f97039f1bc43b6aae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654e4fabe130df78f4bd2ee53657a8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7484cd6f65da16983c257016682a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887b808a4f27fbe72ef9f0d6869a953358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9b239bd1a5d223d32accd106da566359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738554312d55e5518f0ba3e9008b3f22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2571a9a5a0958213a86d0feaa7b212361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227d256b24eb84a289a0cdaad415eb8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221d572586aa13e8b02b2b6bcad3e50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb7bcea916d08bfacc85aa37915f5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cfbecf21f715ea19479adcada9cba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b946cd1d2e538c7a13292bee8f5d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bf123233e33cddec6a3f9ebfa954e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8e2da2a2347733d54551a2872fdcb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2a94d3195e3513b81e79d2271be21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25168347481fedc4492a814def4c4705370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09081cc6d02887386a3e7d8f75245e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc337e460845cf85773af1b69e806d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06eca274322218da8b588227e80905373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85128f06272a5ef0906cb7874c7f149c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2b7634693497c72919bd365b1fc2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57574cfdf00bc232cde06625a4fd4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b21d6b4306e86652ba57c899f0447377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1717fe5846865535f34524b99a683b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f330a3b9f7e3523615336cd217fb2b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aec73ce6716e6da60f0f2e75ed1d9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6119aa4fedec5ea7afa7d42ba1f0743381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e301f74bee2d6122d2c1270092a60382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de0b8147abadc549d9d9cd4fa8ab4a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb05e9cb0d93a622ace1ad6c10b551b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a1e0a868204f5062f8e2f9e40948f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f53bad6c239b31c139c3efe411622386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79778a507239802a1da8db10636599b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aad5ed49d0fd355d3351c05882b2eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d02aed910c6ab5da462d84904ce21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d561f97e4b1f705babdf7f2670b14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ed275f5b798f7b6fa9960f5d266ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e016b7029b52eb2ce46f9257b6d7d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d0fbb004f2e327a320430dfc2643a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db02c4a94d557c6dab36a2c8195daf4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2416ed11848d4a033c2b1442b15aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2aa040eb3e10d2750fc1adc0f2091396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bec975be4a184c512883ea146123d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfc35b52146eca12e9baff47772b26398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d1ca981fb6ca449892c4147aeabc1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698185178c1c0dee2eac9545a948a842400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8857cd9f98aa5add9ad2b5ac8ccfe9c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad247fa6140d341529689604a16a4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad44c01d01d8c49c9a81cfefd90b9c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474da836a116955583542fdfed71430404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c73baa0505b7506055e6b61524c315405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c1b191dc6926d4e1c180be6081442406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7cea9f2d243a0999eccb3a1094158407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d0d0a1ad507518c3433907caf0d44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77565b8074a644fdb799b1f02b7f0ce6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cc44549363d9acb0699d941958e61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08525b6829350153853ebf06857392d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cd2ec36193529a8350f6c42e089a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad791feb82fb2e8c07b3a1ad2c624388413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde13900967d4a4aefd0f54dd9ce2ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba86a51a40a94dfe5fa65995a04a17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60756d199f1924771bdabb8d7a9420b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fca65dcd891694ca2b891fa8911ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99357f1cdda71b56f61b2a24ffc8aae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43807bb0a910ce987b675cef60552cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee27a1298a0d63c909f000d637394a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6a03dc872c36bc4b241decdee0526421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f4c0f4ac98cee85c95a4c56dc6342422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022583bf740a803ee8c727c801fdaff6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247101e3ef8102ce7e00ff72302c75c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d609e247be32b5797dc0fdb3b6b76d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b74f021d1bb89c10c9fec267da59b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd1965a8e42dfd13272c16312fdb41427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c26ededb5510bb8dc37c5a4017db4e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbce9b52eaed3fb562fdfc2d3247904429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c988c83a6ddf8c769ddfa328f794ae1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e50d8a1c9e18b96357f11ab4778670431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57549f8ecb82def16b3d89381caed4c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338987e9a66800ffa71143113bc0b5c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb6b13e4ef92513cdec3cccae2c183434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ecf1af85ccbc1d0ff2b9856a04755435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf254467ddf10230ca2b9bde101170c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738fcb79a40071a932ddf276a7cb4a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a146a04fcf039a67943ecacaeafff7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b9d342f4627edb12be2778c620118439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48c255997d84a81d3ad53df8c0790b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4580fdfefb1b4025d8022c16b6b23bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f813cb4478ff7fb0b1c7f1565eb93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00917134b77d33973de542402c5209443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fc4de027f15fc78fd53e6b3d07ad1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a6c2cd278ac72517ab998dc853a67445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327869d0011c95b6738e72ddb483dbf5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd9ac3df4273d33f65f72ea3dfc3a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733ed26a6dec7486e8af4f9562dbb3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918ca1f07bf30e13cb027e83a6e179e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ad028a32f89764ceeb8b8b20dec5d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d24755979463f691df5f5b9830aa4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a028932395373a00dcddab7b60615452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ecdf0f25c1e17c89607035041288a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09de2a16cd1ee87e2311074c94e2ced454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae566d5b7260d15c09ac45c6d14ce0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b11f08372e5ab0a70dd34c931f0fde456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026dc2e014925da591c8c112ca65666457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cff65d0cd7527cf79686720dbecb5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d6bfc190c716dcd6da24dd2ecd6f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7ec0bc8e6e0f061a025e0ba28d399460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd858e99204f83bda332f6a3a79c02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd0bcaea8c6daa4166de8b36e0cac4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762c5800288db7cbd8e5ffab32cfe12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a312489ded7d3c230f91455d5c044464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520016c12ad3baa79e92e9e4b77df879465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39699318f13aaa9fe00a9659e9a00e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58256517b32ca7bf4ccfe1c12bac7068467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8ae7e8be2cfeed3901eda2379bdec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c63c0e6affbd7a743724c8019bc97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad28f87841812736b77f70cf646d91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4091ba082d5348ed342ec09051f86d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d5dd419cf3e693804cf03d25a85f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24940279e6c5ed48b3b6a984555675473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f39bc0b09028a8be829666ae5d628474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d49167ff45ff1e9f595d6ea5308cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceeec136c903be0d72878d4753fb12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fc26823c0dfe458a2c610a5c4f4c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fddb643c97346efd0df559f78f226478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1016393742961d28bad19cb2f7d10479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab19aa1bff1f02050a309cf6e4af3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1200fe3ee4affc251ff04fc206e13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de98f2f4152d620d41a88a8e592c5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904e42c0bdab09e1cf27735e61624fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72395ae8d5fd8f8ff8bdad9c0f1696a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aedc80ec04a6495e8145403fa18a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f78cdca24e0e0cac1dddb9d18ad02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763e26544545aab7cecaab8ced1e686487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1aee9b3600233721d5c63145da1229488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc8b43e330961cb7dd8122228c08d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe4bf460da665a6c3de2b58366b39b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f1ca17f8a042539076aef61a3d5b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e1255b9c96ecba2ae3d387ac379e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae878fe8d2403e9abdd81a751621fcf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4020200edbbed708624122f2ada1130494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f947db37fc320825b5196c3ac2057b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39d0c37308d01aaae66eb24341a19f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb98cd894b8211f93c892302c45357497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c394d79bf0c82f06961268a90ca32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefacd4014323cc0b558ed7dd5d6073499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9468e9f917c6edba896b1473f866f53500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd8c0feb229ccfef7c0a2f457d74dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaede0ef38aab914b6e0a53f03890c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21563b216456e30077139ec20c3fe35f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac6257bf89e3fd44ea9b80c959613e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c5cbcde5ff0f2355dbf0ea1736fc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea683240a5631067b0f2788f3a9a4b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503129e3c5f8ecad432ef5779843d8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284dfa9eb3c6b340f69afb7dafcc716508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13441b9d42bb8afa8b9f35961d7eff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3272735255381b723f595a4eddd1e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65b5a1a75f8c2da5b1d4f3cb9a19a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86b5eecdb02b4c2b3f36734e3db84b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa028828e200054481e7d88595d37a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22ff137679b8a1aba73a2048c18201514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35db7efb19a805000bb1b04b058c52e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfe0e27ec379b6df33d7f7adb43948516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c44ddb2e361b16caef99f7a50fb2c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddab92a1f5c2d9e26e98d0a102c9f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcc66a1a6a0ef1c3e46145d2decf10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40924c79b8d37c0286f5a20bd0d06902520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe7f120a014f6496418d095f6031bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05fe13a476c7197c9f54ba99da4e70522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4306f878f2d2829b8db00b3ced955523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3944f16300096eb5987e4807f708f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d4dac6a62f53e8ad1c12e50c7bb71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385794d655ef9ce66e017eb12e805ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cca647c057b4a9827644235db9630c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd7b33eadef15f2d35037023be4ecc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f81b962f0c8dda8599cac11489575529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94c92892817e725d6f46b13df2a5b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2d32f880ea89fbe3bf2f6d4ebc6a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617a8dcd9d30e4128086b1a43192e06532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb0abae5f84714d925c0a8767c0fcf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1915460115fae8f6fe39cf0851410a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58425c517d38c32d8bb432b17e2b58d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065e9a5f0209dec226eb7f57a1a9c79536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c13f25bc60b312229e5989d2d99ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bab2a62e6fb253080ea685a0e271a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78771822aaf284a34575e36bdb7d9ebf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bedce7a64c580e4e4afd9e03a8d17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cd4979003ed49bf2446a1b91decbc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1a3c5dc448723fafd8ed94a149807542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4c266e7c041077b82536facaecf5e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4897c995f2683363fcb669e9d96e3c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dd1dc045d6bd90dc8630f0dcbcfc1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63f3f6d4de558af335d793dd43ef05546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f55e6a79dc8b3475df34dbbd1c142547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c95b15efd7ac4fbacb96636226b1f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bcd1fd3c7d607480162dcfc317f2c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeda31f7ddbaf3abaddfc90548a67ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ae7a109a88218370cd125bdf0d308551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c67101422a9f154e6276badafa1e76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735e4ce55986bd16ec24669c6fd0233553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66d0ae2f5d9c6e3589a79af396e481554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0317b4233a65f67503177b67e0932555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dbfec03450b4fb04af163b9ea53e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3558eaaaa9c238fd2d3caf5747a79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b620e2a413d2a2617437f9fe69490af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66c3517fb03fe231e97567d6aa1144559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f545e256d683ce3584ced98f568170e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e4a7472487906591b277566db2de2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd47a88a1d88de5cdc5bdf290daaa4a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c051412a473dd7765813ff467df97db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1ee2727db6113f9b266017dbe3bc3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac7fd869c9aa4e50df08c758ee0308565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e10e38f4aa337c4b8eb47422e15190566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6a093a2a556069816ab4b02ce2f49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2593b3a844fe6f99cadfe2d68486fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532186b7a543d30fc88f05a686dcbe1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9da2c2f5ca1a9357aa21e9d76c305e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c8cbb9aa8e971986fc2c673217e75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0975b21f89c64b7760bfb58a709253c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b9ea2746417dc86f9d352fbd82041573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57307c1526451e7298b8103ccec4a45574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02b390350e35302af41752daea68da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44492f950e31ca065aab5419765fe617576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf446ca05fdc577bb29d3cdc175fc8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0170ad193f09edf32b947bc4840ad3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4ac5d924e98e5691ec4f187b0ab08579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c32ba702a6218fe19007650f11a94580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b682d915385acdac826f586beeb62c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3344591a9cf811e3437a66bfaa9c3a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4db52aad870ae1ea30143d9cf7d9b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4db96f6a518f21dac6c49d03982ee8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f89d2b3c156d6c494416e75446e0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202733fc969c35162acedbb280bd14cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d085ddda0a99dded68e49dd7d7bb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f3afe0c8d113f2b62d0be534d71e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa35459222973ef3d5b055ed6e65b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6af60317283ae0935e98feca0c30cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3842e92c681bffcc1d996c298814fa4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73babee58b3574f4503e8b42ccb26e49592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cc167ac86d932ea2c8975b0fa1493593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c1307cb004546a318bce55d547687594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef876b622383081b5611600720c8070595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4c9edee8b33b33fbd00b5fa26d9fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2277c669b810480cee13ebca5d93d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0c7e9b90daee6a802052ba0f473e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464e2a3b1c8db548df9724cf688565d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f181e17bb40ea53894bb4c69fbfa7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b7e63bddcb19d8e5f8ca854e2f088601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc422e61186a67823d9e74afabde1a3a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa508dfbb3cc0563a87e947dd41e84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e9e427777c6d15a533ebb45ee5cd4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d5a93cdfa9fff8050bc93508e2fe0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c5cd5d60cc3d9cc83d1bfd35f6a05606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b906c24c31806f3105e3d383659cd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ddadbe5a1ca84601a38dbbb37a653608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc3b6af7fac60175620d68e072f8b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f3039e07150b5dfae26ecd1e010e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d1d67d2ad5c956d01202f3c758a2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c9debc88c7c1ebe25e423b90e3f91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e750a532f5c8e7dbb1a9d9f9d61558613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60612a48837fa54e27c43c1d95ddd25d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c206656c4df442d69b95e940aa8b821615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d066cd0d0b25be1ca423c0ce61292616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71716a50d910b461cfa49b49f9e3d868617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697220412003b2ab7d8ccb7efdb953a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e01a9f5e9941b5f0e6519d2184d307619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79defe87547ce36e96a63040bcbae11a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba0329c49f369cf18cf4589b656d97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7224f9e6f02fd01e83b7032c276d129622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e36f4798cd1e8f16abda1de273287623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16587249bfd006f1f2cda8716fbeb4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88baf6c26a6ef845511dced3e904028625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868b66458aa7e4f0309011c2fc0418f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31edc3e9c9a7cac842845db2d7bb755627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4b18cfdc921aed3a653daf305f457628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678cfdcab3b92733c01502c65f6fdbc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fb7b9c391bc276e4eee9b591a8904630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a411d64fdbf36c51fd05df1ded0be7b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631de7145127ca1d126a92d446038a6d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95c39472a570ecdc2316a6f2abcee4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f84c9614a97f56f0902f6bf9325863634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de11a10e6a92f12639583149e5a35d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9128dd0256776f663b5c644d51ad2e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5298b14667727bf3fc00fa03673e3e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6031c9134278a4040a17c80c97a5a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c8c8af755eebcd5d5d770379f3202639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a2c5c8283de7e8d3593b00fdd6931640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055c2a9399628a9ab6622b2c2142acb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755865b413293ec51d36722d40751a98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfe803eff431bca21244fb7f1a5a7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ef50c841ad062ea0d7d959566020a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b5ad7db5b6cafed2ab06e09357a77645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f6973fb931c704d7719e8b19c3566646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4569adb36057a3c8ff0dff808f0fd3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c083d8db2f8d60ac0594549476defb2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867591fd8d363b1c41eb42989dae2ba6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd440978611da2e4d295680084defe2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f92b6651ab603a3c25edd719806d40651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fdc17531a840bb136274bd1a62b25652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6b6291344e7c973724b41d2ff98da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed9a0694cf209cf8638efe77cd8948654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcf1cf380464ff996913da329dec74655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68cabc2df21a13b9d158f9505f9d5c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398205fbad539ee9a206a7b4e4ce65b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bd332f38e53bbe5a7e55b6bda3313658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dfbc2ed6a08a7e84f87a497f8e9f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85c0513ffdba6b9e67fedfdd6b4471660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9e80adc639a5a3f214b412c3f602e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49b2dad48e06e667a2966ba3417421662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb7a23a585a8e90d47ad9fd14dccdc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e63406b815f3df0496b23704f75aeb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f1ed9a9fdd14ab1dda9805b3853b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e58f6b45fd5df7f52bdfcd4a9ac55666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45cf8425e53e92bb56c833f7ad2f00667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31afab03e7e790dd8c44fdbdf0a94f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec680a205c6c570207c12701c887ab7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa31a8735721c240407d3af696f876670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb32e3a709eef31c6ac1fa21540216b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740bc7159c00c56a38fdfb73d5e271b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623b102d86af4d92407e7f2508ad9a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3babca1852db39ed86ba547be6daa9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ded50932c93435658d651286d15055675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6662b9376c1aa2de655c1f8746f87c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b401717cdfe0ad0c1905cf95827cbf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b996e099e795f0218efd2a5e039298678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a11b6011f0ea3262c9e54cff7b13b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97d64d606d3b3134b0c4cf50a15a72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d41ea0c349c931bac262b771192dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45229c1dbe03a350d719b5e9ed29738f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc341fb18520871f2c6e899bfa1ce6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbdeb929e2f2df3bfc9e16d9ea40bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167869ed6eabcc9dd2fb98df1ee2dac7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81e95b015d0278a29bc8e5ed8b9962686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4ea199a4a25dd0505ae49e3f04bc0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f558d74a103e1e99619c8bb6d81173688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b7884df337bb864bd1ee327e3440d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f51b074bf9d2f35edef9bfe9732c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c90c127322e8066bfb50c834196b4c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df58ff079f5a033c5a5c8bb08f1a7e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214a42995803ac429e3fe9275d74bda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5d9a952b0eb4edc28dc7627e05b60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e84ba30f979c89def83c4f8aaa0b4c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16741d088883dcc0d3b449293e038f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd178254f4a6677459cf5604aa07ce5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaff926cbfc8e059323c4f9eaa4bd5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26964cee0e9401509b72ba1585bd2728699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fc9c54aac09154ffa9ddb71584f5a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc69b853388288cdeb4d7a1af74618b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640754e5d5644cd51a5c8dc5f44f55b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1013dabde21358ff5564be2db96b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8f24be6e2b327dae215bdf361310c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0101568a4cadcefe7a1820d33a1e75705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf612966b4c5589a7583b8aaafa3abe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfc8e6a7599f4d88063ca36f370895707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d3a892884c9ef24252df7afde73de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5292b922d02ef2508362047f14687709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b01fe9defceec56549805c95e5040a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faae0d23f51352058028f7bb3db41af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cccf73002f6f3881faec2e23d6ed50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03f077441758b807493960edda3403713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bb10224fea857bbbb9445824f7afe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de485d326ac5a53cc7cf1ce9e9caf8fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99173e30d23ff4802bdef23123454f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20066a220ee2a81c3b54b3d34fac8655717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc72ffc06eee9e2888b3c9e331de340718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bae01e57faa12074620f1672aba14e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577826d23b4da03dbdbdf33cd55cd67c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f29c128589e6cd6c6fd0c6a3b8483721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748933c575f27d46eb230169c6342966722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e87e7f592a600de13475a83e5f3601723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3df8f9d6e52d36c287fa024cf1f1b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d660a62dc29040e1795ed24f2299e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb0bd2fb4580602d5d7fea68908cfa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d562119948c6e129ebc3f0d7c85d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368fcfd4b1557eb9689a9237dd6ea14728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8f6e8c85c83f04a240308c5a44503729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31e236b55fb6167af509eec7210f78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55016d88cd4d9a08d93961b822641ebb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791a3d44939f332787e6177ab8928e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbae7bcc39af21ac159ca7cd4d563b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6e122b03407e848e59f4dbc984368734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316286adf5f0ab966a6b0bfad8661a10735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f55a839301506f096b9b750b0700a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf9937fd413c1db93c841ff37a8c33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea3e1d2be380f1d213417b15c0bcde738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1d9b195e49fe3ca92ae8be0400f94739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123e796c9098f017dd44d549b7bc98d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a4fa3b7eaacaeb241b7e574418531741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde2ed38aaa483408b9d43a603ebecd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3473e5f0d7406ba618a1b5411414b4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0b29a247a983fc00432f1b50e4a33744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761301fe218f4ad4b63f7eed2691e5eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f7f082fcfb8d94d3df9851584e306746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e0f6f0cbc64981f4abfdc69178874747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b93b6966e7c75017f0d2a444f80e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dc0681dee2e2b9ab565182d5b0e9a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe37b1a5aa2ca2c25e8207696a6ad1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160e810ec97a0a4844c2f6245d246bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d127f3a997039e7801d298a8b2c1a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03943d50c5f8f899fa4e5c8400405a69753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c788a59e099e71570638e789d2639ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d6bc77781ef70aa03f4433fecfea5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7a9ca90a6b594583d5807a74c5480756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424f5c98dff695c78389b75a7ec3453757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a96970eb187cba74cf735c6765669758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308400405575d33c5a0fdd4ea3aaebe759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddccc07adc91579cc2be8217e9e0aed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7ec93b301f930f3e666587cd0356c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b55cbb8b907658ea13bf543513712b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12310b2438d2ef49f085e209a8d995214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460a36898a69ad0068fdfcc1b6825095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1472c51d8aa63cde11edc1a7b12f4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e59a41f87072032a037cff4682c8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd264f3cde5af75cd58dea478118b05e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16e0791b6e19255b4d18545f6581e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef89ce63cebffbab484b559ac3de88e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75cfbfdf153b81568420034973365311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dba78b2f431f26e03d086d6fc34ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17cd0adc71c983b6ee8afebd63c0f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1edf1615ae480fccc3f638952e3c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08169425edd5692ec023db6edc180e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcd1bd7da2163f3e2b07de01b3d27d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481560d959e83cfbbfda31eb6e3221a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611a63bd57dab2ef22932641b2f5e3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66df44496b8af52f6afbdfc40d68bb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754202b5194b9e044571f3ee507e6c2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba506650651878e7e24dcf38c725b24d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07538a31e07351e232146303041a8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c155f4a1061fbe1619379e33b2f8d9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719905aed888a730778d64b0194189de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b793ccc6ae12b29fcb72bf9bab3e60d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1ed8df39de1a30d7814f8ef0c2c9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2025895b1b37f6917e1f29cbc89b22427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a79ed9c5631e4416abf568714e9a6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03383f5a8c96863f6be82116d86d86729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d38e2e3aeeed42e3e8353560dd3a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415065230e26987f8f6aed88577756531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad361e74f92f9bea54d2d58d5b04c2ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d6d67312ffe711016afff7030074433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29b50280c1c8bab2561ad3ba49319b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320584524453b8efc2d793083663cfdd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2dd20dbadabc87979065e1d3ee4e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207e1746df4621734f2a0f9e2c465f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf510dcc5f21a012f1ee5256400a3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0c44b7d44e724e3e5f64cd9a1d8e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad48fb010655feaf775d3c9617cb2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2adbc321ef78453e4efeff5677b79141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4445aead5fc4de8005aa6265686b3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c70f3c65329e3e82a30f8ea4c88f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f9a6383df6523bd30eee36dd5c36e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1e6f9c1181c0226e37817c8c45e6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e812329b2b362f89f476e1dee85f4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b1cf852dd34af6fa21fe4aac7ea0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627441a2c19a8110b225402e7caae6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c226405d1a177a1a8274dc915743949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e054efaf1d76c779211d780fc501650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d5e81878fa43fd7d98e510a11e60c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0fedfcc678a37895c665c19fdcd9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049ee412c0409d84aae9a2e1d92ddb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bacc35049012422745e7fe2d0879ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820d9c6da6055ac1cf6d7377cc5980155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320436b5fbb047eda209b419e5dff5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd08193a7f87bb087aba961d48432357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7920e5862eae4570342fe860d5bfd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50f6f10f317828d0364585211ff7ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a53ba58f3dcf5cf8f0255d748abd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c48bea83cb23793f766cb0c9bb820661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a177ae6d2d73a69459aed81d20cd562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cb7504372648d8679f38af2b2aa6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618d439f9cc9eb05604bd9ce635514664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780fe5e3b0a1df3a7e2d12396d1926665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa36be2f176a69a1242e8f314801ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2c41c08aadc5f2be1b30b0e01970b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fa5a50d30e3f2967c443ec495b45a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0257bae2536daceab64914b4a356869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87190d9bd1d2fbdebd9341b34f56a8cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c281d1cbd2065fca9c1c28e00690471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7b3271c9af664a7569918ac56c47372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd5d0fb7d37e5dce9635bdaf665d9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354851c6fcbede38ea65c5474068a69874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2f72a17a1b33004c949446a6dd69775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21571f0fdd44c350e6eb455d0a75d2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ed53f20b4568b1c5aaf77456c4c7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168790d9ccc520df56e4754a689691d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59916de355abb68f69cf275a4559930279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f831d85b91bbe8aa6af6fbc0e565e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de1702a18bafac17d1b954581b2b7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053b162bf81a3caa6e503e80e79d59b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331aedb25545e65d9056c15fa6e7dad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640baeeb5e51677627e98adcfcc2d0ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b929aac838210bfe2c2b2902dbed7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6798743d8ec56a607478309f8e175a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2a0b99baffa4a9493993fa612789787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c33e83620b6511c919ccdd01a88e8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cd03a7fc891621e9fb48e5140c7b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601caec230498f97587cd1e4d33dd2dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d27165e37003a5c2458b825a0ad7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778af21218244db4aa308ffa22e0fee792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f377140179dd25d0218f1ed35b73e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bca7fc62c4d733893a46bc2bd495194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd495452a4310b62eeadfd0916335995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3a3ac7d160a398138145f97d6e3df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b736818a1a1e2cd8ce458c224f203097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01911f53a94523c8dadc148e6b58308098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520267f8715e7481c32bdc9f47ef3e7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b949e4e8464a62c5c62e9e7cc0b31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fc338f1ea517366d82ab925c3af4f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210182b65ebb36159e9bdcf548d261c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed39dc39e9af3ab8d981fa006ccb83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351f289dc2519726e47174a06f7fc3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e7cabd1bc4f4b651b7a6996e37d56105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df39ca559ee6f0a6601be539bf2c9c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a81af243efa1da63cf094ff2d5291107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab72bbf8540d6e8421f396a25b8bfb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa0a154277d9eee12555a0f8f1132a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325938a0a0e5eb4fd0e136734e65635110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f7a4de648ccdd2a904f5d828960ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95365456640350a192d6b996198013112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca549e295c4d61636b62e49147268e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad33a9fbc1af7e49cddbe7a763734d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f3266905fce3eb125318ed1df1f1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398277f0b60cf7b6480cb3ecdb6c54cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966b0bdd154715fa5ffeaca152222a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42872e068487c182b8c7efecea54ab0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd390240dcd9714c4197d353210fe601119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68880ace1fb9c57b21b960585a47d4f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88851f7cbfcb8fcf43c7bafb73dfd2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8746ff600049f0ee260f1242a6a6c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0e0b7e15246d48fb0e82a8fd40f67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ffa2f2fe7907dae98b5729ab7074c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a7ccad1824bf360260d90832e35c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7b0ddd29696129e9971bc19b5a540126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268381f14cf5a276fbb68133141c48a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6c04887cb8b318755d969351a3195128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bed945bf570bfbe70779a232002b76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92264c772cf821f1a7b8b797cc6f1ca6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9c66b6ac9cd3a02523c86bd2b7446131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080afbf8647afd8b272e2d8d7a247e9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072122718ce1aa48c10b70cb5f0e8387133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b968a8e6aa70845f90eab60b0bf664134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a86640ab5cde8988ff44f6598cafd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445631bc7cf7731651728f51ba3b6592136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af4207d0ed9569debb8847c6b8b43a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c555cd25bda9028a2c73b7e46d738138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9daf4ee528fdcc58091d4064e589c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c9e4ccf3bd811743e7e4fa10f4132140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d0e13982b251cad43586a442eb58a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a7567b340f77336bb019722f8a488142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39734983ca72849310792f01d49950f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1fea81bd7057c140d2ab41cbd6055144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134b6d77cf3bfd98a26961226615614145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6509bd18753d68ef02b2d10f2ae2978146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a14ab2743f4c67154075b387405d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062f908653f20157efec3494c7483e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f06942e906d6ff69778e6ce21df6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d30a648eb0989bb82100cc0c8df317150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5bfaca7593d9ab277854b82c2c295151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ce58ad21a6f6ffbbbcf01238fd353152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3159ad536b9a1a474ef3477d22056153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d3fd0050ba268afd8332dd9314343154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58dc653d6c6f3d0894899c969b1f1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81556ec0cf9c5d982acac41349670e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e46aea4bcd1de6ca5828aead42d53a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02d17e0078c03a7a4b362215581328158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b321bd3952e5ae623855cccddeb6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dcde594d1cdfa899d38a714fe8bb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810f098e69091f3a89340e1c9a1eedc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f851ffb96f21c2f6d29f9eb5ad9b20162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece7a83d184eecb1eb7c19a2a4741c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2567efee27bcda98d7e4df65bbe269164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e4346eceff66da407e6961601b23a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c3a9ed2b164ea82945757c024c761166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb7b50714afa850d2766fb95a749fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78dcf3ab20b0b222e78e66cf84fb4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4b58479fa9441013f823ae72f83d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432895235362b28cdb4d6326c436db1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b4509062a46df2b0ed7b19810e9fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfde2fd6a0bc66091344ed8df42a43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c073ffa97f738372dbcbb9065af748173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ac15e623917486073b06bcb80fd52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90b185ed0e7531dcf93df4c4f1763b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea51ea29e159cd76c35dbc4a9255ac9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bf8bfbbb75a0c93a96702ce12223a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d61fb0688088bfa6932fe00b41fa4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadf456c42e66eaef9f219d5182164d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b357aafe811c045762daab343df9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f1f37a8e458ed2c89754b984b78f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c45118937ea9bc45cf043db5493a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbebdb5369d344afdb46660d07893c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d42232a438bad1f197dbdc26405e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133d23da5b296610ce3163a3e7160de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78af1df9f4779c5cabfb55020d92cd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c12977580ce3fb055f1f9006487851187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281f4a96b035b04d20f1e554ea47ad4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ada3f06914ff4547f0547991ebb2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b86021f94b46437c525c6b93187741190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a089603fae1c015943ab288472c00191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d948c134b3b4864ed3f69484e10919192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aba97361cfc7c9205c9b9337d61d19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bba554c24c7ebf8762e6fd8dcdac44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de2b9a5f8d5959bcce6f0d8439e34a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66023b751bfce35a33414ee41064638196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba55406457cfeb2c53544f37f05fa9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044e9ec3d8e32680f9efdeee62b192a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6c307ae247c2c4c6184262861bf99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508f3bf8e5a685a26662a78bc0015b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3345579af53d757058eab7489d7fa3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb16aa759d8008e11800df7a82ed42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca04fbc140a9364adc0570873cdc17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194771536d58fdf2eabc9fc5333791ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf2a95a99cccb2fd6a42ffbf37c6a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463860b2097d84a73982ed704e61d7e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92963203b6b717b0a0962c11827def95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd251ebe0c2df219af9640f212970c8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5213de88e2f158c790e0616da5f3c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49430c21d21adb5cdb7264faff52dc7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f195f47cc3d8f3719f4e0d98b7f39c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90db38a8a5be6d6fc8898d227a796c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e56dc107e8142891db80ba27cc682213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889795546dc43454de4b380ebbfe24c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b6846a9213ea0473cbf4a47bffdf2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44703e22c1199f993893dfb24604311b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadc07a7ca607d4e8adf2018c0f071c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee6847424f3307d543d66d1a47df18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a633b0121e5945e7adc5d00f4f6bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7e81bd9bfff5f9c6ff870fb200bbb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63ded64e06dde5a2265c05a441b923221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d556c8c9da4bd5040cacdcd619ab374222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d973e5163f21423be0d5badac836fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc3d4c165a01238ca7b6472359965d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d74528a4f6ac855d98cb20ef9a17e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8e7b95239efa20c4038cabc8f3d42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e1a5b50a42fc4de6e3ac185775a61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987b2fa49d0e648a2bd7394baf9bd0c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4755bdd9cb25b5c6ac7ee4da0d8f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979200555b48afe51782648de9be9d3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe125fcdbc752fce73943386f71aa35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e9ea9d633043959b2a8f30027d2be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553a5c5cbded2c4343ba1cad6ef3429233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057474410c6582138a4d7d826b060d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2578d05b106041b9a27c6108d3620e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d20e9047da954515eb2657cc4eecc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43167509d60f2e70b653c29be86fa595237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7d3fe4d406a4a6750b52d64d2bc7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e252e3cc54f470e458107d2928e89239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62849332b8a7bf415ae20a7120a8d863240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fe11c3a06b07ff699aa80080072ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442485a120a4b256aca060e7078d1441242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca86a6b73254bbe521f79af9f6a81ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5547f6e34a6815495bde58cc6745d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09a818ecc303e57006b39d4e92bc25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be6cbbe6a2b6d5b4f08e3d2bcbb40e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23de8275ebde9b940f5bf7ee4d9df94247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0320727a2051b773ebccb8291b051248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337beccaeae8817bec6a6df4d56d882d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de235fb30fd7dd25e8dd698d8f2d8aad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e5b4961185c0782457d8b70f889b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027398a0e9f6f01a0d19481aebeac80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41bfcda38ac7b3edf02539fcda436a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688250e4b2f8ee0c84e66bffde5888e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99288f4ae8eeb978f9f0979c731c8636255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc5bd52ad1db660653e22e68407469256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9921b420c57cf331637f11200591ca8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f571ba83569a52202b10fb54ee594a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b38f95302f2a225e81e8dbfdcc78d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7941d82f579fc640cd726f77bc829260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bb09c1d4ca48a4941b0bc0b167ad8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fad13d4f159168e80d854915f2722262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5735208c7a7681c209f27346adaba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b776a49d191b649c712b4c7b977c86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4349de2056ac6b3bd3e7d6f918602a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7a6091ed47a44f9c77755559badb0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a231bab613b0a383d3023195580ba9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c7b906ad166adc34de6fe041a194a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29940c83546d2b699c6633fa6904ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cd997c4b0ecc9f3122c6f70f540e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4eea99f5bf6a2a972839b0945d70d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc396f2abb1ff09217f131c36f0550272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b512a89ade6b319488998a7b3802b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212b146c5baed567e32e247c33304f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba73b5d5f441898925acb59d05fdb0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2aedaf608e84418ec006d754d4439276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55effd0e510b70bc14ff851662e337fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4950b8d8059cca9f1eaf90b3d027e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dab2172ecb3dca518fb5286f2101d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2054afbc4c71dc1a0a843dd8e7343280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1edfa2612fa6211b4c00ba990fdb8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d247347fe580b1a44bda32cade48f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07adffed318bb62fe4ee7dc662de16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fd2c9425083770ebd7b31d11f2d94284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fbfe23050747261dbc78c6f96b806285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c371250549e4bebc7ae6c7947dbbc99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7df2be337c7f236b40198c0f21f894287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb6c0d6455b1a4f677f013d44aef01288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e267656426533bda314e921f941aa7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c18657d0981c2de0496269b2aca15c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e54cc6a13efa1f9ac72844d114e46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b590947540dee53cc41d0661d0828ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5832e8261a4afa40396749566e110293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05996b865161d4821f31dda8f917c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f730f96a54af5f19bfb0bc05664d29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829951f1977543cad8325dd9d1d2d03c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a31c0ef8b032c6321c187d5785074297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d24ee3ae3e5575b7b2504cc17b3e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caab5c0d574646d30bcd7cdcebfb43a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355356329778124b50933a231e94ae34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e65cf1a5594d806eadf8f7196ea7c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047cd94b22a6c07a11d6a733d442f78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267763cfc8e8825ea420d94f873c8e8d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc195ab1282460b15a746f2339fcde9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bb2ab2ee852c902f44188ae59b038305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a1ff4ee60e36daddefece42d25d7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30151177daf0a2937b9ec317b20e9d01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469688ae3a790e990e6fda8bf4ed30e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862e06a5e793c75a5d172c6f4328a5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7925026b05c8159889f75ce9560c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858276a7854c907659b32ab2679b38ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0614f206a3b551d5b8880ce83ac1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4659925c6a5300039beae996caebe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805c3725c69f704ca21a870b5686120314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6eab68de7c2fe4765cde0536ef1ac6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479e75f8fdaccc24a1fc88257ca455e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351e8828c108f669eccb13370640f55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc97237881abb734211efcfa133747e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d69d98db36b7e710370a88e07db0b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3fbc642929ccc21d5751a6a5a9b3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6552230b7a823ff51ddf1291988e9ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad618090bd5228e5b0b2e9e3954b71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfff580d290688eb6e95889a879a0e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3509641cde1ce209ee2c945158130324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bd9c2acaee6ec5d7e5ce859ac9e53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1d742acc533899b9dcfc1d2adac97326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd311bfefc63d57305b40b56ab3ced6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f8ad6c9e4e227491e944700085626328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf47ede848f7fc64fbf6d8ee018ca7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aec37f1a3332d3fd8efe2e8b35c8b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40866035ab1d365ce91cf264a110fc99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d28aed5b0d5d8764aa2dbc2b2f7b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5de4d8ac83d054be48bfa92e930ef9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e2d89acc7eee4f57560d3b6124dbe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d585d1afdd3f6d7e065d6ec2c39e09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c08c60050702762284387a8b48055336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0be783da51edd780e7c137aa5c8007337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465505988d7feacc514c1f0f26e3ab30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb538f4ffb5733fa729fbf76f55b79a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1988724dc6147fc9a9a65e3400b646f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c650bb7695d76f5518750e9db3f28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13c5392da0ece78016bf68390568c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fcb8de7c34eca66b7ac5e1cf45c3e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497d22f347c169985e0e714d75573a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8de0acb6d3c263ca1a965c950231c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed5af6d59b110d40baa48193ef191e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d2c67f294b01a997b72e837922a9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79585b23f4e7d07f6531738969e33114348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a1ac1eacf82d1a86b54c659e01d1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fee556256ef1a843af74489fcc370350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ddc89ac2806cb3389e4a6fab438c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b971f6d00f4f178a99cd22d86a047352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9cdf067cb00d466ec83b4acc4e539353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56e8444df2f953a3b625aa58773d18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8482a025325bec007f3eae57e1df2da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca85d6672b6cdb7cc6d72cd18de2fe3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d693030953f028cacecbd9728036e60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55fd4a2bd25985880c952cb3572c9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f55b75c1900539ae6bbcac2752334359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed601e794d14ed4c4f8c8feb37b6a26f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31922ebc54563e4e90f6294c07b13c3e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77ed6a43848b4320ff950763ae4365362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb24f62dd1b8755eb4fca90e474995363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058058d35d67573454d0ce9afb20f155364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bda32d34701f4ebe75d74ce79e941b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97446db7b7109abadb58ea89eacb1450366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2c2701ede3dabc99943631e4d0f63367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da964a0472c67c0e501b3f7ebb18a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d57e875890bc6de295ded9e18fe15c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ab7fa927a591f70bb31e487345992370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86376752353cccff68ac8c6cea2ec026371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0715e2f94c61a9709d5661d1dadf3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cf3070b8c45e5a128942431aa2271373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff2511f3a3f6642030ef4548aaf9d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802189bb48f8d0079c7b1acc379583f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105bce9b111849d125f9d5a978ca48f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fea22fc6bca65d375c1986331e2222377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62725b804d92c5bda02eb6b09bca83d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6c15fea1991e2788b0684339cb86a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a27c07fa7a82e93184e184b1bd906b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e57c24f101ec4fa5a7cab64a57639381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ccaffc56133462b82ebb63f3e15d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0de714f974033e46482f4ecdffd3c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500ab03f7941c899228a7bd8af66e1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69476753d1869a30dcb45d0653a5e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dd98e5103c16b2b41f9fffef5e692386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b558ebe0e7bda8a581cf57322a47f3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cf69dadc622273ca1f2e8ebc5b43c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06895c3722080551dba3739eae007f52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae7c24f312c8284c6d3346a504b08d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1d60646a9834f1290898703837a22391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2ba456871379d05710b59b3401508392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f78aaf1934ceb859610605cc9fa7bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e876f42bc48f8144aed7350a7abe856394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2a4c3788e39f01e1100c8ec5143d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df868a347ce28aa46534988b55deba8c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb64cce2ff36cc7304a4e339ec5809397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f501c4c6da3d1666c188882f2eece398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298ec13543e7e297614a1d62ca0b86a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d959797257d3334a24e2e0047a313c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a47f85591e0ba2e99f84844a1781f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c49303f5db12dda96096e7259baa4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc323495f81bfb26a7bb4519792948f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c96245acd0c103c012c25cd64abaee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214bb1c01920e37d90863bc79eb2f0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54621de515e9284d519de44713093415406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb21f44039ec0296b7afd5f3f80444407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac89aceccdc9af3cbf0a3eba3d8bab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa694be9afc64a81aafe4c7d9778921409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd0032be6bca6768f5db9db1c0bdd8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d795722f3c227d845361e22f977a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8013e43ab773efd885fb9ac0f20db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0c0c5dc1fb06ba8a88da8b048ccc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca871824b4cb68614ce1684b3c93f9a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498682acdd30cdaf69f273315a65989415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b70f70540dec12bd37e54d30ad6c82416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd343e639a86a60682352ca4d90e7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514345281ed44cf4b91c453dccd3d43418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1a5b2625e893bb1f93f000df5c323419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af94a21e379bfe34069ebd33dbe1ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87e7ee09a12f4f1465c1cd344a7ee4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18f62f6400b3c12c0355f843e2408f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed6a094c8ef4808b8d76ca86ee934e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0f9a7902dea4e6dbda67138b152e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ceb4bbba40944f35055b15e97e234425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70499c75baa3c08bbd638be070941071426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901ff622d6f518054692c97d2397863427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb55acb597734344a88a8e84123ff6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfc64710c9e42a46e5c0c12e0de477429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65197b56b6faac11e4139e1f61974af8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a480b10e5ff508b23eab6890d018fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06279945cf1579650b3678a7d3ac3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1effd6799767ce967e0eb1d8d682d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab955bcf5a8b45a3b4cbccb7ef69b02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29c7b90e16604d784492c312e1ff67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7df571e7150bd581e5413d96867d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893c05f13929b4fe86d36dfbf7ef09a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34798f66a753cbf29f9b5193f996ff9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08330fff2550665c847eb2032bf30f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b2fb02d317cc45b199ccbb54b6af4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45faaf88f1ade15123c77990506fb6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e93bdd3d631d23575d149db64a7ce6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99da67180619698555fe365c18d81d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fbee3edf1b2bff88f3c5ff0670aaf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55065d06eab08e640803e92a2b365d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905546071f60f61ed7b3eccd5b0646a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7536d316c27b366347e5a5546e1de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23293d2feaa25cfe1ff277c57152d898448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad2904f5003eb1de795633f8d25490449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6963cced2a4b1f210044fd6013a9d68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a96d0ebdb7331687d848ca05187e49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd817992ac79583deaf4d1669ee08d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7f1d2ec91331e479e975b2fe52b01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d961c733e43ea70ff92311070b9c15454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e7f0e27a11b1d1b6db4284f2f7c08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e4b1a0c153bb28e625e20af2ec477456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ed9015bc2dcf3d77d57f3b563a550457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abac16304fe26e5c57af00bdc8739b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0475d9415e64518688c30b99aad676459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1b7c5f8dcfe185c86f278bb9ca2ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc197f387eaf2b6ef370c5560fb276ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9956eb417a0039281cf7763672815a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118fda53c9e7df726cf62b4582a323c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994604aa5ac01164eabd92dbddcb4b39464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d7e7dcff6289f8d792fa0d3191359465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c09542229a1ab803be0fa4ecffcb5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131ea993d37d86f2bed701b2994b079467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767de1f6749d4a9839a202b4cec5f0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48f91ed110ee766de6255f3b3352c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bececeb8ee17e7d8bfed2d48e1dd47e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b4e3ec516634f40942dd78dd26491471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b0f590385f8747450f1be48cad5d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3523b1f3775291af3ed6cd18990eeaa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e868c173b235c310e5b0d2b46143b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745a39e40657d0dd39f0000ec0de50c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55ccec2b248381441e68247cd50b97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234920c2ee8946c0b423c5d47595ea6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a2196ff7f9ac820c4c22a0b74b698478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afca30bf8bea2acd4901a7fc4c3725f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dbc5febc174168fff4e8ee6aa0887480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df4b976bd74f3d78f780dd1bcc7205481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c34b1136c325ed84bfab8179d53f5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92501ec915ebb04d17c273e768c3af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e7b3be0fc158749ab79d46b38071a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec9d6c77762488855b73bf25f29d7b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07f0955829e6cc5587b33dde8f44bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab51b0478693eed1f41e145eacc0258487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26bc983bbb1e534dab44326faa6bf2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d111487379fb6b8d04abf01188b133489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfb697248e5e2b317272a389bf38fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e2df6b41e5e9257e12929d040dfbd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380f93a1af3f00b2fea4cfdb7c91bb9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fb060a4c8260be56f3099bc2aa060493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c291c2615601ae16ece34a2962b723494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047d44655dd391e3ccfc36d017cd16a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21493ed029ab6bb31fb7ed966f4af38c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427d28346d4c81387ce83cfaf2fc1fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df386f6e01dbbdfd65b928d53acb0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900567b6e2a2a9d7509142c1b7d286d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915da2013211f434826cbe92a5c5d6f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d046b8af1129ecd5eb1040245883547501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a635b7215c7b8c2ce06c376f71d5a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235b94197677ed61852cb8aad4129e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428fcb54453beec0f9710db6c0b4438504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842b2e1137515ec9f24ecb5bd98fa0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e048a3f240247767f3ce9105f7af137506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d09a44a5f25b96428031a5208ecd23507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0beafebdf493841f600cae05a0bf6e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec292b09d55afc0ff68b0d9deeff4269509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ab2bafb2a4bbde03f9ef2d0e2be32510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade88c28a6d4266487804c960f1c857511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29d08c6142fe647abaf35a3a354736512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300e295b8287a137ae67d1d03ea1390513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e3a641100491e8de9cc4e02846e72514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb0ad9dbdd3cff9478fc6546ab71f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ed23db251ccdacf538ee5c9ecedc5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26549d706f795d8159a01a8542648d28517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099667a158e076acffd4d08bdddd4e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375481cde86a532f19c64785d4fe1b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60439681966f0edc37c1d9b9ff65f30f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c027bdbd4bcf326db3b0541ca2c7eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90af363d6c8096c10afe92f26fc600522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062358529cd551e106aad0287ba1375523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dc48d3e1dd02c2e5c86d78b80b216524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3c3788c55e9f60e00e6a5627e5ceb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861cbde6817adced90884d97c61b02a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790ba2220ecd0b75587fd258d09f4e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f9b9cd304f6f12f5c697fab6825bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a49a9ac1080082a09eee946cda0654529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8c6117e071a53ae014cb38a7fbfc6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332f79abb26dfbc3f15871ac5349386531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b494d634c215ffcc5255c5480c4de49532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7afc4f354a7a4e0ff8e82d6d91bab9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83290a2407c8ee71c0d8f759833507f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f85f8af742ed768f6907d482f7300535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb03d3135bd722fcb26f2a69f6ceab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20168360c38c82d9cdb4887d961f61bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ad7cd53a47b30d0fd11dca97333ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0563b82670c061af3dbc642836f23c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a427761d96c6f77eab616cac697089540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503b2272c71b3d9ef9b6a87ffdae29e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922cf1dcdbbc50ebc741b1007739449542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd51413631a24e97cadf5ec661aba9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fdcfd0814883529bc7f2b2512e0cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded95d70b548e17530fd6931e4fd5f2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539ddf9d6ac82f88b07b372d96624ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba112522e0235ae132f03092d5a032547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4a0e612b1ef35f7a088d2569b2e8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceafc8392cb2c356be85fb80e085e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cabdb33f9fa0cb6c8f9afb1837692c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4d6d9ecca580e4a443e689290f9e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cd445e7b24b317d934fc98d4dc2e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702506402247b67aac10f2f04b811895553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb08ffe76856c2dcf03e94125f8a74554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bcc68e93c4b31a3271bb8a9c3ad59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27097522266e19e36b4d8ed71cd26150556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921e5d35365ffcbf3f78d9dc6d00d19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc24f00303c1c61e4f8398f363ac27f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2f7a20b09345ea5257fbaf014f8a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531553f9a80e32edfd477d141e2e1ca1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037ae2ab2c724a31feb2b441e292bd0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a48fa7ff502f3bf01c83049f06248562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd84c9c34ca89b5d25689ce1be451d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292e77d3aa038623293d081f5162e74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c0f0b9a0d4070cdfd2cda8f3e3b80565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb5a810b5e8aa916c96b117907e6f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b81871d1ac82768c25f5d0244e873567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56e602457f50e7e0406a1eea48ca6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c8ea690fc849fde44b5db6fbd58a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7a4c41450c1a2bcb04042cf7cf4c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378cda2804f109cec1f57aa88ca9aab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b40f88b4ad53ea13119c639633b36572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa67d934de485d5b30f09d421cee401573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c24cc939df8c00e13b4b8ca5d01947574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be3603a0d6b3e77250ea5270c102ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cff7028f406342a1401d707787306576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563986943d28c48aedb9ca04f3644013577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19baccee6b4b3c501ff7c1cb277eb8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0b6852e63d028fddd388ea8b708d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c61a4c621ada6b421b9e6b27f08352580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5df0c75698058381820f7d2e19a931581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c162f4ff9abe7ac33e817a01268be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690743d07f06cb6a0740914d301bf094583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a212422f426d47bb3b534f55a07e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5355ceef701e4432884105820cb3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba64242aaca970098e32441a04f6926586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f63907b782604ee06186b8d209d9cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bda1b92d887c53c6a8a38064f1c875588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611cc9eda83cf554130216eeeebfe29589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53013ae7005690f530cd6a1370fcf367590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ac725ad4203586bf448b87a01f208591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bb8222c72a57eee3af7974b8dfbe7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0598ec2caef712539c0b8d7f3916355593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dba615a3ab10794b8bcf88f45405e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c81ef57be3f2f688427d359ce8aa0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a06d497d75b804bb82c47832c8c33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c966363d99a8bbefebf16c9620a44597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8d47090eaee30f964d4e6109b68c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23a063cd8aa57cd872eb900c450584599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0860549ba44b02bb8f7af4dd120ade600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae956b8958b0d80e41630af8488c55e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89097fde63bea340f265a1d62a3be5a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ff00488ba38074efbbab7ee562f0c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824e097657d5dbaa9a7cc699fb40ec6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e84a78bfcde4764e31e16b9077978605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9106da72b7a03da36e68abd774f8c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376f2a9d9977476bfa30bfa9e4f3fa2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb885009b853c03eef721de480b5f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff2c1192163977fbcb75567c9ce5e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519dd2da52c451da5320824026e1347610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7cafc5c41ce30315402ed2823a51d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe306f6775b568debe9a791e7b0513612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad44ba4957271b3fa264115bcfa6a71613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4522f22e277de2ad6cbfb402147a3f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a1355bd039de02971d8ac1d4c8a1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd13c2f3a750a455d671422c9e68ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc96ebd5934ec6370aa35491f261ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc86c6d6a3ae6cbf92e0174453d08ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c24a0d80265191ebc55c483734ead619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5e5fe7dffe911aa6b708c72389c16620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceec64b15c62531af77ebff228b2c5d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53d3849f1f5c7c3c881e3f53e5ea87622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a8ac1bab30998dfd1e08fad527d6a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbe81377b2fdb4ae8100d256d5459b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d449b8c3cc84dafbc0a068fe713f874625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179c2695e7049d525a924a52e590807626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf22d3e98b3b805a1bb69cb33c5233b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dbbe4fec25ac05c52cb0ddf6ba045628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea113cedc1c7d53ae9d1b78faf8815629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ae731b46618fb65ee7ddbb4bb1ba6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbce0547b6964f95592e5103490c87b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28f758597fd4fbe521e7b9e35c1e20632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d616b9bffff78b1cf460633b34400633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d91ead55e9fce999874b3686aa7e31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b0dbe6c58f1745edef0e9d014208f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325359d888a5890d98410524cac73e9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75c91ed55e26fb0c5f486665b2b20b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e26968588402f9ac07557e7218c25c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3c631479d291f648cd81fe5d3b047639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6cb42efcac57d0337c92fbe292c59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b7bfcae45d63fc4adbdf10e92205e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17109714396205d1f453e927351b4537642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a9cb726ce045d85458261e9fbf72a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4d35a5c25d593fe5a7c8529cbcb95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c177bf66e0d58d10444869ec47d25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a369727cca86d5d57cd304f624c43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594009840b28a31682821953ba757e26647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f3c7c53279001e2ebcc38e0afe8b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fc4429da595a3fa3e10f9effd696e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da8b3d5e6c1e55509b5a9eccbde6fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853fd5b51b7582049520b19243ae559651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e81a222580d9891c50b413af621da0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22edb56f7c8519143f01e4c2a07e4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c154470f00c3520ee5a6aa9e4df6a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa2dced756ea32d8fc4fe21e7cbca2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4338fc695e91f59fef2f5f86c98622656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599e219a50c283ded227d2c8a572bcd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f025cf19ba576523a0c10ae5b2f272658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca8243a65282f8ac4c04655a9bb0d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b81fbba0eb35fb64304381fef9d70f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe259fd5760fba36d397425fa5dde4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8485f34643859db0bc02f656d69e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba494fd6357ba5f20062c26f86ebbefa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcac541192d5b138793cd014588d356664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0f0d2a7829d85bc875c862bede911665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30465b1f0a4e33f6a11e900dab37a0d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1d12ad4ae4b1d6482bfbd4ed35b66667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085432f21fc5736e978671b7dcc4a74c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c622324cb3ee56349e29e65dd0160669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898d9e08ae592c22e0e024433b3efa7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade14f020bd164e195002323af8ccc37671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7623d60708f36aebb9405543fa0db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d0719d80ca7c27f9054b14782217b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696bc1f6456dc30b2905f794ddf8f3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2d873c9f52339b731b7cc0d17780f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb450609698281341fb9714dfa075f94676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f025f9199cca760cbba36ee4561bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef851eb53732474350a9787ef2fbec01678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a6b4d35950ba097f8ae88b7819d9a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f46ab20065393a08396142fe7d3f79680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b617a4f9f7cf0b330e2482813e7870b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31321c061b5db5e08b92d8fad0bec877682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fbda7a25e8a080fef2a447ea3a921683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa292f0b0702671f95f18513e83cac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b188bdeec3f2b42f6103e7c9ee7b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79268b2804346854ea532b94277fe7e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a88e05c8568975281f7a3b872b0700687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db129fdcecaecf398694dc5b5b1e3f9e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c9e3a882133f34bc29656de4ad7c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc578c3ce8fd612116e63c4d08d43a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39001c32ca7a7c525a7e7ad1dc6782a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4276a304d4c582d0e147172830779a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c92098ea2cd316581fe3b67d4f71a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd70fe2aa35e3d89a0ce851199273b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0b4574043361aefba79178315bd87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adc5f01a9a2b92971941a2d49fd142696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84626f46244f9a94db1c1dba74d4bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65788d71911cc27cdf77386f07193a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71aae96dcc4c402509c948babf7027699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2ac1f63ed339d45dc61e3d8d0334b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb7848802b979b3557845576f2c31e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b345edb0b893a9c1687313099c3df4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecf38f7383f813335b44901830abb0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a374a852bac2568b3757fd8ae6627704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778efae1fadacd64b3224007d2e4f373705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2e0cf76903253d449fdc584f4f786706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1a2702664c1b594c9200aa557c9e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff775052597cc9d1e781a66489288fb0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fde04f8284f70083c1c3bda65be09709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3bd1552e909b04de882a8186c216a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39881cac54307c0c269431596e3f1973711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbc2eacc4c87a969d1bbd8d64ced85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d1611d0239e0910a187d12913b978713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75789c4e2edde8fb5d1390e978f865a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d796167d86065cdf2e70c5cfa850f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ef694e25ce59e7b944c97ce3a182c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041538f90469ffa66d4f4f7d62ae6ea1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfea14b6adcc71c248e2b5b26dbf7f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206399af0e374920e3b618c5f847f90d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999d14db7259e6f803dedbc29cc5355720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb5581600d8a8f381d0bed212397e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe65eaa169e3f96a9379169d195bc4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bab453525e4d94ce3e0ba15bfbb7a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639d93c69224f8a1a169659083274ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af370552dbd8b8cf7a7d9ecc243a2a72725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d886201214becf92f20be73e428b0ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0993378efb8013467c956db311fac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dddc46d4bf6ab276d9793f61950b0e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f5de3aa9749872bbc256e520cec5c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a489a00a2399bcdcd0b99231eb6131730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711c30f0d0330654bbf8270b8a30e8f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b5212897ac0b7b122a56d8782ebc9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288821cbd69086d975b35792bb85a93733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4136f842754cfc39af46812e945c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dab10fa8ffc88719e9f6d8f8b82c92735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2222e966bf6d8cd13804e9b959f55736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ee53d546ad19ef3b60b86450c50ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a1343d6e2edb8ef2e29de0c5260fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefd1ec37ee98e46e1d77682d230a70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309446ccf12340c8f6442656b9faea7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c99ccde9f69d68ae8371ddae7a2b3a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caa940d4a9c38193940c121a4f3cb0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31959815fb1d0440b820bcf933c02b3c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e606b954748ba249f2cfc96cbe25df1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac28cce83ba780b375062224baf655745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071de48de3cbd06545469377c3ef8d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7694db223f5549fcdf427d4d3126e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386cfa2c4dfe98fd264cd9470523fcd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203eb40b8d7746049d4a5c7646c04a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57e7f24d8332b6fd7ad55bd00a1eb0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0343eda7f9096c96e7582cb68927a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6b36835e6a7dd97ede5b9d2547ceb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2b22de8067621a0f7badb35515afd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960ff370e1271662fd64ce1260c083e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871aa3ba139d013fb86d5f823a86c9d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed922d49de55f6f97fbfdb322cc8d6f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a417946510a995895cd44b9c5ddbc0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66f04b64041a975f38de6fc8a7d260758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017383445cd95bb4ba08953189d49c8c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>