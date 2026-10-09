--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0666b3d919a5f2320e9db933ff8ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584feec1220978c1a6d5162835be30d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f8c90ea6dc9610c7bb0c33bad0c803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e96aaa51588f871a810adbcd2772d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add492da40aeab5f060d57f02d2348895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48b8cc81cb027c6cde7fe11dd9ffe06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a61ed3abad85eca5588c98cda3ac77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd604974c7aff37c8d24ff442d852908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fe312ad523ef151565e9c466b63c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0bd6769c43d101eecca57f54bd8fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7e3c55a6c287a8bb87fdc435ae01711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f082a445db4752187379c44f130fbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2488b74b8b2733009859fcd33fcd313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd01b08d3b059b81ad76f5cdf64f82f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e166b59da19c315e3c50608c675aec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedf49f43c48495ce914b83e33420b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee52b960212af4ec662cd8533b0e1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314fe6504982666c14dadb8d16394c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7277323c98ee7d9e584996296804b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ad67ffdac2cc1fd1cf0209072aa5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05350089741e4e6ea21e95f45bf9aacb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cfd60f22ef9e948f60e672819182022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58c34ab4a515bed400e39c084a0ec523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a564bf2e68393d07765af26356c82a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effba96dc1b05a10868bdbce466c5a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae32931811c7082d3526ff069c7aab226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e458d60a967da29286971b6941f02fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9640bfc7a9d000d71f47e21d5209628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1099a3df884c3ec77d0b1d52d2e5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88f1da1f834d0178233341b53c98a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7069cde51d7fd97c5b623fbc2a49a5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bb5b17579925e68071b2073ea6e8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730344638882aa04ec94c04eb3ddc1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f8bc0e8b128872e72d4d18747f33934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5af5ae224e69559df182ad631573a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aad4b842a366db26b2b1ae2507a69a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7258b728c7addc5446ec2a69d1613e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20eb3b30fc54ba064b72dc2a9466f8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14776f91a9dfe06b59b6e34e8796e7cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab89e6e132b5c4ef043f1fb78e606b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57e37f751c015e58e9813754d49ea941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25988e83a2d1f196a91ffe37ba318cf642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9c3a67906607bc1af468a81d2d97943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd29b5da243a06b59daa66c26a335944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d48335fce46c703a10d801bbd9a39c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dd9a03718e40b50d0bbab7ac3006246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acebc343ecea176e7f1912dba2b1f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1480d848755febaa3a720f440ded2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd364ccf904285833cc4a757d762aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc6335c8dff24ccf0d01d631fa86ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03bd69b4916a89167df4651596429251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d72d410191d00e1e2ea8c659b80f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639f6d8bf68b9c0c6babe0e6bcc7cd953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bdbf8e27362b84c6de451ee7458ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe569502deafa7297aad848a95d16e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16484e71c449c24a49f8a6e22b2246456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f09bf8074c91e044047ec1fcd8f9b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ce335e73dadbbbca72799a43431dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65a78521b2375ded6d1358aa66a2d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d9b857db86bf69ec7361c5556bed760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3b40c43a03be9500f3900b76a4bf561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d74daca433a56980f7218e517e46162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c306490ea61e8dd88dc5f806c26c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15747572b48772f0fa0839b8e62478864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5228ea5d6bae5a3c84d3592219f8d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756c41ed4bfc6b2a245b911e39a344266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544063a344ded526764fca36cadbe68e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1353abf63ac39dae638d3f5d7b6adc268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326afbee27d3ff304cc4378c836f368b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1bed306f2fd1e2012e4786444ff4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536b92ab68cc415126f372401b1490471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a208c813a2a5faf0440c636d3c66872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84c50592362f29c3e8cf89ff99d4f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80e2c7381a0b9a73c2b79fba461cb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566c402a14aa14a3df521f2d9b1d91475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adaa240289a7eec7f0939c8ea4275776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b3a68920500cb57f3b4f0ac427b8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b48733ab1f5aeda6187e1067d2bf9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578efd7b6e1b8a1eb94c2bec82c3579679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f8540f43829436f19eb08acf8455980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b814e1f2cf432804cabad77049eea281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355611e803ff09520347b19a698ba9e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897e0ecc9eb9d7e00b89465ce3a7b4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4659a43a2fff1efe8083badce387484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0946374d4cdea2050fb60bd68a98f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d51c40fdbb80b06c6a55ad869936286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86021c03129f69897b2a007d5634c5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59521273e95c16db6966b5f488feb70088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73b577180ce6a647b7828c83123f5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a308fa276ea28d8a15c4cbfcf037b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfe8db38c333f43c90a210cfba19bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd388873920fbf32d910653ebdc08e3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad47e82a60cc542fced47860980a27e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbccf4b26ae1881ddbf682087e484594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d97c4a0eb756e58fc7312fb5e1341395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafc95b2127171c61c90046956247e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d624f68b7fcc8623fc429e85eda3ae997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfbd2c92b46484a4602159081c540398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdba4a85d49b17cc7b0b2d0644712d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13152824f19384f47bd86a96994d694a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe222842accdd59266acc3dd8e1d96a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67df531edf27d56f63fef6064800d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a17a633949fd30ce3d32c02a164889103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35bb83f1907c3da66839d08d137412104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbfc376919db3a01c9f51e568508d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7f2c7e70807124be86bdae4623949106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2c458a7bd2121587c342bd77de4cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232b356ea4413230fc657ff9bfdcfcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f1cbdf89f32b34bd7c2a34c9d29c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e830473247e5d963c52db384df21599110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec338fca6156cc3d9b3dd558102ec1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449507ac947e04d500c9476894a322e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb341fc72ff5fb69d55f23032d02590113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7400ed2e3eee7a45c8b14fc9d725897114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743796af3488700e38e62859dee0256115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0f400b653a2ac49a968406243336b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d69d037cc7512a21269f3bad78a34b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501b0a6015765fff1b7237057e9c0d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9fbbcba793b872fc1158b83fa2a49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc02101fd9197d489e29f18bdbbb9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b320a699d53861596534ee43b1372121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214521c3ffedb8cf984c9d95f3febae7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccab2f17fa8b148afc09ac5b89eec1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a6db3ac266e1ed10d75c4e8aab0e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33edc6ba7d9b4af581bcfdccf72f11f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2df3a617e7d332ac8622532da94742126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe6c3824cd9ab9d66c3c44643b20fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1597db87360384b281cf4b78e23432128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7ceafa85dda4408ce86b47a42234f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c7077947921735f4e69f66b631fa6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915b293af348210c84ec2a177d2fa2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215c8eb0f6b8b1c42024362103ff7d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2948f532de4929cb43eee8673666fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fd0aae9ff261031f03b25306e555b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340807baeb8c26afe21a56399b43a23a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c612777d7d3f6f88bcbe247f9e6d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1511376d58f1176a09872a633109b1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011480d91357e3f52ab69f18e0c7dc4d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962fa6c551ab9638a41638310a237cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68d463480c16612b92d1db0761ab88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e7ff7e566624d49b20219185ffe2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8345a661fdc22de9f1f4438cbf357142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c5f0bffc6d6c527c5459c6b3b343a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a0aa2b6da3986221a0cf6a79d52b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acf72fd023e1d0a4cb2c3769c78440145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975c76643977dee3c1762b564bd16cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b7d097969c66ddf11f2e051dd4659147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e742167836dbef0a6f030a91499459148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4082e22ed1a5987b81f7be4ac257974149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576033e6098ed3e9760ffe810c7f151e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bddbaccf2eef4641d84aead930e162151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca528dc5fedefd9967d83478399548152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7019c35c41089c7c6071b5cbc6548153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a42ad24167a54b725a3593b2c66ae4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42951f5c920792b930320ac5ca6cdde155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62215f1ea3403d0f4317019dff958ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb1ed0361321233b06705a3206a6b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbae9d08b6f6945b283dcb26c68b74d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cf74628d6f8b297b2955879b2b1b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3d6313b47b0ad93687fcc0a70ba99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f35c8a6ccc3b5b47dec39914363883161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a0a7be279e9a0f40c38cbe62a55bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49badba407f5a09309433f518f2e54de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd32300684bb87d6844a663d80ebe8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71361777b1122fcf22d65d3c10af6550165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f805c286fa1be21de810a94bafcbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28597b7c375550cfe3b8212e84ececc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe10ac93e6984ef352df80544b5b69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f12a345d09c7dcf86f7022bb31745d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06350e068a26064d59ad0534f549a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836cebd3ba58f1309c9aac73f5732ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bd03b04a3c99139af7e92d243863e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42519186ed4df3ba27f4190723496ca5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b462569b7e3e8f42e8102746017ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e83e135bc17da9db78f13847b9b0ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f420bc256407fae33d78e559dd0271176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227048f56163a4b9eb2bd8b34dbe110177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd031f70335e065f07cf4ffdd1b2dec4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab389030f991e2d17d8ad534886e884179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667ec57c7aeff235a43a22c41f9e4ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2141c3f77b59e4c013a5305375541181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22558bc4e6decdc018d44b4c06ceb214182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d999c4d557094bbba72e4ad540402183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac995beb6b0deb49eb26730c393416184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c04ec458e97e4b7c428d921dfe15f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73271ccd9814424ca0812add8480a45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a8d4111bab17527531fb890bfe221187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538c09c6dde7eb7929b4dd97ebe01c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a47388883089e471ca1a2e2cc4048f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d4441fd3269c8a2eced745553d67e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbd1f03d9636d39e8040f76bb2168a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c391d305e41613f55cdac1136a40d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc118d07b512bb1e2df44ee655f58c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ff723f36b643a1adbe0957ea6441d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdd329488565062013a198394dacc1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb497371cd9d650425d0e2c20649921196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0fb776bfc8c6fcb369d928772e0d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34926f5d707ee1a71f2f3d7ecefcbe56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409f4fc13a5fc3dd41271422f0b660b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ef8588c2c423792e61f2a44d84ef1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f42ae9c60e92af0e1ba0a1a06fc1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd2d99f655e9db575cda1d43d19909202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98173432dfb63d58e1a521ad670ca731203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0e17415725431c05b4dca08434780204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8700328fdd136996dbfeb4755905d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910f9a08c832b1c33136e5985e3e41c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7d1503fd56b0009a665a7dd69fae7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2417c2f25b020fd60f7e935b5d61cad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0e15b1fc385e2fd20552c3f450f4a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5d09bf45973a197e68e07ab459216210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1709c4faeb759ae455972f0acb9bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c33af184109e10891ea6b6aab814a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cc025d46b39af27a1059994be9691213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820c6b6b4168cc6776545ed99d12d90214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cf7faa4386e1a6d68cd464ab01b54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619210f4088850f13181203f5c3eb39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e416ea3b950fd18c5341d6f1dd27b86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0aeb90d5129025e27dfe8a9749555218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9fdba7a729c1bb7c8b4b35650dc07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bbf0753a09e8ffd674ee1d777d4af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244945c9a91b9e6f52eb8161b45994b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c1da8883a2869c0535d388a6d2104222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be56b164739ffabcc1b60f58d307ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa9164cca68cce00f62458450cc104224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b127be85c3bcd9019bd20cb366cdcb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49128b8898a3beece313ca2d49ada29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd8d1bb9b7f3f56d08f3f130415c88227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4d673ef972da5df86e5c160aef2c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569824b15e4afefa2113a12581e3caa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920522cc864288b11c06f69b40a6bc8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3038a972b19bb2fe49d2850ae08d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98caf53b1d51fa4bbad82b3356c6cc37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49f0738c381b9ba64b69904259d6e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccb6185f31301eee7d7581438ae1d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f7b4c426783054e7345770382b0b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe8fa7a271afb02e1376987ca12610236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a100499bf2021caf7e71f14c79125d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad298817f130193771ac52e539fada238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2cdeeae0246817a752088249e6b31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfd26d8132b2a4b8f78f87aed74642240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c48f8bc43f4b7e4f23d698f2b366ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47752bd91418e77b6f71815193d7a06c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213a04110527c19db81b5c2ea5085f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807e4d7187bbcadc9966a6f69b8298e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade52b8df29045f4e866b3be4d6c946245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6bc0beb25c0a76ac8e83a7e6e9247246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b50c56f3166c2e3d2379310fbd319f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97403d1f763de502ae0250fd36da40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c1319a0d137453a9d6efd3fea97f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4347dc57c0a958b97673c2292d1ea6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece26c3ca775e7717c8e0e32246fb01251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649288a3285d1bd95078bab70889bad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a7c0bb9b686fcd9659cd7303964f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598cec4343b47bfba00a42b7c9c7eb5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cc0d768a0efe50b184381a15292c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d2959b20184ccf6c1a7d5b60186b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439a6f908e46174ae98176cacc170b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2a21b1f8721acae8386d22e526f06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c91502a3ff46ca3f0a9c0eefb4d11259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e5d92adcd3fa72d2f0f5f984aa951260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a4b9f49aff0dad262db5584742b0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f466c0115b9b5305bcc93c6228358b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ec3294f3e8db49288d05cab4c55b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2236a70cc76b612cd73428e15f4fabb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71049f87211713b72dd7ab8ed52f2df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cf2fcd4a7246b7d60712d95aa2740266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d6f02e45bf8a58632d1851dc98159267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace877dab35a2e9e9f5ae667fc7e23d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67af5bf2966144f92ba1d9a26ed83b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e33c5b39648363c7189e07cf7574df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84202f5aaa76a4e5dcece04228982ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb00bda50cbbbd9dc13a27a4a118335272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79317e30acabd1f9d596cbaea372c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159c76fb7a183f4c04030de48c5191f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b63343cc18e4e70c54ca08ce9c825275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42f9141e3930cfd8f533ba70b09d20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de428fc21ccbaf46ce0b24be73e80bb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4df86ecdc6095931407b6b38cd59b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60650d30eecb60194acaf5f106fe46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c67248591bee696445d40afb1479c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c807c66efc116c4364cfb98b0794945281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a5af4f58e05d5c95603aff02ca650282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65f942e4e25f33e091a996928381f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748382fdcc6a7c3396dbadf30421b7a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea3b0966127047083b7ebf4c442c99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e1e3977c59c08c874ba06bbb8c265286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66ab3d19c3247b560213ff305fcac4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad7d9e59ead5b2fee5e6a2d941b911288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2641fab575468bfaae58b5aae3ad1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34238f8f4d06506de401ed368ba3bbe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d996579542a08e24443fd6e45ff1c0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d8cf4178bd69d09ee58e05f8e7c12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461eb073561cf68ac3721f4c4daa64c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b206848a3ed83e70f4d2e089fcfe65a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf6569b1e7e14c8e633c212f2f3cc7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb519f1cd7deee043a72c1fb0f758dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7c0f1d0c4ac7ec33c64377fef2182297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94054f55d2a0447ba65e8e32cc4f485298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a43c725b2e6b07f7bb8eddef6e1b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718377402ab1ca4ba49cb530cd3c6e03300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a562e0b25dc98fe4e1d1faac84aa9fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870306d1268fd8ae60eae84062d7cfa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fa739c8102e0ffd0ccbc45f00609e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b2c5560827a336903d30641b19e89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850537c7296be2704334314725e3cb29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f143cafdf6b7590a2456a4965ec1a4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba20bec0548940ad0a2ed383b2ecdb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815d6ed300c2a3291a578581055d198308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf71591904fce013f4dc1fd2cf3eb71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa54486c1720c541f613ad9708bb0d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1026ab46d45a505e382abcf6a2822e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d2b23fcd648c1462650c6cc11a485312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c9fe35d1d0d3931554b2643964703313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b242ec0d1cfa7f58f7ba4d9f10cbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453a7bf5472382bd6b9e59126548905315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2e143b437f40551607f1c3a90629e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ccffabed921e67c9fc753f4f223b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80c2ac71ea837ee893ec9bcaa19c28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3ac6473ca0dd49bf7c3497cd734a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79ccd3d409a360196f0ea2afd95fe8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a68ab49858fd83581aa65f989b8e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd77866f17bca10d1913e3f0bd1332322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82598397a99ace8e02b25991f04238d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70a99b46e0abc3b35f391562dbc9ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ced83420bca9d5fe46427511e60b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a38c0fe83bf26bd223f2aa4b2aae1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854caf3b4d1a43996a4c4b866a88d07327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18e88f7764cb4013e13400f427c138328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b6e691ef4f671952fcbbec24301ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f39dfd6e7a274ac8bde72139dd731330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e695edbef5f1c81387bc8b4ff3c19331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a016251c3bed72a402eaf62ee9096fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaaa33220bfcf80f7b86c36be7dc58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4b8efd0f00fb42eb5569977e7fb64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa44d340ea4c459128bdb01f7983836335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f868c88a67472e9512c8d9c47302f43336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdaef5db20d2d9050ec0a7b3db7caf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d007a598a60f51bc2382b565db83e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4278f4e291b383a3a5f1e518d73e90c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5983dec4145c9438e595174b33c92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed41f8927d1d233c30fe23a19da8287341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febf76aa030a9a04c1e4fe9597a1f18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcec7c09ae1d5af9ab83bcebb01cc14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0951e631501278f177ce719dcfab2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c2b62c99681da2b64d24fac84796f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1023c41ddd6bd9a170a89de09915913346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e63ce2cfd146c988dd084b0797b45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8751c127d22ee457eaaf3cc8960c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafdde0bbe0db2a1f52effc65c57660349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b7990d4bbe03d937ddec3e1238a7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66341058c73a03169467a34cd51d31ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c59df1ddcc60054532e37287928a45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d82414eadf008348586be8110fdf2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56bde6f07149d35eee749a3c505d45354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c42f9a7892286ba0c20556e990457c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bd280aba41312fd932f838b9d9a47356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab385a0daadf51b315429dc973f7324f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb99d02fa6890f996ca6194d97d6e8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978b11cfbc38423c8a115e7d8e4215c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659f0368fe88ef23e5326ff2766e515360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f75ee60313ee6e54fb2a21c0b5cdd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110aa3c1c812cc351ae3bda632b6bdf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41779a8dae6f727a581c20e2b87e32a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c4f6bd824b4e16e4f7bbc561c7117364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3cb60ef2fb23fa6b7e69ebf53c087365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2135feb3e6022d2b7c3a57fbe39e8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac04861d291c592386de92d0b29590c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834ea281653a923205b6cc357660f40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c560e0416813cdad09cfbe3d5e394369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7d53a73bc0dc82e17f7f83ca47c78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09c65c004fca232e3a952e91b64edb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d12dd30472f01945a2004355854b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbd89a21ef33f8c1b0630046ab170c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a72c1cba8c2e4d2caa9693b4bcd09374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dca3182af12bcd544913346f5d42f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526125b5a97da98334dfb458cf927fa9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68672d141b47b8b965d6913eb31daf38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2def999ce8976ec35a928d109e123378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88855f3ec19c29119e1f2393fd077968379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e36b778c91109cd0074914ab756cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b91625b552f11b5a20a9385878a0ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe3f7d2000ae2c3eba64848ff8d125382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1069a44d96f4edb76af09a0252df7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb94971615a64ba36f744205a558a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12b3b8936668c79a3266bf2611ca2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076e0ef4d88828579536ffb9b69fb48386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4cb61e798186aa6d2889dea23d20a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a77e974f743aefd12b84ba2c3f3b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf29b4c42d6c706b519e55e5a73a878389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb2199ec0909abf7977fe6f0d1b33f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa153a05f2e43cd5f0a3aed349248ed8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef5c541867adea45bebd4fe07da6d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d686590a1ece07fed00d268842c30e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407aa487fb75a0d874af84a34bc65ba6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc42a7841ef1570f20857cc1a79bd6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4782af65c01a0fec21780fd5578fcd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe246d016e6df24a5aba5719e998d892397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26e571b4e023a0626c3bb9f4d87e4d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20c3b7429edb1b98437b767f72d6ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afe6efcca5f91fc2d21b4de98bc53f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87672b4afcecc7a11dba852918bb3f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc16a1ab6f652a2411d3f6f017ad7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d477537e14be60c90d7f00a69f355403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea633d47e4146652c867ccabd37bea45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77d1b340a6005f7782e3019468f97e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb688c631c4360b006e6ded566457284406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2369538c3eff3fb8f42b11a36f26f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a971da67ca2b476d9964ff3d1248534408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb36186e05208260b4f6a48004c5544409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f13c57f048e502235e74ae91f8c99d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81ae12827697d86478c729eaa2fddb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d25a39a3e59bca062012afc6f905d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06405cc92ea8657e2e02b21b86aeec9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef050b732696d62d6dbc193d59e5cb4a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a263705e7c05ba4813f8321d99fbb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b7522fa2fa46dcac24552039da8e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa1cd31c2734f0086ff3fdf773466e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadf29192fc785419bc7cc5cc319408418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db69f24533669a0c8ac8d667bce07f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1beceb86f303402ae480a455bc00f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2034546eb22d235e361e3f6bc825e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1054ddeca57e6719178df2b74028a52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b46560e665c889398855daeaad961d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a966248535c96e25d6bf02e8974c3f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2800a0187578c21d2484a21039c3d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3983b4a8adb0495d4c2e070ef9132f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4590971189d5e6428afeee6bcfb5b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5035ed3666d4c3ef6b4ecb0b68f88428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caaf6a47e1f71f0413fb5fcc64755f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296440c772cc96b442baf7e77582c42430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4d718ceaf2d5c9a7d818964a0e1d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e034197708dd9fda5a2bc2b876d0c52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436b8d9f80fbd8887aa156ff0d04aac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df48adfcc6cfbb4d0d4ec7920cfc55434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f134b9cd2312ca636bdeb70721836435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb2e2cc5d9702ffa4e9ddc244db7eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d9741c18ebe15b83590281facc5f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16515a90251b8bf170d3d7cd152e691b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1131987e6ce355377e78edaab4608e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d8260826ea3fc88407caa2385fda4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c8c0ca5d80982ee1e3d91b8828430441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52397ff255888b284408ed676b3e8c17442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bace751a584f1a0726b6d09d60ecfaf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806953767c209aaaa3739ff5dc12f94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e893a999467853b67bf058f7bc70f21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebec924c83f8e733e0ab6b9a3c452f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8078c431ca5e1d6baeca4c53da5852447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b9195c462634b33fc8ce02c80fb19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af118f47c08f066aac08f34df6687c03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6014374a3c2eecece08593ebbe5053f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f8342733f6999af8a652d1c396177451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf669f67fe484dcb7ba3bf95f7a7f88452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f691f2063b8537b46e4c09dc95d3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3c56eb7c9092a208c4106992a3fa3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f898a71191762027058993da4fec56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac4e1fbf834060310d3219573ba8f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c03e46d60434acdbfb96d9e13e12e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccc6cd8f4f5ea16b60ab38859c45cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4096af781587b1991f519e9f06a803459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cfe560d2cbf1904429bbc6484632f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd158fcc802180433f4f7a6868cfce84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af66125fe7beae99d88295f77f3634e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13d527fe42d0d962183d216974e6ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227161bedd62f9062ff2895a9a14eb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be13db180d327164e6e866321b8e51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2741ed98b7d8df4ccac2677cd4ea9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644a6610f9d4e991a92ba09fddb9ab0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d26ba832641244458a80cc1d521f10468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa50e857ce15bff03483c12eba3efd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c55e70a5b93066bddd76d91570af3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32419753ee7088cf3790fabe5c61aced471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10213a1c3b8aba4d969341ac4cf83ec8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584746790e61559063b07662a8ccca1b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960a83669161dbcb3bb1a232d628d1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f803273577133708b9ad09dc3cdfe62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14292aeb0f3d706ab5099091d13bf5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728de0de0d96a1519ef4a2d257eb6407477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51558f78365be67ca1366f2e0c3b1a7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f35247dc2bf8931bfdbdae5eddfaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67e8da06a96fb4186b881c714cb087480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b24c4b1c9e10b53302019fc3d5fa1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa39edf1f7b3ece8f4d69a844319640482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bd0bfb66c9cb765a491aafdeab561483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6500b887f87a6d1a63b6c31f8781f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3033f0abd3a89259811bc40df15da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eea2ec4649dbf5cd3f6962603f1c53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fdb7f38d55c26ed58717cddb62af9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fae34d47081f342871bc58d110389488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e75387036b1162fa3b3e081ded3a53489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12556573c8199bd093b947c6799cb94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084ab169c911bce1650638832cceceb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434632920929d21dcdaa8c18e773232492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c146ad6cf8058030753be98073f8a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d45082380091faaba668781b8a9e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52acc87edb17f860dae70f853cfbfeb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63747cf4298ff71590fc6ebcef10959c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bf5f6aaa2642dc4f7c0f31530b5d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c42477d3cca541b56e445cb1a3809498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac8ad57466b70b13f58c103cd940fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6691c158798920368ce3742e5a4a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec0aefa48ed4c963b06821e3092ecd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6046fca3df6ec50a7cc16e70640fd8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78982f0d84d89e006fdadc2cd65dafc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03266a14ab86e8f4122ef0d617fa5b46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ac9ebc66cc96a7428fc6d4c246782505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6d45cab31066806c10de73c898f52506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7314585b94fee75b8aaa55fee52195507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3f23f36bb88c7f15388a4f4deb0ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349a4a5ec969e94f37186dd4c2f106e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5054e84ee8eca971a7f02bebf2db43b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9100524bf98305f81d18a5d98abbf8a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f89cd3ee87dfd5c8cd3e7aa443535512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe4c1474ee0ec74363bb5724226377513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53d0c20c521017dc64c2428229cd97514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6deb8b0ad04143923ed114d1a89214515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a11f27d1f82a48e1ea602e1f81e466516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d57af83877670251fe1ab2cb23cdee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd4f702dfce880ddd0c04e9d1d9e14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033bf07dcd52613ac767fde44f695be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a6cbdb224cc4cad3f4ba99d251af5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaecca23881852451bae001dd03b543521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ad3350a250c33ac664d921bf0ea9e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc22e7e6f6105ddcde31c398901855523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25abe17383e3e91716d7ad1452e846f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39287eeb3485988182371936ab62d9cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb35fd989f512877bae8ee15121d23e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f219820a64d32ce377412a6ead2c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d1db29b2557f34915695e7b5b023a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714873458c3637ed9df54d1746a114ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36216ebc8657deeb69c0fcadf4ea555530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c022fd7690e2f03e7355136187bbc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbcd31234c296c5dd0caa4f2d9b8df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3d1f6b1ae79c1cf0b2d77cc376fdf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c03f710178e7a48e07820e86fa6e61534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568abe8478fdfb31b505f6de1bcfe54c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9b2bc34a963454d957b2486d72f2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2739da6a804f3b350f30703ab72ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782929b2aed79a9b3117fe52c7867d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec410db4add997b71713fd472f142d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aa7446eef98383b0448b8f56a078e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd860bd45d22362c333311a0142a161541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f540c333358dbece64ffd195a2c2c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced6cb4a99f75cc4a9b230833c8fbd0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372287647ea1bdcf693c59709aedb82a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8e4b20e2adf45f42ad961fceee627545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199dfd0c2177dd4ba79728bafd99e4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d63a81d95f31a8a65d7f00b63be85547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4d7f2cd7731d34dd5df32c0ad3e81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185d07f8e92c3e0f430ff82f510b635549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57332b7a6f68d5d6525e8162396c67f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33808b8fe11c94b7335a39a005647178551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510bf92b19c449fe71f9f80382d3afa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445b1d5fd5a8764fa065f1767252c60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939c508c7f59bb6b66130c50891fec0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e180f77ef06710ab80a3eef147ee1b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ebc9729c370e6a570c51b7b613dcd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abf920334324e3218aeebfb4858274557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c99ff5fef62cbd12da2ba82b63fcf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b424e85061b390f83838b9d2eaec42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeeba56fd9c477971e7c9c7e1193a38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432564b891545679ef29a87943f5d65561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea7b41da7a24206a350a15c23471f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f7b342ad9d60daa8fddcc28615cd0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1e77e04e8b35eb563933857b3d6ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49932af1f3f0701c3d522bae111342565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0d751f2dff92b38196a44fd9fd91a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abe76dc0ef001b8cb334f263960031567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f34c4c477a178c9e8e7646b17b9a56568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca3f6411e5303f99d62b68f40c9162569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd840056fb380e0117da2ffa4953b473570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48816b201ca216fd527c3e5ca88b147571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0732dfa1e4a3820a55cbcaf6346d4ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722fba5d7a9bc135c3062729e721875573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905948f17b67aa277d02cad477c5307c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ccd03744dc545f60a6b59201ab7d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1178a006a746d82ac0325083f095e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb786aa7b9feb4cf105ee01feb3d51a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ede7b3c3d03a601327d848fb14d91578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dab088d594f17db21e23409bb440b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d986cc1d96d7ee40f1b3547b71f721580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7aed19a8fbe8c60f065b5c4276b5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8b3554d913a4db3d16bc2144ee0a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749390c96d3d245f30c0879e75da8cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0e34e4b21e05e77927c0cde1d69f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e785d3bab14f1818d8759f6408264585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faddcbe1960d53059a10a7366e822b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbc9dbde911e2276d57fb4d9df8453587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7759b1f5ee9a5f444a20218deb68f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45a864281a067642b5e396c3c6f5e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b37a11cf296eb6db36ed115f2d403590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556efb58df9697db23030442d3c9107591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472fdcebfc6529ed0f58a221e0132f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458ee5c9a2f620515041316bf7b8b1c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf354e6c7bfb08267f1605e290515d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fb0e5e64300d6dec6dec764174392595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d027ee24e03b1137eb24d615cd5581596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ebf0eb0488d92ecd57eaa4347c7b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ef026352662694158f5d12642f407598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920da81df0bbc226c2b371937dda01f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54cf0db176a1c0a221b30588348b38600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b3d4337134fbdc3095b006d881894601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a388cc412e5cf5a838dc015ec7c0fcf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e817cac30c3f31e42f2ac8b5adc8fd6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde14ba61ee79afc982e2627044c8c6a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8b85cba78fb2ef91bb4f3547acdb4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b27d6d3b79001da63fd6d6154000a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c857435658cd10ef6f498b45a3d2cdc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff56734ccd4ad8509642b29d261a2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a2e622b04886542bbada78a94bbf3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f44da452e79f329e6c44fbf064cbd5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34306699833a59f458d4add2fccb8cfa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d93ae854b6ab42e347ad052e6631c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b13b664f4be9e08965449771b2de3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49b452082acd11477a7a87cab9bc6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606c3ed74fecbeca4f9b793703df4bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a349683ea25972a86a4625a50571164616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79cd7d12e593e2c71f7feb19fb4d11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7bcc0623dc1ef8f8df6c577cf0cdc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf77e230933eeef194ef16744b81a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9e1a69613b02876f794145613e6f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f0f0165d486adde6c63cb8e743193621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d660e4553f53814e8f2c60ad2bb038a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86166778796fbd6e164ec9daa1a7b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdd598114a48f62bc2471aedbf1f05624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c36edb81fc963c7f13ff30e9258962625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd376492a08583255fec789e9627a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c90aa43aecf7fe1ab394fa15f339b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c080d2ca64c364d45b355c7994516628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21942575f06fb95ce0862a55877dedcb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81af97df95a44f69b5e07b13e5a027630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4b6ce4f440b2cbe4aa475f75860c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf267b39ded048d8b630a388b227f9fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b171390811b0051b27f8dc82b0286633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c73ce3f356af959ad184850fae1cff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594410d745336dcf0b7ffb7a9e97273635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29a153469417591d1e3d765beb437a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc468ae5a1553d99c2f16435c5181c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf6f2f03eaa9601eb4545315c13c81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d5c6575364d5507e3ab8a78ccfd23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b168434ac3102b3ebb3339824ecf3b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f68ed1de8ddee01ffa84517217f20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1ad5b4e0871a99e932af88724f5d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee42606042e2e08c4a17ff7e2db0b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d200d46665a7d4ac0144c0d97833266644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def854fdc7c0eb17e521d4dc1d98170645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4027f02c874cfd01e0236fa44deda646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb23d15d563bebdab7e85a3e8956c63647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225b18859e8a0e1adf18fa97dec9143648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236731b46fcc166e95dd38aa4545926649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08fc4db40f9fadf952cfbaf659e597650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37a33eab7b90edd04edccec73b554b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552d8338f2e608b59733d112fdb6b3f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe65cc263c5c3ef10c2029d9fb84f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e2c0f530dd9084d69a281a183ed92654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afa75cecd9160d32ff26a9b29a0276655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5f35edd4531f44897b6bdf56a8ca0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca63f8c8a131bff42ab5d1503316924657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2add6ce77f8e2ee24f347ad42a49b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecbce477a132ca82ed54051297ea77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e76a81811d44f6a6216949856cfe12660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde67e01238e6f23c81bfc9639f6d503661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40bc40d3aabc320d687c631d68a829662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0bd3349c7818a3af73e47cea57894663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cda1ab92a3c2b01c6d866445fa3e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3780b1b09c88e4b95960c60d06fc42665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971c8f99d04e47016f723158017db7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1e727e5842e83bf3a48a98beb32f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e267d232576aa3a940a4172c76f3037668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339956e259a5eec01fd0d4a89047a5e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c317524a185a91f1288c1f97c6b80670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727595344c8772e387f428425181a439671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231475e2a8b4cb1e7dc7a98c590d5fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be09eec5f2da86ccaca73854cbfc93e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e633d56d3ce387d00b983d8c241272674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1019b6df52c48692f93cff6e20bd3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e9eed39361983cd0cb84f4fc4b165676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580221451861818ac1a8bf0b3711db3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a9fce638eb45323a2a7c19cd6204c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cad4dde1904dee634420181ae9c015679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f525c23d810932d2366d390bfa3b63680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4d9495f0cca28d755e5f3969fc7db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4255f6e15629d4cd3b4c6b5eea272682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d30f95b1be93aabf386391f15f036a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb068459cf31a1e813e33a2d8504bcc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfeab0523be727697357999f566f92685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658bec2fa18714921244adea6e2c0c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cec50160f03211e9049007d8f41041687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11e9e55c3cf010abc0e5b46ab735c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03ba6e4f03294ce5620edec2db6166689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916546ca511d993d5a1fae84574dd63690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f859a59ed84f9d0783f7d12f44cc15691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18bf27a9c7eef9852fa6bb1564cd97692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a83306abd3bad23ce5fcad6836ea18693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06248b717a13aa6a0bc1ff5c1f74049d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8599a35c2139d3462089a71de19a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56196831e9652ae54b1094a5f8da5d3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf75da03b082921a9db0e656d31eb8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ded675c8dafe36d7981fb387cce0f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2af6fa80196e9430ee474a756ded25699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c6c5b59e28dfd459ce37b140f809d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c88d0d65e92ac36986fe14f80b27ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b80d4d49f1ab2f272351b65cee643702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819aa2b3d73a9896db5c8fac2a51901b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cbbd0e8a4bebe4abb0ebc456b3abe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0c03037b671040eb0c80b4569a1b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424a9aa5fa52c4aa2c6cd1e92db92c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bde96697d737dcd09ef4eb166ba2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66418c970d6127f766be33dc9fd9b875708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad196088b5fcfcb5657638220b6956a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16806d02048486c5b33606bcf6f79c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9302c445ae97befd4d9f9724e469e5f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9888948d914dcce5e6d707bab8634712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6287880e5b88d4360b36f3eb86a3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfa8dda42ff17260d84a405e04ef6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54625f8c5a2c6c23338b9c84c40e37a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83348532294437165acdba32e00b1a7c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb49c24421705aeeb562e6d5af0be9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0d360247db1c920eb1f98f9e47d71718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd48a73a876d54b9941f05c178ad70719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487fbba237ac14651bdc62e10280df8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905b6c36f89fa74de04e9ad6df83140721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aebc73a92cc8502efb3e52055e279d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98096c4efbf81365b21f94e4bffb2a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c015bf861384a48babaca331639718724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a50a275e8c4e710f22259440c596a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77487f07988d7c724c084f571540971726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e9c9854cb0f943e5cf1839b5b84c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ebf6f3cde37580daf4739d4691936728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b95d239121f10601392bc3abbc1fb1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ee12f096d1ca52d9576bcf3f2d9bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e804ee879b63a080c503b726e84a92731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f84fa6e57af3744c93049f2d8d6c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db933d3ad3ebb5521123c852ef6615d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dada1d24b1c7882fe73d7f70ed6561b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4193ccd1f2108ae162d1c1e5589f31735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639799f35643543e8ec05218dbb18c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d8b34c9c8b8954a29fd7b4a74810e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44225c3b024585e2bbcbf156d9d7d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc847318dfb40b2de379f5ae428baf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d24011d910be6310467b4059802117740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95de0bee52e23f398cdc4897cd5eabd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b645edbf710c69293f9ef99c67ab101742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80222d84aab7a3d2fdfb400c449d5458743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7185688944e222c1cf5144946585e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ebf5fee151ae8d8d3573cd31560f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f032a5bd9d1f71f4cf67871b713bb47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fe37107ffd6f1c016b16c2ae942fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee05039d40aafd050f3c350e3e5647c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337e6d3d7cd768a7e9a81e994e9751f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde598935f6d66d8512b6645ec52832750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79a9e8ce8954345878dc68bbcda268751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9922089daa36fec47642e26746f67b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc30016d5c2bf07139c21582b9ef90753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564d9d380e583e3ea85b86bfc23530c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d614e975906cf6dca067c618e0a53755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce7a4d889f60b78a32afee50919191756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592620c4b6f2b0b99221f98321a4a5a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342e232614eb1bfb514885ad9736207758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af92122026dd17841d708f740409698759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02276c2748b70e3fd58e3413b329351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bcee5c8df9135fd0694ec0fb2e41b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2056ad9b2182247f419d668535b1f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43a7786daa8ddb4d943b4b48014fbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7e3edd42a27e0fa230dba95870c375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ee32905ebae3c2281f8309539bef36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f7751d6b5777049c563bc271f69d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c686fd749df63edb93051db3ad3fc848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a73fc7eec865b5756e3a015b48ac89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821f41d13b8732caf3e69f8a59a3ed110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31845ee09da1f4c8d3d28b9cffd3625011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc887aabe8ff504e23b66fa4d9e2058112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e43500e01a06751f96450e9dfe95c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bba608c44b71962e2460072679dcc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e044d69b071f710d50cd94262af6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dcc5b775c53b6c6f573f70a07eef516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0029e1f1bf3610cdbdac7aa8b7a16717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fcc2018c6ff5e6e3e955ffe10df2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f0441b2dc92737fec8634e95128a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aba89cb36c8b650625dd5fd66410a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6cf28bc6be06366307010c6ab295c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd19388053e287ad22e9ad4f8bb1af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434f14f4ce4019b2f6079ff90b1c97b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74446b31f0c2fad170f741a09a44bc724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ca11007ba8e28c027a42165b4242f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae709fd6a789e31b944caaee1cfdf78926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4611f36abea20b7515810f41e8838527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1c78444ed0866d41e624bf660464228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ec30a82980d401b0d1e773dfd635629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cb0c2901bb139543e7f1a943ad23930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee467363a1bc9f12992e449bf721c3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5134e097b7d9bb57811766abe6b9e2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed773265256ddad1433cfee97e9cd98a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f719b466f393ce03aa08dca78c30934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85a36f9662209e739c254c70e2ccb435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dca1a5e6e0cdd1398c1b61c3d08c7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4d7aacd09e80276970a2e2f30313f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcbb997e64eca7bc5fb3950f78b9da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7c6df11602fceba94d222ad8c3b6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe09b86d3e5a6ac88b73f883c79c1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e34bf4d2e23c0d34be892b987453e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53436004f23da5d73f926cf8090e767f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdaa160fdc4b6f12f3c4198db80c7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363c3553f21669bc9b4c8f5b77d52dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897359fe8e83853daded7fb0baba4b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e78d3e71faa18c3ec20ca7a25d6c3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be5e7b230eb2d4c1833dd59031d3d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00513e87f1aa6a8162e5f2512a39254e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693acda23b28dbaa37d8a958ffbb493c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763ab6fb2ab71a12f17fae058a58d5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc012c17d502d8e4a92579d1a7c8eef551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b86b757550c5c23cde14740d0e92c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639b1278ef50aad047331c72383810953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f942d08814a0f9107d66a0b6cdc9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf05659e8a9f3f2718804c5482c26755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648903b159197fe5e68eb52b0d1586756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2414e9992448284d4932bdf1bc051f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b3ccc0c510efae0bafabed6c7073958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b87844a46ef9f1e6d21208a4efd04559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0684b3623e820856b8afeeda93a1ecb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cc45ac12e4ac30856ef7a02108b2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57a52b38b6569d9c36eec9910ab84562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a74be89952d0a90e1911f54d36e5da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb99c2cfaea7b90c2691edfb78c4ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f4db2bff4411d0b7884390a260a7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf1a21d0f7481362e3ed0b132e767f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a5ae320a50d74c6d99e5ae9e9241667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf2a3c86c52e340e0cc5ecc4d45c4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca556d54fb85d351477b95cc550a9d2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d56fc7c273e44097150c6fc8861bff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd556d2e538b98f89bc78e4a57c23f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab423c1c75d4c001634465f9aa0778a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d09dd4c515c4f32b7e776f381b91fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e42c14f0380252cf19b786548da77c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd29b251b3d9e7c31ea65aea67ae8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bde728e9cff0b4693849b49f33a79b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084153b4c10e7c82ab27b3f168286d6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742e3af42ce399f29311b329804434178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9d6c9ff517daa6cf6325d551a1d6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5494170804759a844ae76b41db491a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd5c824ebab37a7340e4870052a7f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcc8ca04c07bc133b75f2adc94b99682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d6ebc31a6783b0422c4cc81efa27483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4cc10baca7bcc1cc0a505b26f1f6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56291d3cc064f739f327d4f9aa81c5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ee677357a85a600f27a63f21ebb6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff2cca192c0357bba9c758003f230087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d82ca2c6c22634f5e37b6d7b97b71688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946cec726118e5500b9d17ac2edff6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bbdac045f589f636062c6903cf5bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3ab697046324cee9dee3e60a040ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416f53e39bf1db7d503a69c181ce9d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af344c2d7c74b2ba7fd07033c14010e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a018cd8b36b8903641115d7ab551994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfc014cbe0e8794ab4643510150a5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520761fda387d33dab1f727ed6a51f9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995ebc217f24100772ca82b350f25cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138365936a875989e0c8211dd4ce830498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282c88cbe2223fe642ffd80f3e302c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012746ed6327a5fa6a1fddfcb711369100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923467d4e146f299e71621157932687101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eefdd503c2f9a2f588500431504a23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7805a94a92448914d2ffb3c4cc4f345103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b988c3efce2c5faaebe3b1f9b32c484104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96f91573565afe10477a18dcb22c8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb901f1a78aac148fb5867c8028a983106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b890f4054656b995a8a0240f5a34c9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e94ed23332f46d55af3980c4ce8c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d1408b80740da4ce9752928f4eeaa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31471e422c2ab0e39775ed72b42420fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9da0f0d7650f3a4f53d388c963bf11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517ddd655121e7373e9c694c61c25b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a4f555ee225f16618c4e5b6db4140113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bbf2c7fa35448925f3a93e15acb49114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a256a03f2dfe0e91d808b6a6c100f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4a848f47323d43b5f61d99fe81516116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f14ca022a5961c423498d43609512117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e919b8eca19e370386e69f2ba6260c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc4fb108c8babed8c6081ac7c7cdab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1f976ba88f22306957dd8279ca003120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08445e72cae94cd50d5f7a0c4824c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed9e56f1183f32442f26a3d4b1822a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff2b6191f23e966d489176a4b2f932123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fe58f906de5f0c64c6480f6fb00be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812a9d72be1d630dd43fd8d1907872c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a66e47ce3f2bd81ffe687adab9d3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5b60db6e9d8b81dde399382ea177c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf45372ea621255e591155203a8b46a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c16c44fc7e37d64565d07aee9c7731129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5809f9dd30c79d13f95bc8c7aba116b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad248cd884081c54415c79bf8a6fea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f515aab897f34da1bb97e2ab8ad6e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa40c8b2e9dcf4244df19b2d91d09e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c2230af7f7ed6773cadae468d8b7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730943ef6cf71ec61a9c6a46a0e3e7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3043249f3296565e0f4c57d159081136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6d957cbd2579a2346ce2aa5d8db03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfea764432a567113d7782af5553a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded735a87b4241110c9db12269d8a150139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77c781f2eaa2c2fdd011d03b3c3bf9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaaccdd208fb0d8e86f46424876a0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afcd5da396d4dbee69a08b5a35ee0c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f1e888ab25c96390dc2e0b42f6db2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a1faaf9c32a00e88024dd941ce321144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556536331479082cda402f3eaa0f1ce9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c76b242114236b1b1b768da6bfce3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0a1da5964ba5514c725248524b94d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02684a073cde5281e048c97c35d8a41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4c8cbd0c164dc21f091d6dd53b0aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60617eea8e22c52ece1bc2b4303bc41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa4273b832699174fda1756269edbf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381a17ab927e0fe34d6f64c32c04b46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ed9e701f450b04e56bbd428adb40a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17621bf877d873a3e0406bf0a73371154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a193a1846bcac228e6ae55307e227f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7053f53d3642766f162f0d8f62c396d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61510dd3733c89da1eacb75d9a92b57c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6bcb89b5b86b8b7c3b32b4d28ec20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d3a8abe0d49a5e6e7e024830320ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d10bd7e674944b92145ce5821db45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956e1c8e15778e98c00e39af33f7280161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe47ccf76ea5345789ab16a91be16f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c71d787a53582bb63441da2385af63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93af90f65eaaeae2f8214e3bd8d7cfa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2e5b773a30578c88b250208b6d225165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52b3e226eddc7efa238b30d8e6171c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8bf2e05c40bc04006c5194b504ba6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebe5bf6643523bb0c31889dc5208aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bb07d3215b9d75079962d44c9611a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e5ed7bd135e94c410195bc3ce0ba0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18988abe73733b413489a764461ecc31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034d1c2705201f03d21cbc5e7ce6543172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503480a4a5653ec0f92afa8e5af2ff2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b9c71d7083123b844b3eb2255f658174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e99d6b173143efc68526d3435677bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c029670944da1a2373ddab8b0c4d5b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b39024f9743414b5fef310f1b145d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b51e171830b580b3ad5e5f5701730178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0c71a4ee58be2ad674f9a12d0f1d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097f766fee7a7de07189e2377016825180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210f9e711b10c1c354833239b7c5bc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68f7c811c415092ca1966cd1ce626f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2571e783475f4ed2136c8687124e265183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05017d3be19f1719e502195dbaec6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515917bb99148909cc81951ead2b400185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1e9a645c8ea5591d069cf34a673f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8827e672792adc9641717d6bc61993187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a9ae1afef426b2f42f8db0f41643c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcc65df3bff9d83083b28c17daef00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e4c62ec26840cace275f7ac61fa5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f5095b178432f2fbc406321d03bfb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02f314572396b97e890ec165e6277d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2f9ed1ba320b737be4d812397d412193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aa2dbc840f1edbe33ad5061623ccb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58088870fe2a4fc506f23e19cf13138195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2cba7edc3ae7cbe846ffe228d9d5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad361003c0517a254978dc5f07df6a93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d41db80bd1d541b86f43038dad79e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad329b21c75651808e47be74aeb47349199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bc502cf9b7581f55e29edeaf904fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3821d0121fa938181a01cbfabfa9a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d55bf178599cec45ab5b95e5582b63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42772e68628ccd5102f9e4e0874d66ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc604f61957649735015eeee0f5e19e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8132b3509976723f4643e38cb0c87a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a4ce27dbf2dc0134b09867c8fe4cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6807adb0b61d2bda2c411132091372207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d085a7f46e49a8674e5d8b227ce66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567b203112efce629084685d48799d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3aad797b04ab9059bdd8fc0f8cd5b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50be4c0cb7cd90c51a54a30772f2ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5de12fb2129478819c6f12f9dab4c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e4805342bbc076a4a70a5ed529dc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53698f911f074ee37777940c6ac974d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042124112f0906a9b5b4d3aecd8d706215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b6bfb7e12475ee54e8efe8dfc48cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef5e12657ca6d050328e883ec6962e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478426dbd8df1b955dabff1f8522308218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e1b08b52d78c6d9a53e4326194283219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298a47cf1318088fde23290ecad4b93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c710093cdd6b75b04cbd825c504007221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78690ad305015b09fd6e2269b0f54446222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83906a40cec10d118d5ef69b0cab7437223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f4477374cc6742edbc68d2866f454224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a57972f0c56e1340af7ad56dd2fa9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb756bd77ff76d26b87c5b06ceee17c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c395fb28431d6e87eb28d9e2e8b10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c772f9652448b792d04a45061e42c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ef50254a35efd4228b6210e0ce343229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc06ac1f385746aaa2a243347c11fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314507d0c7ef7bf3f54aac233264ff53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deef51472b173df40e4fd316b931415232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acac56ee7756aaea36de24917e6887d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efce3db87a04883ecd05cc91b54630234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe28490b3e2641faab03ebe7d299d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c45123fe40c8be31702a874806966236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d06d96d48cdf390599d686289b9e48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512691ff777d75ce0773fb3563946f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a479e5a126afe6dc068d96b8ab269239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90656ff887d63732515e5e03bebec8aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b3c8d0ad539a436302d6e3adb66a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5a196337387a0fe02281731832c79242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d1ea4722dcccb4a72e9c390ee9625243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0db4bd3912fe3372a2a73610e6009244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499b468b9a2a3ed493bed74d9fe3c35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac942d1a4c1b457cbe67321e10c2a90a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37e4f3f67db37c4d30875de9782ab2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de339bbd231d1837c9181aba7ffdde5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2d5e4a8e57180d70bd5fd6934194d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f764500a8cfbe40a0df02f477b0a051250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed4ff44c4bfd350f2dccfa02146e87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585bac8418a3be513cf114844fddab5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2616493c75caa7957b4c57a4e11521253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60897169a8cb20947eed75d58676bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b45524b7e33212b0a9a686f2bdaf81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e20ce1e7faa5dd66f4d9de064b7758256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a1e5259ac8d530f58714e9da165cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064524a84e33e42f1ae7b9934764f056258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5b1f26e061868444c7ec4885e4d89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde15422fb4928a0674e95f6bd3a3c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21be95057463f3a8dc9f9cce12db65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575657c05b79f776a3abb9e5d9cd0f9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfe0e622b7b502f946ac32e4ab4743263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522c096549bc7790631127827880114264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e52471960fdaad193faceb8b84e24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baf16755628650e20d75379b7fa6cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c56c92c11864d3a1e078085a4431a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4e1243f5e76fe165a8de69b44ffa8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e302f6cb744d9cfa591d8e0c33b488269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f22e7de710d178b5d63b4bbc395dea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3ca531b8d5222f647cbff39e1a66c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e05961b5b63064eb2378c14543b16b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecea055a12c79d81f8230526170d33a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7d7bba657ba5cbd9cc06933b837d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368138ed4b4198bae5be9061e521c47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67f0e4ae67da1da0af4f651454a14b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e74b6fef9d6c66fea4313f29ec5131277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f6f8def11a07df318552cfa6f2c06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705276a7b409a47e926ec1b42c9c5ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbafdd32a27331f5b75a6bac1c8e42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084f24638bcd50113c33693c0cac036281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fa214f70a84bff4cb6623b3d24b10282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56b41d07b4d33f0f720df196c0b6d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8650f628cdc56762f7944052ae3b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1cdca3c0101158f6aac67695e769f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fc77449e5b0de360e7b01fd51b678286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12106376d62e14dd5f0c96757495d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62bf6df5e09c62b8b64b4fc3b13018288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a0c585799b91fc1acd28be0c7f605289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d411134a72aa300aeb9100eefd5a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090a9f392cf67f4a017ab4fd22ecb18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f620e38e78c9373d26eddb9a7ddf7d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5f291ec87898aa5112852d6ed47ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f202f5420dfde2a85e12fa5283ee93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edbd9324972a6ac5b6875f4d86b048295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70009ae1a0cdc48a97e5406a6a0c06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b478aa4fc6aec50cc613c1d76cccafd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec9fba45a59cb225230a7a51762279298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a9054710e488152e02c5c6b7d4120299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05581b212b22743a1698094dd8a661300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3429962e6f32638ca913638891c541301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c043f8c44a39e287e9d002950d6b949302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafbc933a1f58823f3343188a8c6cfe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae19809afa703c1cf1eeeaf60e85cc8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbf3658a24d0519b1ea1854d92ba87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492a3a142a71705daeec120f0f14359306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082876b1d7a121c6a665b63b3324d433307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32237e4f68bfb3dd59fd59e7e3dce85308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652bdffcc04fe6062e0c920dd355f9c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfcce70ee2c22daa33f7520bcd4dbb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f7a40defa707f1f9c9afea81a2ef3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e99acb7b21650b64d2ac4f9eaa802b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd25e0b4f9a6fc9a4e68a2d3efc4402313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c8d24f1689c16ee73b5c06beea333314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c28eef9166097ba99400f857ba324315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ecebe75f98f6044940d40ba1da62b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e80ecdf47cc4e9751ffbff4d5125f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8fc8a60eddc4702628dce18b1e7b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0727ea47c6f5180263211f7b81742b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50287169799fd7f4fe7a25b37d933a81320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaed6e2e74f3f866592213a470bd0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38038b3dedd0b1d61ee8a28d76b0568b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798d650e8ec86e28fae02c5d0cde07b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea04cc3f656272eec00d62309f64179324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b61a7e1b391dddc7dc815994c98b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bea43f8ad495564c49777e805d9c66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e751fb4857e36890ab320a1acbe542327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246aca65d454df3bc126d8f473080ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f058a1ad03436042703d77534eeaa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55be03611b7bbd1c4d3ac9000dbb976330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1414d8412babc52ec775911fcd4b926331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48565926fc07417d177ea6829dc3f890332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21146a16144964dd72952b17aeeb37a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b600e8559a97aa6a596ece1f71c9cea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80987a52552fe2145028a573493080c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a192b5f97b617c66fcd75d3d02a78b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2e6ebccbb8e1392681ac4c787cad7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15729e00f266d037ac00b9614cdc1bb4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c0acdb42bb32c95c42be70b022fba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03424b7c6b438fa96ebf9a576e5c2b47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff580c5c696f5ea79d1c02183ce55e5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb792779839b33881be70e6b75d403342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b784d63c61cff26df7fa7df96c7def343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef540de3435f9a04dbbd4ae8379b7f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a1571518ef535a57738231f600ba8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf128cac85cc523ff28cb757fb3618be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdc1bace16bb32aff62901ab508199347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caf2613bab3c8bb824bff49d1a5527348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4f6399f48505ec12f7ac651a0dba4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eef4db0eb554d05765e985037a0d82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d44568622a4865d9a97ff49ce5309e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61950da2fe1ce7c2db1d072f2444b224352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c96055ddd2ddce9247bbb4b36014c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ad4ccda538fa90c94c93b406e5b85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fd4e1c76ca960a3394f088f60416c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6919cf163d08e6a3a5f0885f444acef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d9d14000b75e99a32cfa04285dcab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c1415d11ef220acf4a1a48eee74a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4c558e62e41016c1d77590af25fab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abdca1af8c3b2ad85b3c06aacf9d81360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15473dacb14de32360220fff68a1c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f20a17f7787b6d7d31b61f3509c1b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619003ece23d142d634d45eda9bd169363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b07b4b7ba452ad558afaef188addd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770c72f44752456cec4ec44ba5e79fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c59df7393d51dfb14b909343b787f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5d2b3e2896b84be252094360cc661367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb438724b0582cfaf2e4d24ea379bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe840e09fa3625866b39ae168222c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab3cdef29ec095dd459eb1074fe120370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31dacaf8ef98b171c623ccd224783b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45885fbfbff92e309b441fff8e32ff10372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e509bc903794ee9d046544c8637d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec687ce9be5cf32077a1a497d5eb84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fab7a0721c4d568470aff3cd55d9d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d237ed2e3929f9eddcc0a9c8508c2c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b59a8d5e414bae25034083b160c0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceab4ddac4856c8bd50b0b3a8b0492a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912734b375c57f69e7a51b6ea79c6653379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94d779079f514cc8a43a8103ab514f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73d681bb3aba76059aca9874277bd0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29153407cc2b8692fe4fb3058a9277b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de267c6f14f97805ca332dd9d5109d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23db91198253e43cbc0651225110d68384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caec01bac8cac4827f13296db344754385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e789ee8c529a46b408ab18efa51823386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bda7a75ec00bb59800fc7af42dc211387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a835b8a6ec6c9dee80751dfd1615ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32bbe3d95d2e82cfd1e966ac764764389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2396151090ad06c39dcf34ad298627390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516d325446d20ea84e819875271bfb7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d9429b0fb92e92af35addbc7ae12c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f2e0ae515c6d6f0d3cf19fa8db96f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef7e9d2e55dbdf7ed7b8a236394d36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de415ee8fd3d68f019790e0454d8532395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226e4a9eb1c4ef08a2b4377e1c73b71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0e983be454e0e7a5a2712e8e6b568397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f7ce818af5470cf530b2387c3751d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38f6d890147c8b4ef4e5fb111a899e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50001c39913f0e7eee1f2e56ebaef73b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c75106c7aabf72258e0ea8c234fdb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb15f5a63bf0650daf4b6983f97cda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb56fe8dff83f3ef4f032738fe17b05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10353e335ae1cb8510d097f10afc9b8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2eb92c7f0a0dbeb2b14a85d69abede405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2092fcc1530c74371b1bdd44bc981406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944c57833889359ec90adab157fa3bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950864aa602f78e4e0e1a5285fd4ac2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4026315ab0f4869ca9b0a846419ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338d6c6d4547ac9eb346c37d2c080ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c8c5bce6035deb272a5dd30dfbe1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab393c898410c0f5a4f643df6ef4baeb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773116e6fd92c90a566afa394521840413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90486d462d2e4afe3fe6a65bb0c4ce3f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503f12ce3a61301b7c64f54681741e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dd8b6fd16bb133d2284a99b14a56b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6cebf17923763f96147a4591524e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a3b9486ac4f87ffc35e11bbd12bd3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a48582167cac33c0103ff8f34ad7c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8761065c9057bd8dc59b491c3124e5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e403370516e6760bedfe4f229e6c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedc41d92ca999e266c8df9b38f7659422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17616c9de3008f8a0016ce90ea3459a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ad49facf27fac2da8c23d37f041db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf515dbe40dbc5102be756fe6aa94c1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b7a27a0f0ee77b6dc46b80d624065426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ed8adba1eff874111f12de4b1971e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68311a4f1df9b10c078ba940e4c1fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92548ab6e638e48f75b183d98b76aa7b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef819b22e7b6b04192f6ae18f82cba9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839a32f5d9faabaedf27c96f0740a4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892c6a62c499b9ffa8fa7fa361a309e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cd617d74bcdf0b9163de010edcef6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa2c7b53af641f4e2ce542050968b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a59b8a73f93adc2f324d7ac7e83e2f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ea00bab7a67f6f3f378f3831a9648436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ec36792b83b4de6f3f13a0f2589c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024681fee2b04a1c6496e96a770a1bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c200b87570f831464eec62a1c06408439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a777a8638e73a10404c3a3c90080cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f37ebbd396ec23f0f6ec00825e02e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9529e5f9e0e525b7b9c53ab4de30d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0a4a5ad9e8792086a27dfefbca74e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98379da7f0f0bfb25fdaae5c6f3608f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe7c6c2c034b7d69f882032979137e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91d04910a5a889ee447f37519ad63f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acef8583870648b72a0577ac22dc53447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2578ba9550ca93e321b63fbb56229a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddf4cba3b5d53de12343df43abe5c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b664960d24169ab5a6235fab3848f7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636b3fc9eb681acf828768cd8706516451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83eda1ba5847d6f3e748327eabd3cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e687d717a1063e44595eaf794a2d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4be52588da4aa704a89cef37ed831454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d82fba297ca1f2bee2a6f994197c2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1850f4cd4c5e1cb9fb6f570a95195b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c28b2b1c0d2fc17cd0e38611706d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eba9e7b00d5b138484a6aec2d6db53458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c027885d158af7c420b3950b2d26e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46117ee4e402659d133bab081508a211460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014d2650871998a657fcf2f19279ac2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15495c1e1a5720d26d7a2d61a485bbd0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db22482a58309c41398054c2730b9d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959ec34f42dc4fc28151256806430ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e1a793156220024e76fed4603b1c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dd3be40820c3b4e6dd0b2749a21f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c39e0cc2d51edff5e6dce7c463f7e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538b431c01630a4fa7b544396de4748468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1c28e69fe2faa2c3833492933ce19469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8e54cab2a8ac2bd17d56923daa10b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a38a9c330e91b981156e39e30c2890471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfc4664b28235639040140b2f69ef1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f9879c0ab8d8f44a4d7a0637364d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dee1e0e2c753c30722df05ebfc9af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143677d96f4c109337ec93f49dc84896475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75047fd1f3f49815950307e7deb79a75476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96fc690c88be246ec14350b60bb36a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd8b60a24ae8062a3a64022bb8af18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0d745a78bb6ae35e71af18d9f4b8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e62ed6a692c0ed13bc3ef928a052c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2ba1a97c8fa7809ab6082f96c2e64481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5466c236602b5f0ca50b1b83c8ac7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c642d5b1c32f74ee829e2dfa5705ed7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1afd43909b039b658c1db6c549ae8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cd51090ba27a0dadb503aded9e2c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7ecf7d18c6d0660e53ba9d9a352c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ddc43b148d3d85127bbe8c9740465487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9dcb7888dca10994c623dfeeed194488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7142e8b285f85a3b706ff9e1c4306489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aee300da47466dc8a4731ffd1f80b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb255f29699824f354805becccc687491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37669c9f0743187ff170b17e2b5fad3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86414b3ee68f28f405db34574d0e336493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea489b7279b905892b868c67e680e9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b09096424d6f47f31e28b9af997b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec800c7cf45a0588f1a9dc8bc084d925496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b33220108e0d4b6b3613fafef5b0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa23736b97e1fe49f40961227f02b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1422ecfda2fbedc520a4ab2724af7a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dd48806e5626dead213940ae8ef09500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ac0ceec800a9ebd67471c16dad583501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7b0dfc0c4a7c72746761e107053a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57958086a1e4015c4b40473ef303a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f181267bc3cf72437ea168a1e5190504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49266207fdbc8fcc91310c3e6c022067505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5318f545caa0dc04df6a2143bb1b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f76bf02896304934c0637355235966507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722030f8c931cc328cf1a8556cfc9369508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18418f79825dea976033ede68f2af3b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12088f966383a3e3317b184d41319e4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d283d60d892e83979ec2668f29c34f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7e14ec136fa5713788fa92f62d453512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27587589c8a97170cf21e4a4a80fb4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa340325265e5141e92b552842a9d38514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d128a091eadb510ad3587d1d54015515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6fd57405100a42c2920e7e57fec26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50167d634f367ded7326d75806916340517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd966b3e9347a360282f3f553e63660518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ebb7126bfd7dcc6c70937eef48201519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f4d4e6849ded17caf7a2546fb0ebc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7222eb05713695d09430dd0298f2c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8391fb8f4f5fde031e6f84d7f46da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc6f8c5cfac8526d2878c695de29c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd22930c250f9c4fd23ac2f2577656524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f32f66eec7edf7edb29671af9ae8a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209501c47b03ed7ccb3dd4197c859d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aaa5a000befb9cf849dc75be1063e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c27c76af0041f3074cc8bb428bb276528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5f424d9ce89627939a89893fdd005529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9816d96df194e2ce76d4b2d1e210ff9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec5b04bd5cc2c7f384595f4ba95149531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00894589b8e4f0f0e970fc33bc530168532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ad1a073f2bb6769798d8121be2ef3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0b5ca1f4cacbac3ad6c02dd3a4c2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ca144a8bd4724dbfe16e845f9fcfc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db508bd9e490e05cca2692edf5ff289d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43fd858b417ba18d3021dfbccaa3c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3ae4d3197397e3c3063ce2e779935538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd96b5aba04c21d1493d26e34dc22a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a516be58e782488e9187f1eb24348540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dbf78d8ebc8e1b435e96f4ab2e4c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6065328a7d80fb9ae2ecb80878b9fe1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277930f575aa6767d3606743190ab1d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b1fb4e3e4edd71f099fbc6c571a70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179d1b7bf396889b999fd60570daa7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2b8fddd16dbbfb532c32f45d329ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664ee3faf48f9e9ad70b6150acbc627547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76320fedbf819f9a6d45b0d6058afc1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36dd7c38a44fc0cd3d747def6606f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ec7e67360dca38f75bfc7aaab9268550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac7b0acc33c6941e464da9a268c7b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcbebd70fad961c004e2785e9fa5b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc691578aa1db34712440e2abc25ee2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1ed774982fc440fb542a41955d9f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496af5d9ea9e70dd4b88479aca92556555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af6a58cee9ec787c7734428fe0be39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd40d6fd038dfd2ff1d5ddac79876e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37908cb9e89cda9ac683c21990886ca6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa7b91cd0884936bc15916b14ffec8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02463f5d4592ec675f7208dff741ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc175a3e18ab83159b2e66f30fef9e70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce398b3aacf4292b8ed64f540b0919e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162f4eb873cb22940719d728123174e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79f68d0fa44395d5e0e741e91a1479564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58fa6572b43ad47ed1a283ccd7984a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a48cf28cf8673c4d71ba396bc8a71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddaf7f0a3f3109c4401ddfc2fdc4e86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d636e5f7d7455b7fb4cbc002ad0ac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d451aa7f84b37586237fe888dd62d11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee9fb52c4762d08de305d9872c2499570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6163a850e1760c5f803a7cb94ab264571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8686e098f91c24e384ec6ba147191a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695aa1b2ebe39a59ea797977a9b1883573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf615072a155ff6a891c2bd96a8af3b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25afc9b7b32e815381bfabd74da632575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005a6ede41da9153acec3cb757aecfe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ef067a5cfad04baa661c343d3f0dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10964b46cdf734ae466eb00e9a3c126b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948008cedc9fff77a381253245ef262579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266259d84bb7271e3e898a176939abd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fddf91189a4474931a7fb334ec25a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5518ca574364d3b02437369f7a4677d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85884349f29e3bffad0fb07328dd1b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d04a94833a8bc7e61331caebadc87584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9b0baa2fb57c2b132bbe5da4f82e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab4ea193af442f895fbc8a0ed3bb59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fcf49ab8f0d8e5677ba62d3cdfb09587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc657ce699adc2bc6dad2e0b5bad115588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24942beb82f6a62f3f96f3bba1677be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70feae43ac17a7d7b2992afa1c9969590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cbc747095df07bdd4cc1e592cc8da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ffe127f4daa2b1a43021296e8b125592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049cdc62109fdd3bb2553277130f451593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c517c4cfb780afa7cfb3c8377363a65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dec2857b2df1818cfd61f038fbaf9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b64819c7f87507fc9181f2dddaa2b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afeff180eab9457e973f6e24d6ef35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637278bd74cd45cf3cbbc38436d1490598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a9be297c25e49b00c526572fba4f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073052cc2db271446a85fa90e9c20d2d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca09d5e07c8efa566acb75e8b6280a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61d47830ffc477e2a0e30a63c79605602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd115678d1fde1c26ec3128f15154eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375b71a35d6ad2f88835f24f8d4a8f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5278b718f948a08964bcd87edf5cc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecfb7aad099f9ae40bc136e101bcfc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486842801bc2f2c53183b26b4e8ba7ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8c7e0d2486c6256dfb35bc35f0785608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9dcb991d2067cf40f0ee9b8460113609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4069f59d0688908091e8ffb6ebb79f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3fd2b6391ac90a7f2b4efbfa87040611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf17a7dcd0b1457c048f5d33f165956612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680adb0de39a9fdacc1e343a43afa050613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570256b6725bf3e2cf40d5ba768c4cf9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5963fdc07844441369c4b6427fa66b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6583db14666c0379a06279303d3a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72b3deb91178ae8c064eca37557dbd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e71301b21bd78b4c5f712462fc82f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351409c2b57866fc0de9d3b206e7b03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698eba2ea6bca8b9b7dd270724aff57620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252b4a56c8764045120e30e44f85f00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335f9833ee4f6e3354b2ea7ce75366b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1633fbc5593429bf10076f966e6413f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31321ad9927c8bcb0cc8f89e0a19f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c3854f9146ecb2c455eccfdc8cf50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf17f5be82ba29a7896ebf60f00221626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ee61387b5647c474a0dc1759431ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb3ecac059dee44afd2f01a4d3b232628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5848f56a129004fe4af0839ddfd9660629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0548bbf9a2d6f6ac95b5120ec6832c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058db7244a85fb320cd5f746e32df51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185f8334516a30328a5c054a07e5977632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96b3a076511a1cf0602371352a4d52633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bd0b06ef37eef771bc458e44fed9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6d212908d1d670f9be1e9089f0dc6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47405c182ffed3b0ffe98e9fb9ef660636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9d01b16420c1fd43fb00351bda053637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64708a998389d5506bf2979cd0a4e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278d300e895b487f8443572f13152ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e10d4d2f759656be75502a5da92de2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8531bda4236ae27ca71c7c8880a04e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8477324099ddd2251357849aaf13a27642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77be0cf35dd5d568a0e0f2931c3cd2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a62ed489504f71c78f4ad0804b814644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51cfc9aef216c1b85be6343b7e007e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb7878247d7fe64f1b23f35fc05cc1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe6d43d886cc0374be82094fb9ab64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9f71815e265e36a0af8b087d0015f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dcedf8dae50f8398304a2c5250dee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c984e0dc7363291a817d1e1d2e306e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04f6a726b4f9212b8782830fe46661651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1429d7544cf602816c144b478477c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cd0803a7f885e9b4707d2c97bf3fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ad20c12a621a0f6c7436d47700738654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645e6327b060a470a50f11e39e0f754655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5b87b7d44997d61e0ab35aae67940656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a30878c3946b4725a4a12558ba4156657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37d2df485a6cb2aa5c7698c11987d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190775c5ff700910000d76217bb248c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb369a10a5a3908352bfb3509dd6ceb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5066d2a33275c1a2df0af0d9b0beb0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c501e59baa6c16a6200e2afbe2cfea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b8867ec3d6593a796e49ed3756d45663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2814b713a6766311112ac0de2a53da6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43238550ce7674a86e19bd38a121a38f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252c616b5e560495c01c9c9ef6930f0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde29c81474ddef8398b2606144b360667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96519ead46778b967fa4d32766fae844668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7686fb653b2d4e55ed4d91c1b94ef3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d9531d073985e5a183a4bb64ed19b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea0021723bcc249f91d892197e025d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e16c7587ea6bd737fa512729e6431d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103f15194759521abc65610e1a674da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6c3eae11753ed1a1a2f176c596803674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0a610a699533ac3b324429a6d6636675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f18c2fc689e7958aecac53a6528740676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f6e20b7939ed03a273c7d66c2078f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafc869d54ca03364e268889d6739f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361d2e7b65a8f43b1957f2b4646f8d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6690f126204fdd239e1957206c2ccd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715544d8d0672b1f173c731d68a0bdac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e64e05f2e1e91d6fb76e39f52dc577682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea976e9d8990dab3b147ea8c8b1c0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d03a46b985970b6b7b6dbb6bfd9a15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda975291b92bea117976d580e4a65e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763ae9645c431d224a1f473a58207d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa00e97556840d5891fb0ed033120ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e549bf294854449ef1aa727acfa10e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45d123a1de6225f63398bea2c346e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8f0f4bef41d3b1d539b9ce1803050690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0822700a800c9f929ad8f3f5ab6f4c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adf5610813fc7b155117e0f829c746692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a58adc6ffa008b97efd26642a4fd5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed219d2b5ba7278c70ab3c6d29d5be0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d434876d5a44f1a97854f0ecb10b628695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1b452063524928129273636ed01ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c82bfe19b1748ed47c0f296f9b12c9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc3f76d827022a217145c5e3e28363698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d28e0b718de983cfcf537c1b8a07ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b95c77c184ec3fe827d0479bc3b18700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddce77af4ccf040f49088d2ef5f2b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dfa926e3ba85e1acb52f0dd48dad3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ce1ebb056aa466e0e64ed1f989be2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0877f44de57e18a2b1ec594a2e07005704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed04f6cc62fffebdf8d3df3be36887f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed31fa292de831f1f3a763548ccf99706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fb57e734a235d11a110266cea3c33707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a046d5472373f1f2ec7f93b1114dd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47536ca94d09556c8e567f02fbe3557e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910e8a3b51d9d7b4c8ebe699649574a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d217ca8847852e126a9cbb3d930226711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ed3f5e480dba2101d3e9646eea754712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811924e6db4f7b7ac24bf4957b8f7a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000bc19c53d5cb328ea1431a8a5908b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6b420416514b0d8228d18248fafaa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70787a91a1e3948ed9c10f94fcd2cbff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72860b518a36ebaf360cc31fd66e8aad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b071d3f54c06a64c21be4c7904626718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dee04651b7ad40b53c6cb9f1aac42e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0d44fa8e6a44ebbd9db3a5aa33c35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad049e6644cb100ffc218c376e097c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb409f18d2f30def0960fd29301cd3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5731b7de2693adfcbf7403d9fbf7738723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ac8d1a19b37cab438c7127038187a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf27c13338051fabf506655ff4e2a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e8ceb934de85a4034084402965726726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd348101aa32e9721dc30629c1864f50727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0666c533d01053ed7cdac416632855728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623a29a8dfb9fda9f180547dceabba6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565c6a5e1a7af480ddc902cf2e0a1ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798a2e726b06cde17aebc8c48ab56d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2eb98307d2b45ae2f7b0fae9e4503732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fe68decdc2c638c87c9c852781bca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff459db98353afe35f038334ac52ee2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac83bc16e8118ca69286ddb254ee65735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fcc4c858ea879478e65bca22172aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520f8808484c04e37af67123a38567f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd974f15b356b89afcc0b7cc41d80737738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf47acc2d8fca4f34d59f8560db7187739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0617e9fd1f6b592e3af39470a48fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b348ba56cf262df7d51edf3434f6d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a131cedc7d39339480f5293417915d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df52540eeade751dbf273c9cf88237743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8108f36667ccee16c06023bd42c030744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deedee445b0a40744efdaada4160246745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f257a91221a64089a3e86541f116a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab82fe01f0e40359a44b65b473389e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf51cd2a3f9027ca3ff1940a42a01b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5be8683065fcc950e9b2572a17fedd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53727f844ec238853a7e92bf9b35c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dfe729bfde32e0041cfb7d2a4ecfa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2451618f3b9560a79ccbb64e17bf3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88162356406bd5f737f814104b70826753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ab8130fb093c5eb493a7e4f29b932754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89f603a0629efc3674d3804a8fcbb3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b96b56b311905e5886489728d6253756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954b8e72ae489f7229c08fc765b42ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c3aa4859848021d1d8e8076cd6e0a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0277d163183f4d0c51c4ece713aa79d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>