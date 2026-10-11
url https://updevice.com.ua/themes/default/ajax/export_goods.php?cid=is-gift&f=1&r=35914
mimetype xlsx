--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6a68f3fccd5410bf7708cc563f7221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74691c38a85e5713deefdbcbfbb39bb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c899de4aaa705d43041445d995aff343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc754cc96274e2be424cfd83f27f8b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaab3f68b01fe62041163b6823a216b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b39bf63d9ce0a6c54be362520857f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd31a337894ccd3e58fb772d1696847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915169d2a0abfcfb83f9fd403ffbd8ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1110a74562f3996f76d52e7aafa4409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda67ebb6796e8550e61a264ff9abddc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d022c09eba6d3489a98b74f9eef5ce311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46646d0c12ef4ddee67076dd81c1a16112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a159653235cdc093747c2cb70856c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effc10f7d9a0990f86478b99228a8bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c83926a621576a9b6e29fc53fa11eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae3bc8ae3e00719c23f941a55dee3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b92726d91c6ba47dc9e574c540ea717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be769f5895b4ae13d73c46fc73e2d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868755bc547934f9269cc73ebb02e6e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42211db1aa1ba3650e48635e9c753fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3dc8746577fe389a1321e8e93a09721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da78711c20c5ac0e1bbb55990bf715922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292574defdb1d4041c66c5ed6f50a90023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec285ee7595c7072f6f9399791951824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa66ee9460802e7cfe54f53ea54a3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5de1074c8e12e611bac6bdd119d2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7bee9b45c62607e00ef73a26c364727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894672d2a627f3caffddf890867824d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9977ebf100f4054947c647c41d8ae8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd01fa3558d10d0946de465c87fa31b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146168fae6c06276f6f496028f42d5f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a587588974905bde8911b313813bdbe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a81cf572b0452e4c7cdf942c6a855433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542f08762fe02de47df8fe94847accf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7613ae577e272c50fd2497478e7d8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de7bc49c860b8f60c0f90bd1e18d3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624fd0d01d027c5e47d4e75229737e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a877694c64f7988c0c2a6b2e49369c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86a7501a3180c93616666b5af3a68c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9789083e97e839e1c374b36ecc56740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bf0c54677b0b511365c346ebdaa5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6458902a20199a4cd37c40a9d5cae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e5a068b01985786bd014237e3cb6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874c310cfa28c9b199e1a4015d1111a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1a91917dea9805a6e2385de42b8ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eccfd8e7de7b6b78c050a946ec74c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5aa32243416433641327eee406c2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6153723dcfee56b865e60caebe09748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bcfb6ac79e0ded5857f77e006f62049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36975efc8a66afa36ca7cea4e37be6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761964df789a38f7d4ec69a4d68aa4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44349034f219deb558d495bbc0dda352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e13a3c77a856f021e7921bec6f3ea653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5353386075f730106f3a76fafc6f9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e17f51a8dd103f144f26259f1a1ffa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054e2b513eb131a7e45310bd314f7c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefa289ca4c9cbbd70a51f43d3b302357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551a170181187366bcd3926b364ec3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf199339606533bfba3517c31b310f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6730f0a96123606cbf5ea92b8c660a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21bf88a163964c17ecdc7591b04f9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0ff57a3fa0d6f60be1c9ed1f38e7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68df14ece47468f7babe7c8e9494fc663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7be6d4c9cb487d866413318484c29364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4683466862543371f5d3e0e8d6f0dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561aafa879bb03bf19243d5300df84a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fad26f30ff0d81f3f5c420ac64506767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960872d2e0ee117b557040e27c6f163268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d5e358ab1242d0b6b06e86bbeccb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4346d00b648cbf9d2df3f1d60fb2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59479b0b281ea25b202e4785eea70b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed8936913dd494c5739dad65f9cb3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a31d8c4245998145139d359a144d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c1f16f5bbb5e4cc6015ae20c6488c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ce1b6d474c5ef251c38dbc316989b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb40ab4afdc60c77b96cf52c9302bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db598a6834e0a9cf69b8862b6c301477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6ce617d0ca847c3f61af8807fd60878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969969807df5a7fed71ad3ec6fef482379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c47f5cfabe76d845ec22f29838f9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde6d6a9a584e319ee186dd56a8e3dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537e54fdfc2fc31065f0bb9b9a425ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07595192576a7ba99d6d53e28d117683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42805305a701fc185a81970f35288aae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf896d6597638cbfe781cf51c5bb8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865670b5955a49b8f15ec6ce6d1d0c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df9f6a07fe24ba60f9636132fb3e7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fe594dee4efb0c46a279546b9a71888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396d10e4c53e22ca9af08228e7a6d2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60a6017c43e5a7b2257f6d7db8d3ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15634c619ab8f4a63f5f1fba8e580e9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0a47ca6b1dc998c17504be5e5ebb692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a61f6091970f0c5e3bc00f7d2be7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a6103d62c839585621f176c5ee5fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3f260337a0ecab99468af30568fc995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d6ef0be3cacde8b3920c5e44179f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d51d2caedd89a8ce0676116aceed897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2df6e8df5e273eca55d49df215302798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3791a44f1085adac4417b895d730bb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5170b064495e92131dce2f7aad56f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918569809178a3ede4b93ec7ef4ac5f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d58d03d1e5a61d761fbf7bbe93365102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db8506cd8ecd698188d0ac94be40a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b28a42187d8f2a627761ebd4cffa22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162438a23d99a7b045669ef8f6a48f49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b02506ef5c1df6f8de3b91e80b5ab1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ba9e577d5d41555c75fcccaa8fd61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0237f6250fc65f12dbaeb087dfab7f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc179635762e330ab5888e05cf53c52109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a466340fb480d9584e5a19302364141110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cbfc0eb93e4e8ac1603e2d1852b0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6261da6f6067a35e5a31bd16a9ef7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe92d82aa5d373e31544eb4c8807b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f5dfe1a3601b788b6f4ee21cdac17114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcde03f0e402d8fefc8012b2e57e9e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686647b4b8c896084c58bfa87ad37d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff667fb8bdc83aa3c5bd869273754c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e0a748321e62bfcf9989b581d617c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098091a8fbf0732f2cf50c5b394f769119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88db95ff171fdd9c225679f2036d5c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afab547c4f569ea7aad0e383cd38af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca62ab637d13380b79866614c617b92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b54b4def428cb0e0db1695d602a20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d81b900efc6639b0c937cbbb561ace124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d405c39d630f7d1ed824478d22df7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8fce63de1c07c4b0d813f6f655d28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7da8c88dc9ec14e6c39826e7a0f27a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde173e106f27df683bd29c0012b6f49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d75b36911a778d167f030904e6faf5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916523e3ced7a44c20063c7f1c92c89f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515284d27a2035049a36d15e59a90bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a739b9ad490dd8c0c6aaded47ccf122132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12856838bc2fd9d81742e35a0f25c2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87c94ba62da49fe2f60d8d7bb6a415134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a1e4f40727960202493893511f6ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a90a6d1ccc4db78958a0b33e6b6484136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db30664a2ac926b79e71ea519d21029137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4537e8457b5fffecdbea4a18cc848138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0f3496c761c9855ece69e238db94c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68f7578dc2bd562fde2e2aac38bcd5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce85aec735089be9b4fd87205a7330141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a67e45539d121bae9484938ae6871142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7ed9388d4b330282d7443ef630f07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ae56e203c7af31ca5863921bfa639144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540fc4ac6b4230d34cb513205dff701145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca16854d5b9969877bd425a39efa4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98ebc4e4a5c8018b6fae88d9406748147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947831a7aec2e66f4d40ad59fa5f8a8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c089edc1d9891694de46e7f2d766c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061fe6160143c80804a6321163a63e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c72b612a1ba886cc4d63d1faaa1212151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089826618ba15d6ab36adbc0e9b7aa10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee220456607460f99c2c7c59f1c561153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb321b564c873740d706c7b5593172154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1c0e9bf3881e998df0b9898c42330155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e04b56ab03da627d15782891ad949d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94954d4af46b529c6ccbc50d3419b2c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc70c008859f5194329cb6ae43f239a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940a69ebdb783c13b3f1d5df026cf62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7f465183f4e03dd9bbc1a31f6ec63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942c89b6db92361666f4b3e8e5a35f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241137100a76dbe42ca0da7902848b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1697de65549d601d9cd754b91edca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b436456962955417b5ababf41fc7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5adddbc7b5734a86a4e58ef38088c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfd4242e38d100fc470d8b25b18bd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11913541e065a2a0fa805165ffef0c99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791da2befc9dd1226b7786788fdcee7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e869bf6aa294ba3c61a4a8de2fb8cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30a9027c04754cb6dca9b92871dc0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addf63f5b6c955068d5cad2bb2aa8cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d5fd16bddb0cf8b2aa968ed7dbf9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0969e077b460fcce6e90b0d78c29ec6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e51ff7a6f918cb41e6f358d04c101174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5839c2a3ebcc62a6e5879c44343587175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846318e6d2101908d4e50bda246ce329176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798426702b5cfe3030a66340b77390b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e768c44bd1ca9a93a7e47a8719d8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bcc48ee6883146cb4239bcf5a8136179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2614b2837ac478011d49e44be9e78e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1d802413aa10a38d8c6b0c2dacbf9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607bfd138da24db7e4e0a0a520960f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f76ba346f9d0f22042084a88014fea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81875ad1dcaa7ca0ff3ac48f59f8fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221613f296fcc56803daa02be1878148185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6444cc200d3a251e27b0d2f6a5306e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9663687d1d9b9d914e2c5a1d30814187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945e12d51e4e553a99cefccea18043d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9af63fd6aae8d61c7aa960df4419e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0c9988065ae96b79a553b86f02fad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c936bff5d0b972a4f65aba78ae990a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17244a1b7db632359b8d0cb8211e2f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13124c4c2ddc2fb0ca6ace4ec718fcf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ad4d2301fe04333e5229df2257d69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f1cab9e2b189ae120f5f950f9297b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc37e02e3aaa98d1970120b1842047a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75141aae29b4ba30c7d9b2c8a1eb8200197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1061e69a48bd20f02cf1a00e6c64ad3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6ecb32b73e2024949835a282fbc8e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07311c5bbf4efb4aa1945e57f8a3070200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9ca2e8b484d628a2580dbc18fc6b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4728cb45dee630a3941c5cfa522e18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df932aadaf5baa07f90092e24cc6717203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40f3345485ba66a58c165f2831c0c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ec70b92c4785043107b563838649e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e65ac99533e6b6b39ed2bad11ba43f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5508625d25361cb724b5ee675152d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0c9df904072aa4c9b346ed3824697208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66a474a2a28c0c35cf622e05d4eda0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf389b8bdfc84c4d604488cd40798f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1d0c8326360f967c10969f7377e07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86993ace7be42096907c34e13e3770a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c22f3e34c7e941f42deac9e4ec538213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf61bd6fbe9ae480b20cba05cd64af2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e206e3a837d3eaaaa4830d37813091215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9ad6337819d67fae2b9cfa6df47e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258a07407d59057820b5dc6ebc7b744217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4ac0a54bee8bf91ae98a23ddd3a5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab9111894b02f0f0489226a392b95d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a518a57aaf917e60cc44ab337d73318220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4452d2c60fc3bce84c1c610a43422221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdec9285ac0923631dbc8ab034996b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb71657431f52687127fbf7f838a49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c31efa4e52853b6bcbbc341c037b54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca70370577cca0f660d07eb865c002225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d661e9d4486307b81ff345ebbb990f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca2f06960f92bd81f97bc3e331d40d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425900221887fd9f8941eb4dddc15e56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeda3e597a848bd8d37c16dea75037e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dad4b2e24ad9fa6b5740a394172128230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1905d92c46fce7a7616284497feced231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65fc546d4c703da028666044c098b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612643a9ccdd7e7173f0156ce3148f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e8a4e7e4386dfa32127d08c5b3e07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac6fcc854d940a4634374ab523f754235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24ca6b5c9849b82e80d6d406b58cf3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed09c5b30b123148a9331c51ebb5dff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a36922f448128c3ae012691e1b4fb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561371e75bbf0cf63ea5c9733e4f7b73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d388002130f505a8951e8792d371b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190566520149962ed27898863e9ca6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c759542b03bde8d99e90d8bf1d935e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371f2c8cfc55628911f9425996796d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416fad036bfc09dfe3aee6fd23af7b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ac90ce1fc607a8dfe4ed212a0b9bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293e1718a3ae320f4bbe389df69770a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d449038a6e0cfc57143833ac0958d9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40fe5eb912154a4abcbc7ee94b35e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d254391961357a5758e84c3f8a823249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318238c3114766a57284b96e866a75a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085466900cef919473f4dee33fe123d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2567a0e8bdc1517e54b6ab50324ad02252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0cb636a6e72fa7871a49f4d447045253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448ba5f582dd9fcf6ce7ec40bdb96ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbd5c80ea1fffc91660e4fc3dd30d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114294b935dc06f29d6a416553a3d72a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb5df8541169fa8795ef53da3a4329257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2abd4a61ad247c790a558952e6064d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd2def4802b03a1d851daa417b0692259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ba63d69196989fabb6d5f774f1d1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b230b89c3c1ce9621c041a279be4491261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c035a71dd1571cd285bce39293be47c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52af0daccae1c85db155070a25734ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e52117a4073686ad34caae55fa2bbb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e769daee5cb35cf94fa5803e101e1d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21662bb3c0387eb0a748a08aca6e1e71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c332a6e36d9aa05f2d25f068216ca5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8758982b03a9e36e84d331bb695b72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914261703fdca530af50ac765cc18140269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfa3b616e705439fc8af908f4738f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7637dae1ebad673727d7329f646310271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847663f62eb07394464df93cb3932a81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6410da462c9bbea5ca2798e5687c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ca6b7d397ced640a2c3d7739de426274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ed8fc3c4615f7d68b73bf81a14a43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d014c8319fc13d11c423a183a2252b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557ed58c760c1d88063faef4dd4aa7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8df0a55299a76f0a1fc590f3769438278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d5b6872d997e2a340e4d35e8df74b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452eeb75cd9af870fd632d618eb908cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b82f6a074e6334dc487157250282ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c989ededec2946189a1672173f0a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c659a0db5a58b4f6992ce7d42a0d63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18456e60d008b20c662118ea54fd2d42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774bc28ce12323c697e49f00fef8a3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6462bd3377c47d594976fb3392817286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869cd91e20750e51a63481d3f8c26e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa28b896b828e06506a7002823849a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcd1525e8dd441ac4ac8a8d24cd67c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919049070a525f68cddb93edef55bcd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b35e8ac7ab1a5e577445b8c56e8758291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9f7a4d14a12256f6907fafc1907c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093d7cdbc71e23ed3fc8f1c8d6141a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f51be7d29e26f0c6c6a960f2dbbc6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d47e19c8d35f5ab4ab83750fca5b06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa356e17c0de31bde108630c4b4b6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b624bbeefb51955cb27d0505fb23eef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3904adf76dc2c9e4be3db1fa2e21db2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524538f10e7cc5116606fffcd7c31ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea36ded769f234f50d083cc76a678c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d60c9915fcedcb875eb249dd7f2008301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a705fac18fca3912eecbc9c6c7622302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062c5273b3efb9e5d38c42432ff4539303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e8e279ce64d2128903e2e147acabb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8407815273e1d36458d8804c76ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f4cb46e915a4aa0547fc3a021c705306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a4de4e8608c6bc7cff72e7720f69f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543dcbf6242af83341d5f721113a114308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd66e6fca01611c94880fd2fd4ec987309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca758726c0ff15230783aad37bab39e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe5108db78f3b18c4bcc4cd28c7105311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8733a22282684e7847ed2d466988c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5acaab2776ff47f5bfb26ff41d5944313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6a093b58f7ef07af87d53288e4f40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885804692eb508e4c1c1f2e7e0a2917e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742089c2b55cd659be25da37a96d585316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa2185bec4741ae7379b3be80b48de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944d6efe7d7391faa866a833db93b20318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504339affa50920b352c5f420417a47319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a79a53d86df6d3973214f35f2b6f04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a789385349b6d8e4e0c2adecf1489c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619b777a402a36f1f7860b7f0826949322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c65d1b8008700d029244347889df55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fce1ce87166dd1b28e3b8ed40286a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b51aa53f1285ee6c6c40486288f04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc231855460686e736779412eae60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6aedd1b57e3b1c1631ae5cac8b2910327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9888dc43bfef786f84747bf99b648328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a073ee8f897979009a068745ac9f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a217d6ecd5ea58afccbdbbdbad41d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800fcb41f87d839c0df53bf4a21fab8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72375776eedc62bd9fd7469a8e4dfe62332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e0533b7bf6b16a3fccc38c4d780e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98270d181d059def13bebc04c82e51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c24cc1dde716aae8fd50ad9438972335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4e88e623b9d84bd3a253a1d73c60b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde0f21e63abb88b5051d0b1c482ae9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e402ef5e5340b04cf580a490a3bfa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af41484015ede758d4f48d320b7bf8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd41f3df5d92026e96ba32a185cec43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e4bfbc9e597c885c059f3058d2b22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77e65ed262871b2931d9f4bca28dc9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afad1175706be0327c2ff896d6e3777343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad7fb782463886c298f343574e6e4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85fad9a616375f9f3d6bf5d77c2b09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7569cb33ce833787d95d7ef0d2f1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb3e37d120c4a4f0c2c802384dffea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb3c6504dacca30b786a85098852ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6429ab695a118ab0cb75899a0b0a798349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca87948c4a93913c12e876ffe7129df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06dda3a14b79d0c62a8ade8b9a8dd5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686af0d1875f89af96b04047da4cebd1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf3c708249e7634bec6d818b013959353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb053921f8a9cf2adbad647fe757abe1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0f6cc0c194604fce2335038a0d7e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed50c2270221a677e54529c9d7ddae5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1aced3bc544bbf4d7c7869a39e827b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d6643d57e30be56d0f50522fb1518358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981d2de0317ab9720c1d5c43bda6951359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f618318de15687318c62c887e608e5f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4279a9a4dff2b3f419a14b96b10f450361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec0a05cd3d9f3a41c356c7a2ed823c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcb72596d6ec4ee346e76834c52497363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9729d561d88ab07a1452ed2d0ca821364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40147c1b254c5787f5cdaaf9ee72ef20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0192e3af939701e8409662651d9f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abd2afd13036897aa722210bcc0085367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6325330852a3dd66643acc35773a94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b68804fc3462af7df929fb3210513f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66620e33be8ea324d7192059f89f1f2b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7b568a39a6937f02a920fed02a22c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f1b64c077d821db7a6e999db3ab11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4c6d1774e633f9cda0ce351faf05d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937308f026a38000e7ec795f5bb712da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae854689fd17070513a6ff49ab904e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1ce7ae00971d060095fe19f876038376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0c956af28f877b4583dadc051cc9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae94a21ff5c7c30957ebe1d63562a07378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630f9748aa3b15fadc564bd8ec96a61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74271a168dcb7586e4ddf0263139a0cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dc48cee81f07fd407cdac5e0d9b6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6580b2651b6537ad09ce59293ba669e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f026c248b995d0e25587dd440d7c41383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461597d7c6e977054de0a197ccb60671384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269cc2cc5c892f5231de0e464f33027385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61480b2e52d542f89d4ec0b49b56a5a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca797fb3d5c6118d2916434f32bc1e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c43e58e7562841f7019991304acbe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc09a1205b7098867317e7b873a3b24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811f2a67346a91c65f19cd55032eab9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47defe5bde74167c9cceb5d65b8045bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e46e3b8fe7f7a5db187c943746024392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddad38b5134109950643652a214d0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2194d98eb72762acb1dc7a45cc81b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19089c3eed2bed39dd06980f4b68b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7943876ae67d1c99d2ea635fa12ae96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3f44ca347141e05e86054803e036c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b887c4998b01e24266529b4d6b5cb9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa74d410022c9959dd3f9e2c218feb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb8352d912b83c6c004400cacc2d65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267cd6dd42fb76f940a880148c99708401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c89a47a37fd5e7391168ac511fe802402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e9c1216a9fbca5e59145055cb2c97403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8328d7169735efaae077ff5eccd70f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426065777ba9f6a79a7b5e4e13bbb128405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35691d6b50b98add2b542fa982e516af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e9b5d7262d6b0bdfc92b737e15054407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2c1987c1ea6fa7fd59cdaa696f5b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a3131670b4fd911ae257c676fba35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03783fb0c27801358811e52252b49010410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aad232625af4214d17076cd53dcec6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bf850714cb6a9b5c0e801a33dc953412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77418e7c4d72289be1382a2e00b9dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336fef3c6664ef1c39aae8851d5c8c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefe1e5b5380c93a3a1d0880f5d997f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd2d71fae58ec3f3b521f483317171416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79dc31bf1e36cf0b818f18534f5bee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621271dd6e62d9167ee344b3c0876d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7e58bff8cf2523ec69be96a0ce495419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be06725f1ec10d9f1ee6a48ced2a680420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130fb687124eba278ea0b719b858bf8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671039b75cfad8cdc6f56d5e73b0b71e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4128513deaf7dc79d89262240820f16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02abcd558f819bbb01eb029f075d8d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cd7d4ff9cf8ae59983ebde0a220ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037a60a91d46e79884596a04344bced426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655e8a27ad47ebbb17f2bb0ee45a99c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9a5964986b93154d288d77084a16c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877642052a4ef0f97cd9ac12e0dbbcdf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a67b77e4322df084da0f6ae125da5f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf825ea351485a468b3ddf9c4cc2ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e2d9f414a58b7a943430ecece1f9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35774204d94e91c2db754e24c408741b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c428ec3e2be21fb61d4348da7c363c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac857f6176e7b182e95b2a60ff655e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141000dd44a59d125d450fbca666c071436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3442bf279e7fa4eec7ce8289e4952437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892db88462bb68065dfc45455340245438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aa3bb82dcfbefddaa483e86865471439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a1df46f23b1a7e70828b464fac4ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e68de795816698637568e46b4e114441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c452d4c8e2c37ef3e9812445a25f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a2f4919e20a671e659e7408c4d73a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053021b0069300a4fdff61b1ba25d51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93c77bf329960b341f9ce0e9c293f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9d54521c38cf86e182c3fd3a0d77e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513a37c5ce0d6692186d7d432b30cb9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424ef492e0e9d5f0f0f9339ac8d3045448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc9fab681c7e10a3361df84cc5ec44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11214e2e4e564904d60b7b5a4d2141a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea074d30ab993ac79e8b8ced0bff919451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bf798895fcde49ec2701572edb128452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008373543c134cea99beaf9e833361a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa233fc2674772264bbe194e2ac67323454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ae08d3c86242ba8079501101cfb84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1b1d569f30aee2f32aea3ebb16181456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9a0d0c6c2b4a03e9c826af6e9e933457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43f26e0c5d853c5ad7f6519415a43d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125025937b76e160be38f3dae1b516cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56012b5efc7c0972f5c72eef6c1237c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1de89871cd955f804e2c18147f1868461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a5b9fec42642fb10aee12550119ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f555549be32f537554f38c66fd22d3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0500e1474f7a4c98d0ddfd91c3df7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145c9d839dc89320a16f5d56bb7182a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3a448b141d158648b469ca285fcb5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15865970b46d7ce281dd871e9957a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6353f2b7edff08a40db3e3c2f8704d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62103bbb3f9372aa77b8b3c0735237a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b19420bddc55fc04daf9d2755ad106470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78cf34a235aee2aa450815bcb827f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d781e790382cb36f4915ccdc516d8d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdf8667608cdad662d7c18a7de0848473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcd84795479c08f213cd952d98983e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3c4cfdbc3e8202d8d86c3ea9e52a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61928870dfcc39ee241dde16a2ba9f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523453a7a636857e57bc5d827add797477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21a6c1c75c0a89b2a70d86eac37a33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62237a4253c8043b9f33e3a95f8c3c6e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2e37cfbeafa86b74c137f333b1840480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46bd34952cb8148c5ffea7580d6db6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d52a5bf04b48a0427667e8721bded482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d94797c03b9855cc4348734a552811483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0045398c0724c1c8bcba91af6401e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ef8bb3efcc41d35f0d36fcafa2c8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09144786e300d4f066a3548bb9ea34f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73760827e5e18bc7b58e84a1e6766dc2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50ffd7bf30fb72f041e96a1d426a81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9f0a14d93deb63b7292ad36c08080489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63321b5df8b9e397350b23261bae5ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b8674f6c025887ce245405b0cdbf6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9fd9411350ffa9ab61fae1702469c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c21cb060c4d1d73f146d86ac7582c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea831a8591cc94b81adb55811aee766f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302dad5f24762681c05d15044e6b9aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c0109727bad490248afb832e25ed0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad3a73e724619be7d577af012e79d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ec896a3e6477bf67f218e350fd236498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a923fb26f9a5105583ea03b167b94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64021ebf0a4ca87ec22a5730037516f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeb5fb755b90da6ad984d29672a0c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2271bd9f1e8d969ce921108c5d86f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625fac5c1753b864659ccddd4003748503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ebba3f6b7e19e7e1cf83d01fac73e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca7b7f5599d26b581f3c1748e9a46d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eef32ab80e2ae1ce0f7d8a762a5901506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f23da0daf60357fa25e9ff0a438c46507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d19d17d67007546044ed09eb31bc5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a936bb6d1ef076bb88c79ae3ee6f4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f137b11da9ade3182c1d92c2c0cd35510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5d5f59e1acc6010386f23475bf479511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281350f4f162ad989ffd4048a3dbaa03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa47c5987e176fa4d0f5d780dd38d86513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634464a02430ee28e5f023be159fedfb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218ac68028588af5534730fd24bf0af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5fa01aa49570a6e013a3abb90b4ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddf0a9a6f3b5033249c384440c73ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd73874c475cea3477ec51f8488cbcd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d1fc3f1a961fdab25a2f2f35cce55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adfa935cf36dbc1319ab4da435fd2d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad4859ca4b082be1aa4861bc3e593d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f617b6290042ae616f667e9e3d72dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052572c26c4c6465554b97c4c54590c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8635528b14d9a4810174940e64a00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bd8c8786645c67ad97b537870b1db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593af71235646d726f582978e0703a52526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8384f5c8b461ab67ba1a1967a8427f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd372026c3f87ac77c6a7edc93f9e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493693a9749524c89a266b5a8ad6853529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2650f4189fd94863870fc3b9ee4f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d889ac32ef326b60d79a5f290a4e1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17439cd662e6ac91a3c898e9256ac0f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2badb6fbeb114071adab2631adde621533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678bce247fe9d9f30bd140942ee29d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4b24c583c3c7c636e5dfd1f43f58e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881c7d6e5566ebc4573372db670a869536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30367c9ea4d41d69c4a60792082c852537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84ef00145123726b9bbd2d53633a85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec148340b9554a1f646f54255073aa6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871ae33f8285647f07167c63f02da26540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01337db46ab77a5a00ae9063df585bb7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979996ba36c05db3db446e5bbd0b4cf4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060eafbefa70922bf7c8d6d1448af29f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea141a906bda51fc311e3f8217b269544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be863931a2be5b6a1cf63d222fffb78a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53bbfe4f98f7ee7d298892459b1474546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07429404a4f20a43ada9c7f80f1473547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ff01325393930632fc44bdf6b394a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4bcb0c7cd20303af36c8d2b1c548c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42208a50ec14f4e5cd133867ae8c8032550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18009700f774fb26ee330c11c0f0f0a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116f24061c9952136b48b68b2b0d8ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c1f78ee72e811f51f03bf40128198553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e580dc8bcc94c3a75934957c7aa6f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baf869b0a61f42c2c70eee572f2fd1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d6dd5924cfd9c796acf96ed905069556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4750730678b5ffc89336518b04217557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b761325eb6efdd85c62d048773d3b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ca3ff25b92bdbebbff14d63e05974559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16043594fd034f9244d8096c537b08560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b6cd72ddd2779f38f0704799ea3c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce4c7d67f1aad2048c71738465e03a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419ba2502f08a9d803750ecdfd17d69563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac5b77c1f6e4856d7f3302e7c84880564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9e090dadda8309a0e0f5979ea91a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ae94ae05b1c68f213fb032c49a014566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e82d1391495cda6f0c6e6cc4deecb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c21f22f9cbea041525b616e9a647a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3746718839229e81a3e930c06d5e686569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af87201de156c8a9fe701fe3154e179570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7416605f1241215df2056d2260ea5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3ba291e3906e890076b67ce08df0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37929659cb73f1182b16e607b2361ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33318f81ff96f228c2d4b411f06d2f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f1c5ec4623ff76ce6d38fde20357c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f8cbbad1335a35cfe7e6defd18216576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388a05f0892ba418dcf8079d07229a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3552e33e6e90c4ae05c88ab8f8af2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b00da6a38e00c904d519c8e4b968e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4962c3e59d178b9b0f1ef77067130e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eac65034208afad62035dbdee9803581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a6d6b5eb7f956121f8c2c1a3adece582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1946c6e9e8353513dae071a783f0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71964a123e5f5a269b9b9af4ab4c126584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76293b6bd68dcfabe32d393e281f9e91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ca94a2a81b3e6fe031ee1edaed57c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c642308f4935ba99a601d4bcc0b05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2bef0065866a99991beaaf98a4e31588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e80aaf2831a5e3999944003d084ca0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6caba9eb2da317b61795c1a39722c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39f0f1a7438dafcb0a06166b2a50d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ab1c6f806d6d9197bbe5678f2b739592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8cbd698de3de14073f0322b72ae61593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55579b4dee07087b6b8d339aa82af5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd6f92c8aa057710b7b2859a6d0eb4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335f9fbb17a64f4c12c9bce76f28852596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98853741a2234749308be56621e6aebd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4291198278dccbe85abfc74f75076598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028b4b2663ded57e3639f7a3ea20f78599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901289419a6aa39338acfdb4b0ec2a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5380611036ebb0440dd6b179a179f7b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c456afa9a0c2fc1f2635a02fe27816602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723e3180e4cf8839c4dcda1545708a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686482d97fc699cd7e5d442c84d93289604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bfa0969e76ed56addfc77f52ce340605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacab2b336c878d7f426939d4f8d1ad9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c246fbeeea539411152567cb985dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fde63f1f2caaa4bb5941f3ceca1c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f988de8549f1b24602aaf6bae6445a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9ec41edfbe56a0a89cd286fba858f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e17cea140063886a99b7af0c8bc5e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1f09fa7add49d9f3588c66cf9402b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3329d12847a5c816fb17e7005ec6960613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05fb4a2da9752723595b1c577b3394614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383c51b6111481258e4a795ac484117615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884f9c2c28939e434ec362397539f77616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6766e90dfce5c5cd0b4d5d011e14460617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb735147186fa64103ebea6ad0057f42618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22771b0c1e009404ecf635b1aa07d298619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330586d7859f36f38b4eaf00943539b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98a0b54cc3ecc955e1e8bb74bc8c27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c66c114ebd7882722f5afbb8310b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a75d4ddec1849f5eb9f92953761cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9319a952bdfa099b76cc1c80d1643624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b4da492fa15620e0faa776e422bc6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a9bc8ddf59561ec4b2289e60a2b72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafa1e270674918534a4d6a16468ec4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cacb0f9429dc1893cbc9f2e2533466628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8178967cfa948697198be926b5fa5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620a053afde1fbbd905ec491bdcd98f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256389225652253546e1a5de7c37669631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6bbddae9e4a055bc7d9ae51444f29632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a081a18dbcba591a3eedb811de0440b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40449033005b49758cf8d78683c15f03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d490b4eb664c64ba86e7919ea9328635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe963400dd7a770837703213e1770e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb625a21dbe0304aaa7ebb775d82e391637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1295e282b8ba66d3d995b7bc963648638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f48e82662494fd36b7f301c81b2a20639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a7771552ccbd3a50158fe8e122754640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de993bc99dc6ebbc6ab3dd012f51158641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e938c85a2c6e51ef5395c481d5b4750642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214cbd3f53084c01731dae62fb96b0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0c5b61472c520c8df50eb29c97b5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d48f7204c0b65c12ee800a1d0b3a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51495dd551642368b39c984194d495f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1600360e735c329467ba3af249c8ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e6e9b19c275735bba0e2063560dec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98d4b19bc0246ad5c64a0515f5280b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25f9e8d42834457e18edccd166feb9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ad5dd7463e6bf173bc352008f2aaf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e66d968162ed26a08a25e11efdcefd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be823e6f49eb94e18dedd09258de45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78064a5216379160312c2864776c75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a352e76bfe9039ba441f96edba17f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4098f8e164969e69f5a6fd8f85d7c23656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b7dd0ac12c9624fe0378bdedc4722657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567806a807aa2dd942293415bd82b98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b41132a2aa25812cb7c6855a159e8f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277957179cf9ce0cf91019a694d1eae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c389d30f83c9a0e7855ec9fca4b1ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59da7ad14305e6d1fb43e0143c72c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1236944c1324717064d4081f7861909663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7806ea34927cae77706f9c35c4b9e76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1716ad1551fa45924829050d648872665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f31aba8c7de40aab665cfadd6847df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0194688b34169facb7b44fec90332667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b201c10743327c8628de8d6045035a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35eb577fc0a807d82fd0d9de9857781669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6c85412070c7d8a67f7f24fb6044c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6511d29246da0828335f9126084c603671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd6af8f9ee66f592d05de0d7aaadf6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f83ec0ddf7b1e70552856f9335e30b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99279b934e7c3aca84c4e7ae90a30252674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33308cfcdcccff36b26ce05d19c6f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d193872b41af98f69925d4ab2258862676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3cf6ce578e845fc53f2a5b1de2567677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e45341a40856d637831208764a673678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c47d7da567b6d8c467df60c9f2365679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2578173dcf96f7b169b4e3d0e729ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54dd187068c023ffd6366311ecd762681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7f2fd125fcc7f5bdcc7665d7cfe53682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab2cb6c8c48383db227e76b9f7b567683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9773cfdf9226a4d94fc16888bff02684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa35ebb05fe24495f90cef7d9336773685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11a7f6fa15529cc922c4bc4c48dfcd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98587e290e7743ca0f0602f4e510da10687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01714ad2abbf4c757da126bb31649b12688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1336deae53da61efdc698f1cd7632689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba1012fdb51bf7ff38d4fa7b643453690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996febc6f11bd637612362a9590beb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a779a8b544cd67ae779d020d6dcad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de423c61db7a4f55c1eed30231b520e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49426e498073c09f577dbd77dcb946ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d92d5599a44343063655cf066c020695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8962308805dd3bed5817587984135696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c1453218a04955ae0741f492f10d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e4340788cf22254c67bd5ab3a950f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cae4288e6f612ec574d38dd625a239699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550af80a3829ff8143f740b65a6f9929700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcfe13c2eddc99248b5b5a75dbc5ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f125eb86af2a2b5811ff4b78a87611702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425a107e990a163b40969fc27bb9b29703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4bf21d91496716e3981b43ec0f27d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b68541af9b0a66611e777e4a05ef5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a75be59faaa1466aefc8c5f305a89b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549162a8e838a4ba6850438b9bd62d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d847a9043342b947147d81f1935654c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854381de52d7fb80bb83f4f469fc4388709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34f1d5f05103ae7518a19dcab545d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bae838c440fe55d659e797cf21e30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2f8e2d0c734cfbee2110048f2b5fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059002a1042f2a1c3b171c935217053713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3e86fdfa7332e0d47ef495b56b5a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e964893a0a3a3ac5fb3ef6deeda6175715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef92d3e2cac18d14835dcebf77e0f31716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571dec7743064e853d9ad777af79e14717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d183bb5557b9460343a98747ef0a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680f1ae14b1a81a7805df6c8c05bc4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c08b270f33cb00530e81120848dd05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc201fd477d952a5298f8ebdcafce299721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6070a25bc11a72d99c02c72c3557a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd821bc0f27f98718bada916f457d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a246cac41f93b8b3ca9af11134399724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63572de0a5d1c2dea011ff9989aaa31725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0b431007fe4116e2cc0f9d2e345fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba3a3d1145bf1d8664dcadb4ffd133727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fec35e19f04a9d6f51537949335cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f2a236bc230fe42344bbcffdc5b65729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71d1a15d0617d3f265cd7cf22b69b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b066078868821ce015de948a3be85731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa25ce1982c2e6b3fa9022cce91ce8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e71edce703dcfc0da33473995ca008733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b7d4564d2377702f088462bbdf6ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1843fe609203a2b66837edfa5f5127735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd1f27857b04b49237c6ecb1f456d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f301265d001fdb157416d2313eb92b5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5b05ce31a8a324888d454d3bc1300738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8d7e3a48f24223fd3f4bd363bbc1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358eb81aa66662c7e6f44c16f6d5fa24740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f3278eec30699ac37a329d3e15e22741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb17b86f0b7946cf05c1534360add8f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5fb3f62189875190943ac02e74e48743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42583c0e267fa3d5a74a5d535a860701744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c829d8232424d348593a9dca695e2ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500747fc88f895d168f9c9c317b0d725746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97a17baaa58b3dd9a26fa636f84eee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2287c68606156d4ab6cbaa884d7e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81242b38d8e200c6e4b5e459210d59b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca59133f5800db9b03e43ed30b884c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a32441f74a49cdee0bf1c25bd38f8e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104fb689a5187e533bdb82674a31337752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2f49e648d06959cffd736da9a2bb8753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b1132c5d12070d03c364fb65222a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316cddb8c086c24b6150947e969130a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deb15d0660f88ef7c156683b3f84dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776df4a5015afad4ad631c427f5db0c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22908d3e4dc78db50668bbb9b086453a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ddd585fc7b5c1b301636180c8afcf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0261539bbea96e93c1571424bec0e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6a8d447be3d642396532118b802f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08805550194fd118fc81129b458219d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e004bdc559cf1ea78410c689c0c702e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4679fabf2a5ea7d9ccbac3c1916d0c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445361a9157beeea26f33e687cf130712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce59d362c0986f20f0ab85eacadd1e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb0e34fc18d7e157f1ded71ba23f6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee988d1e0c993a7d2c774aa13457c45f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89286f12a557ab5f370d24d16bf6c61316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3b8ebec224ce4d2d6ee482ef89aa317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830febde013ff98c6ec2ca047983c5618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb872f7554d5165305291841de4f2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b97137106ee62042abbe4410e6f3ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a29a5b9661fa3e54ba6b3d9e5638c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5db8af72ec61f2fc5bee35f779e1be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5fec345a2645916b439361ba4af9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddfcf7a13c0b6611331dddb296ed8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788f4cd8f49337e67f844d4f5a344f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf14b6318447a81a02163b3219c2f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb430bd83146397680a9feea723b9c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347762b7bde8b03abadb46431da4aeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5200ec61bfcec62216d4cc009338b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc78407c0e0c8ecde3a68004b799d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fd4e5ae3190da4efb54ebc50e149d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9877797599d97225daa67f00a206732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79699c3ad61eb5f7151f5b0b6e2f90133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecd7bcd662a23d7e14c8d96d7dc53434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54afe846013a6484daa83092f6ce4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92a57fcbd350cc6043ee031f6fe91136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b492d1a797318cfe1bea184a5c5f2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4cb590b17dcd23de4ece46290951b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fc591e3209df7aff7d4a5ea9198b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c8a8090cd7be607f773c01247a54840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744f34224c2e7546f412ef819565beb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d38777f86d5a7593f8729d44d5841642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f945feca8be3cee427fa8f8499ab643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87f302e7c23a6ce975e26f6214a71a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676020771b951b00b2630496cbb0678e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb6a87fd71b18845974d5a6bc943a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb70a268aa7c85b656bbb8b27c411fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64def754d2711c11593e68aee9d02d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2798cc266395dfd8026382bbe3c387a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba19d8a825c3436439f1282a57cccb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c9c4c4742b6726c1a187a46d8548a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cbe80d0795e27f02ad725962f76ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ec98bec98a6635e08a96c227e4e8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b62cdd60a5c69675aa745ec6e0f5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2c8ae26974a10a33921e1ec1ec22555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a7a36c4e2b47a11d2171e9286cb0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e7bba30a1d78420ffcf9ac4272e0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d15c0b1d0845b157ac12957162160358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fe8fdebbc124532a90c531a6afbaa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182ad18fe86005aa323da4349713d6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e201389e51e06522bdf3b92663f06f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b8aebe6a508803eec4ef1f5a33bf462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385d0dfe57d487ba6e252f1e61d300e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d376a0addcaddc2602951b4653c8aa064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e3436d6da7980b0d35ed2a98c281c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013abb172a39a32cbc836a6e63d09ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f3c3899786f89663678abef20c56e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca753c9dc7fd9b43b2e78ba46f85f20c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a7ca2908fe70ad5e29cb4877f1ab869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac3a608b92bf81d20a98d8c4e863be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49dab88689ec6697e965b44d6d613471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3a9bc66f7c097b7e9e47d6076abb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb3db3b4eaa96473b35223ca1763ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566124eb16c2016918503dd00428d8ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23141e5516ed8bef67ff936bbcd47cd875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3d6141d0cc65d2e2a1672f79a835e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ece21f18fbe8b8a4b3a7d301dddd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868423dd163c40c88457bdc2b26441d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb152c42a892ece93994455b972f18479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d059570c29ddcfb68da3897eb79c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ff868d7da187ffd0ae738abf5e73181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e716d2b4eeaae6d8ec9f3fe9f10605e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089dc1f560bda21684121cd57a3a46f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029df38a348139090bb9b774f23999484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359c4858331709bda7abc7eb6dd8c9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae998d4bd73ebae671887ceeebd59d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601e6c90e343b3156ac86025be0518487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bda7cf98b6f59157a5fdff724241e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a629799488399e8ba77abeb98e0b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369c112a3c69de209faa6175e51570790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d511b292d72c09e4efb77811fcbfc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a7292de92f911a3c116f0a7e30ce592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbe89424a8ca7041fa23b4d5ec074693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7d0e5ad12138ef4f9fc85670c612194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37d4bf8385f7b9a422c6483ebb2dca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d06f23cfd9bf24067b467cd4ebcea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8bde580f08c6b18d5ddd7754cb82f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c6900f1afab53465f5b87f72c158698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ea01244d8ddd55ecd281ebd2a6bc799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae18291732374988aa584d76aa3cbe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460cc2633c23eb3d356fff1e349cb3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b99011182d267d5d3107cd78e970ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2eb9e07dfe127e1d5357126f35890103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cb8c70b72c367554ad286c586e62d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9826157bf5e52484694dee6924f3188105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af37ac09cba954cead7dc8decffa701106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04731b7d5f0fce5f1b116a0292b800ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1423f58d0da6d31891e025f39ce79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cebc3b0f214370e75761abc07f985109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea034fa1e1c9d3e807e1908dcc60dc26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad040179d5d5400dab00f8003bf9d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f4b78ce6360aa0e5b4852c685365b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5955957256d73b507d3b4a88345065113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528ebc6a98561bfd27b0232595b9967114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebdf4acc3d7d6c1bac1902e2f6b818115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a53460d0285c2edc10133367503837116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa5b065c172dcd810d71ad9b3631da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dcb4163483f3a0d181b48b8570c7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffca197ecc99b296fa9ab2cc36943c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebee0c720d2bb466b9a976b4aee3476120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e45cf8575417dca0bdcf410827b5e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c7ada671cb2625e6ff7917002a142122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dd1a8dfa80a3c7139053d1b78a7db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43782932014c6e12533842fa9c92223b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522643db55dbdd47d4af4748b6bcd26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90b87ac841e7f5ad4aa1ecca269680126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9236cd6a2141d81d5dc54f05ff98285127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25fe223280d64253518b3f87ec1a65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d9c5d70f6a5fdec39a85aa766ff8e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40a5424e1eed8a898a663512e86e3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d959624977f2a1b186ceaab88c3f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fc59941b662aaf66562b877f1dac4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b60cc719942d7580a6f9b1769901fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb938d55a000f7d823d0331b5336110e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e05ec68a9cc6cac7c03dad2f17759c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb26db581661d16a7990e6193a2413136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a8956ca2af36d77c4e84e0576a0c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9074bad58fe411436f1d3b9ae787904138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01258633c24d2e05a87ae6fc08e1a73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e7728374696a5d9eb1efa2039983c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22217f62fd13d613321ac9b67a7b2759141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1500ea6b5848cbb6f223ad6f0cf22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c78f2d0a52ffe8c8783fb0d8d17d9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c4de3ba0bbda09e17b6e5fb8d0d3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e075bb434b648265b9a1122a87b93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52648e3cc5c1c69d1b3c1a8cf0b3ab03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0069a8370852c115558da8eead426d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828626372a1ed11e7e94b4cae83c29ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e203f2a5560ddb349c3fad7ffc8ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4dbcafef93356b3d664d0474f8003150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a4a958f7c4fe72983e6f19315a657151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcac4072843a7a36c56138649ba2035152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f62b1aa4fa1f0daa1c8246d61a70f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad1ac38912330a6c41221c693939ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f0a76306aa34ef85c67a584c9ec09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e925e197c8c215660b213e2689e8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb223ef10ae0939dd22c9e5e7362c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04f2eea62093473989be5a67102957158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92eb1c45cc77e43db08e37c06e4809159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4086264cb93c22d9a364d35c168ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6563624ef9a1358b77779bd4cf3843b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62727b5f0fdb9794a5348c45a53fda69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf488b0a4a14eab495561468a41f8b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db89a215fdc7dab03196ddd04ee767164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d987f4a298778862b7ae606dd0db83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bd60f575a61e2024d45d389edd6e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bd82a322830d9d219158f0523735f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a0275d81cc9a5009086d82f84c067168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ee43d27cf3ed4f55a16790745a3b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577768af192d546ac783a9632f1f0b5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470e4d459cdf0c03c9cb840b34da35f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd57c063f4553955dae5071df9664d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8e3c6abde18f6ce4bfdfb7461bbd8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88246bf9c6753e6637fa4d50073520174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e51a9441c6e5ec7b9bbfe42c6ef33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c1c4ce15fea43cef5e28430951f04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da420a35a85d0ff20891f6f6690000a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb8004128c7587f7322c3c111f68ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffeda321252aba74efd5f2161fd027179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbccef2b992c6555ae1b1b51230736c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58186d6bb3956d0eead11e35f0807fa0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb8ee11efaad7b147f34e7e78e5916182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a78d2acd8b8cfb13490032c941189c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3f28d301121ba8d24f93a279c1c3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd751e70a762ebd2488c2dbffda7215185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242def3c70a76db6dc56fa03d119601186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba10765707ea93d911d91ada1da1f27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258250b3d5ad0bc1052aaf1610cd16c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cba1d70e1b9cbb9a3366dafe45be1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e59e82d2ce5f41d5fe81d649f5a8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bbe987dd86ad67e2ee3c540c8596c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f8f6eeaae1ef81619e515a52bf3b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678013d4501213eb43da39356d76b123193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79949149d2a64c9da0d913cb89e365e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0624c0d6c0c99862e2b616958699df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbd001e5df686bd4e23674c041fc40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d24f3d62856a807851491805ba7d02197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00de5e4d5875d445b9608c70d5f3d15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728094c91a4f817e74e6a724a19d102199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6d5392567f3a2f8c812f14e2e04f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a24c1da342bea13d00c447b38fde2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9367de43e6b3993d5c899a3e6f3cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21995500cad1696e4c6cd560cee2a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3310892a90a1d484a290655b70dae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068b96b6cf63830761b2e6b7abde3df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a89f0c06a313ab90914624055b891206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fd574e37474ae36d15f7c8795da1c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d488ed198fe2ec7617d3c6f4cfd7614208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76131eeaf5fd711a4801614655bcc4c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0bd67b73abab10e1118d083f126ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4169a6561163890acd41d153c9966d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb655f4eb8586861d60314ae0f959a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a837cab56292a6e920a16648294dd0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a54caa1f04db55971c24f75785667d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6428f1777adc172b932c87c995594c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f646abafa377fca4c4e1c85b0f486fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09fdef5936528e80259b9817a68412217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b59a6499c65b2104ebb2ea04a77552218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c99cb8ddffe327093d7c470fb44f26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90278fdb439dd9948cf46c40bd1d8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d5fc2863f5b6142320fe59e51c65f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d96c8ec8c0c8f904587d439cbbcf8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b72b7c0d5baf63eb8984e5be63a19b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f0848f0275258987ed540694fcf13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe349d19306e524888d0b20cba59fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4936f233fbb784c3ac4754388e2c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbf02adcdee0be630b18d22db8646f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e7a4724e1bc7fed4f23a183a20707228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292bded16630ff8b6f5098cfb5d3dd2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fab1003f7d40ddfa361fdbb3338fa1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04509173e7418dd9c7e4816fb9586a3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8988cb5c1b0753295435b45f59321232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a685be7db7a4b7c40ff6fb8be7dfe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f30272002dc9b4ce34b7af358e440234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711564690b88dd7a2c9d623371038410235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c922822f1e586b86b971767db296f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b053d72d1f146d5b24547d26d0983237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0593b3121f6a78671fc97a1b0001233238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06635e451f128aa9433f9283975030c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6f7968747833e0b61584e7d29faf7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f4be954cbfafa071aa4b3d4f04884241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0401180696ec6b8c2e04beb96979c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9970e126ce08b27b1b8bc32249851e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66368faab363a5ad5f8dced9c915a05244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10b074fecceb09635744060dcd94c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3086f3393f13f45c8f40c00b33c845246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe48284fbcef71774bfbc8ecc2ef2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f226ea49da52ad44c15ff38c8b514248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e60ef9c3119d7ae1ac7966ab6c7ee5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d755708922414b8379197791c23c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540b802d396b7d9a24cc5a9b0f03e19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d134a638d24f2a1568a583decaeaf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239a0c02f78a713b0f5a6a682cd3029253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bde4f6b865a20874ede8fd9b6c110254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61332c14a5ff8aaed8ca56c0fb41ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02065003d3ef8ead8df4371e3d9498bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9045fbf3abb9291972afa141984bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e90126813fc3f8026ccf8f1737804258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13bbff75e1fbeb953f75fec162d642259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a547060979fb2f1e64085418d248a96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba03533270dfc6135c085e2f61a65ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470519470c7ec3dbab2f42f31fbc018262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0e97ba074d9d622f509734c04b733263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178f2558627fb4ebe7612d24cd1d2d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03c3e9e7ec0912da72d82fdb24ebdd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c523ad3dd766766079981e2916730b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251af1cb76f3e1f97a7e07135f902bc3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678debbee7ca2257a7e0e2d349ff30d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0cbab76856ddd732f5fb1d1a52e9b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b70132cc9774232d1e924a4d118a9c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89d117dabaf7a6d25b998881bb47ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538394f82dba9c2ea6adca7338dd6af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803cf8fa0d5cf11865ab5a67b30b22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19c6ad590796a4983bc0af4976f10b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c2103b759283c7508c22d06c85b05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421ec25466ff5f9296850cc9845d941276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a0867c811cfc955d4d77cc5727a7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8c89189bfea67b2d6c8707a5b7659278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adc021e772607992af315e040f402a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818e7b50caf4696117159524dc41c98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b113911aa7532ca03341e702e65956281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594842308cedffb3533ef9697fb4c245282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e9ba61bde6dd8e1e0ce5dbf4b49a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994c970883bd41cbb78fb36b839726d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca655aa2cfaebd175a226510064594285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc85faf40856868875bda30371d5ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3509ac829de42334bd7f88285bbadd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8c6626025592fcc357043652654df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fed980bdfb3600d04712eb666987f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17002654251ece25e929a1896a7e99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc299bc9abd844818956262a7a72ca5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2c7012ebc0ad205912469fb4c3bcb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb347224408fdfcd3ff07de7474fa9ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b645636dd29f796ad27bebde70ee0c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff6e301e2c085e4aab37904b22f782295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf8babcbde25d57d4573b6e8ed8a1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2a8783e7a79b1ef2d85d420345a36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1644f2dee8ee41e3f9e5d1c978d739298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f52925dad6e0db5596d733871a980299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43970f4d69f855fb0bb91a4595a1fb5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4887cc0ed601429b18545dd5aad8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a2ade97e8e7e49b019cf53aa97037302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40fb0510eb010c71172208e1a253dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d374d82451989c4ddc971c908d2e0b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceea9c01faf9491f1e2f6f9b75a0dc0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20526cea0e3379c950576a972dbdb8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e993f0cb70ff181f69bdaa1abb70e6d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55406f872b06fe5d417ab951541d15e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79f61f9e3084cdca18fd7ba2cc5fff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80828ec12ac0595b00ae11b8709d5a65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08424a2e4abf474ebaaa96dc80d0760311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40e824386d70ed77c069307bb01b8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb1b37b2921df47813af22d5e6eb30313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01984f907aa87dc0a88475c57183dba6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07063359c251f3f4acc63cfdb4c567e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c69db901d69a1344e5b6d163fd13b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1ffd7063c64f76304055d5e1527e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c448a6a6af6ce52d85f40f7537a317318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910773a2ad7870e7d9985b9ea596e2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ade4e7c24aebcdc45e5887b080cc9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f52270483f8d0778f1e49c487b1e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e1f83793489b42a96fb239f3fa87d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175c27d46226729abbea71bae5a7908323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666abbe168e6e91fd607f7527437ea9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d167b5f4c9ab98a163b0945d4f3a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9cb5278cc4f8e4efea5a644390399326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a25958c7a7a5af62511bc429babf83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d08604b3c968080698ba1f645b63ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41098375cd5609cb73370833bdb784329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6afd38f46421c0e8088d01a42b67ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a9ffabf9605c7e80f939a14e37a0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037e25ee0e698557d8934ba062aa09b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1e19528cb707356526290cb15789d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a834a8dc113fe9c7717ffd7465af12a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7e8c4085a456a26c39f084bb3aee1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ebba49a8e4f12bf4fb91b4e21ea10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d638402af46ebbe139f25b827bae5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69c9f6625e4f75b661d4bb1e39f2ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8899dbf5d58398eb228e9d18404419339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3747cccefa8897ef2ebe172159741aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcb6608a4401fa02a6f74b44c3ce9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab0929cd63b72cae95a8a3723d7213342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391e616d09ec34d8f579a405f8b17ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b384eb45939f11b87b4a03e22dc508344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3fea91464249ca46bd9f135da7d9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4381ef2d2b1e6dea6acb4c4d2491b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ff458a9775658687e66bd94116a4e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3518d03f598b345ff90b8753685085f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36f8fd36a8be748c9bbbdea55365d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d796bf7a2d37ca1d836ea3fd0a2e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c1df596d25eb66a483c1cf0d32bbb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b2844227dfa80ea3ec25b7d42e74b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3276abff1340f5f26e80cb2bff7f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1963b3f7d249591931549fe8c7ca0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89618779ec1d4fa01d492b1400dcf8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e68132907298e62d4fbd5a446c411a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dd63f8d195a62091b0648cb2585ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e60610826fcbaf783565ac8ad5a55358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa625b991e9b869c0630df70810a7e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f28b92803ef7f015272b70afc4bf04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9463ec70b13f001d50aaa613e553fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbd6ea2eb215386889f904035ac9aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27430331bfd24d70c6c2ae88c0d73333363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f49e8a36b6e10e204143921cb28dad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89058ae9fb52b1b6f0c058f5dfbfc97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f3eaae78afd40a5db5650fee6f1da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad707ae0ac9d2b4aab6debb4e9badbf5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8edba482f8fe267ec360ca49f7ed0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da232b7099e8fc2b84639703fb62bfa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18582b641b2ebcf67361583665ca95a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdd0b061faaf68ac0da642a68d6fde371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd161ded85456420cb81f2bba54bf463372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af746911fbe0842a8cc48ab95e4854373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fb20d575e43349588f0f410face97374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957c673f69d887892af8206f24348c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25389e157627f06a88a82938454114d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adacf7198aaef61752433e0fe05a99377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716add21dbba2f58ca9ce653d3ec2949378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a630aa790321159cb66ba1dbca6cba4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c848e8266a8d1df3b972613efca346b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479a49ff40ae91abde3db5245c0a872381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c14be625f9ff28d793f94ef5e3bd2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b7e187e149b59d18f68f852fe5d67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057528c5aba640c2a774f06b7808225d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16015ab3609582eb1d8efa7c06ed08c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c9653c5a061bd44cd60b9280203b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3472fcb5c87601ac1a8278b3a89dad4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef647e85b4613aec39a2d790221f8aec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc92af4c02f5375c54f8210ca764ff2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001bad3c62849f06e1c3e2da6dde78a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788a7c4d70cdd7892edeb1fb03f0aff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faec35184ee7dda3a95ed2165670d35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0b94c9c4cc3d3e86d79ebafec3599393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dab969ff919a98758297be80ed46d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140eb8bc098efb37227861b0c6542c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8e613720751296a33c07422f63df9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd64dc6c462cf856f8b1ebf9996758397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9c65868a9e1aefee563f3220d0f91398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85b84d8ea83f1c3c89cb6ab432c7cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a34baca814c0ce5215705980c8ca2c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc075453842cb4179149aa161501393401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370579ab1a1da8bd32ec9ee5285c115402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ef457811c9b2c922d8917427f9c7d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12da980bf02d595c1943b6babf84f32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6066f3f9b9716873febd1854c87e889405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12844a5a3af1cbc0e0adead7601ead1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0632604d4f08fb57f41fa075114a58407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a28901644e16c2757d02222057f2f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18dbd31225aadd9a560ca33e339895409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dcd7ecef0e555fd58d30521a1b6b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbcf4825d33620f25e45c9e8b56f39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2423d530bc14009a4962972fe6567412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27876feea269e7bc1d9ea5df673fa44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7254b5011b5d803eaefde7fc7f52d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5aacb7eb59f426007b46c05280c83415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b7b87286eaaef07b051b87f3cfcb4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260aa784f5d857e3d97c252f59aacd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4fd619a2a5992fe959c1a96d8dcab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5df057bb44d205765692775f24818419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c697cf84fa0561c29fb3032e5bc0147420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775874bc9264b26cf192f09ed9cbace5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95896d2d3d333edc5b008604d7104c21422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cbd891f8c8d1f3c91463022b60299423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71f723f9c3c811533fa747245685d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a42a71f92892e448270dab95d4471425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9365c28c8dc6a8e611c304043004b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e2016fda4e95f43ae35df40f845f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66408c54dd9b81f7e28089c007957d69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c310d064499fae9828f6c11cf2a2e05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b609a6ed5b363d57322a5e02270d60430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551f343f0a83d6dc53c003a7b6fc467431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc03ff71728689cc629e1a85e9591d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c43128b4b66af855831054c1b8aad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3eca8cb6757be33d4386f8924bea3c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a43910f28886f46cbe55bb0290de93435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2ce1b62db06d1039e701b1f9a48a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea9ac96f5817971490e99bcb039587437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b263d9c6f2423bedb9e4c46e5c376dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775dbf757f30d3dbd3b808c82e4aa48439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373878e554c78b1a260caacc12227ff2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bc1451e673b5cd3283d04e10c3667441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b4311d18d1b0bfc153225f1f77fd0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413079e6275f83fe0756a8e46d27e00443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7055de728dd132a18b6ab3d656df7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33f116f69d48013282c8c53e7ba1f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ea2e07897798b2a03bd776b23707a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b0c3c93890c89187b9dc32eaa50f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51defe58f6e12eae1f44342be097cac0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3374d54fae00d79504ba8cd79b437449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a823c4422b0330c0bdc4030c84630450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ac2b90a289c4ca3fec4020ba3d6a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e40da9387750aec0e0f385aa93e5fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cada9d3bea0a76c4b135db2ccbfee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0199e0047ec226696dcc4a61b857eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31a805c6f7ee6f42a901c2dd2a74ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e83b01633e143ab238ed9ec278450456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ba2baee2781130262e8fb1391e835457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cf7f050a638012db60d1e2250310e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40833653c4bdce5b19634571bbbcad90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460aa33050b98ef572b0a97e0377cb4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034260bde56afebb22eb9e4dd002c36d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfb84817b9222dd5aa7f512021c9b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e187ae834453f5457a50b364237a8fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dda6d4df4e3f54aa63ba3a0268e54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d46e2114efc895edd258f298be240b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fd80d0773791004b75dc8757b8196466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8a6aa3812cc813d17dc3b7891b09d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571173e66b3d0c11e364b9cab7e60d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4712e88d3550ea2204b5b0e970fa8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbe7207f7b4f47abfa5df395e0dfb2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d947deb823ced2c2b43b1dad14db7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f91d199b52f32017f75e0eb26ef87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0852b8610ce3dc7c1b4c38946bba66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc053e93f517eaebe52d399fd8be6cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dae0d285eb5bb4ec5f14976e2ffe59475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c58c43d0d92ee8f1e0d6f6b49e7e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cac82560590ffc747b4368f2b72abf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c9d6e5ffb9a49c60f93015db08c36478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5902dbeb22302e8a7e69785159ae3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4aed47a5ca04b0325675a8a9665bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4816458a217dfcf3b037e0d29aa2e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed930021801d1e8185c0188b527c3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927314960b7abee447a236e4832c1dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409815ab2a867322253e60be863c28b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479fbcf790bc20b289e26af61bb2213485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522f5f649ac668d54de98c6bb50b1bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad8633176ee38b7c943b9c2f719a98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd079d02c1b38c7407679be545b9fd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a2394f643b4206815cc3946ebeb21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a0c48afdcfecbb14f7fcc74d99463490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e405ac44a335ac098972fab5c99bb4e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f726b933541fc96259909a0749ae7d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44859d6c659a0a4beb50aa56dba239d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a179cdfcf5915d04a7331e38506897a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6367aeac27d94a2ee895c531c8909b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07518c0fecb8e9e5c04c24f9bdcd5d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453e4cfc347a1e57f4b82538dd8f32a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748cad763d9870d4933a6599cef296b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2220ef19073247a0c816596ad4d181499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7152cf4673b8ee40dd072b0c16291500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42405f66a333e346e46d0452a3bca684501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7a73389a5f0a33c4e476bcebe0667502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8b38b4c2c445981e3781f426d1f83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50400ac5d3c220489733fd40a8ec52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54ee1f2d0b22d2abe0191be354bddf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf7f0978f438712f8cd8cf2116dd70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5516d913f75f82fccb12485b5a4935507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58126efe6f59a18070c3f185303789508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c677899de61d88594800895d8f5e394509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363bad2b0633602d85adb2726ed4352510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127454c0badf15d049fdaa4849d9ca9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67cd9b4fa9756be50d35827f89e92c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec0dad343dbd74a32b3813d0b728c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc211ec807f15955ed67e4c35b22eb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb7a512d745ac9de6e3a11cd535263515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3054f80517e31a98c9f3e0e63a6be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb894b0e4ebef20268fa5561fa37a92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4478aa0a26644ec809d4917ec130b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b96fdabcb080e19ce30e1aa6098ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab28c987587f9b8cba323ee1d58bf4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf3eabb9cfc44fe114ad38c166eae6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f097ca6f04f4e9d6c66b8b3d3c0a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f97818d5c32080c4147738937e128d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a22387589b1a0700b2b33add95a12524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626e1b13a6c2eb13c9feefe83c6167d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71987a7a8ca3144dfa261a81d92250b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc4edeabf3f3fd6d3aa660ddb47d5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51098cd78edbf176770f0ab2226424e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28954f18b3acd60180e19dd446cc5c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00c3139eef756d6ac9e4a1da3f6989530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fd1ce5322c859afa7d926ba97785f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88115ca38eb105513d7ad77d3b595600532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54b0185949db3de0be2d194b021289533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484ec7fb8f1a2420fbc1773f009e34c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150031859f15b297e6b0c3266369c1e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62691299463f1d41a65d7ebd538ee628536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fa0becc1280f842ff53020335c223537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3e6ef215a202bcf3a4874a593f0d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8227714fec7683a2f84fd0ed90d7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b313d4243bd14697fd6abea797b58f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d533d64dca72b95703fafb68bbdde42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f623720bd17784f5da2550775a3f8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f19fa260128cfc4ba7c453fa5020a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18039fe1150edeebdf1fa8fc9ff706c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6cb040c4496a326f789d24f00bf52545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a5004f0b1781e8823ea6b17c2289a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5a9463eab04e10c65fabc5ecf3d5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103dad56a477602bcdeb8bfe4db5905548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815f411212f38a7de2ec6fd53add95a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40268533cd900ddcf8cb717c3d0e331550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d29c3209775d0ccb74db77779e37f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1146b0dc4d643acb0745070890d3af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9290f2af3a01f9fecdabab824ff97d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1db6375cd8a34ea4a9bb27061a40e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3eb876ae170699f4edb3e7e68d78e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ba769a2b9673d9d9fc6308c48c2a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b77504728d74410853b081b1b799b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6acf619150847e179f7b8628bb33c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca442809f3af3f006c07e2cacb29355559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f770e57f022877bd12be2137880592560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d7c1f07f028b1e2ac4882021e548e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368c786d75ebb1c730f56822bb154b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc9b9b14baf2142a5fafd57d214068563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f98a9db7b8891a16de2b768f742d49564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cf0874112235fd1e5f7ec2687f8d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e610d10989afdec9eaaffc04f79ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56f50deb1ec6e347756603850cc0a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b226f4a00ace87b728c1bd442b338568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d137aa5050faea42f3e5a2fac68c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed69749afba6b002455737dfe148805570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647955da7a063fb5f8831a5d70b75f2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ebce394c45a58f8a5c2cc5ab130be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc42a582780d612506619b7cce06d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23583786b7d377499a9479623a92d22c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537a2217957a6566488346b5ca0cc32575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfda613f2332b58bebdbf5211f0b2c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36215616d5f0fa3af8229f28f5d1a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627e4688b5a1b3ba3278141b5b588e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b4e253f48513f33ec1b12d9c2da3e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6ff5409fb4b85db742c6d8b0a7eff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c0ba140b1cfd7ec98cc25d69c0a45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1487ff9426fb1a6efb212ed15d07a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a1d594e376f8ab024cc136afa645b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5281ef74cdcb9f5630a28766d31ecc4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be4432811dc2efa91ef046fbf06820585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b63ae221cfb52f14b6c2cee8b35e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7ed93cf5f0882aa1d9a2198184ea6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec25fc4600b790f2645d85cf748c37588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156f23f6a141a1221d07b634c6647f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d8de34754a9faff90d8d170b63a70590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c19376bc9a3e3558e0cf4321d328a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcda71ee63f9a1fa42435cea057fc6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d5761c634c4db503b2df1973db2bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f49199a50321fcced26ccb3b2986c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54a810093b6f19f2a07ab761ec6520595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35033c92e4c7ec2bac306d1b8bdc6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea614a3936f41e4d83ee7f04ae6e8ff9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d9505c10990b394845985034adff9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541411553d62079258060d15547cba9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b4e442fd9531ee129afe85284a695600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd5552cefbae664c0812a69bb31c0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c49071f62ce3adddff045b8f3fff2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afbcefdc9440e2e2fd8b6528633a35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e308faf4b3efef5e2cf21aa9a944e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab11d8a56a0ea791c0cc7dfcf33ae50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ae638621d0022bd940eb4dc19fa83606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199db2a93416f5d817c65ad968f36c2b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207bff288930ae671e50416067432a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed1e745eeed1c45208da1af7648d75609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e2d615d9204357623e2f987279ec2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5951238caab76e719e70106be8eefa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b70e82348786ef6c77253cb1b5984612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfefa5cf7374d47bc652f05d9edfd9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022fa171871f46f0a6dc4a7c712cb6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5d966d448a1c1a97c3250d261f5bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514d6896d59d5ed2707c7a75f4c4cb2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5598dbe71aed1341d67134b9ebcffc6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51b076b70f07881af9989accdcd093618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b7f45fcfba2541963277d71563675619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2850e8825981c8a2bcb5c35be9d06a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac7b451113d588a0001ef4716bb538621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6362bf5d36f3a14dc0ad5fe98f03d16622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948df1ebfe397f4ee25079e72558107b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba1d8b3db81721da21a0d1b9350e5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4fa2f5c1d419515348fb82537921c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc08038489a33a96b541aa137afd6b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becceab6d7331784ea064c281b45e91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92187edb791397148b33c072d38a90e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01566d3e5f91ec085f8e5d8e5085ac46629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d4cdf2cc3995eb46691599de726ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a4afc732fd9d52f27aa34b6a362ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e5a2ad6134e8d518f63fdb380d149632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34b28c06cacfca3c16bc58c2d7a715633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36836bb8d5be524c34ef06914394a6e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf1e9e2e2c8c9647e69416a645e865635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9261f9c0311ed273cc14fec7e9ca2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9382610f9fde38fad279e281ff200637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b4e47e698305e3a36979cce31a636638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465070a880bd77fbd91a6b17475bfd39639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d685aa4147799c7d825f79643170d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c306c7b853b2dc2b97e67d94194f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5953228bdd9eae36b262b79a9b00c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c9b560d42724275834b50c4c6d809643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747156e945508dbd627e3f378a7462d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b64704b5007b2c03993f37f9e326c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32a391d5061729e41e5facda26604e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0ac93959b1cbbace76795f9c6170f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d53b443e13b7c72d931b30fe876b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cf3602a55adf887173a8f47741a42649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a063563113bf8ef4519fd8f83ef419650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cda4af4b18f683078605be071f2bd7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55270d86075f42a594c2dec34f1c796652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4204ab40e64e282bac6f43e8f31128f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42002aab70d84b84ca05071a5ae824654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1c0d3335707dce99da81259d982d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1588a527736a5ce2b98d633643bb38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc19d29a0354f7511c1578480dd94bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9e431fa3932802156f7a2ec315c8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2541454c5266f03b0193ddb9fbea4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13eeb1c43cf33dd9a66701f54009e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede455e6a9757a6ead01907851adf45d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9a03783833ffa994c19c080d2a1d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4330a61e238678623f4f65a2d6e25663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2700796098fd702504142ca9a4ea255664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ca9b828f1e2a39ea83ddf09fbd04f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ad633416a01ceff1d77ea8e97709b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa710fde1e4c51bf932e6c49d99e5a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d4ce467c65a0bf80b8c1407916af1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9cd89c2f0eb96267ae8a26f2faf68669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe14c23e3eef621f108a134ca46d23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644f3ea5254b2c1b5ae3b912c1d3cc1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ca46d141f1517727a259b8cfba119672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac52cbbd3c2f328b85a44eeb312482673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8e00b8269893eff10d022dfc22b4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a89df4d03396fa92396176a99dae09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e08bcd4751fe9e7c8398425060f95c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8b7f1630c88a4d91421bc9eff71ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0b7af8effd05c85f6c4ca4ef96cf4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b836e1af86251d68004aeb87f0af1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1e50aa4156b24811d51820c5955a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211b034e224271970f9317d0a99d5b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2625edfc21d9a8ee535b64c7183fd44682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c14a09bc9424d6784adcda73e395d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf98c62f5e0eec922c97d869bde63eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dffb894c6a904ca991242468661387685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e793020d5a243fbd4a2af2a653cf6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48d2eff7b9c0be666db69236b3cb2c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee54ec4a1293081044bcf7f4dd0100f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916a2e04973166cc742c05bf11d5ca9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1e97c7542f9e3685642b423dc5136690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400897ba4625e4cf2a1e2cb9f6d10a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69f69b4cfcc2ebcb8f9b6bfb313ecb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa522cf636573deb098d3cab36067f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2330459ce21799d59c388d07e7c0447694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b743b34e501c4eefc750681264e071695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c0fc9d5eb009a40118c4909ce72ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cba794f697aa86b6c42b95268f067697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ba98100dbb48471b5af0513be9316698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460f5f518a48942e1ed5f3b1721b01e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b500329f2d869eefedf044fbdf910700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07587d534ea18691612f09587cdc9a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cd1aecf38d188167a196146ebdbf1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97019beb05a5036797b58a8e43014358703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c17957da2a06298dfb67e513c4cf0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00c98f58c301b3153520a0f0692053705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b054e73a9492e078bd39b087ee302706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec784fe5a6fc2d70d2738fc6a9b0fe9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ec5b978f7617b62751bb043d5857c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccb3c18531a34204a500e3df7b2b8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8e4c6098847cf27b91f8e1611d490710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba78294a9a677e9abdb64c35777c89f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dea82b45e5727438e9927371b83c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c6947782f982e207b9049b6a0fa7d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c855c0878cc4fef5ad54aa854043871714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db2df2324ccbc85c195ab5cbf10596715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d2f772abc1914409b2f114704717a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e914135f836e8c7d3345eaa97c50a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fdb6305829314b8f6a23e964a2435718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd6ca8cb71a9f7695ccbfdb8ce5d51719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3bcd09380b2ff0f38a761a312e01f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1020e2303727ff8b548ddc066a1fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dd03780b45930b282de492ae25583722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb211211a37a00063d16e808d33a53a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2321f92fe75af0a2592c06cfa4f1a7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd210a82c2116c31860469fe39883dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a00079a1ea2a92724eda77c7a00dc9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be188c8db8c90fd3667e112cb5d83b9d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aded6e2566cf230eec30e155e5beb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92475415daa08f9ddf14b6e2832b595729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79047a5bee92fe8dec1a902e6b05f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c6849704c916d2922b9df9b515b2a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb62b0307cb5b72e8a0de5b61d9e70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757121e9b5560a10562a39a1b16762b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b9674520af1bc856e98125596ac0d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ae1a695ce954e837c852dc1bec6d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9776e88b1e825bcac6c4184252ee5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20024794d00ecca564d6e1ed1a01cc49737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504986653e6c8529f717b89ae99b5c7d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24386309f02c674c92bffaaa9737c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd2f1cbadb395613f1944634448ba0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4813a4501a9097c9c1f24fb6b08d0a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b3768e98439e155ae5fd537ce484b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8e3eeb065cdeb04f210c5090e9ca5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5137b08a77bd2f16b44e03aaa3f5fa9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526a7916d2ac53d4837b1299d214017745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edae23b55b9f8c7684ec2ffcbd97992746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b6d0671f7914708780e7250f1ccd4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f209cb4702518f53040a692a9946a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d09fc8ea673730664aaf5be2458aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382ca7f11a08268c2a208f5ca7bc41d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfdbe92db350be61ff97d9325d9653751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13c3f53c8e5fb17d33be5920bc0bd7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63361059976d58269eb166c809cf318753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>