--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ade030ab5826afd1f55e398e5600aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342567274a9eeb771dc4c404772b3e8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dd44dec73eff4e71790e09d691f4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0614e23a43c48ca7efb55e5eb6ecb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eef8792356bac62a29910da9d6dc255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753704f0162dc8119936ab578f757146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c5614dd1a34e75b58c37246fb704c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c62e3d9c7345289cd5202ad0f69ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db476bb0bc62d20a155f9ed239ecb8329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6c2fe87af48574393191d0c36540610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77f57fa093e80392d204fa7d9c911d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55124c48c16261c91899e4aeb4f0fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722cd952c55df6f57df29ecbdc368a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcfb006a42cebecb3c732ddce481d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c066d3e3ecad08f27f3e8c3327fffe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059384e39219a3494b46cd909f7670d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965a4ccc7ec1aac7ca899e124cdd01f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf99ba8c8cc10a2a071c6e9bd10664618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f50f7a9f96b4f414a0a43dc9e18f1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f76eb4cb2163be7a01156357a80d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66eeb944b67cb17a095671172664c1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80423d3a8e6d7abc9482260de7766f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0514f58bbb845e9866b0af4732eb0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e61318cdb5f118a0112e049aa996fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cd14e67da6ba1ad42bf80d1c8f4f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcde0749d419dbaa9eb42d9ab270c5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518238df8b2bbb4eba6471553a66ef8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3124552285587cb64bfade6bdda6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317cb17a47779ce72911a85ca44625f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f800252e7ca1574bcfbc0cbe2464930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dea4b1d5549e9d68c5ad853a04bbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804acc4a5c42ef39e37d07f3e33cbb8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e36df985fccf0b6f2051d228ef29633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8551405bbed96b609de78481798bce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2d18f654dc58f98f0ba51344b8a1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ca481532b17c0d0c952e325bd21e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c8b1f6ac0fbfdc4d839175848cecd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a690006aa2758c0207c67ef88ba5baf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66611a1315465b7690890893276e4aa639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673028a70a19c60874f6865aa33b0fee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e370c6bd9feea1e00446f58bdd0466141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57066ed6dc1ae957faf1edd2c1d42eb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac89637b290ac62b07a39e19d8a24443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c47d571481f1453a9e5117230f44a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4037f56a7b579fa9d59da7018150d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8616ce45feec365d1e7cd4eec1faa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c9af75662114b344254a31383d64d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911f4ccebae069a5b63b6f2079504ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7aa846313649092a7636d3799518c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0c9417a76d9090bb1172dd61d332550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829b022ba82e66a2d774af23987238f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f69f1bc3be69cc098f0d6dbd7cb8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c482691dfadc49e32fb79c199912ba253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace798b788a36c780edf82d2e9512d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5800d2b000dfca89d87b784b883c7d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5edba39d21c16b7e7b71237577ae2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb952334bca0c791bb6b1d775534e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a1c9cd574461473cdf7acdfc267b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb8385143584a2936e187859f0901059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8ed38f788885af9ab6fdb3f9619f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a708e45eb7602f4846a54e44def7c7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c760605f9e2396e39f19f2d1e3c475162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247acab23e40a147d542e758ca1a371763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813924f116e877bb79e0cf81ef47371364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64189a6bf64b678a6c2c6f9384c511d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14e22d93067be47f0604dfe675f11666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a03e16e7d460c1c60928734578290667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18b87089c78fb521d2a27cb24ff93868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c965dae70af53febe991861f63f9f3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06bfcfa18adb9f0c479eab617ee3c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61fd257cfcc12c36933af9030ca6c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed4093252e98eb0188b0ca46fb431572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b6f0ab3dfa94fe9fdc6a1db47f08d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9020ddaa1fb2f45f7f4a509e9aafaba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c398ffc5a050ac2c940afddb3ead1ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a053d47972500c1451777716e6a169676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c6555ba53814249364b41082c7b5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad244a1bbfea46b1d5e0a3651ceb9d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d5419e7878db51bfa52e95179fe2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae0260db5f65f84f7cf164a99cb56d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dd2e16972d793c1dbdf74be810a7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58d7c978807db6efa067fa7a3c2ad182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cacff449ca67ca265591aed76a90883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858e2446c20e51088f78708a2c1ecf684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c855b4c757647142e45fbb23cf54fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b837e58c79c4962c7b797a188b05fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db08d8fcef8dd9f7828a79cf868015587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a576ecaa3793aa79b90a9c12453f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e17fb4ff827ef1b74beaa1b5f789a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec1fbe334debbcddbace4e32dc042990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478d28400eba3b6a7cb531069e1808c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdf58dc1f33e5235cf0da87e248f4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00454954e7aae58d6f16687c21368cba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36478fdc5303f6a1c77c5e72ef84a1f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc2e42a8e33b6b4f97d80c02ffb8d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139530e6cf4917b95019f083c4a0a2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9948148ad9d5cffe78f4bc9e25e54e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cf1747372ae0f5b67c2eed0caca0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6966735e02780807f3a6a0f6f383e6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481d02e5185fa24935ab16ac036f8f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29255c7429b9aad040050b4e046109b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26260b3f4540a22a0294f18408b856102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef25fa88a40cfbc84427a9c5acfc3fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673f529a873aa5ab663f40f913072c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e132c5c9fc07b88f29173e21b3e74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603ce7b1cb8c8f6f6007a8fec223c46106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b5befeaf02add912e8995b0551594107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa18e229c456e3fa0bd754f9040df18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b234c7f885baac94ff8b344e4d00aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff7035c051073a120e7481fbd33a26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8beaee72d1be35b8d169105af20953111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9ee9c5780174b9b2fb62ddc8b2c5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47282786b008d2a48145fbc87402007113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a09a07b9c1f95430af4862cac74dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f12e132f5966b4b076b16530ff9b96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb385a5d9b489d72365c5499c2564d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f6efe1cecbc7419bd65e13570d12f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8629da487c3f71fc30f9c2a00732814118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed76caa8e7117e6867cd9a7e1cadd18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6162f068c0a43b93ec3a57b3de1ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e31de9cfc84d6a170523a7d8e7b888121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e31429442a6c134061685e061e11b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e0b11c9e1700cdd589059f00444a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083ca17e00d219cd70ee51b1f499d11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d122ba3ed2b3fb596bca1c148e897b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe19565e2b948a6f44f10d999e92e0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73670bd6ce46cf2539264b246dae93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa92dde0861e8999b77dfe5abfcba2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8d98a3d7c03680399fa7c5d909e24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667636613e53b802f6df83876327cea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5d3bed62ff0b24db3d2219aec7429131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c50a94d60647d1e6e82ad06227e9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78348460c6cd249139ae98cc3b5ce7df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2f8f2ab25ce355ba8a1a99d7293cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b10c28d6fff52c28a42a8c379358f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090c2fbef713c93b3682cc8035cb406136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f223bf5fe28f866bcf2fdea5a606b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bacd796e4b2190983242afc5b89fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4eac0795623c72cbca43d5c8609c72139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db69d23fa6162aba11660fdb3aa0d1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435c783dcd059bb4938076f45a198f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ab3716c4cd94f874f5080a6774430142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53374a250d726d9463fc7ae598aadf16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a22a2bc91b47ffc64f2a88d2ef371f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be438ea3baa0e1d2fb34c3fc1707d0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599ee72b19bfb220051bbfc56e9f159146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01be3cd6b8c15a63b7bc0f723e2b0dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7ce34fbcb8f6d71b4de3543c199f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3492cd44aa1a88d4af88f83fa64a2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd981e19ba3fe2d655214e85777c5a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe088c9ce8bc78a1c911423c9dc8e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d0b19f492db98f8d7eea997e4a620152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7585d585dc17263e6d2d86fd085fad4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedeb2eeb0b2dc644053fb0f5c67c1ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7162647fb78172b668cd8d3ed3270c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8c6415a09d99afc0dd338e8efadc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e91bf654b2799169b4cf6cbf199dcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fd5be6e1afde2e82d0d4f9161a9d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65cf0be1e5fb4d7a0d433b8740a9ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd77cb0d4d7c87495925386d4176b50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2826e08a459ec3d055ab84777c4f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce249bfacab38146b90fbdf335a317162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd868b3ac3e2c2d0f1feb09be3ba277163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687af432f1775add8f68abf45b42678a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02f7ad60690cf090f7f137830ef812165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9054f67fb6507c84074e15d63948675166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3671d0983b599d4e2177fe984f2f12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f20e7fffb014297bea197518ba3859168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cb1104b2ef97baa4010ce45dd8410169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ca27610c845501689c75108e24357170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5741424d346f9b6de1fef43c893b39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83501c360097679400d854fb8a901e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbb3f17e5659189d29182569c70c53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28168012dc2df718f5e89791b2fe12b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71f475251b295b1cbb57032a5f8ba8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315a5fbfaa58cae8ec530bfe4f90e8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f48b76b86b4a67bed740d408ac907b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7915b8198296e5a9ba56772e08309eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc4e86b262d4106f5a2f505e2f5e78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6adf1edb00dcaead97a35de166a18e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b9955f78bca4c4b6359edbea2db16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9b739a6f773a8395e9f6b404310d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc44bb836c3c16ecb64595531664ac0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c5fefdba2a85f379e7449b5d03fac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a2dc2a1028111cf95d6598130d6f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc97b74b6201c99e53e1e7e53bb2db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f1079cf82e78f735fadd335e6938e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f454d5d3a0fbb76244b3400f298b3e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad71ae1a9d847ccec71a7bb46b0ced189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e588d1d431e367247e9fed083bb1d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d817d5ffbc77aa6880e7b1b386353191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22276fde8745901cbb86f4e9312175192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d14c89f818c25b150ef1e9c81ae19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851418ed8aa0df970c96371e529b180194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24572011d5705ddaa9397bd264efc015195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091267c4a55218c48391b087fecf3a51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1025fc1fa63f380eff516bc9b29b6ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faa9e100f285baddcfb5923b8b218a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba66d87a7a5b69394ac64c311287efe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d46927d2c7e9abed9fabd1dfe21de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea13e4010cb735952dd2fd2daefcce3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660995a2bd18810a4f54ec72e01c7706202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6e1d82c74c7b696f79f204f556b9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fe69191420f948a8d505b1bf64e93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66f49da07b3bb6853ad35fa27bc245205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b178f60e9964a52f4a73d66a2ec7f61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00de815d7cf27c8ced7ce9a5d55246207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54a346670118196a82ba1435dff6b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a2cd3345282f93d2d83e0c3acdae5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a639c9310267d4292f65665ed0779210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d02e9c1cf4f3afc67df79aaeca8bb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fef0223cd760242acb625ae793ad5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3013dea6d7d479c34f1e6ae4332d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311be45bce3742789740e5018a660b40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea1135c79b66d13dae2686fdcd4759215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba5e2a27bc1eab46a9c17382e8f9d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aa5b9040a6ba2630749a06224aba6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79107f83b501c037d38e59e66728da1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604d2a7cf849071bfeb03cef8054ea8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66020cfb5c613ab7349315f16a0416220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e09864757424e4a1e1db1feae0f2a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28664c4eaa33777b65c11f105adc2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304f248fee4394a6ec54b4717feb39f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54111d7073914997ec5179b3d082d4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dc7d0be9187155a5e9660ddd51a67225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb36ee977606af5662951587f36fdd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e4e39aa9df9c3f92b4e370ffcfe8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5158dd05e9af69406f1eeb4f8529a5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e10600f290968988cfb5cab89b4f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbc65acc0f644a2e19e74d303a8e0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cd0e4b49b456d7b26897c2ac31b16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5bc4b52da8846e7be08c2c25c59e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abe2caea7bfc88d38d051fd7ca6652233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00148719199db00ed006673087adda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3caa5c5f0032b7340501429a9192dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cfcd5557efff50a5c9818926ae2a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a0aef12f5efb61b743d804f87d921237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280fc39eeb9e85e0a651fb26dd0ce1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da0bd1289694a451d2190652a8288a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9716673d45d0f6fa93a454702851cd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6d0f3b7284940d7ac58802e92779e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128429f68ca5b6fb0db989610a0ea573242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336efd60f58144fcc2014e908fda805243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0763ab396b73d64f1fa36da92ab49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ef2498ccd1e4ceb8fdf3e240bfa3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fd7327ba3d8cf3924824a20cc80a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7038929d801772bc404cf920474615247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb0c9f31f765f4d07aec6029fadb2a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03229be7a0ccc1ea82953f2411eeed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbf0d0494724fe7d8f704a73a54786250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821dc2a73e1ebd97d288485c7baccde251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df77358d3f1aceba4a56e181c11ab1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731277bac40854767702a85201b3e5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfb5074396cfc43a45cdbfa94aa69d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668511281271fd27c68e710169391521255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378161236136016f90d35ed2fcf80132256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1d07e5e9618ae751f07d4e6db0b28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0b068afdb8da18332585da909d0b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91e0b20f987fa190a119ad34c61735259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e571f688eeaa3769784ae3e1fd9cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289ec288daffbd0cda09418ab95dbc0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe78778b7269db923eb8ad8048b67a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529d822d6af4e74b9cbd202a8437ba2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2c16cb0cdcb499fe2f035f505c954264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37df61b1aa8f31d6345b5c56c873897265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca36e3b89294cf81aaa0ddd432d3ba9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99ad1374847ee9294d040612b92d78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d40034ae27e48d3acfb70ec1f3637268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158d54a152f62485c0b85373ead20bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932badec8515a5ee005826729d815a40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c27060eeb1c6fac8b293167b8a1a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762454b3e3207f69613627b20699358272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77064b12e3647ff9f016a2776361bf35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4e30952fc3b707599c5a0923e7253274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c04356c09ca49046b36e7f6d305295275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53936ec35f0cf89ba74d3f8b7c50b92e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4b6a1a28474bc4994f6650108b938277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51bdf16778e9a7a4d51c95a73fbcb0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da535cc343118aa6f0c120630a02779279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9bc6b88250e26f77b1ad220b48ef3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd9af1fe0cfd68d4e24fccd2b20981281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63deef47ed26e95f49eab93d4b842447282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca2925d8a3d353a641e20c3f8a7dd5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31694a0e161f1e94d570adf7b9a9f2d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733efe1be101b78b07a603ed581ff95285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff74cd732fd7a92a9d735454c1fff6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660ae80af7f4ec9bca722c7452b96a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9556dcfedc8056788e96d9c91b72c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441467e545507b7b3a5d632fefcc3f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5ddac42ea1c7a1a3d0a480a38a60f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f66b8c79968c417022cd78b7c74d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7bbca807e2ee5e878e3fa9dafea8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae26da245c897cec0926509b222e6e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbc6a07de4a7bd9fe71de4ad30aed2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc10bf18747685ce5849a926132fc7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665642f8fec8b871052f9f382119dcf7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be3b089ea3a6eb4f89b98bcf4a5430297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f0312ccce3700c7f127861060ee75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92ca66a6605d33a4279f60397b8646299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60add26c4194c48ab1a695a9587c5d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff9a23bc7f284c7d7a8c078b564acb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20fc770819d9da3b8adfe5e11ae71c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb8e99fd5f06e499434a16483bcbd0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6957604b1085fc12415ef9a7984d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c380adfb03ced54f70a299f49c4b3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac63f9ea0d5fa1b13fe142b01986e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5942b663d43a77f935938f45eb398ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c51155f147b8a5447502dd6f4102a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965bd106ff8dbb233bf7194997739e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c87e85d4473f11c6e95f9b94dccf0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504651ffcbc1bdecc711f4537de2ce62311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f88aaf135fb46563940714a310ab9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e386fd58208dda4d8f175f495a419313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04315a6c1ce6599f0706418115bf06ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a607af5f8daa287c6be4b550937f4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40baff0f0b29978da68f2a67468a938316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d31c10f83f5a47f49d9d7330bd7418317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e8b1182ebb82625d86627f7426d2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f43079b55cf15eba8318f0c8be7203319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871dd0b813ee36da1f7af482d4c6d39320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce15f352ee8082ab258834f8323dec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf3d473c42fda1ebbe02f8f05b8394322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ea3882fdd1c94ac841ef6033d783d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f442792f21868f2cd74be187902ac5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b10b65b05c1089cf4d43ecdc8489c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ff3558a6e73373dfb07f846fecbe9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebf7816c0e305a67efc11a085f5fd8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee6ede2de93781715286d6e6a66dc7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418ab1f5c96b42a353bc26e96c232c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aa9bd0153c29cb239ca572a4a8ee2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32abe79ef44bb257f95577c8ffbb619331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651acfa74de42af655881a763909513332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fa5cc19518741b4dba7c9682f5bd2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ae1482d96044c191d6b1fb9da3241334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de09bf835a63c5c7e50077b84fa963335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32d7e2c3040ab3713c1dad2d0a7730336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24e4ebd6d9843d2272c1f94a6e3eff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa27081e3ed494db45d83c623d2206338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c40e15eb20a939daf481a72ff569be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3a232d860f3fa33b8eabeaeb18d2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c289123d89db1d63b8d971294d54df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42163a7f55dc753b9c868dc1a09e103f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f1576d5e6dc0a35730eb65765dcf9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542e8d9a9991b2f46c879ffcd5d2338344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742c0b980b2b01b1d66dd4ae12bc14e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da5276c9c2a795cf14e23c0287c014346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c9b58dca5dbcf9def5f3789d8ee90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d77102294f5a8689d278019e4c5ffb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56ab2422f6f12f6133572f369950f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a444949e5b336ae2ba3a791de2c611350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109ef6150f9da11d205f3fc32cf8ad2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcbf020f1601afd69310e5164511a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdf3184b761ff44c6e1641fa66bb5a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4a9033d9a91c59b33d1b33c58e55a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4939cb3e69aca5da1c188768e0b15f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577a9fa98346b0d5864c6e17102fffb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13cd191a2a95b6aadf3f2701379f00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b9e061b0bcfa1c548d0f5a496d516358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a46e445ae66d8c8c58f31a60e81f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfef63cac4a0737cad75b1bc20ea942360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0752c42e0f34569d51564a097f970361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0685fae6012068a91c02d9067a4b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b271030ccb9b0d266ec1d27da1d2e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267d6ca1423fa88c2b305850151913f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3cb73564a34fdd2c648500bec091a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c99b6465e7c468eb8f83ac3ec32cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c460a0f7cab39dd7fc627d5f207718367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ebcb074d08071520ed9539c2fe7e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf6f42d2ab99b2db5a0a00544ff19f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ce16b2a2f8771b751ed7663ea88af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b58a4a7da4dc0b93f26214d30e83f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1230fefda42f80f2bdc12fe9a2d758d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8eb6521df13b3a77c099360afaf903373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2cfb15b472574cb3e98f2fdda5cb7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af07fda78f90a5d670732ca53d7231375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d45d178f26a0b51261ba667bfbc4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e27903f3676f4645262264706763c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e52a30fcf5475867b7039e73aead8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fc874c4e51e597ca8d4bc4dfbdc09379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd393a565ac6b6c309a8bb1373d0ea9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198da38245c99cc7e58b096ac22ad52a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a0b6e5808c743e79ea32eca014634382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863e65d94c9db387d0ec42bfa2f0ae1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342a4217a2481079e8290da498d48a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea45ed0e7fa6d95ea0764fc8dfc012e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1b43b46b3b9d054a5d15d318ad273386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713a3a2fcab595afa949f826822bbc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f05c37c041c8c5de1c12f184308ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6e08cfc69cc6dbd44187cb1ffb656389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea400fff3db9e15dd6ba89388863d38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0657f19d21187dd2426d90e750ecad1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e514ff8b349d569346ec3e19bbc1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef110e1480b4ab7e55d2f433735e6e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42294c731a14db277d63f791a9395063394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11f244de222a87ab1c23b342757d6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df02eefaa529c89cdd400f3368506a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1852827ab70bb2991791d93e54daf3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737c73e53dcc8ebdbea79f8c7410a0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e46b5527749af5b912021007f3dd57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5eb71f76b8855b966404b75b9bacb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206e8effea54ae0e69059c206b4874c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e18544de61f12be217a5963094e9f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2aa589b7453e0206d3d5a07b39664403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f853f7c6d69db331c07276f30ad3b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347c90be711192728d17cd34353667f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb1983c55d3b29224c3ce0567501df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32c22bf053876d072adadeecc68df0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32277fe472668e29e782d708e000ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b33998cfd7c06081e61a974d9318ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ec86de24393f2ad833aa3805702bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6444131ad0be9523e8912d14d5efb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57023567016b88bb2b8f86c438362ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab602b71c4febb503ba3bca7dddddcc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2938634a9e8a2d92fe005a6f28ad0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caa04f63fac4f4141eef32c873b0c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef68c1366d3d16f630d1c4d77f6cf27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81e50f178fb7bf2c58ed092b097270417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422e0ff57798bbbc64d6f3b5665764c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c858b3c67bddced107d8a85408940a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc8c6c56691ccce614f1931d28f45c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41771dc7c3f625ee0b40f91f218837421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264eb8550d84879ace8af2d55b136fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81673072206a75eb06f3f015ae10eec5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09e010855c8bdeff6f240e1fa3375c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89295f040ffdf9b1a617905b9fa3882b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfa564d802cfd650728a7b383f3f67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b8bf642bcaca26bfaa9118a488364427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328203b399f3f528f12a3ccadf1b024428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b755d0fa47fc411a3e2b799ab0182429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bb3f12aa8d46214aebe378507f305430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4865e00ec03937af9ab5e3066cbf77431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab6b3b621874e7e44ca8feca532d47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18e8c44a7535c7043e1cff98ce0257433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7087bc57df58ab973a90fb1a29384434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cce541915c608b615c9866e54debd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e584788c192e6fe0c97ac792952961436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49414035e12171d8e8a2cd7e6c3a874437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ed4563549fb7f1734e6c1ef64ce5e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e306d2afafe9da435ff5a95d8a8f6a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d630e762a1dc64a3ecccf76036ab41a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9763b9941f3dfd62e76784ba6e978441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859427744449d685dbd4d2409de2cce3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f3be894676423fce8b9418c8ec0c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836e2492258627104d064a0fb603445444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2f27312e681a35cd478dd99f2f797445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25427dc65b622f0ce6db80cf2234999446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb535a2dd9a1b234be3c88d0cd15eef1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5fed3fac32612e1af023d04c183c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b89709bf1debda7bfa62bb169d19d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096684654762ce9f43b05a3443de4381450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed165e033b55ddbbc0d42f0a7154e71451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf9b77689190a15382e6264b4ed840452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80178d164a85fff9925eb6ef339eea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00434552c3d7e2b3f5a10651629a833c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ded8e79608e4e393127a99d220c05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6972c07fe2cf57064562216b2103dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8591a518830a69ec9d18c4358cc35ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08caa5ea83637f0931245fdf4d4719458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606696774cd4920730edd9d9be1b3b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fa9352458d643de5f576dbd17c668460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4647309f5af577d3e0c0bf50efdc5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edf36ac9c53925c363fb6909ba4e82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f60c9521fe28f21cb286ece52a2b38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baff3f4a0ed043bd6fbcfde8f3f0e76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5778ad7b76b06f70c8776440391ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a1677f9a192967643e0723d395252466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c42b6f8e9772ccc6a72caecb6a35b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7508ae187395040a62774855b48fd3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e440e30534cbf0572c9fe5a6ce547e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e403e1a3103f1ffd75e8bc1cf4760b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d6b271db00e0d29d939cb35afa10a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f405df6dc4725343b4e332903c513472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd30ff9384386276bee53fa938b48e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bc802b4cf7005603d000403d0cbf0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad32c04d9f444225032428b306546a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2111a297c2485309ecd4428a2187f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0354c36db21143bf3742f740ea7a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede862b19f4f2f3412cad02ccc34f5f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a794b9a9490aa58206a4967ab21218479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78922f287fda37839d35506380d3a39e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736971df187fa402a516d004170cc44481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa544c2b81c141d9f24acbc928dfa23482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c870bc7836eedc2a52173e67e2a490483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac46def4ad1c22613e5d9dce95b2ab3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c92cec128ef721bfc5ae96cfa92abc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fab9ed1a014a93729cf710180fdc77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a31c76b470bc3616a0785015fcbc1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421473141021f903e760a6640813b35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c17d50636bf99199757122a199a85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871d37d5fc0622b105a402ea9518eaf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873428fe1526df526f246731fd5eb4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60adba243fea6dd08711c8400a54029492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500b90cccfd3a6ddfed10a52c9c04c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a872de4580fc17400b1cd3f37fd2a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5a1c022a4250eb81beddd5d00d983495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6188884989cc6eaac0a58139f48b3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405c665893084d9273080d82817b6d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d54e22e603658b0c3237ebc1119ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b53ef90682c717cef331e494155a5a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853818bc2603b2159a9acf6fa06f85a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd5a18a9fcf1c96cd1a9f421a55709501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e941a3b2af878e09f5d6786fe674e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f2eb64900497c1448cbe26f98bf69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea10df7ff4707a7122340788eee1f75504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ab99b8bfb2abfbe964028f4a6076c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13272f61024da646d896e5b787fac3ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d20563baebc686cbd37d76c71d523c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97a8f82fd3f3ecd39946ce6cb943ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9312fd0b4371bd6ffbac95e366c8e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf15d6e50ec158553902ec46524562510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fdebefe0c8b4296b76aea8e78d15f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348178e0e6bdf060654f55594f39489b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36496eb6e69f76e4af26a20f1e02319b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6079364a27c193965e0af093c73c962514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cac5c2fbae3f420c61079a8930dcf2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c168bbfa820c13a15e57a449855dd5d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cde7dbb3c04ffa98bb67e3eb56ca35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb49443472da7998f3152f93129618d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fe82f5b1a2d3cf578a27a5e76bdf3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938816d5af6979bca05cf25e7ab13fca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acad405134174df81db388ca7a703fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e10b9d7aed63fc818e9ba3169086c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac9b9db3b25d73aeff2b9faba13d79523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03070c3ffe1da9f099e3ac75e22fc946524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e3dbf89f947325d849208806ee566525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5128756d8c2e2ff2276a908dc0be2f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74390a88b10d73b9f90a1885bbbef0c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da0e506bdc0593563ba4763399ed63528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fbb36407afdf612b5b6cb3ea430c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf698cd93246482114814b69d4ab58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e5e086361dc13a676e59aeabef8fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24017d0dc703322f20199056725c16f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a400855e5d1ef596c42e3e6257a3b40533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77462753ced81a693eebed9191debb39534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df81280d1a8a4d12ef0d03cf431945f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688da1c0147cf37f4368f5fa0909b28536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ef5dd3cca3e6e6c76085f39e53225537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4add5490faebb3121ec5079e42253b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58885b30cf004cc585b8709e69690b16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213265c73457391412b3337270afcca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458adf86cb4d61fffbbc02e68e51755541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7989a359509a5a8e7b1b714fb196119542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76820199d7969fb21a0d42a6bd437cd2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ec18d85603ae4ac36cc1225a880b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b696bb97c30d036a98b2378147c3c32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48256b1d2e318a1c07e98a62593e6068546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942406f9609ca2d49ae1dba75814ffd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90837c5b32716d583f68bc4d7c178558548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45986f34209f926d3ee51945c2799ba6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86428622cb4ef293a310efe4de9ea14f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1da00ba63338e1e62639a4cf3f8622551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a80cc7655016450f8a11601c431fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be604d094eca6584dbfab21f3f5661553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9aded4dfa5e519ee499b2865e858c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bd6d0819ce56629e766c9ed384b25555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacfee0f09ee3b2f8255f4197ca9a24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffe318737c44b3ac68b016bc62650e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca53626739d73e9b2570be2fcda9785558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2903b11a1786495020026eb83016fef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea27e53f4b83839655e1b06c81212fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624ec9eeda8f9006caf45e3315bbef8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe19b84cbb49f7f1752fd6ab9318ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993a6c6bf34e7018cb19d602a453eb0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de5cb4800fc2ab06e049a7a7ffb50b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a25c23ec16f2db882bae68087a877565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e329e80219795249ed67e527645f6f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fc263a760e79aee5144d6e1ca4f3d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8074353d2b51a674a6a4f57ad74e59568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff55afc720b6d10fee012c6377dcd5a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fca7d8a46cc09e43149a5177faa33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab7fe1022ffabaf294c8a38e7255ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a531ac7f3730c252c48d1a6f3753d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c6deb387a617ff8b321a1ff7c91c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc0b1a0d48f48374fc68d762f78ecc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260e29a759adf949e20e750379615d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fd7aa004cc192e03fa53abc92446e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d90f9231b1b8dbb44a8e652887aad6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb4458c9424684a0ea8b72ed0f274d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2d9491ef7d99831b416ac053bb67d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362c656b6a6386269531ef048d4549b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d303f0ed8303d3a39f086ef6c8eef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914828dd17e526f966f8222225adb7a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d835b29837f669ec1cbf14cfa7765583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f90df3a0370269f7042dc184c35fe0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c897aeb1552b293ab7ce0af2f7ea21585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039d5a710f22fc301d92647aea56519586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56b2ddc733ed5d4d224b3b8523e9fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15f5945cfefa8e55396fa50367b4a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb890bc0b060f24acd5d14fde95ea5b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4e70c95ee10b464791acaa0b39255590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eff25dfe6cf7c2ff4d9dbe655437e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4589486546a65b0f360c728d0aee7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9330bad410be74af7e4631ef54e5378593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2fe45c87972b89b86f45d5622d24b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9cd8411cdd82211e8572b8761995a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db871b05c08105e15ceca3bb9d3ae1eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff347e70b4e77be201a675836e286dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fa6ac9ec96e7120ba89e06e2686fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc89114859b1860b0642444b73ef42b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79d9cb1e91cad1fc4fdaa69e14e7d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d6377404707661595e07c6df46de7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194adea70d4741e492594fc75be303c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0dbf0f7b42116f19f609719381917603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a196629f38982f5f03fdc369a1d96c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c12a3b6d75af3d3d77332198f8971605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43182d6671ba4224ca19cd600882994606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d069b49b160f73dbea10c97533144d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3f070a636d95752bb22ee04033843608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54091a78bede3238acb5bd6e40571a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e301644cf627ae1a97cd6d6cdfd33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cad2e8abd5d2a2d593ee47dfb9a6cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053c8eed19471a6a47da586498984f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971f06a3fc1996b59fc4d188e68cbf8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0624835196aa57caf3b5742dc8b4d2a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3ab1af590e57d43bab0cdfbbc10d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8139dc82b418ee2117fb9b7e2020c0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68e1a15fd3a0e7e0cb5f159740e9b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b994897a331fcfc4c363d7f6fe81acb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811d018a9fa8cc98ef141424139be6e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff19457681141659a2b75704ff2e538620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd8e82b9a6c7fa15e05875074e759a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50437058596f79be3ac80d1a8d832f92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f4d38a04e2d0bf6a6e3aa2f2c6ed1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42e59e32c791116986087fc9df9dd9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74289117d01276f65e3b8881d5d7bce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a52dfd3f15e33006c9d7b02dc0811626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56753806f7b19e755d9cf961237e96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1bb479ffd46e4e4d2dba0e12d2f9b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945a6227bde50b2cc81ee509cc5e818629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071b44aac3fc9e7e48e6e0b70500fa1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074f4244e419d143184ad17274cd6c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3b5d894ff12745b7343e52d2f993d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a0305db091137a5353a462d527834633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac30168f48f944eb0a2ada041c2d69634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b8688888553e3f6bda8ceef11620b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b57645ce0c7b7686e4447b54c8980636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770dc9027d46c384e3898c04df1a19c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbbdaa422f4f6d15afb7e1652af5fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bda3ee1e09b83429ec09e73365216639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7159ae633e60b7ce93141abc40113640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb87350c42c5c9d81a333fb0f1f2562641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e01a16328fc75f1d5c7860c8c8c189642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024575ef0c3a93d6ce966de5ad61380643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931942e1f40efef4ba39d3b374f8afb7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdbf3c8a793027f9b2c390ebd06a19645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518aec5e60fc7e1318fc3c006f5a914d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d6a4e04d4c33aa8de0e3b88507975647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1d3f92732dcd8c48fa9d4afbaf2a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641417b1a9631044ab984a62d675520649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c283f00eac1e52e4fc32bc418cbb2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825f5246d2ec5120a2580708f5915a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7a4ee324754639c09f67a283d46e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee00f68f966abdbcbb01836adc4056653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623a0236f0c6f725454054a93cbcf52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb01f68a81a17622887aebb01eecdd6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d569da4d35714bab2c77e79e77e92c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013037c1291333f0a1b157ac3a8947dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a552d2382cc131abe4667b5dacae97c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c12cf48f4db021303f02088190cf81659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad617a9e2257d83d261698ec2ebb86660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed9559d3495d9b37fdd705155b5124661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f84b6606ed2f28247629911695770662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189884ce2c77171a359607ba681e81c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37a8f6245fb0389d8c5a8d40c367d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3341e63f9a87acb15537bc72e2adb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22bbbae3613bd68f859681c11f4ddd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3620e9d4c9efa7c20491523c31b63667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e4fa1927364f06cefa85e9bf1dda7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364d933f908dca4a633c7ffa6f05c09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01def96fcd8af6ba2fe2cd9650b1e804670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e90d74e6f8e57af8668eb70ac2e133671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb077c03d38b0ba4240b1c618dc31587672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76573d2618e9c226245b78c2cf50a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ee5a6c91f397a3749e73046310f8c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7193472e418ed54b8ed47e2b4d5a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f637ae6c413fb66d48202e59f6546676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e83b48ae1d03768124529def56b444677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fbc117320df510d0bc8fa78f5c162678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463dd3ed934fe82184aee446758eb8b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa852af22c59b26b249dcaf063655818680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bd2f034a7da9c6c7a07215b4d6581681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f1fd5190ba95925df19fd5425826a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26e67d638c945e7570fe29b368cd60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3ed0413c80124b27b5b578dd8b79d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1972550e6d1e187d13f8f14e4f523685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f98ff84881222ea91647971b1231ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5539f5e0418d9eb507c4f7d7842ca5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d58d9d6a5e4f350e2ac24a116bb0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86f20e4c5f84674cbfc9ea1f284b0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc049581ebaab1a82c1426c50cb569690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe5cc2c8f41d5ee9df9ffba0c3935a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fd5c41888805d9aee306d34b8b1bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eea0175f5a0666e058edc301e900c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaa834e4da277e0aa5da04fdb19121694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1751d941f15bf64f452e0e6f170c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6194079e54c8531b6eb40d1e0cfcaf2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9610e14d491e0ef9f0d542b754ccd29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86755e18d11a0e9019172f51257f8661698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498b45b7bbc462f5fa6b2d0543e0eb5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cae5ea69b7667f96ff41fe931ff50700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31174cda077bdde71efe438db69ff6b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d311f8cf581869eebf692069af465702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cab0691c833b257cc641232f120c12703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a6016f7097a6e9b949ac95a7f4db4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e873db8537701462d508fd6c33bd20d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9d70b6fccfd8683bd287ec89d830c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad83b140ac895330c8107f78d60c7eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d81f453fbcfbe17d7a7d160ec906e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da8d4af195e1f67d32b2247466aed0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f184465aac5802c8e89b3c25167254710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12596fe64ad7a0edffbe1fc0cba1ace3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa1174b13f6a02541f8e9a3802cda8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b41cef88ad4b506a6b12670bfd6a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c9514094d837818c55e7f7e1c7d67714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c769baa2527f6878fd67beb0f834be3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb1c1b1c90a127966d1124a458df85716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575383fbdc0ef0e1da7901962687c93f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf8e5af96c292b97d477f4b89d3838718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6368fb453a5c7cc9922a722443f5fe7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e012bbf5d4c12cb9914283bc381262720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf99bc37d26c88d4b48f6c35b66f2c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9246dffc72c35e9bb181d3317585dbf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56a2de449485ab516a0020c86eeac6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc609471d9c339377a0c8722d6b01c79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b051e763d3810b1b01cf8dde6e6a04725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c185be11e94905f59f6a1268c8011d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1e21c32947bc37d1080c160a603ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077eeac895b277bab93d35eddbd1126728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35543e8fef005429cb1d0157146b9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a30f8e6cb61742b00a61251efb13f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba599dc9760b63bba2b401e43d5704731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d853f662ecded06a37cd7cc9d6587732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08399ab09cc16d656df0b2a4d4a98006733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75032dfd85392b1ee283646da16a2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c45d0ee0f857f0ebca0633a27cf8ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e335e28572fd274981752915fcc26736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b9e1b011706445438b0582ecd8007737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dd74245e750105bdac6496aa64582738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee8ac8f8b60659f6313b242b5b9836739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa219c008c976f4876b834fdf607b9b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fd6c8edab263e80804143517f862f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b694282b60f4f5135039119b9cec9c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e1683cf86a2ad0e1ada94355c6d6e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713d926703ec47b9c37d217eb5323e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50af60e6ed891cc302a0a2f07a8ec7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4aac92a6ff737d87ca16c9dfbccbc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6a8c5a34c5c7ad0114407462c223e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27da805089098ecf56d2abe5c4cf5d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74e30bb800b721a31a62ba1f905708749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc47b6b1ab0bb051dd6bc29a6fc6ad8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8c2a1e2a60d31fc72be3b0554dda9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269ad4fe26a94982b6093c8a857f438752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fe76173db695316b49b0a6d815e6e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0cd4ee8a1da47409ab4493183ae75754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797c2a011ce9a4a6c909320321b6ece755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904717b8d217491911ec9b25dd56cf9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53904d4c63e9889535376eb735087825757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349d5ff4955f451acb20bc3d142e8e6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d165dbcf408f640ce9b16a66e502839759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7547498de31aaaebe3f1e185a38e501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0e4d4944d00bbe37294e1a57207a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ca090c291f4f0a452ceb1dc22ffb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eac1284151d036d6d59c0e664a6f784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0ec9ccef8859ad53fe6339bb54e405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62545507e9a01a2f0703278eb7bd05c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5868d2d21362ae9bc4fc4029ec6eaa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef1aea14883c8c5669eed81c3bbd548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b543a5ba41e85e4d11e0c30b0b7a919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7a555fb4700746c9f2689b8e11f9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ef16b5e9645c3aca2ec6dc11be4d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c752b278674ecfb27a4755ae774272012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85bd9cf94f56b66394041b12263a4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605687f10d2c7620df1fadb06f1dd53214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba530a89b35b8ef7015d7b7d63030715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb61615326d67dafef0cf9171003f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e761361feee1d9ebdec0bf39f9e53ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd39d584952721b451d02ec39758bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e3fbac34b08f39fa2e46d0e5be67019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545171179fae23742e0250b129b45e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dddeb6eb047e76f79d65fa06ed3f0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f536cfc6e38bc562eb031caf98751122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32894cca6b1463ced6ae8d753484401c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724b31328b573f88034bcf98fb0874324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1ebc7c0dd6a037b0d38df2095927325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3feb9658b6112f565ec5c263f1c9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76f5a1564ad2d1df4de0eef5bf756827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04e9ed60934a3c57ae5d4a1ab3483128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ef0900c34488d733b33a292fdced629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12da8aea8a03f7da327b0214fbc295a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eef1274768e948fc1b1b04b91574231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c543e7a4fdf89e69cb3ffe4ca47fa232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf18fd84e461c98abe8e598c52397f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676157c91eb38dd79265c3f1776d42dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4c0de6bebb893cd502c3748a427f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2abc2017a0ec32d7ecd7469f5450036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a3ef9bc693bcc925a536e0bc09a8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435eddb9c7a85032a2a8c8856f3a41038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b518f44494b28013e3b46065ff82c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146c2079be539f48babcb041fd3df9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c981961b25ed2c23450d4e28c8d6a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58c32940c121cc7a2be4716aeb2b7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9e9ae2035c7f388a4b6fbf1a168a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2727e862850cab72481cc4ba52b915d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788cc3d1fd23bdbffd692ae33ea7abf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abca781c931a1c3964fb68b11a983d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6845549537d4395142a61a19375cb8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70fbbfb4f860ea2a4d06441febad3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9a232dea9db65cf99e285a607bd2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b52a7a6a002a055a5e12b1301b76c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68df9a960d3515c33264f80013affa251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947170eae33dfb6e7be25b2c396800652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e1f44db3f1305b6743f8731bb0b5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd721a7abea24f936e286b92296bb9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53bfdfb0af00edcbb98f329641069355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3e088db647c5a8f66c7aa371406ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efd38eff98d6c31c164aec0c41a7cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fcee399de39fcdd994296afe6405558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec05f559f5b3674fd40241ad741da259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854301424ccd0d31503972b0ea5d12c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94093df6cbf48b6c8fce6b037d3618661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20366f417e2dbae834dfb7fdcde67ee162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9ec44042aa30b20f59b822062d96263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee111f7dcb1a240223f80d2597c20864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b60803d755bc95d14d805246ddc19065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf0af9b5e6f7d813313bcb9b02e37b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaf9463cfe939ee8197f28613e783a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb49304c09e9bf72702854a6461638368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64223a274109a21051daa4b5da3483d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5645db98c896b8a14ce54948949f99670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee16f5db6e1f1b4e94174dfa9604c1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4e0e34825a5ad8021f8d8b06532b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0f3be714b1b2fe59600806ec2cd0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e49e4641516131da2c69159399be974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9489ec26e7798d154578baadba70375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed168b7e47eb6af4430f5e350ec43c4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc23e7750c94d05bc6ff76cf228b09277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e848d3775a37ff0001502dd38222fab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820081b08743c34b2deb6f21693c5d5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e0743d5642cb54c1ecb8593a1c16b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cf6ad3d924f101945b4f4f5e57eb981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1a24471a7eee12c7d5303da1ef7f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67bfa5353d65294c7e875229544c5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e0622a90247b41a25e6a2a1c9578484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412bfafda3838bd43fae9c75d8ead0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386423b46c8d44f8dd911ff678d8b3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85fa69f8c39aba14efc6097b37fe9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182c43505feb9b5401fc9d9f3ee817888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a3e22b34996e4d277c467243978ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2a3dd1611c3d5f05e913235f22ae090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c22e60080d4f9f3464b84647eda62391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986dceb0444c0ada3b55d236a589bb692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca33a97f8960a9744a8bbccf86f916d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed155de9a5cb04c9d9e231b204fff394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009a1b1636800921c02fc847206d3e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7af729f9dc164b741e10f1cf36e34996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc875a2ea32dc5a16633a02f98001f6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46139d679fde82b3004a6d10bfc9ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34376429e36ffeeb69cbdf98f5e23d2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb97016126187b99b04f19a320fb5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf3d0403b689f07ef4c48088a6a570101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931863b6da0dee3ad59c8212c1cf107f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03ba967cb680108fa92d6eba403878103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82691fd0a0556dd8206aa2df96b54c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7f0d4ed436a17bf2369fee521b256105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb0a96a6ed03cc09ee1cb5ccca73fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205f01bbd910a272e77fbf3480f8224107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8b890185c726a5e7a58943ab59a30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1cb80e1a26c5d744e89a96e4481f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ea4979024a7d9450a52099b494c3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e48ac83866bd73f1a38ef2a544b21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182f038308c156cf0a7333b02fe9ded112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b1083059e860ebbe247fb4d71f1b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e568109a6ecc7889fe5be5a6a4bd4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00f1b58f0a7910f5b995439ec8b767115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abccc0450bfd8199a1916fa42c2d7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8175b6cac81f66240e59f4bb4bd66f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20412e14b2cf265a1422dca93502289e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f914f60bad9134410888d1040d129119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5549d26cbeb05425a736cf09bb4371d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013d65903553647175a3dc21cfe7d64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88239fa09ad9d7a15c2318b9bd5fb6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c122edc11ccf2bb00cd3de80a5ed54f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43abc0c7e0cadfc0a6512060df17bd7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca059ae618b445ee7c01f35f691f45d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fedfa100d840348784fedd826a4d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7889c0bfc0da1c7e03b783300f91c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fd30bef54d36bdc57fdd3338ea3d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be1ada5c9398750a81a223319c7537129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e42870e28b811a8dc214274dfb050130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964cb46ed92f1eb14c0745e20ef4822131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d519a0a84380412115265cf10234f2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79607b57c910df7504f8648364304d21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ef673e0c952603900c3b5dfbc9711134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9810d44cb612faf2e57c85062cab63a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ad8665e1e82ee163d44c7b19eca4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7ad6bc99ca3437f72812bc90376ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cd74c76e770ed5f992872a4e24388138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b77cabcc8f4128ab084596285157c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ed03b51dc425c634c8a07c2f54fc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d64862933c6736794fc78e872e8477141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3a38a0370cfc481d8036db03bbab3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6be92fc63d085cc4a3aa139055fc02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d6766784a1cfc50dcde4601c427bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1a58a98178a324082a4020b82784b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba98ef13efd04548488a7484c7999a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fac243bc110a24ed153eabb9f62c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea4c4f02eb85f198b570a79397880a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad35de50ef979b6b932e30718b5981149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647518af4f8333a95a221ff4a7fe7981150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da4b6725c96cf8715d98156f7f8792151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8874db786705ed0917314d6da2f491a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeeee8a48d7cac3b4ce5e8a1ad1279153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad29f398408d9392dac4e30ea7d23e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b11ffa442bd20becaee7f1bd40d6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4b4b122884ccb637a0742a0380279156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29449b59d528e4e6fb2e1ca4d1943bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b166f90b4ae09dbca7b4dcbfa4fdf05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee676789b2d44ca8dfc3a3ad107218159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b065482462e0b31dcd5dd77e55f0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99850d98cc6ced26d97c74d0fd878df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1df27d4dcd53fb330120019af2e09f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f40e5b9b508ea1ac2c0203c863daf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac9c59f280e5e34339b644a376c64e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa070dbe4bc374dc44ed9e766c2b0062165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024c0c544c2e4771acc5a2c3d8ccc45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebc0e05dc49d3816d39a5c92ee5d24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bb5807bb6d3e9cac1cec3881bcd22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489733212a351641c1588a345ed6f7c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40d3c69ee5552259f8445122bc00b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c248bfd364e632c4351fffe7e5c0584171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaaa8ed01683fbcc8c5f223a381603172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a8598e44769b4033391b17b21f9a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a8fb5f7bb1fe762ca2906ef0e597e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570682b643ecbb55973324cba8b4d4a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4478edeb817f267af0993a69cab07f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5e4620680b16d75690f2eb3dd132f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee51664e83a90b5b4974c7443bfda4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ba10ad1adcc5079d672d730370d17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3294ceb2b9cb2b1ffe11796a300f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eddeef5c762f8497a75b5ea61c4f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd7004bec83373a1b3bb4e684db5eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c70281374317ce5233b06897c61470183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99642fcb24a15e6a0a1f53fdd7cde1d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036116adafaa24a26f766701433a0d86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e72e07079ada065babd10284f4d7ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3bbf0e603c527073a47fcd1a3f94b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba62685de89c5f0cb9577495f28c5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4244fef8be3cabdaf5e8a7d7a59e48f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9f2724568f542a59195bfd63e898d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65754b649f56b99e55926ae9e7377941191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945855f4d06dbd01e288577d927f419e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914170887bd4bd16f19971ebab02a0b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8f6fa7294a866f241551b5d3944da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27963523ee557118d2128d4c24e4115195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed90e101e71074c0ee091622ba9d38196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bd6545e6c0b27f5c8b507b5810323197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff01c9870fea8bc465f2281c663b23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3c4442b52529352e75cfc6dd4d7e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c540cb452f23544f5663e3bad09430200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d15d20011b1359feb8ce0e6be659ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47a29b5851c774080f529cbb6d7c06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a8f224466dbf9b3a998652bcc727d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44ea0ab773f1dc7e08cdeb3c2fae82204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f87980171dc9621e95c41fdd7aed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee63b02a28b05c9f4f89b64e438e79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b923ec81696019e30ca4f90a10114f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5494dcd352ff1850c99271e5aae1d47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a64718581e9d34a47237436483ed4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4536bdb79970aff8262a17b17b47b13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f2e474cf42e2bbaa0a80d1b549304211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20c3481ee51da2bcb1353ee9498d03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d58fcdb895ac95ebf325475891bf9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd32c5275cbe6a79ee307ce83d2a869214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa142246a2aff9bdb2f0fff09e955e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa097da741b7f205e2ddb3c4571456216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34239b0bf72870d6c3a8d147031632b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80932b6ef2deac10dc34d23401aac3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f330cc48f0e60754a7e823dc01f26a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a907bad3240fd98d5b185a12153ea7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba09ef974f7fc4a6d3649c5e9428ce4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa466709cac4a4f27c330e271504f60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4a1ac58445e5717f3eff4c9fa57a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd317d807485da12c68caed4d1af99a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabc8b1c7bbf40c38a272c7a5e68b6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8914be177afb355fe1622b8e57c6a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e9d6dbb6914679e59223c72784299227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe354a4d5ff72648ea95006004d02bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e95527996b2611e4a7c636434b7340229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1fc8997257bd18f6d22ada47ddfd0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dbf3ed0c87390db5603ab34dd6a4f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb685d8843be2f5c1b606bc6dc1d9d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baad07f84fbfe732fe3a1da2a3c972b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea414f033795f2f9f142f7c0ba1f6d7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9c7ab3d46664bcc12e592a4fe9f90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9933902c74083a90fc7b5b42c7de3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5abe8b4971229574f515f79e33298237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f745e2f48862df5d1058f1d53b733e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23df3ab4394cd3c7ee572bf895557dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea63b0b8dad542a8c4d0b39979116e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a201b9799e61197ef41542cd3cfff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1180349e66ba456ebef84a4c02cab91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034188937a87cc4f66466069a3ec2d61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1052f510c55ccd237ddf145fffee35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60086a26612091623309f92fa0189002245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aba016e59c39b605bf7872264dcf15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ebec2edf17aa0d34c95e63d69a798247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1015239a2d863c862b99fef53266f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc74cda941b4fb6ec1a67adc0ffcb9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5dfc788dd08d4575b97b8b5d9a2da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cb446d66cf81239bad2ebe40aa93a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb028951b6d134e9764a402a72844f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcc1c763fa585b7fa4034e4b7a343c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b03cc0219b2a951f5a623aaffcbbe9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c1d6d3dca471d68a66ec7fc7b80b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53e163b6b61a9a8fabcbfaa3fa5bd7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe1d852ef6af832c971a986eb2e3d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187c94808037c14f524e27944726199258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedd5d0eee0c12a9d76813bb4f1bc0a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2da34abba52360db9b2c77d85d900e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6cacb7106502c9a0382996b24cf55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a62c1fead6e0ef1e195b600144c90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4095943aace1c7fb183c4078c82a33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821de2ffc350ad6704d8c3fd40796c13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39e6cceea04f125ed3ef5a29d4471a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb56ed8262e526efac923f1ef764f03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed83fd9df0dcf41fdfb8a45743b747267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6de14ee3830e7a790d89693336619268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66b574f1aaa96aa6f68967f76b3242269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aa2b775496fcf3c151529a9d6ecf3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8fb6cd9adf7ecd53aae2b9f369290271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cbc24b44d92823a68fc06fcdd42e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cd52f367779c545f6c44df0a56fd6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e5e7e07be435cce7d166ba889b88f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57334a1692eb84220c0a7827b2cb5d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6102805e2382a6c720189c95ef634f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c305be5ac52dd3296850673a15cf8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ca1c5f3767a28b544c9385f3ef038278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51499dfa22f7d9e62b131bb106576f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4621a979e312604ed581bb0758d11bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e286e6f5555ff57b5a4882cbda8ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8810c41a440c641578a8b25ce79059282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94677b38f2b6bf781a41d1b9bc96bc5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39f64cf9ee94a45ca53aed3b7a722a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949ec3e18fe5c76cb42d5faf9029cfb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c574d566c683638507390e9e0d82a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1218c44bfaa9fef412c46ffa69835dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc32df691e86b7057e30d92dd6029a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb6c6b132ca34d264c402f4dfaf603289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49071d7fe9cfcc1155cd6ec91ac2d66a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6c2b67c4fbd10621cb6bca541cfcd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfb83a171f9c083f7cbc6e821159d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a54a76a1ec1a99dda2805a562fd9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021aca8db150f8bb7154f8fb9654724294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985b6b7032c3f789a095355837cb7e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60e9c207a714cf875b0bd923971776296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007923d66fc5bde630a69304ef731d3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea0653dc101699c4e8f643c9feb7ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafa8cc9aab2655994c416592e57a73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006ae076ce05ea7ebd3f2de927b80bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e64bd3eb5bf22ae0a187383383684e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fd893c3e3393abbcb9d9a893adb25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86137c53a822483a00a16bd7a46366303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e1503bd29a73182198778bdf4268e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b8bdeef6599b7f019f0977a748050305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f81b66c11942171580cee54e3ac4a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0eda8bbe1b5f7f2731807cfd92dc2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d697c7f35db4a39e6fd54dfec794107308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff536e47d2b2293a4b7bfaced068f56b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b1fea4e903fc6cd21470106621ce6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c70fbcf77b030fa50a1ea697c36e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0006074710e81358c8ff69f695e56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b36ca5c167ae6bbae90832309fc761313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bb2149f4acbe12b6c72be0f901fec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f8201e8c05a381a66d462ce622aa2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef51dc43e5913e6472d0a22556d2fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0897fce5fdc8d056c32581f7b0941c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f0542d245be615401c8620efa630b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3398b981a2c8ef1f770dd39acdc81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a5ecd22b04c03fc84f9b17d14ee0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae93e7fef9e3f09eadd0ba6953570b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4701b7268d855e9f238e3143b4de8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784f8ae4e7fd46cb86cd27b5ef4dce5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43027758d7593612d4025f10a813a419324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8ba0482894cbef9a68b936d894a37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13802fff2feb29cb08db93f9eb0f0f7f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cd60519e463bb16e962f7a0976bb5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1eeefe5d72eb2f35a9986bb72a57e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911df06fe4cb9e74da9006c80c0fb6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a24d654275f370a2052f4d96f270ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff44f791974667a5c6f694200cadb62331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2c0db90449e96790281f5725235e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6554ddd83c7f1c57316dbd0c79a94c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68b0134eff486fdf9889a946822cab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e178be410ad01b9d99aca2f3eca2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47e0b8db13cb2468bf1acab6a6a28d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2abcf4e42aedc9d28fd33f3589d33a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13a65769d1d3ce07d1a65d8974ae75338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbece368406435d0cc88b45fb56c6608339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811f15da6b3aa244caf2f7acdd2def9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad4d4f0794e105972254aa01ee7073341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15278260e47872e0c2a94202a1c3a77a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66e9baab7c0f1c3eb71a2903e1543f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82c0b02288ad1e27bff6c7e82c298f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ef0bf881659e8e6a0ab0f57101887345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8c83a735a2c49c0153c9474ad31ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e466fe804c4e61e06deeb55ff3485347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b5c4e18be94d10fd2475752f0f2b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381fea143199379b1d8dc6e5cba6e69349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd03c9495ffb9a97f301daca6a061b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bb3fb262d5340e55387881e4f89d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e46f73004cc6e5febd1ce49888ed2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a1bf028be3bdaef801e7ced59bf69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8f52b3370b7cc4afd2613e7caa4b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ef6b01188acd1030f002e192fc897355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47785a8452932a2e2beb440460b78b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5676f7965224d18be9c64d60941536f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d02790acdd17aeb374bc44dc8f74e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ede40b31bc611340bd2f83bc403773359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f3b4d562a4c53c676a84df3d2e689360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dc89845f072ef518464bdeb65234e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6e00fdcd9577f4a58be4da981a7ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9500641585504dcaef77361c545c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeee265d7315acdc90608e22d33ee0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7ddc26a2e967b7fb71dfae0b28f96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4dd73db15c1ab8ee1f1af8b4ddb6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acec8bdd098c86f8c616a30d5cc695367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169a7a7a370036804f28f1e89985491368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da455effc55ab9036024865aca7fcff5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2143fa5a60b92807608cc7c833ebd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2cab73dffed6a8d262c0f63c780e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2a459d8b9dac63e0222de39a6042b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c08af0a2965b2137c4afba00709bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0060252c74d2e7fe31af655cc612317374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae96179940dc188ecd4ece0cb8ff9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e385ac1a79719b7c894db71fe2689d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bb2eb1f3c943eb72ae4c8c98f4ea2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d067c24fe1d3c50d814203201a06f49378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5728caa731280f124e73ff88ba344379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4351ecbad7e7c262b6b75d267b4e09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756e797fb7d30cf455d27f0c39cb673381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68050bbb6bf15d3d87af84e73bada0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0f11d1a4dc64a6ad6b2cab0accf4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba413bb1a0df0dc8783770e21303054384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cdc8950f3b6cbfd6d693fff890d0a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb581ad323bb12f363719a316ca57c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39319c85517406c381708f4d15a47b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9611c398ab595eea9526e5d34ce3f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c009329e4ae5c16676674c4d1ba95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566c00266d7037e574f2b905bfaa144390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b657d377fa6280d3586e8fb54df0b19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b9e9bbd46d6bc759d31727010548d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6a017d2db0f7a8929646b63394aaa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae7efec58120e8c1016bcd5b1b80ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a792fcf6cccbe2d07d818887fd751395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68dad85ae8719f55948a5792a77fe4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ecc7255afecc8e63a2d28626fbbd9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafb5e437344069c96ec5eff07ada0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873c8dfbf726c8184d220ffaac77fde399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf964934213856867fde42364dfe953400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6f0d9bf62c592758706cdb735bf01401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6f1815f8af38748714ef5f4040762402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f8ea958269fdc037c04b9a3faee71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c48439ef87e51923615e8bceaaee3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44c2dabff744083d1f223b385890ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934c8143a677937e84281208ba7ef04406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa380ce4a1c30999a8af8aa2fdf973f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da72886540765e7066c7fc9e6ca74ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53972d63ba9b5d7cb910f09e6e83711f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8a5362897feb405f5dfe851bb5997410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf80f0dff3f47153ecf62ccfe598a52411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058123261390bdf59e160f78f4ff8bfc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b52e4f65044aa92ac62cf9de897ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93c3cef05a0830e8f8bf967a457426414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba535124cba2f460746863068baeac1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a3aae526440060bea150fcdee453c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5205ffedfeed01891aa512031ca441417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545d6b31307d7e595b7e44e5f49c59f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256c2d3bd815d7126c0a3654675a23c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a09dc535855bbf242940ddb071209f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d4cf7df1d1cbc6207a66b05611aab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b34e820c6ceaab1e9a7fc09f13cda422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f350b07a5eaf3db07b9434067bfd6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0216f872832d8b69991fa3e921eb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69752f2723d01525c0c8100646bfb792425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bd2a895e1699afdb83775d587a07a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75365230bb334922174d8da283c4a898427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffd8edfdd3075e5f491ffd03819ef6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e974423e569f53efa7e878d3263b54e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb76f56170a32bf9358d8bec2c77adb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c305a82a68bf5b2a788890d42082968431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cc03dee2972ee13de087c845ba86a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd181c81034fa6fdc91578f7f3ee7ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1bcc541fed898f6f0b667e1205e4b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41316ef470d1d67c047306f5bfc517cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402490150ec681d35a611024a604748436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052ef60662f34cd4a63474b48c5f076437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece2c3385beb8926ab4684085e1a2cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53831b205c3ed683e2415d0865dc712f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c399f530caabfa0c7a92d70df7155a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f94817e7428e0e78f70f05f9344ba0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857b02fe553820b7b81742b18c25b2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eb2375977afa0b27bc1d0fd207215443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526182761ad0b249fb0d7010c02780e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e7c3198e73a9b43dbd8b3bc03f861445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7395c4930e797135d51a4ab11a52e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724054380275f792c7ac2bb2d861dc29447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bf394eb29f01fac206de6877645eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff3550d45b0cadb5b74276709846cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357b2390e6b3df16a867a66cb6dcde1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5184b3e28e70e428ce24cdf92bef4b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a843624127e3fb521ad7ec23ec5267b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef126aafbe095041bb4c5ea45827388453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda34b0ab530e0534828dafc4b7d115454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601920929866d840050b24381f2d61b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5831418a3b7eac5b54cbe6ffb08b07a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb74822e5e0cc793a8dddbb50ee84c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fb1d329c54444a47c61801fc01576458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efd2bdf61fb40c39ff5c2e7531e6b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7eabbb977c842860814c250092312460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd5a580c764af8f1cb497dbe640169461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475e5d273ce505cbaf304e6bf80511e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71eb59623f2cc490bfa3e1d5b5e19a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546164ddf00a25e0d0c590a7ad7e843e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c320162b25d02cf38dfcdd82bcdb44465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6fe8064cd2d383203aa61a761173f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bd5bc346a71a3346562e49b197605467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0c9be4bfbecf6f45b7c6627addc19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f884f782c491161c767673aa2ee27b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6abcd06cb2eb5abb04ee6fb7adb9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac68f1386cf68cf0e6d3d1286105bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6baecf2271647f104249811b149d40472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2fbd755b8b9acf8349820548a2c2c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177b59417a8382348f85764e636079e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f197a6ff3f544cd9a70b92e06740b51475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72c32a5359b56dec7a6db0af14abfa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc222c1f7da5da6ad4c800063e45307477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710fa57169db7fc9a0fd4ee47c5aa58478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4437481e0004789a74a4c672cc82ddb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d28b8272793d2ac42f542127137d2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c804d0a66e2ce1016f2083927ff9e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebd2b30b1cb941d7b44fa9da0a82ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fabb814e1725ec2ff09bb976266082483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e12771c40da0ebae321060cec1a153484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bebbb88cfb726d7eb42cd0681bf11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f9e66079a5514da1fdc2c40ea6b0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53187dd3930af6611cb8fc2d454b085a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ba5cd8be9fa30a1da1ee4e439488d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dcff6860d2f65affa73b48857c33f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797310047bdcabe73ca20af886e3afd5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10941143dc8dbb5bb3f1bfe107e9815491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a9a2b398a2d415ff0ea825b9e8cd2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c36d1809331f88426834c74ec64b24493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b13b307b9d01da295863d15050b1a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce29bd5f3b215e28285599249f4e4c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfd8e9fa38d1c211b9f710d51cd4a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0916a0efe0dd70b8a11fe9d559d960497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79c128a0e9f00251fa6155a5cedcdd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bfa7c4c328bb9c02bee98fb09b7c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2333d62703b838edf6a6b2d485f75b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc07e9f32d956812980701da00ce91d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058536348d792050c74ac56831a808f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f349a562bb4719f3082f03d0f8e6156503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62796ba6e7a226cbc89307b8b6c746dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8542d9c60bc539d833f8900d931bf8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43291e5b2bef5bf4fd8ac269f5dd69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a77a2fb6c830b86de7ea60f911f4d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38b139c9c110b8c67d93513fc8c785508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317e725ce9acf6b2027710295e01c38509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f114714f4ba59fffef9316a3e5a56d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71581afc614cf69e995dde40a8f582b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1385e27ce2dced7a222f8d9dbcfd71a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0eef9fb999b836aa0d48b5ccf7672513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3510973d54f08206a4b70335011b858514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016b5178ace97741ed09c7744c2bc7a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5661781da9dcb464e15c1128e61bb8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d09b0bbed06ebe78fa61c180bde99517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ca978cf531dc457394d48b3c7f782518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac190c8017fbc6cbe450fc4ef9ee02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4de222f8394500a66677fb39b13ac6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40162068c859d14b926d54d3061f49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa086795006f2152b907ef9ad33df2b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e23f7f8cbf557c2c4bc8f9e2783e15523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377180c46c408619b3660e02e28c24e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cf26a4195599042eb056b64bdb3c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6a8c33af722fd1687fbc576464ca2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bff9a3d27a918259ad31ac064e61f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f385ee5460a770045b3f9369885d75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95932d7bf2512612c35261de28d508d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a60de6974c095c5c05b16a8bd72bee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea716a19138cf35230b4f6faf6baa2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c7ce1866778b46ff49d26ccf3261b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f12d66ce02bb7f908acd51c079c90533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918690e71b426993b7dbfdf41648827a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf3cb26b8746142f60ffa0ea3b76c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a70aee575a2ed78ad18e5d9514f55536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44535e7bdc6df78b2fdcaf5246b4bd5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb9ca0a41b6658dedfe9e2453cb616538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eef3a22285f21dfeae72bbfc39e708539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17739a76d7d8d93376dab8b58356ff88540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2264eee8dc852908f79bfc8d1ee152541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fe6f106e500189977d805b4958a06542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e46fd8c2310d610c44e7a32cf17879543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e42bcd229517ad4b26301b4cddf3cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fb52fc5912379e72dd48edf4e3a28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c6e1b4e003daf596e1d3937a6d250546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9fd010a2d0eccd6589ffd2c3b1819547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98b2ba3fce093af3891efa0ef1229f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a995d35d540c78c8439b447ce7d6fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4bef1d5a0e22ccce0f76d7e7e1c0c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b4e04e6e490104feee478bd4e484a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7537e25725e5f3a63c05b53c6c408552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8f18b119c8c98ddadb1a618f6aee9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505260107d34692c1f85e647176c7de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3d2ebcc51b32ded483b25135f6129555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdb7f0b130be9ae69f8fe798b04e45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67438733d40345a7dfc071e76f468c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71317ff4cd997340ccbfd1ec9e3f55a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467834d20caa185f37e75cd56bb8917559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d87bf8afccc996ed5c0db9ec6efce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cc3797737b259aa27e6a09bf0610c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b024d72620c0232b199d7a933e7b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9d3b3f67a148c64796a635e6778d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfeafd9950145bb84c4447491a52fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2c5ee784aa986153a77ebeb4b1cb1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6df6a4e0167d27252f7a221fbfa1c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f83b8b95d97c1a75276ca547ed1b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dbc3f4923addd6ee011049dc7937d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2ea95b24fb8886ae38f5aa078db80569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872e8408d19c50c4dc4879955b95e78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde13c92ac5b728b3d806173d437bbba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b287248ee416c1b65a4f7bd244b3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a5c53b136117169387eef0c4956d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97255ac4d5029717bba4ced645268e69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928492761ecd3975d7714166ee64a377575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedd4ee699968bf48a8fb9180725de4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceeb7a55102ddc967d90324760e3e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448afc2adf3469657f88e9712609edc8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da3896cf1232617d8c98158dc714fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd0daae323f34bce24747a471f97f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addd794d112769bfdee2c504d5662f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812ebe9460715ac097df883ba069e17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5414a68dc5a82bc61fbb0e5271621583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69d808042c0fb0e082aecc475212f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359b52fd83b113cefc1c714e59514cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a024c737c901cad13f0c173e863a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e68f7bea2a8b5a7e08f71c3323fa7e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185a3c6d9ba6df9b5ac35bf6f845462588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd9d93f1e776c3324420250ad55a8e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1a4b06576df4d51870efd490c762b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445249c9c08c465f09a5f7a8d5e1474591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409fc66910d4818fffc2f3bdc600ce0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1e402762ad88f2f598845925b8250593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dc5044cc0c4a1735b38b3912ec706594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d61a1b015e7b90afbb4a1a7958fe6d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509193350d3ede1c52a95f6958270e4f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4239b968b4f3b6ac32ff9706914e8cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451765bc08e99a6474036e832b7d3bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcee7999d4fa880f27dc7033b139668599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4c646850e9bff8789e36682ad735e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d0a51d7ab60dfbfe154bd9747a2ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8919894f02b17f17d123bef3167236b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86770f233d195746daba45de28829859603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644945cd890e47f8f374959494c680d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59059384d66f056171980999d617a8a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567c53cb2c2a392ca5acf83caa625d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdf0d8d78f59fde293087eb465d856607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c636031517dba46416f1f1fdd5bb07608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5de40515432298de47fac654a3501e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02d94bd12c6222f5c86577c6fa8550610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8d6e1a505c00e16c5fdbdf8a44e2c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9381c24c624efcc9362c32ab10b58c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a61c1473c4926662f9403d4063b54b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b45a47051e80a9bb25c2217a9b5b0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfb5cbffa86b867236fe0ca52e58c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb50daaea86ad818e8e10362f2c7bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246515c18595c7accabd961b6ab8b7a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dbcfa484784cb469ca365116e757a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e866281641c2259c739f28a30133e94619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9d9039bb0883784469ccf79a3e669620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb766cd55944d83c1207ad643fcb941621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8211469fa7a573bd459e87f946a2232622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cadc3dd198463ca6a4a471c3915ffc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6cf62456edcb9b1491c479eba04e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f686953ee1c51e91a7d5e9a4c0f1b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0550d3abe210f8bd959f18a9db68d48626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd09f979990c4b7b4e85cbc939fb051627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a886faa5546eeeb25467721c122b2d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7393a8c8d64c5a876dd93177657db05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0069267d5af397f3802824323a3a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b352388329037825d7686dc1daa85f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5ae34bf15de017152e06dc37ab51e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3e4dea48c8f072c9c552f4bd968ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0a5e7d750f55bb29cc5b61faa0c80634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bcbd411b86ebf7a8332ce2d8001e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb999b4a80b5329577e4a838a3ab6d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b09633e980168b0ddaaec486c07ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481c5564506d82a1ac22b63989e9644638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5599e838c44337d2cc7c36239fcc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6bce062f07f946c628cad24993b16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0982af0de3933ba51945b781e6f93e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9df264d39d78ea88390842490d3fac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbeb1ee659d49500df77e7dc0f652f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9a0c62bc45499fc565c94ef92b853644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4fbfea347a21da7bc9476eb550f85645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451386041fd8d7581961c781ab34ff93646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63d776b6a2d4c6204c862ef4e83fd0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6027a31ed40072a362dffd95ba483648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9a43076d25111d807d6d814d28ad7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f2e2bae60816c387b5eff3334d051650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10487fd88fef462104edd64eb94455c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3c4ee418db304191443de877773d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ce37055af112cb45ff321e883f7a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0650fc4d065eb71d63aff0bc3ffe93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892044de35dc120f16fb122650f54dec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bb842e672166b85fa9898e993f784656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f4aebdaba826b555eba3f09e6d3ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcb159a5e9f61fee1b97d28a8303cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd4ba3c3884a1cbe91e96e0f842fa8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6d3e354f5eceeb8f5636c4095ccea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9ae119e225c709d991a824bd283ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11f6adb8e18a1532b42b5158b4749c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7a48086e3d184becd70bcc49562a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117cdae0e90e04d5752bb3edf96cf09664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb50dfd00ece0bf66d8905b7cb22dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c20061201d7b00cb50c2e26f938825666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671562253da7b528cbe90f1a71f684f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbd0afaae6fc373a07dd2cdcd4d906668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405be1b5616c5f2681c87823ecee8c19669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb04066581d81e78eab7b7c71ab252670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e935c63c5e9c8984201bc1010099ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40033a01ee2ba1643f7bc23d47e440672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfb9c983cad757ab7e4f16de1ae684673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f6fb0c0b80ddb989cfe7a71accc83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab662bd709d14f3d2684a554693fbb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191a4624e0feb45bb890df4d16993f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bc1a6242e21d5cb0493c0e89657e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3529c33060a1c2a7e3ff4db151f456678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f69e905793664c899537acdd7f202679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd12c0aaedeff7a05cde73d39cee0fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7ff94cbebc00b9364eeb831f62be2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d38eb731eaabeca519fbc1c00587a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2679c7b15a4fd9b581ec056e19020683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ac004e6c4de170ad60e353e54c838684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0cc2663f387c6123055b5bef21e6f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d8dff9a65232ff48ad6509eb2989e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309907f18c1ef7cafc2c093728d1b31a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd72f861155d5d5a6322f99719d0ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750771b3f703b1359927b3bb49c4daf0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118767d4bb26f62aeaffc8108fc05c6a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dbd3d14f4dc8367902f1a489bb38d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f5f1adf0799ded5f6f8f6815eec47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e46dc7017eae763d7a81f5996399c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfa6a4af6ed025662038e7f88fb360694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33589a4032300a48e2c526957de39c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61c76c5a1a4e73ddae19b4730126ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d9bcab52c5b347399af064894f1ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f10f56819aa9698696a00306c81f50698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81cea7382219eddf8b8ddac3cfe08e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d447ad1edcd20183986ed066a815c58700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1381fe75379d109463abbe40b621c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1773959e448c8ae485fc8a58d9ec1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcb87196d1b94c3e7ff5a8c1a423a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126892bb7909e3c5404041f56bbc711e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3ee45e39e6b63adfd17bbe81961a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa052416f9c83ab202037faf0271597706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e17d6b810de3ffd19a844d7dc682e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cef79eceb15f04c55f6efe66d859d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fcedf1dc49a232a3dd2bc7e988821709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd46ffcdbe3b6e44139985338a70a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacab3db8881696bc52df34f1364ed4e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e831a967393a0518dc2d522013fd4e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212fd7698d6f71cc6ee1ac6964b04ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544db1f49fda79316f0a9c1f1c8a04dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2e5cccf8a6c6234b25664006e56c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d4e1a4694952a48a11b1664286926716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeea19948254f6fd2f7c8099e3b7c8a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0383265ee981757f8562596934a2b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6ab120c7c3a215aff5a20de72b6ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483467dde5bce7ad3765c55ed81a01c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4d37433d6a4f9471b3e2ee088d492721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6fde064f2bed9c585dc97b5c41ee3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a3e2d5b581b8786dcde42213d71eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33479bfff0b298b4831a391f49c97e41724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30fb329ed05246e898549c68a02490725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbe02402365a06fb616575e4139d8f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034fb876656e2ce4aebcd19741e081d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99aaa228872a61a9f9202667b91a6d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d572ff7adc2516a9ca29b323fb55a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e47a4296b247693c8fecadf5ffd27f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053b346770055ee9b44969b844ae3c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1965558812de36745d137118cc5d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d2b0fa8a3bddb592fa8af03540d69733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dbc808245fbbf06c6e2b8dd1b0560734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c753110e9fe78de53bf13eda7ce04735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942dd79777329dd86f1c39fb9c0185c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8851b01f89a889f24e1549e49ee7db0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2599dac96c6917fb90daf8ea8a85364738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1ab26b89cd00f90d724e01e8e5375739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d1cf5572cc9044aeb91f0e0017901740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64741cb2ac06ba48c027fa25145eae8c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa164bc4dc6ed61a38b360e2c9f54cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00c6825356792fe8e7eb456b05351d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce06e35f095230cc510e418fedb28f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd22c0e178c81e4f20ef678c56f2b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174158f3cf7230e065d133e5ef7fbd2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e390ad20f6714d0c11a6d3c46eb312747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7c79ef1f352c371ee49ddfed0ec44748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70419c1263417b546a3e9e612f47826749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c3e2d589fc6a753754f1568e8ce9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cc8e744820e0ad37ede56fcff4dcd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a944d6d242bd93bd40e0782f939ad1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d576e5459debdfff217367dd1e7d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e41c4b171c5934993a89e2478a211754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1980e312fa0d711b21a2132b24bee78755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacab28b0098be45b14c4855e3fd362756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf503d1e8f299f0f191d88bd18a08c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a63a8dac6d6a4a062f97ec774ae04c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25e4806c55d1c31034eb34974ab136759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>