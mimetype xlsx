--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0291a4130c46db5c7bd349caf3ee681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80782b5ec52e04784453e642ef8f99c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019107bb6f6abf5ac060b5368452ee43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f460ccd7efe781ca9e8fc20eaeee8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e657df937c43d0636b526a3ac7757495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb4fd593385bedba7812f14ba3fc3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6198ab998f79d3ff9421d153fce117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da979dc34457ff6af6de884626ec2aa48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff0898c05bad4de3d8c44e184463009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cca957589b6b636109a20c6bf6abd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492e2f053c98e58448ff520823ab63111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840232a0fd14dec39be7455dbbad84d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d57a9e075c5656b53bdec1c546778113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb11e6e4a75c2e7aed267c721f7f3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a53770dc648fbe8eb8096f27fdd9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ffa983e66c77130dbd861be592bf816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957e11ff81940e64c58de6d5d465a5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb83305355c4ad1f554fcf62df3ab318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb16c2d9e9fb8716316473139d3abdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6691ca0daabed980a3a11553aec1c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01b9b7df6429d9729f1c64eacd9c6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcf584fd4df75363cda3516ede826022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208f4108fba7887afecb0f42c1035d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82abacaf0c92ceb666832a9c7f9f12324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73269f26c8730475a0ebfa63a73863725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1ca4768000a65368c50c04d465ed626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ebcd84026df407d0cfec29f5c1ab927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558ffcb7767467d40e0930f2b8794f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35efe5596ab735b62e63192e4e46c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae283099c5e2fe604ac35223cc8cba030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f80ff8289deb6422a84cd35a54d6f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92481221f216cc2d09f370e076214332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dccb75c84d84abde1f675794b5f4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d5c3ce536f23e2e3c5c476c4c3d1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ada26b0c55f16b881ff15477d999635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4aa93cbd9016cf5a9f8da753f37ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39eb8a3f5eb3d3cdd2b977c204d26d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc9611ccf4668c0e33e89581e709a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2d0283667c3723f0edbc52416784239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e806acebae4c618bbc6493aa4a1fd7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bddfb4f77b50741d9f0523851a122c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6476b2f090e397296d861af630c7c3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e73b522680673f532493b4f3b99d4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7c99d548dcdbe752f61e713d447c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d045dc762eecf87137b7037fcc81ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159da2659e23c31fd4667de3626250346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050df875c6d15c383d10171f9700b8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbb9848c973f1b2bc1b363e3bfd02848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49eadb8b56efdb2ede9c20c990a3af049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddda94d8bc1d0d0b45d60685108bb8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3546cd4c0118b4c7c337aebf8cda551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a526f8d2ea39fbf991765c9c331a4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f32a09dbf51fc714a9f5d08a0682453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a878cd1eb803d9f1bee6198e2495b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fafdfd521eb9b11db87e2ccd48f85355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84aa6ac0249d469e6b70a466acf9a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57f927456140cbd3898093cfc3a32d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb95f77c48501d2e884d9536fd3b4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7492294abee8616c456ecb96e5e81459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7c7a49f9c3d97ce1d6ef3038627bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc75c853e9ee108b2b91607d2256e3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2e141bd864cec21a8b46549cc88c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504c11929dfca445e14572fad599d2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32e1ba771b1886a0c6c881fc376ba364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426cbe0801b7eb2678a714145b3293c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab93261bf0bc966d2ee42332bd987266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b975c70ba5766fc6bb415c6a7496da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414df81633cca5201d3e4119e4c856068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b95288fc05451e2aeff6d653eeec3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464de050bc247f5e94ee27d426ff8f8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e02c1df43315f018fd797efbfb248571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d90c7e380fd1ea9940cb1b09fe8ab572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59681f876e87fd0d8068e3c6b1767973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84df359e4e2209a60d7e2c1dd36fcb574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0ce64c49b945b0d8001bd61d5252575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbc88e6e8598a37af6fb2b7ed9585e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14994b2c3b5b91602d26c4654165568c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b332006ace18d485b72cfe939c4d04e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f1396194af5a7588f58bff995932f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5afac86a2ddabcd39363178a56aec680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640e32d558d53e35ea03e05886abdcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd9d5379c3e016dddf63f5e3509aca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b186b31c8416c68c0cae9c852169bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503dbd28927d5f3840a8a146e188df384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da11262e2845bc64fe94de2c0c3ad6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb178cd27dc84a4c88ab53ab57c6c3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c9fd9f9f8d1a26c2d98dfc674bd6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7158463d9a5c32167871b654800ceae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a7a81142f7a035858d31b17af2e3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42418c531528cbd1b7022d9dacc9b7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b0151af32328f17a0dc9965d4d10e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7b0aea2ce3ffa63302e54f791136992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a18dae833de20611a1ac57096fa8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781e66ebb17dbd3e8c341ecfdd11ac694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b7e91d02168959257c4a1c2d4ac2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aaf83b18ed16f085533826073ea4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ef20c7d5ce95d0e64b391569772e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d85ed13a98fe04a3366abe6b1b7d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42ea21c8495f0d8850e0048d16e01999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0174b9f33323baa5bd442de3a039bc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facae6d2b1b7191fb3f832e836d3c9fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f9ad60b3b1a8ff6f971c75ad2c8ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5389cc86e0b507259e8556906158e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774d4a92c42160e9c23c0e04f1c61f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dbccc45b1254098d7f388c2ff5318105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f6362e478bc3851d593aa3405521a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b59599f5f81dbe81536ca932a6c37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab630357bf07b72bf8abc8e343e3027108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305eb6cdacf73a7b705273584d0367d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055e497eba696a53ec1c7e0b3417836110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c746c2c85fc6eef3e496a26ad2d87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bfd05bdb1d8388a21d6c9a9026b36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a4ef4df1e4d1467257018614c25ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd223b0cb8c6e734272c8f4fe15c94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b61d092d31d5f515c61b2e6df64008115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638ba52c9d2bc467a1dd69d7f3636e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e736583522bd12e566504c9ad1635117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77fe57cf7f6c200128b3334237dc9b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213887b928a137ad83339a7bcada5aba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a4b03093e16ec8ce6988e03195489120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c820b331275aa06fc5737a2f77937121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8bb5aa297badb9041111e39b74884122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b62637825d92262cbf9252860373c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1680fdb08648482f7b24d9a9213dec4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6edb0de8f13b15a477645dd816979125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898c00fc2808bce4ed791c29b83e39e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fc5a9975d61f6dc5b5133181d8280127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7a2896363fe5882f635d012351eba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8d7fab06bf02bfeb41f70caabc7fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac1e7417ba6c91cd4690582f416d44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcd0a024c0a4391b66c360485d6624131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f823aaeab74e0e2f69cfd71e96f75a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2773feb660768e7577380291e2f371f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0105805a8cc3458bb05493988b39f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbfaff9d7b2d2cb7561833ffeca933135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1ac9332264ea8678beeb861c999ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244554cdb5ef8e2088aa415c755278c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151379e72c0ebd7147f442ba11298fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6faae497fbe1720541940f0f3fe8a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca38b78d01303e59f75e13911f4399d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75116833e923350e09f8e88387b86755141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b041539e4b29c9ee5a39c3de9559aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e2e506e6a8c8941ae3744e48f3228143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b17ab22f37d73f8783a72b5bc7a62a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d037e66b4d29dee966d88dd888d24a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d89eebc741f4c6dc5d6332f236f35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac80559575a2f765d77f62b0f5fc2cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e6707fce4e1a08cf02a8aaa898b7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469ef695c15b7c2a4376ce7c7d3f122149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a5700afece754c7f225f24da4b538150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0097eb99e9fc27b256d2a70c84483151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd29f8d91a57e605ea03846280e921152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd663b73b1dcceb82557d65a4bae89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffba06a73c9a6bd014ba97e71751db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79952943b8046c869ab35c5c39cb7bdf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae769bad7f9bf7a6e1c7d1e795ed2d3a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73389c6a294839966afa982bc01c6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0307b665c73425dd4643c1d9822623158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b16ed5fae33eada633a7816b12c3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e10ed556b8d440e1747452829c395d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cc1988f852ca0cc25147c71bcd6f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf0acf44d0b255b299fdf949ed2600162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e42cb13bab387d0489e0377daaa60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18cd0077b48d969aaf37cc18a2e354164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faa8b8890eb734b5ec227ab3cb94a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb6a4a30b5964b87f3ea8863adab49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b09ea24e9b6cfa36335ab09e745d14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23077f5eda6cf7305d3e73c7fa9350f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68a11a817d55c673b044d5449c8293169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23a708828b3a726169fbc987043cb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693418fc8a1464a74baf37d6650046f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16817274d4388bdb78aee3f101875a7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0b5cd06f63cdc2236e4bfa5901aec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3eb87d4c4c3e2f46e3b607143a1c3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15356af6a94c836c9d853305b09c81c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa24bf20764c9d2fe0dde7f796a1e32176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6527a991d9faf4160e4d5635c25efad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03dbe6b13e92fc4fbaebd7c9dcf257178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afa4d52fbc1d4402b4e8fa55fdae4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9f7e4bafd4a6561f665a4c635355f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b8d4490a8d719d7591b1385060d0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b10eaf435a9a9e8b0ba9c6f973decd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27333504b40098d02783e38e62f827e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd9480bf228966b920bf65fd81532b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf4e83532fc518f745ab7810e3310f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8a594d23102e68c59bff907c07bfb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1214b753cdf91cd36d20b034f84e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968764e7aa5a27efa3c8080d3f7633e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2c30a8758f638a14b9b9ffa573952189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2110d235270cff4b7ce80286c23d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654c366b5896770150e7b3f00901b71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9b5352caf37f577b6aa28f305d11f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93cfde86c6bdf26c589b8015b7d196193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2bfa4c045712eceff10f710799b78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804c799b567fefbeabeb022596e06b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7afe4b4f6eda6aab5cc4051cd19ab9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1049b829f603ed20fb30a76e0ebc67b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3ab70bb381d62fbff9916ce66af8b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b17ad40e7bc5d0c181167f8904aff2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607ea3e116dd178a0e2da4bc6ce8c32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72290f531aa256443a3e25cbc5ce68d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59e1a511ccefc67670da5b7808a383202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5c7235d502bc2da0dd93ccaa613c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822d65c3bd2cf25d3d0f129fc9df49b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8fbbc397f2362bfbb2163c9c88ed9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5474e971113a3a6fc9e88c5b975fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc57826a2c16c89fac2a85d1f51dee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd62629cce617a29eb4b6ff289143a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2291c48446512078b0ec34a11d402209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4b03a91dab4fe335bbf1b50b86c20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50773da12dce7ce7c757c2bfc54d92ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddde9d8f2915da16ccd3456b063e0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b33d20b2790145c2d6dd7876f91caa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328365ddacb0d765024adde5aece356214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d957e648994cae83bd48f327ad362215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1bae1748ad623094cf7bdf4224c87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cca8fc604279e9918947bb45acf43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f4d8e45da90c06e63b4b6dc67c183218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eefb3f3fd88b300ffea1bf17bed28c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b23ffc17b740cbada70be787fbc646220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9ad4f5c6992695db526ee017d57a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe22cfe39553a3ffb5a5d03e15a7a2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316f292f4083a13ed94e435b5f524b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6d5f1a1eb98c578119c2f419d25da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca23f6092e82724632726db725d306e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0bcd7e2ee083e15c8ba1d7e46148f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9da92d17f8cfe2de2bbbe258f3be3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafe27d18acfb18034c768f3b50be4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db096da495ea5f5b2a252f3742050710229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67e2f4687f15bf1407f18972cf6347230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97bef435433c897f92b47a4824dc1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bef2fa08cc4f0a6e2cf29e5880649232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6624ad1281fea6fd6c10b0f134a00c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa25753e4241a326824d14db2759975234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8e18d07c638f557b50758f009e86c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282c70dd71952d1c46e73e55b4941cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9161441f0052cef0b870e0fe3b3789a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cec177afae14c32b8ab9153d0b4b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991408b9999bf6bc37be8dd325b21e11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b2dcdee7144d7ba1b7a1e75615cc7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ed5fce76682cf955c21e285a77c53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bda0211bcb45b982f6111d16bc49c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eab74bfb169dd6295e236a46749a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a5cbf3810b356f0e73b4813e2bbf5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13e3e151dd2bdd4bfeed79cf4d9aab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7c359bb2d9ed174f42421aac9bea5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63522d1f2265e6ab17da2aacf7af6a29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df648f9bed46cbae2b357e6d8b49f18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef4064beba40b012de13dbfc0f39de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35767acd3bcabd78d9f757233960e27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32cf5cd2ab3590eb639da67ca26bf2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cd97ed079ecebc795628c0905f1c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd5d6ba8df5b6202f29c5ef3eae254253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa68eb789f8b07f57b90e03f8318622254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55d7260e7e71f28367d99921826540255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a1805d712ec788c3fb678da76e890256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e3afa6ec9116f71afeda222de989b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578c102d58fc5a06e4937c44be305a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb5171fb8912d5b2c7bb86f1e12b23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f86d8732e83d066b18e6555afa89f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ae9a77d4645827afa5def4dd16ef2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a97a7fac5bdeefd19ae7a01a9eaeba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6275054477c70117ce1bf35a241534263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167bfa3014b32fa730dfccd06c619b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9635a56a0eed35cc6c088a1c774aaca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdd468dc3f16472e8c63e54853c273266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab3d326d1580d991bbb5134413aa0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b41fcc4c9a0850e49ab6dbfe1f23f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ad1d2155aa2bccf87dfe4dc8e30a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02625af7e0107c0d8a8e0d55f854e348270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066b82b237f1278bff882ef05d12597271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0400383541351164c9d3a18c0c3ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05e7b40d972c9c45ce658ff0f5f502273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b5789591d4c1b87627b0733298a4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99f8fcb296d5452d2456d22ee6fd27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a1601e21e17e8efccf99925623d8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10f1ad3117d4c0afaeda1e7b94b91e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143962e622dfb38d75cbbc4df2a0b0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b723a4d9e774f921ecc722adb41f4b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496c83f60b74a7a60b331b727966905280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31519524fada6f0a24e6fb1e4b8f7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e63f7653c634d97dfd6a0831740e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53f5602499c7a65024b5336c88824c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60332e3f6a3cd3a1e2f4f9881d8cc2ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f156c7da571bd2fa7201d122ff9cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe733c5f44657511421be647b7cee9f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0f1fc8f8dfea072eb078c38a6b6cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caf11832969ccddc36d8a253455f3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34c96f3665bedf039553b73a2f8dee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40577296d857a0be6f8ac37d5db5f265290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e23a4fb56407d3de63a71a78c59aec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251dfa50c4f5a3b48a9c48f7143719a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf12efc2b710f10aae136a5054e377293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba6792a36e573f08516b563283a459294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a430a295a76a87ae8dcf37ccfb6d07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa46522d3e87eae796068aad56de62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee125c2a1078b407bbada151e66bebd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58159659c70ce8840d6a8c502695bc1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d3c300b1c8f3cc5b788cd24e45ab0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb878de1bed0a7c8e71f59409b7bc930300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ce16ad3ec895ba4d86f86a88a2999301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d542e87c372fef93db003643dd2a77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d596ee42d868f4bee2283a75f95acca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc656a65cfd67c8615d6fa3be2885c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d12f24e8ea1aef762e51c11ec4b78305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0835633aa0fc74fb389ad8487477e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493bc43bdefb028b7d10ace8de19b0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1729d601bcc2f9514de625e1696a712308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a24b27a334f891b70f1e1729742123309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15956e69cd7a3a3d6ee12f9b795efed4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449d14a74eca4987602c54cc949f49b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533283e6ccd9ff08e23392cfccba3cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5538e40a833c295898ad1bc469b6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9d250c8cef92b886ba53bb7586135314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a577c644c5f4b6a989ed77f4205bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292fe14d17687f4e06f9f804e597b1d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac132647704fb5e22055c0434f2d62a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde7a7e8fc5106160946b147b03a817318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed72a9e9761d9e11bbbd56d503361de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102da9dcf9c274b77933ee7b56c17f58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd210027ca42624a3a1c94b8e39d8a39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c684af7cd92ffa8984ce520277ae2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c68cdd5fce9bac76737ae9b9dc90fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697add95bbc7eb898ca6d0c86be8b27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accd8daf9d6a9da212e85e759ab3b7e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1389bf962da7647cfaf78ada10092a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8a1c8e6e249ca376d4d7ebd5bd06a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2cb7d00ed1490842ecdd391b7a2ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b2ca689fcd30ea9a66884e788a0e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0059ac01ace3a740d3a50642618ca1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5dde688cad98b769e220564476d5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55afce5dc0b077824be211d8abee5d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a01384328bca132c0f9b296f62bfd7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca90a5590bb2e52e01de26ba12c123e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247afd7422af516c46224a64c1785083335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04585896a6b3f569995773ad1c344d20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafe27b659fc2197df96ef955e2d4f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d3634980612760aa5c333fda1b6db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77081caffe3f1a6369d1d5927f01b846339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87ac4cbdc0f0e8d56d64b3635d32ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf1082718aeb7d31f61d629039c077341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6f349a79787b445094a550873935f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13eb8cc61ea0c8136d51706889cba5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda5baea7124ee7f22909ede12a3d2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9a0126c536b75a63cd24fad489f9b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1714b3a203bd14b0fc02631da520a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3768ed794a347250d769ee9b4d63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69671f03be1738a9cdd567db3a0828348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974bfdfa0a7eca3c4d5d6ef3d1eb435349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2407556cd7af8427c5d665cee21e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e70129e43618d736f166267482922351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ab932516749a2a43e02695e5a1517352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f72c531d9f39af86b06e332736ec63353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740c30b4e0b61f9c12249ac3d5736ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98825a7879570f0e5f9a5b1ee0337f28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130f0e6b0775e176c7035a3df89bc02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596b6c7d0d05dcf0cdb0f192b8ab01d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed1adc56a760077769d0859a19c7b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66395916ae33d86f80ecbf66321d8109359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682ce2b209f3b831239838377448c98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080522df055841437e1cf43f3e5f623361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52374419e828cdaa6312a16c201e43c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9dbb7fd905ba701949c6b76ea06e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29884d3654a505c862ea6b73c360ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becffabaa81d98c11730e76c4a4ee61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d5fd95de2d0a3720f1107d24074da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44580ae1b82dd78d2a199003de919f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032191001d387d0f6cd7e3d94af4c1f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bee51d55a3f9d87dc3172dfe424561369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1d9737127586bdea7000dc8f0138b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03282b8d1ce14806ea9ffc5ec77adb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae309293666c04887fe7c39824a815fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4547bd417af8792e632b7cf198e3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7234af1d49f83916482953a12341642374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848065fcfbb743cf3593c3c02348128375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64307b1675857d00536d2ba9051a1713376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e55ff197bf61390593a785499da02d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f31f77f47d6a9010624e90e651747378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201229f319b4ac32025bb5b1e8d1f2e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a84340c29ca8b69448eac81c80307e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f9b2c8dc019196e8a9d3e9b366455381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa6442fc019a425cc514142d892c3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468a1eb08d5c1e654b2dfd99a994ffb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df401c47bfd4ac6488d74b2f83cf971384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582d4d7d37cb84a11ce64d3b68c25a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9cd6fb6a7094a1f8f6ed4f4383a05386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8ac30a96c5730f235d0bf1fc8a2fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779420c8440c69bbc3b337df3d4cd35388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbc73c9b5688b70e4daf64f669b8e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c08a4c16d8a1fa3168fce30c2a6867390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a85fdd6facb7b92c56b0b4a0643178391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ba902cafba691199f75a4d3b7daf5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfad34e39e38d10152a0ce432e9e80393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d29cde7199f81fcc67ec2427c2f8af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2a006cd98679e7a4cb544eafd72c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa17de6f698356bdd3d223bceaf72b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abf4bc93c60df8d52f0428eccec142397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d6bcdf4cb9ba4824160b99e16c6a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43096918be11ae5fb95793b253037cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4373ce685c995a2aec51bca7490cf33400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e305a43cb50d360555b85e9e46d9c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd022f67e3c89fd56213d63825c079a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0ecc71d8fcda6a88a1d45f1a9427f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4177d935d85d0c164aa4a986e380e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d523f429243d91faa4228767944cfd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e946832311f6c475fbcfbf590c8a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799f30b884c1c6a3e29d040e0b2447f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efd4be15d3fcbfc37280ba00ca61ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e63672635ed4b2fb3be9e3e44388e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00734f2c14ea0a7ed266f667993d63410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f773a61ad63466f6ed6377d79375e5a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd4508eeae2ff11a46acf8c00e0fa2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3332f038fb728f51cb7ee59de34aee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ad9b964289530ed495a8549962b23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aab39d163f3e45958fa4f97042cd7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8b1b6eca866f858cc80bdf69b4e0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef6bbdcacbe5bcd329cabf32e23fe1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b08ead6b2ccf62c78abd4f7951df8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476df250b2bc58fa47b95c637488e31b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98962fc5fc4cb14f6a4128902f8e3783420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b7acb43fafd76ea7da4341c816925421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e49e7ce2feceb5a93aae5e4db01fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d924cd61467501f2230469fa8366e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ffc41e46fb9d0b51f634b23d5d5de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439d3d47e8dd6ff36ad06d7d525e074425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef83fc9b57fd33dd38b3bc4f6cd1cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11d3de490e6a0f25f06af2a276e719427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092fea7e281a52aff6aacdb6c65ec6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a2d60603e121c4814daa30a63042a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be693ac09946520a8e946c5ee43088430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f033276553dfc17cc291f7b5e7644431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aeeb475ca30e3412bcc491f176edf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef024dde8eb737bb4f4f9da6f71364a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5badfd49c1d6dbb84219ca9e4e31e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1b2488a1e369b579d354746a9740d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266d677ef1082cfbab46cc814082b4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6308d7644dc5d9d8dc1cf19e7a0d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5cbc177ee1cb11d4fa6c1469aa089438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b3ae365343d9735770df260599702439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979b47465860ef84e598617d6ee8e76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5229b862c5f896839c5f9b9e1f361441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41a49175003ac8a704cfa015321a6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edb6fa682cd4cd0a5ddba821102690443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843a302d5fda1e72aa935012841b653444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765c7b4e05d2154cb8edf0701ffd88e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d968c91d0d9bef2ff6c7e78b2ede89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74b93f0b67b1a042a1fc10292af1a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3700bb67c8ceada60d9048de01ecb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e3e886cf4dbbc6ce0335fd7a4f159449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0468f1345cd26fbdf3a7ce50d56231450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56188d8ca9978d54c6c671fae3d6a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894fda2c2fce7b8f4b9fde66a0e5c91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b934a292ec1496c81f7362e5bf2be6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036fb2e4c181b91d6e7ee88bf0d512d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63de2a522dc77794ce0c2c69fcb4eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d3232b80213ae15bffe88b6272412456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df39c133a343b9763f9be0c3f25583e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a77dd6fc2d5a4c9adfd66a2a640d6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d86d5dc037d434cd72a421c1374ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f3c8087c8c04e15438da324dcadfd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956256e9181608995bba61d63521a76b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71453c708b930d19f3fa73bad3556d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134d5920661e5645c740c6c09991297463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74751d447c6e089524a36820411c8cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b86e3ff63a40a53a81dc9ebaaf2ce7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532b90c828d2802c2ee65bb261f5d74466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131d41d444b2e7f4a93490011f8f26d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bf9814f84c26ff9801d7d574dc6fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268fb428592c701fe892ed1ffe2037e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4966f272a2b4a359af329db22e0df7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10c613684fc00fc95f4be0a2ae2a88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fe7008faf62881dcca49c7f247f4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2403ed88e635b1b7b3b14c937cef3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3d17c8c418a20931cda8fc6b317ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e06b423015e038bae2714dcf35e04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601d7040330f9caed4dea766039139b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c325b8c882e8da004367141a6dcecce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aca579d243a51e12c64b52f8844480478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c45b748a421409edcf09eb398b2e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e252a710e4e5ba1c3798c34a69150480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d590aabe59a76351b4672af7d96987b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980434eefda0e6ddc54b5d235e2b5706482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f46e41a653500c246aa1474f79868483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcebd7d877daf33797095d9cd64895484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45d67e6be9d3a10f5f10b0433803e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090aff065c81a24074a5461cdd1bfcd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5267b4308d3446e54e443e401b673487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7065928f7e2f5f0aed19d3fc72352488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08a1fd0e69690af926f2d1d0d00c19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a4f632ae7b7a434ef3241851bbc76490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14185f52bfe64e4c904922fb09a35bbf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b1357a7355454fc39c62c3ed08859492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa56918f77db3291dfa63c1e2223404493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fb75de4186d0d7420e74992f7eb21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bfbd3546fbe3f7b1a8f9de1baa0d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11aa82c9bc98ff73da5ab294ade123c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1167bff11964f36a0e20a16840310497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470a5b787d7390bd2326d791a20317c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a38e1476b14d120cbf32bf37dac9eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93188aa3c1911725bca1caa411921df7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d67ab2227fbda76a1e69b9583a3918501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dd9313c4a39a76de34c6d712533a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779865f7e308305a8268cebcb2ba3b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831f02573c900afdb349d9d8cd7a705504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7b55d99c7fd45667ee6e47b109743505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9aa75bc99b0fd01eba3d40ad10f04506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa07898293cbe065b557777f3b3a6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49876ad682a64ae1d8b568a0809a9503508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a209913c988a87e863fa48255aeb5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c6ff1fffb859224904e4191313696510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dd8e40e0b367a2a5ed97742b60651511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2d2a01ee1cc5a99f0952f59e92486512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47c8ffb52d3c05306e1ba23166ea4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bbbb679b06ecb2c8ef3f5ebe2616a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29769b7c7a30c77c3709ac1b8c9a4ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad029aa2f2ceac81c1068903821ec3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38e8c7efa06c5f7b197df7781b2f51517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f901f99f425350f4b013b1dbe809d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f3113a1024f59b44cd0ed5cf3b65d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede318264e8b78f1eca39d2461d954d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ad4b3e646e36abd5df907e14c0163521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924b5a10eba31edbef13ed9cde10d31522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5802748132217a2d848386ae9351774523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34476a5a7cbb4b0e05e89696b483c7fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c62c0190b484a93fdcc498fab10ce2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0456a19f0ba5e8dbb7127de13430fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9be5274318c1ff88951ebf8ff2aae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536564d48425c054ac2cc309e88fd0f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16614f1987b2a006658c64150c53e2c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375e1885f8b97e487b15f0867bbb3ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb304586a7d3a66220280fac83269e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f936b520d0d1dc030e9da1aad4d772532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e42b38826f90d6972cd105131d914d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d022627da4e4081d8116077d6c16e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875eff12a94903f8ba26cb46585aa84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869ad57a86162071cb6ae974a41d7d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31736a73759c695cc5a7f891ffe8feea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865a1fc22a4c4843a5c8eaf516240ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbe8bec838b5501a4c688edc88c522539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856242d5774ff1289b1844421200acac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98b479c4165d48c15ae83970f3fbcb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2916c5dbabf5ec5d408fb21c80b6b0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe6e560dbfd302b6335b7e6ca5d8af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd5778913b89588ed493cb4f17de97544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904be24bd3c1f901f3eb9586a485a60d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6282348ca59b430699c77d190a892546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5aa879d81bd623221efcac4c1595c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665823984ebb0780874f85945357d12548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1706338cfb9ad590e175004cfc71d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082b0aba9a6b84a830017d620fbf639550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44243157be60a5d85dce878abe15d34551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcef42fa4fd1bc04e45f9e9cb771beb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1359ece0c39d72312e7bf0aee4a359553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a1ecd67c485a52afa2f1f1fe85e11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9192ee23096beeb386f435f85f62170555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f366d52cf0e2a9bcc0c914aea1e04556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513386d496ea5494bcfa1f2915236359557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a5c1375780c411b502826a14e1a02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770e16464d053470c95e495b91119f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee4890552d41c104e7b61ba0e43340560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e271b503f46045e3b1b4edeee0fe61561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40c0d0772bd581f28dcccf46d13279562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230ff2e9f0cad866275aedbba08cffc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee00813664a77096575c99b964a01b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45e9f0bd1d09b68a759a34d9ec31ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea127458c1160f000d17ed07de78febf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972803f56eb7d0c02e24ff6a1330693567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abe684b469025d12df2393677598ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cee594b53c9577bf3104c7b8abbf47569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513c8f084ca68a23d63d5d665b42689570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e64ec28e244bdd55a9e9ab2ebb90f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641f9bd511f9fe752e4ee63e2124587572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e39ae1d465bdfc395ae3a8bacdd67573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d786d9292ffaed066c42dae3c76846c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8e3576af65c2795a4fab69ec29f82575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e02890c4ea61e00fbd9f5031a97413576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe60bd0e48f6a95e625add1a72083f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796807d761c3cbfdc6ab024b328594a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ecfc1acc2af3099338b0255ea5026579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53e8424611f80e3d811430e03d80ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947921e7a22d75998a3aaca8312c84f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001c598257e75b33cc056fd8c9798ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dbe5609219dd7356524c55e9c48b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1b49caa8bd7bbbac7716c198b6a11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5221c225302f7fe7aaa686db28b37585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6f23e737475541562faf94b3d6dbd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cefbfd2e5c5b2fc33eebc07f4e535587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206711b43eec73283f12e0977cb27f88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185ee3abc4df2b6c6f5e600faebacde589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed812a3b544d0e84a16bb2f6d9f77df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada28d63f35393e57c25bffa17e6bad2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0413cfdfb554e864c097eba058c9151592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f2c35ee86b242010f8a59b31c81e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77129ddd13fa505069ed0e33850996b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668cc66b254008bb28b2858bc30705d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da1f5460aa64af104af4c5d9223df0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4784a9318ec38012f9da4ac527332597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba3a0d80299320822ea68b4c7e1072598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de10ed0907c069d8380977fabdb0ad0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbf613908711278eb387fd20c0e5c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daf14665dfac49fb2fb0d5e3991f3d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b858236d161f704726f8596deb0517602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b838ecc9990858bb2adc010a0b73bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2dcda01d7ebeffb4f6cf333a11cc1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85344a3ba97d983779d43231b81ff5ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe772d17d11911d9166653bafad44ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb9a27001135ca4197e84d3e7fae93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88013ed61639b0f3fca3ba50853a72ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7af37b4f90be54c98a8344c7710477609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaaf32dee8c74891f0e9f1b1a8c7da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f8a2aaf1d43e3d8ca959111713daf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d252e2d1cc01ade327b67d1bfc20de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd206877c6ffa1e9d784ae6251bb33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8575fa8fe6ee498b588d793736ed92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544ae7ca45148ec7641d97cae81a334615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a30041c39c33a517c2aa73e79b789616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb149389576abd18536524c206d5576617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ed605dc2b1335ab2cfe4e186f9e8c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dd0775cfcab057fea4d11c8b5ab96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f54c966010f57b4f9f05a3a20d354620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703b9fd952833b07812112181ce2b52621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c6baec404a757cda9c1ed6b0da65e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdbdd27afc4d8e2b270a85df5dbb25623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e58504839540acd7a9380cbb4ab89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af66caa10fb534726f7fb8c9191d0c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14081b5a8890034d1443070b3f8a216c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd79dee76d418befeb161abc688dd2e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9bf6707d8432eecbda4ea214c11a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b265c3d40456bc424c356d5344dac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f2cb4f4769c5b3936670e792f4879630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4328190400e79d72bef69357bfc2d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268f61aba5f6385513f6b651155649a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bce0dd3d0af60b1c4bbdbc9a96256633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a893953455c5c5cdd5a42964f66669634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209878f91f6beb56b5fd497ee0e0aa2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1bd53deb4605e51fbf477fd54fb6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacc17e6d4d3f7ab6f026aa7052ebcd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512afc496db21289bac0ee83e86ceef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547051b184aea2d728ff4a200486b25639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0049fd9a2da78f9e8aaec2d702aa9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c99b9bfb037775aefdd88710636f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f346e4773e857acc1897b2d174105642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191f25bf1e6c9c046e136a8240b99b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcafc458aeeb6b4f54860d6a63aae7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde2de50a60263352bd611de11d55b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bd65e8925a67bd31fe830334b13d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264a832fa7beec42516d9bd33bdeac5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8a6c88ec592858342bbf3df9cf03c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b0b907b4ad60149fa04ee0c0020e1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fb23e27247ba95a226a4015960393650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a3744af9ed767fa03a90c549645a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c552b5a53f93a8cc1ef0cd5814e181c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696028b642910870e45d7f93f6b75b0c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c2634842b294902f51921d419c1ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13151d402832973c8af8f0f5ce09e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9217988757b528306d3c426986122d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162ea48a9244c66242e395568daa248657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ed700117d403a29d11c17fe99bd24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4cdca3d529b8124aa3d48a2053bee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d44f844ed33631fafda2f25c1702ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ed47ab1708926754974bc07b28637661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a951f3156c2eb4db99b0c680829e5c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec27de2ea4da3f4a24aa1f5d5df87e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db66e4f6b3c5073e76cfc071cf2fe1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a33f365f9b5fe0392bb7d9f31c1b07665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714085afe065cb2c3d77899440b9073c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d27f0dff3539265c6be760aa699b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19b60b04edb05e3deb98fc5106d206668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020bd71baa44b0d32f7758eb94ed012669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ad0d87ab2144ad720147745999cb3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e5fece240d6a0c88951c02bf9c915671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da624b3e1fd64cd79d61b1a8ff89ed65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3251338394af9620219d9f38f1b46a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61735b130f809043388c5293ab26367d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fb288e805adefaac3584906a3a7cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02b39445cf51006da4b3ae3592ef62676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6995cc8efdfec8de6f72bda2b21a20677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db9eb677382d488d44e5c7e625f3f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a6094111c036f1e6a6c2aa96af82d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedb235698bf03491cd09386a4792cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cabc3f73b72b7b94fcc89284b8501f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c825a77943ae6f31a1166bcc474049682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783ff66cf5ae3791c3f9d0ae48fc9e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909700e291bd20da27dc7999e6900f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31909a3023611c28259a4d59a0d813685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999920f986c1eb75b70ba513a81f7b88686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ee6ba8716c4532a84b755b0bca295687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625a9471e3a14ef2a48ddbe0a89d56a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed353c4a1b01a9a6b4104023d08c55689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e0954de61c003cdacc95f6b69e069690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60274771ba08801700ba67a64314dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feda5e2fcdf4c0343eff891ca5aa530692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5247e56a0c1ba3dcc43e92c16e95c30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fc2f1976486090ba416e575c26a91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76397232766a69776af0cd70a31635fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07110845f272883ec07c03c56cbb8c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4671b089bf7bfb41845dac75ee4d71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690f6df1fa56ee1c0f865f29f683e8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b5a4bf44f8f053d96f131f032a0d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd70e6dcef4284f6e0d75f46b5246a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6272a3ba85389f26ad2fdc8467d5349701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47256b7a0843f81b01da9f1fbed1c4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f7f5b2f93623ae49be23d73de4118703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b5696628f73185f49898283aa4fb3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de50558cab51b1a13b9cec000bebe1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38b81987e1de88c96622a45e8b2761706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15115f6dbd24afb15be8659fd2a7415707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332104fde2272f281282c69c0f85ee5e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b984093ffa3e58bcedbd9686d415c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcab9d931eb3ca43b1d04a036faa80b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e719304eed06061bc0ffb87349c2c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b70f155781abae5ead86d1b164d23e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e54362186c77b872f09bedf196ec80713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae00cb3bc122f28dd08b8bdc21effd4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb940c6cbdae2a103eb1a04f446ca9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9ab783c748ec8e769683f9b95f2fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258dd0cd5cd0b7a62001d0f5f75e1ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb61b1ecc2aac1982192fbbc625b7ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a8eff371c48adf6524d83aec07cf9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b6b34aa3a7236f95b6fda27a92d89720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e44cebc3d35e94baea77bfd06b1d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c219e4154bb51bab59a874a3f14c6f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213868cef30f4de2248346827e64b02723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da41fb6d9ae065c3686e49dae3b29f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a053dbae6186a11dd7d990852b39e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1af2133bde72c7ef349510b87c5594726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5443b0da79284883a49d00a3dd74b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60dbf93289dcd9b31a763fd7268d0c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292009131ea52dab38d7623d3e4c66c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3c523dfac163ed70173b592fd4398730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b096c32208bc4f15bebdc68c50dbc7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d528fb559f346c37b3f444dc37b14b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07841311e676faf77566fbcf7108e6d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495187a53455ed1c7cbed20fec084b63734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123b70601b60d081d5f89d6c57929cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339315689b07d4531f1a1a230c838d98736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd591136d671dea5075c3b6f0af4f76f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d500e6de21f926b0dff5b9e0bf11344738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482af1b725b846b4eeec50b412925e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4e621fd9c50afa11114ca00b68c58740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a77b8b248122000010835868a39ebd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c9311f388ff5a65477aae6b865e49742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44dbfeeb99276f89ef636008016bf1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da807941b6d43e86cb4d7578f90e73cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d07fbb7a0e808cc92968f6387e90b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643e2cba21ccfae98024c27e1837e50746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ae4d99301c8d74dfb56f59cb15f8b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ff82ec508327900abd54b180a4724748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227f9fbe2592c85296430eab1b3544d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a638cd5ac745468e2d9831113b334750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b2aeebccce61e087a35bfec2e4f61751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8cf5a3f94156f78166750afaf155c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cef6fe5d43260241b9ecc43dc37ed9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15d7d247a703ffb01d84110d93d5f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd274e7b288b49f47d6bd3dbad3cfc5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743bac2937165356a2ab12d96ea21ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1023887f3953befc1332b8ea436313757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37deac9ba846e20fddd6847c9e36bb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88954bc7c507164764b0f57fb9cb00ec759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f261cbd04fed2795a7f114b5373e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd7b23d1704cfb55db825956a444132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd135b33117256d0cb4878d5196c1033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9abf47522b88cdc942740ecd27c2004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105e804de2037f09093fbb51867f4a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e93b474d222c16c2eeff8f80601c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191680a19fcf120906829924042c68bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc574088c586ffba1b3528ad1cd5fe618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e57c0787368660ceeb2e75c20a1c1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e619e9cb54e1d9c2eeeeddf00e6bea510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2c3019fc966ce926385f9488916ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6b4ccd2164f635114428296d57e8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35277dc91af539de27bd7d8e3cbb7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402f22e50529426da4689a70042120414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6fd49010772eb8691f38af18f29db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ddfae05e7a4cb15238b3e97788a1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a093fcf8a58846b6dddc90cf802aba517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018e38042eea7ba82cc489917207adc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca58fbb991b2c675ca73f63668e05219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025f9bb698a327f7af921b5052887ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2a2bcde62f991f3ee0ee65804074021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6097f4560b0c1c92356c4328f5a4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e082fbf4ac276e15ce0973b7a88c59e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ab565157f486de40f1d3b72fe0f7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd3a30605bc0a9a0ee296ed654e35f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aa753ba810ddfe8f792abf672e45e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2173294e32e8930f7235d4f11c828b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d990f61738a6bf433c872ef646f265928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356a485cf1272b6c86699c44c62531f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe9fdd5ca6de9da21e1a56dd59086130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366db008f1fe4bb6c6c486030df4b04d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27000ba8193a2324e0b348038dab69ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e00c00474975a49704bc2f662dc0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503f37d502d842ebca79d9917ca5b8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c35878d0629a6a4fab12ad7aa95e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f19c427f1c29703b04872b036ba1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30988a36ea61b6153c8517ce5f0678dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37037e52ed2e050d9e2ac4715ca5ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0a7d5d4d0b78096ce745c437b284c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4edefd8e30147706a91b10b7e2e60640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cc68c3c9a7320cba03079a195996841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b51a0439dfc957bdd98491aadaffe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce065cb668ac5da298f66608f2df3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b7a6f7ef62329bec05b0a84e6a98244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0a0fbb2eb3a992becd0afbaaf573b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b185c68cd40653a23c8f7074842e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fead440f9d7b809b25aec5cfe23d3e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607f0d1363d65b4b8f7b057ed3162aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f4bcb2c7b1937686ab5414a64a27549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacaca8e04924805ffa142cde8e930c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391697ac2a82bd1413e4b3c510b04cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7f95282db0f305736784e110dfccf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16681f5ece840e1797f8846b31018453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f1dfd01e62cdb54e82e2160fb1f8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f693e7fe9585f36983fc5674f3908655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a99c951d0c1234d93ecfd473b6f8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfee101861516d6a178f8c7f0aa10357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3d7462a1d07722134ecb3283165b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f04b7b8a9e33c6eeaefb4ae0834ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9de8eace31c99d6a7de42654ec4d2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f7b600a8f3318f48797979fb608bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed9c0f0be29c5ae64a97283cfdb73362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72b54ca523471cb29d1ab20a216e9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73359d8a2e45eec117c23da16acd3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbacde1921a60e5102f3b31d0f0d8f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482b29ac07c7c43acae903006c0b6f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ef39b1aad8a667aa3c06d4964fe9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd13ef74ed1dedcd5d435408bc7889b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13324162c6fb045804f60221cda431a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537d363816bed1f26bdccdf158eddd270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0bb0f835da1ad81721dc360b884c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610953ad643ed25e3150fa1dd9ee0b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e240b00808d83a9c4bc657fd09ca273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2a568bb6a8cc6a2ed5be2d66397a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845a2a4d21ac3e155532a8fef0ef83b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e7e27b3991725b4d947670e9f787c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191f0bcdc7e22b65ed4584def8cb29277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e06229b0b6f8058ec74cd84dc61af378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265fffdf74fcdbdb6a30f7f40a3ad7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5963c6e33095ccaf42373e96921a0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d476faf96a41f293ab0a18ebf267981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3ce0cdb5fcec6f28a91de6451181482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd854b2f91ec7dde8339f8ce2e3a438e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc71004ea8a5d6a23f537bc66961b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f891432d051f2a60defc1ad440a793485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445d6634cc28625e25b1ffce0fd1def86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7096cfe9c2f5eea5f70d17fb6170387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe0426c3ed453e2d4b1d7ff6061b6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292d35ca0dacdef739d9c2a6426c53c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac38c1d0360bac2a5b8a948e741264890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20c2502bbff6b9247d9a13ef4748f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d44ca4b47df1696319568e4f4d95f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa58802e35f47566944a1228c18cd393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad36a98872b74d0e38faf0681e8648b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeeb353e0af802919592a5e139be0d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b718fa9cf97fd6e4a3b122ab3b16696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ede8f577c86defac4b641fa04dc09297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009389323d94abcf9b5de6580e7d1f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a9bace4eae7661d69fe9b18814a2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211eed28f4ad2cfe1051d3c10239cf12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc59c58f98a55586f3a18aff0830221101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a93e5fec23bd0b6648fd4663f119bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e6f04a8ede85f1c7a869db7aba496103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3e002adef543865d72375b658786b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a953356872c4d1857cf2d93174a29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf86f749408cbd508aa06fc2514d35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23d8901eb8887a19f22e9837aa5a21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f3d83d6df08e8b2e05a322f36955f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cff1992e14a53c570c30a789a3343c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54529fd60bc60f951f1ce879ba78db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349de8390c0eb0e38c194692bb3483d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a088744d36a307d75915d26391ac35f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cc81001db4fcf3b244923ea9bd9c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984054d365cc4f54a9bea01b22a6d71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b1b0a3f605b4e7c2a4efcee107627115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f580f4d0f20a3e823096ec22c63f5de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f017f8091efdfa140c13b5362e312117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763f80eb8087c016fdab3bb763e7511118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38f823e725437fd81f7afc1399e9f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e9df9f9f19a446db674f0759b1c43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539ebfd51ea6c0258a400c59a40732f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d721e083dcba2e911f7c70405219778122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c8906d16a5708a42ea1f85ecfe9f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3439e637de6a392cb814eb8d52ba4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91d04d7f14e5969801cbb9e7e7b346125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a6e6fc6936bb9ae5ce1d40fff0585126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36926f624493b716b57bddc2e53d73e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f725366a4a7cb1ed275923ff2989b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc920f613af0f003620fa848c47e07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcee555a3093f533d0d66457cb8da50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff7c328c284c099407a1f29afe6746131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d554e054ca2e6f3c5611cdd2df612a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415854e5e99d59f76a222c25a7b0af87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916d26c05a2996a88eff312d4b46d59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261110d8dda361d84f41328ba9511329135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549d48987f23f96e6e0b79ba051ba7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe874985f53c16b79a00f5b8cc28a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d430fa2428cf767712a7af02b8991bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212218c1746ad73c5095a75540614eb5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060d1828f4f54250fbccc1581f9a0ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abd955bd3c07fa242023563ee9be52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e5fdd2a3146987d8300eabf241cee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f1ef68bdf6febbc995d04d68f6eb2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73251becce84631f4cf792cde372e92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5355467fce44e33255a51952ef189145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ee87ced3d1734aec7302416194848146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c851b5e5f36131a5a71c46ac4004f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa1e445b85f7385ad8a56dbd6bd0c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e396b6da13e5bdde2435976ec79bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7ba3bdc6d1a9e807a8641055640d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a77ddc9ebb0ab1165d6eafac2aa422151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee622101dbd70f789c1ce8b727f52845152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a399e28981fb72d9ba2b3e12431a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8fe6d418cd7ace6471b5decaf67af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767361865f85c6d81058a3bd7ff25d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65474bbf5376fe0245cd16f7ec012c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7224feeda4c84b2f9757584f14d555f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9f6fc30ea6802e28ccceb8a1cd6bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80679ee769b70986ccc7d14e16f9768159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03ac8b35e5dbcb03fc6d682a15b656160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6cbcc47f812da600fc41e78a7f9cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82843eff46c1d4c95a66cd50169f90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c5014737c3e2747bd3269a7708c51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b300e2f61f7c10d50dac9a63917bc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576051c49bbd8b0a6811341c558359a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fac43e11b5176e9da8ae90cdef0c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d73753f4523dc87c71b27ac983c77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ea1bef6df70064b03f4f305a52362168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0d369f3664c171b6570ca84ade35c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f62365cfffa07e58c1dcc2168e584170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca513997600fff259af3d58eeded0b3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae32466d0a9b88a9c4f505e295c8c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee4b8bb4e59af7766bee024cb6e54e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ed41aac80dd6e25bd29ebc97ec5c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a67771e005e17dd5dbcb7380fd2fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce36f11a76bc3dd8486d409782ee939176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf83ee3260ccc545d9838c339ad055177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7be25de3f1e1777c98d62d96f44b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fc9a0acebe57a40e39a360849271b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1270e85c53e8b32257aa09d3c8750ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec6ae92eae83d97ebc084678c15b0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c152dc21cb523ee3ac3435d0812642c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f42eaeb735e3242eeb0cd620ae1544183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b349f50898ec71cef66a060c99f13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd762de3c03f78f10e729d23951c77dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452583371bda9a2ca6435ff067f91cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee53e238ba93c7f6e7de71dd7c950a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639084b029157d88215f830bd0dcaf35188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7d96d19f37b58f621cdb226c5b781189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c544196422c10465885d51a113beb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ff4abb6295a88f8b2e5b2d42e431a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d8cb51372f227f9e760bfbf2d0c75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e21b7a5c94998a9c44e7e7729891d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e0b7270837918e03dfa867d0cb4b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cdeee5a587b52b3bbafa1e20dde16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04292171e3618f8cd5a72d5bec1fb7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d20fef5017359558ffa162f458834197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1eadabf47cd075d4ced7c44f4064d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265740ad0e00f070c4ccae91ee9c3ff3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305682ea83dd33d42c13bbf42650833200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc776767990b9ba6273b5e80fccf198201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedc1c88b120885d6edcf241da90153202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29304dcfc2289cbaa255a39af7270c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39367fbaa5ecd5a4b00cd34150e01f6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809afc374e8b875758cd4c6b78f4c8e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa8e6e33ebf9bbe69b8e8209974706206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea54ce7a43c279c70e51bd3d964ef5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb511149d09201193e20973771be3d3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9e5e38e9a8879a8e7c2905cdd4346209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4cc10e5233e288374ee3d3e6adabb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac021da63e7eea2f83cbf7b0166d9f9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6a2329f54e3c603fe443671149221212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05814d573c5dec3eaaf88222c4cb08ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe472ba5a235b5f461227187e0e818214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861b2393851470c5073ec2ad7c12778215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619257031beac4286827375d7223d58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcd658e9aaf9eaaacdeacd4dc956af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb4d8727745a84cbd939c72b59f5e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b5f564836f62700c88dd2b1b4af66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222d2219f1877401b184b794fd67a37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0479e07586e87e564cefe88732e10b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ef30100eaa89788fa1deb9501d599222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0460fa250ac7062e30ccd6430404372223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc06f28a0395341b2a33d970253816224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dfd068dc8e23a4df6b7092a36f900225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c4c0c997366fc45f7bf2f5e10d55b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98c3b203bfe5d7cc0742e7e987b168227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cede468a706759d53f75185e198a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e39a37c2a0c3987b412a718667be4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf70fee827b064dcf4dae582083bb05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b37c670bdc0105546c62b3171de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec3400bd433afb638cc90e784e4eb4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9b8ee24c2c5296df28257390d49d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9cd18ad5bca4b0fedcc8d8dff4ebd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a8f2ae26cfacbe1f25c6df3579ff5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dc0c4f8860441ee67c254e7aadf45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810c1dc6828cbbf62ac796839da7665237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b29e852b8bedb94f79d8d5e2ba47e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f55295f9da48480047f1b4ed18210239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638a818f27eba1a21092ec6e12df0bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedebdb203688ebf9cc0c712ef21252241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa821eed86deb737fd88efcade9493242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98225c01c9e964eeac53a93013d43eea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec88e7911cf7ef5d32df4e39435312244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953a9601fb37f289126dc533502b474245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dccebb3d758f3b6e7e591dee8f251246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dc5e233defd274729c7fd2f38d98d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e7ec7cee24b8ad805f358d6a88720248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2f5af7defada69fd991d2a6c21747249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cc2af16dcc44fe1ae259762de860e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501736bf088bc34656e89d08e2077cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb502349b359c5c5e73847c3e67900f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6453caf20f213a70ad3acadf27d2ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bf4803d001856074e4c9dc0fe946d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d902d61c7c149e6842741173c5e6f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718e2f872c07555797950b3522173ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4302e2dec1b61db23bb8ddd54cf1cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ea87f03e87357b466eb043b96cd98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fa333ef9e877015e7488dead128dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523d5af2d0c34b61594d58fa2fe6107260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708dc0e5111b662963d738f1238e764261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3070e9d289136240c05ce413d3e9b45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2790034b952d794c9b63f773f13b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c2b21470172a83f3fc892a4f046ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b1eac01bc7ab0ab748103a3561cef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e5824906e09144c6169091de436b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013c9cf66cac328aa3fdfc0459f6835267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49912243e3853bc5eeea9ef8a64c7f06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d02fffd48e68f408d9b19bb58504c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edcf4433e3cc1a5e1abaec7d5abbdc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f202e6a49bae8ab1beb59b4dc2c218271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a41a0f065a1d7eb2193e9a2e37682272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f38d529ce0763a8b78070c46901a2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ae91eb05c6923f70d11954da92a1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bb66dc512d0873293643a763cb164275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b04e7aa73980ad630d9ca30e809d33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5485f1587f9dfd2e591b29ddaa6b92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5a9475e95bdee6b20e8b60d7e3e31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab29a95a27bf7c70c31c6a52767081279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87ebc1cb8bd8a1419350da9c56b565280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cbe550b8a5870efb3ac2621c7d493281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d7e0c2e38bf9d08b180f120ec28c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97aa4b7650182da2da9d0d9bb71a616283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1390e86782770546a25425a2bf634284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147e8283110a5b295502141ff00a859285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5301942884fe371280585cbcfe7a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1c5b39079870d177ca6cc9e4659e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f581f9723850436ee52dd1f4f61ac7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724551be1da073bcc1c69208d1f39f42289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28ecf136652b430fc185ec834729cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d585e03fc65e7ccd5169a1064b2e216291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69001e6a08bd9ced95494575910b9fd7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6785685a3b1f3706666cf08702176293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb0572b41578b203801c512544fd43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7c32870fd5ff2076d7325aa7f3ff4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eae0cedd156c3f01125ae853200d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bf0979595b703f36020d14c83e250297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ce4655a7d7c9972a4e718b2f02a1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db537aff146b76e1bada7aeb03a0f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f52b66b7402382efc0be9d0b19e8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb3bebbf4c9538d31a38a9daa9ea5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec4de0c80fc0534cfbd6a14c85b3cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a321d40731aa0adf3a8063444c39ff9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407488055e7637f1ce267ebbf5697bcf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b31b6750e1e6126234d9b5f5dd03b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac7db19d4abe434e213858122e187d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ab790693095c12e5a5feb7e61cbe9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2c12c090e0ca1cae7585beada71dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd5cd8a15d5fe039ebae5323a99fb6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63615ea2846ea7dd8ef008d09767c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549100879929d846953b8d787295c90311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb95b8b0f79ba75522274b0d9cef7d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a625531897ef5c7f5e1181c9ec895313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f455cfb98d6dbe10b7114bd4c4d5030314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace0023a5fa20bf04f544ac00cc6639315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15115b19615ce36947a1884ad5c5f77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd57bcf03895deb7e45ac7052c8f40a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b588cc8b42dc44e75d59a3cd7675f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47f1a62a20335372c2a3cb22e64481319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3423b04aa8431c4b1a25cea612a64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519b269c555034668939c5574530c1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0e860bdce6f57309f34d1de231346322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581c9a96c8ed55a52e1a078c43dbb89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d279e6051f1afbbc40232eac177bb68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa08683836f7e4862038aafff23160325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ced55ba0cc0619738e27493dc5d8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaa167e26607eeb48fbd82c361a7ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4e03c0ac8ba909dde764e2ae9aa55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3986f49f8dc65582c301c2592f2b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c85f2b95279caa9bc451efb5573de6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91e0969923a13a68eba2a9cd5434e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90719bcec823f9dca61ef46e26f846332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bead11a38f43715da7f940170070c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25e5570d1e7463caba569373967f63334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a14ff4426f5303294ae4f3152ea29e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65945c8c97d94e5d82529e85546cb8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e565ce26fb22477223f9723239c54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43602305a5b113255b65156ee5fbaad2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d594d91bce879a9f0a1b54699f571339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4f93017ea457e67b3d62e2e58d4e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3e28c408f54706b4780fff4730679341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ebe963d9b77c84d97a545d5c2c2d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48c0e06c79252f26c4fb66754f4f7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58808386abe1517599c6496fb2921740344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496c663917e01b0252d9fb6d46e2325345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6186f5002fd7aa55f6c8d4ac7794a1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5dfe136c830d0b20c7c61fb5420ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cdc304906a14c7a3a3a80564a9843348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cace5dcd3884bac72c1c1d9206c19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5562bbb0e4f526f778e5cbfe0f4a66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15769a1cc4b53351751a2b4f3a9ac8a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fabe8a501fc70152ef0008889d1c85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74462b816e85e786d62ea5c00cb28db4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd130dcc7e4452b8585dad495f8421d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529a498f31198337c5336b83b0d2975355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b86cd850d33bf1dfd6ecffdbdceaa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ee3c75554a921faf2b83d5621b0ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc965e729ab0d045bf56891e2155046a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545d54f5d2c6c362274663b2557f98f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92947246e391dc954b42d319cc04304e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b851cc221f6a344b094107bcf63a186361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e578471b3364b572caca0033b9b410e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedff975eefb82b176e182114fcd649363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926100504ca3ed35f43076156215d74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094d12b90398dc8904ee00244bef0c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e958437f76a86dc2743b148ad522b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba68f349493af58c169564f3d26bd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e6712c1320d26adabe432a48b4339368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9d1eb7dd4b7889c63632c7446877a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0421c7ed61dbc31698e93598037bcdc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dce8055da3e95e1480d9fa2b48ac0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec076b823de6ccdd6b5d59c5abb8b083372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51bb8f5a426b9f2126f7a8a5e4d18c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fe6281be43e1310ce1caef8e6308f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35cd499b4f0295f9c5aa0c3b0e8acb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513f7b4c45c014f689ba50ec511b2b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65939b91ca756ef15da9dc894895388e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06a19d99fa623c7ba983c6af72c351378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec92e88ce520684232105665c1d070379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa29005df8b97122e7112297c8d9be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf396c1afc09c6eb6fd53686d79be0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b7d3eb6269e9fa832de9f8a39de92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa834bf6a33dab70e532f177d29081383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c439fb9bd09388fc83706e5f0f1e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b5ff588fdfb7df9bf4204f04106c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb10f63843510a1ecf83d17b3239bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf825ee2a084bbe257c2d1bf0b22166387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1555f2c677b1049e1700e2cad066be4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359071426a8b75c9cfdc406d6edff1b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a43c07f0abd3ff0819a5aef810a38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6487907dcb445a2445e0cc13fbe019391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306674d54bfd89da02ad4d2dc49fb7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638f7a1b55dabd9f877f46e5b3d2a68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeee0e37f8496eb1854169a79740093394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0541248a4c441cec850e0d4aee3dca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1962a9a1250f577ad8769e07188fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080e79f958a2d2745326ebc00cc3426397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549a68ca7df602a54c56fd5a77c3787398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd05ebe649747189299285c3a3eb60399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8b1b87a2f81986c044bc58515b980400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a462cf685c46caeeb03e8db67e832401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5e37bd4d57e7d4998c9d2101aa8d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4aa5a91ad0c0a94350872ea7aea63d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615eb9e19f519db4073c2d4c67b0f5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407229a9c533ea91b33c33ea3023efc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e797901da6210c3a16a712a037779406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6a2a93523b03bc7c7048d01416a55407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67c145f17bd4a9f9da599ca4050e7b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9017614549479a0b0a13af3f3db7f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218b226a6311dfb941ca71bd4c695d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa35c62f0726554f27489a23703c36b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3c206a0025c3569453e7d0480b060412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722ea562244251bb74ce18d9ca8e526413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49620908afaa01f75ebebf8258c84b5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207391073042f4550a5bf767fa202ac2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c1b47ef6677c32873b9a1902391ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2723426b3702699e5d8e9735d0298417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950e854030e9261a91c0d2ab1d898d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ba904395c1b4cebde2df0bf1a760c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102ebd5968826a382e60b5867441e9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88415b2e63ee920360e6d0a04eab3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b627c6089047cabcad88500aa52b14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe3ac65d1768051b48a31b1303feb6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884c883c95a43e0aaa5eb77b2a97c83424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02628a16f0366fe6dfcf848d0a61a169425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f64d2a33e6e7c2e6b3bef5e8faacf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e33ccaf93055f5fc5bbfa778881050427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e194ba8ee706d57a7c34d8dae1450428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014329234aa36bf0040f111434afc97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2dea0d394e59a4ea08b40360b9dc8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21883a6aaecbedd0a5b824d48cbb4a1d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefe35cb0c6d105c23374b2103284f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957edc8c542446e35d4863c64edb19dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613da41fe6cd07a8e941aa691a6cce8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbe021d5b282f177d83d5cb080d7d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194069513d7a43ba4c6c46ffd3a92722436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda7ab1bff17f22403d4389e7c2aba1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42f17946090c786cb367bcad468da5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1cc62338e41e7beac6c84ee83ab2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbcb3d626cc56499ea732749bfea26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546b59d648970c627f497df42c05ab1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e377e1c8648f7c7f8da908ace1b3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5d4fecd7443355be32472d6ceab92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b74170f8a8c3f59b0cbac6f535b6ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6987b8fcb12a6bac8b8cee4671decb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a80defe29b187a2e95d81e15a0ab6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e4f27d0dcdd4548b9e7caa0e76c74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c589ff2e81b723b3753a1cc9b7271b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2de3c85c57791216e59a6692f2e5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc96d9c8b7ee809e5d11bc78e10ca6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f2e288873d27fed3402333385a299451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ea40f8215387032ee69782bd6638f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ec6973c7184c56913f419e505d5f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d219fb2f02decb21cbec061d13be71f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852056c89bcea5815784b7d1b670fc7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468037f99bf4838f8b7ffa64738bee7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d5a3fc5aebbd76a99d7f043cf9fce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a551c331eb8cc1b090897bb947aab6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f924d4c6d84cb3f5b43914a5d39bdc5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d567544e591a8f90ab20921db965b99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded19d8f558ffee566544f3355b0243461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f056aca655d8df76f3a71ff20011795462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92764d8048308093605e6ea832d0f639463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f5d8db91e530f513e1a7159c7ed94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa6b15e8a503c4ddb14bb4de92be99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfd2fb18c753ae349272aca5a92e5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2777241a319775a6143bbcb0aa2ece7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2868fe7197cafa8edbedf881a1112a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5da1df0a8697e6c4f0afc33078758a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcffb9a931ff50b8b297418cb54e46f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf0ce71bf9a88416eec86aa0544243471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80087f89d63dd9d5fb12b075e37e42fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d199c557b62a65d8810c262684b1f43473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56503aabca98847ef356c26301ff1cd1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d61bb3340b7436f15a1d4d74e9bd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fc42bcef11beb8b7930e63289f035476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405faf18a92adc434899f99f91b5515477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a51d9a32c9cade990ec0279492a6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5caf625f0cdf2b8a192ffe7ba27152479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0079b81c0c7ebd77966a65d0096d77480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631bb782a74d1c51992921d1b3eeb62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98532fae562dcfdc4718156834005fc2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d431bd54a93b843e1f20eb37fa80f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0693ff60fab68e0ecc9ef1618c2ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a2f39384d0acd0d3841bc72ef362f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0867ce6cc73ee7597d828bd3d9a0182486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580ece078935f39c1145eeb889d627e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7baca2cbaba60193a7d9a0c4a392af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9e35377006215359e537a9adf6746489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0bbd152108849caa6962f0477a8c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444b99d66ad35d1ed83fd430f6c2592491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087d1f2f417c28b8cb48780eca17bcd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7f99639651f3a29465e034ccb4079493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46a5037c3c3b9096535f6c43a75092494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d34e62bd3fbbf517b7c8e5ee5f9aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e905b76eafbd66d62f43ac5c7d6d6a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44bd3c6484b6460a0420ea747f3c47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8620f20311cbf90c5cc40c667862a3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bec8a3ea31a949e38f9088856d18db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d754e720be6ba303daa9b268a50ad8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf35a406ab8fff2f6412ce62238a52501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa689e91fb19574c266873a1e6676ea9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f010e0cc2ae3522519f990487aa3d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a5eb7b7b2e1afbfb7768428967db7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0209752f28a7fa920e7fc83b68461d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca67b3502a69a8cf801e6d81fb498af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e73c70c2b274c8fa1eb8a7bae3761c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b6e8a5ca0473313acf65a2e373a07508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c77a76f4bdf5e7b90e22b774b65ba5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814dcd8ea143ffe99f3f87f1dfa3431510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fac8244476f0bd692528bb70af9c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7729818340796c92d7a96c18ede0f4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabf866325512d39389d1a9d05d2cac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05042abe8a64c1f8f984e19530e84917514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec146c53eb26bfa8f437d87476a3cf2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc1023ee1d9b50bcb68b7725ee32ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c0206ef9294eac36348872eedda06517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464ca5d67025de7cc7058485af08ddf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5ad5710c4f390dee58c3e4e7d7721519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f105caae119c348329e750572fadbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0750db6db5db04a112ee2fb74c4c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53377cd85bf2f7c928a2e048863c59522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eca8a3f3529da3b56e975e300d8312523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f412271a40203c0fcdf533fc71fa7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3c95c2ece561684cabc0ae2fd626a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdee70187666d4c134a4f4c529579d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a636dee22c3572fbe36d554371b57527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb698655f88960702308139b036750528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef51050bdba241f547b7b11f5f22c5e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862242eadeb82364b71f5bba3ebe4bfd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a831f84f6392be7a28b3d491df3459531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622c03d93ab193943238c2f790acac7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b03b77db9bec02f4465ad77f7226a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0b3390bac3d43b831aca25c8108c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304e19345a6a207f3729519b717944d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9cd170adce30645d0a9365fedd1dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab397649289ab40ca0cad74a0373b82537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb63f908163bb1e275a0ad20eebb0fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40387f759b52b7b113cdfce9b3ddb538539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1727871f8bbda175b9f61dd59f3c855540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a940667621fb1ead65933141cfd540541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb782e5730cccb76dcd47f431136d98542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c56e7e9767308fc913a851fe9254b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fec0a05e18f6a387af07390fd29fc7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5eb65305d415c85f40a6c769def28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8d6609e3c8f325c979960a3ff5b44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6811f534cc5b7dcc38d9cc5608e896547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c070da2b6af866c70d5728f4f4bbe39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680cb5c11a522e4aff464ab0c2ef8a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c755b7a04bc9430d980365923b4204e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ccb7df4d3fdbb47abcbbfca8927be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab85e89b8173cf19f9d2d7afdf594c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b650034afa056eb890eee843caf0d74553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcd992cd1a56e607dcd6258530f8cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cf1c884f9841449ced4d35f126d13555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6758d1daec6442c27da5eadb911a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51f537a9cc33f05ce1cfbd01765637557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d0fc08cbcfc8f8ae949f71981e58c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead42a67da1ff54cb3e610fd8ff748a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f87153f8155d09fc985830126dccde560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aba17e1631c96457238c4e681c6aa0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05d7eab77741880befeacbe88f1da9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1e62d3a99e2ea6a60510f3f5a6eda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff494f41b5da0e6f2fb9bf6ebfd2d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a654d8c36e4e5b667990c38f0568c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a08f3f96ee7816dabedc8625801ac5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6189e56beda681e37dcaffd6c4bfb7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13233d7ac63bef5d554925a684bed2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeefef14c29df35e9211c0e2236de1b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f953af1d21842e609c28579fd88e29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2117fcf1bbb356717df29f158cdf32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac163cbb5340238f5c7bc54b0b081306572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f232459f6f697a3566ae2731da40b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2fa906702671937295a292eb1eb19574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcc205d34ae4cb927c5fb3ad383d53575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28159b973773752b8a9da8acc1b36936576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22c3d0e6ce685ee7abed2f9a2b278c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b06488e0c46562c9febf2d41175ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd121ca0f6004da0e383805f5b1180579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a68008b6745342df1eed40fea0124d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225f9bfe00d6f0983caeb1809c13fbd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fc11b2d8c96e811439fe6debe56c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f95d4a4f2e5442b1fa32100e9c619583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d33d1ab32f922d523734655a62070584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363f9b8eb9ddc792e749e81591a85e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e95255b0c1b76a89461054b0bf362586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9b384ca827d07e81129f01d3e2c20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0901a0ba221774dc5a2af3768aadf17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa10e89aee44ac514f53ee082f8ee96589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba3cd3e40b25bcb1c31c6fea6de82f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17789b655212d297d062ebe32a51d95a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806c73c72859db28cc885c295dcfb82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b8193864805ddb6f07ebe5e2ceefb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0f050d2206a2d5f840836f24e67f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b46b63f2153c24d220df0ebd130d2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2e4af9ee785ef7284341708383e64596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb0ebb77fc613f599548d22b37b5a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc6c644a18ffa985d702bb1841a19a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f474779a76006bcf3d946ca69a9aa9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1bc3824f84bb9a6ebd241cd4341d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29d7b9eab3f0534d2fce9792a60d21601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdbfdbfb215e07d82899dcb8b8ddc5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad21d574aae126123e748d8fbcce5e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb48c970579dc709b962b975bd92d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b2c3ccde5c0e0710b2fbc92b8e53d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be31e71232977ea417c045e792bea22606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ba7909d893fd5eaf636787df493f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5271eeb5ba10ad895dc821e00cbca6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6380b55647205c4dbed0b152f9b81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55248bcf73a5a333da581ec979d4f1af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c9e44613d6bc2bddde5a6b4087133611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec838d165882ec79cfee80c012c8326612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335c571c13364abc2d8d3e20beb2b53613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d13485de7c9ca1372490324a74add614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e435cc85cd00ba044510a71788bd7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba395ea8458d11765759bc7886f4c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312db2eaf13dc85bdec39b394eb135f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de980e5e18c0dbf01d5549e3bb01cf4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83640047232e730c0a03ddb3fa05df4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96908789b9ea40a312f1769f115b13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70762f0f1f46e110e74233244c15b022621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b50323df6425a61548107af720c042622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396e147f48a1061d5fe49e3e696221b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923908068bba39c15761f6310c05466b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b4f7d7d5aeef9b22bbc346a567d21625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968e5db54e70e1e30669fc4e8e4ebf9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d37edf5f514493c6d36486af2b490627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88cba438906fbdd5163ce3300ad041628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e760b2ee8d98a195848bf1fe144dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac795226deed7ebe89f2ff739d5fc2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0330f2fd8b06b6602d81920cdc59e80631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df84f90a36a6a3f2cfd61de6ac1435632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a413bf3c7858bf3dff6d23fee3b8c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70e993c4a5ee9aadea1d5515bd689a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee8b5cbbc294be1c9c13967e36ebd0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3bbedc43fb401bbfe9725e1e4503f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be598d867da53bea3616339c107c333637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d358ec07a0e76b6c66cefcbd2f2c6d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca3f9aa5140068d1d88992bd861ad4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2385a8c69eddebe46ea8ac7ce48f315640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f08a161d1a875f8aa42e4a53067bfc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e78341f2abe85d10d6853e4569b2e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b51c409d10eb5119ce75f7c5ef891643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e12ce92951ea46d675ed4682043ed0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390cdfd93d9c69c73a5ee6c2b786609645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be3bfb7e86ee770489f7d5f6a31d5f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608f53e6607acabd21e922c54e17c98647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933303e10811f9b0ed273bb11ada3f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd2dbd375cc550abc173a532b07a61649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00c1ef2806232bac82a81c460ecad2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c0b7bf26a183afe8e4ce1803527e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5241b2d27eba974c367bd5f59fef4c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532e8b34ec703f3920b7b73be9b50a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857f96f1125c4ff97dfad370dc3d802654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4e84918b3ef36c3d96615682ffb8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f6602cec4f7ed5ed72d0f0acfce61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01193508602288565135643a0f9b4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6640782e7708bdf8a58cc5ae50bd5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99b2c92d8a7e856192e0e676b52bb0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16315ca93cbf12d87b07403a09e8ff94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb35a5fc11cd44415ad9276d08eb20661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3b0bd7387d3a71cb693dbcf28a3d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7c95ec95487c35bf6efe59a87cdb2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae51fa6805138b412281d7a8cf256a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8c5d16bbf467b3d6c4e7a8fe425c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b22ea924a9d2e0aa8aebde8780f8d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe527b3d668efc116b22541f19f22b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e74fc1b52a350481d575ce182b132668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c85462708818a73323e8905162cef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016f7b4fa8b257d58489993763b8d10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02cfd372b10bf77b03d5c58a796202671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f155ae7bc9cd6a576f9bd81641b87672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c81e5ab94a33c0a5bb5ada04c7e66f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb502fef0ecf0b42007913dd1e6460674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76679b828ff479acb7f1177cf0622d0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d4217af4e4c26bf897504f9ec30c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2eac9b1a8027c1147f5b9639a5f3d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a84cd0afb14351ba25e0d6a0af67c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2062ff93ccdf8601d0343d758563f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab391d87908e55b8050a469e2210ef5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7954c03973fad3d14258a00a6f70619681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a76a67e032357f5047367dfffc3a2c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86c68d3ef3900be96d126c35cfc878683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c5b78df5c9a63bcb181eb111890e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61204ffa5332ae4333d0f380c5be4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5347bfae98d2cef21262a18ca8a9ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2140c72be916b71729635b9f73c42687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72202cd56e2c818d870bae3dd719d13b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96294e9d0553d02c495efbb452acfe20689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f899e76a7d6e9dbed63925940788a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489eb5c9667b2b942b24efc759630dd6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bd3b8fd4e64988314c0fd148e8700692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66823cb38a5a09492bbb1b56eaa054e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eac54f05d4a920beac325319671880694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c33e92d7efd89d8da3631df2f76c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14cc22f04ccd3d5eed19bb569ad81e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4aa66dd034b93af5385df22cb2f7db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ed70752d47e9e38da4eaa7de73b77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a440cf25e9db7cb7fabc806720aef2d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58198ad3b39875a7a28cfd15616aa47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd5c35c89013624658bc80828ddc64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a084e930516d80af1942c8d20ebf739702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6347c46c035162c1963e366adf65b01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548bad5d90847a9d6f2d6d6af4e8f7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fe6e115ec771ca62c8ce11f444917705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34ca2a8de308983ec5b3a8fde8765c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe04313e3088217121d4aa4592b1522707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848d785352cb8a8a92d90a43b66be5d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7552fda221288ebddff447ef0abaf9c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461e98976763a417e8578b354efde9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16aca1c4496238631513d31b4eb013711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a8ead24cd5e1de90b32d98e82c034712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2701847ab0cda97c5a5bd2a0249cda8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21df62aa934ef02fa39c5ddb2688c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828032a1e8a4240c48c43bebe253b4d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6d6259edc2c63265d84a8fb913f50716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290a1acb3275b28395a1b3eb2b4d585717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a4a635f53ef75410c3e07e4ba96f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4d1794d1164db4981b2e7d227d972719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ac53dde1de45a2e99a410913e488d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3e6df581abaacbe865ff56d1fbb76721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e88b5a377bd4920854ffcbec94085722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c8de0236d42b42946bf06f0f74e9b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2908569f121a88f3fa71fe67dd7c6fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0766038c25a1d6352b4712d11a8e528725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605c756796cb93f555a0d9d25e64018726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0ad093c868e9eab4d9b05b2905659727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79797cb76532cc10362a1b32ad8c33ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc948914531a0787209ec9caa66e5c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca36d15f9e9f3a29273a4f0a5571ba7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5f34b33eb74a233f2c86a82775c4f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dea6cd10dd9ff89d6be855152d6730732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2abca8815285968408d5815999e2e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337b4813d70b34a0b5492d85bbc07de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc1942ef6df4d46b61ce0230b825ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e908c1665b63ca68d3e2f097959b730736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d522251398a3e044c2df2971b288ed6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdcb2e079e58a85432cd89f1f04859738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4383d4ffea8da0e71b90d168170f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446bf65141061147762c998e9d66449740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577a5405ab104d64ba61359a7b95403741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bf95c8ed584884a766c0d5b3541f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82281e0f951c55e4954562e8fcf93904743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235716177e5310db6eff494a8079bcc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8901182b66e9f31e0fe3a3b5320bba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad2f261ee5ef12e7c83a7e5cc51423746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def903cb90f764030f370aa8b72b375747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f1d3e658c203069ee1da39d0f49ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe611601eb477d8e52c0c8b827aa7c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd5910803d2cf002ec1c28dfadaeff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03f8fbd97e8ef910dbdb3c26a476a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0a432c3905ea80da1d866f2ba6ae5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebc51962fcd4be76e31cebe5f88b4e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410fd3ad7659a034258ebc6a2c38f52754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6451661e6776bb70e914de7604b5330755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16345b557c5cbf8a89fa16509b31b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476202f06bd55bcf6d67cc4506277917757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541a1895753f2ce076bfcf4eb89571d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34137305fa9a5d336a9780a9897bb78c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>