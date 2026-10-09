--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd5f459cbcc422cafa84a58d38f1241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8483ca66a9ca1ac085e8c8f36641b8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e793c2177ba6ec96873a553f2b2673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80f26420c273efbd4b3c84f91025074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bed99a26f9201939609c4c4f521da55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373614becf40b47d38116f36af986f7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96dafafb5c317aaece71b69fcb19e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4eda5454d4927806c148ffa95dbe898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0b0f8c64c462fca28211184ec2e699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c7e7262203b8f8d7b52727231f70e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0650bdf558c141e53a5e464cfd1246711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650db713764fbd0c81ed99eaeb425ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23dfef9cb613518e0b42f2f0db542113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33235fad75e74c17340f06dcbffedd0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba96b0aef02c6ee55c8bd4ee46d823715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85572cbe4a3d3c461e908245262a1a1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b19d1c8ac7d3155d105921667f23a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f922116e517553de5132da85a3fd5fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718960d4cc649cf4fb1c991286dc04c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872ff126223f27d1571eaa393dc590f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca4743eade7508a8718d01e075707721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9c64e9f05080fef83321d4e8c680622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711dedb8d4979c5fec70b547aea4ecd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccb2e8a9d0b58ba26b08624c9d964c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376ed09213351f4252a791379ecea5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1a02b88c0b66ed6298c44d5d31a6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e682aadb3874976fc928e267c23471c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de899fb7bd70ecabca423dafb96341e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd3b81749535a2b8912810bc178fee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e5b93649ad19811e27b83630a920730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be483dc73ac107e2237a0fb0706a2a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b33a30660c5b98c6a83fb40be14c0232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6918b7bda3d912c8fc3213104009933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fe233692d61caabb2690985192f3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ef14d99b7f7440f74bacb646f249635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cfcbfa0b637055ecc77912e3b7eb136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7823e7ac08596e8ea3b6f13c5ecfc337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b673eb561eff8a5ebfae1fd88e8433638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67480820fb3b37c1bd4d1f16e2c5e4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b79379180a33ce510bf730ea6413b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2503d008c00931feccb5510dbcdec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345b680d2884f941024b42fcd5ee3b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3548bc65ace5459c6e6bf33b65f9bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d84c15af400f4ec0bca69e99a92f2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a9c0350c54d2f32d98112c9efbd6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b492fc2e30daacc71bf03901e70b9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037023e4f6c492c73e559fec3e7205047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715b76c8f73e03aec91aa2938f1e6e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41044f64d59b40abe9fe23105ce5ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b258483ef155ed8b508c96ff2f246350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e76278b9bfcf157ebb8e6d742432d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aaaaa006e17f5926e654805a2126d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921715adc29db187f2d36fc77865dd253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9b2a26ad8b858900d8ac055d9135354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ac3cf724e47cef1764ca5feac05be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f05dee495a4fbfee442763b4818d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba8acce4af1c63d80d525727e839ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0c2b1dc44360f76c8591c3d8b066a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfefd418b856eed56b60e4ea7035c0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdd77995f99a8314d1516e4a003d0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cf79c37e3cab21a479dbc131d5fb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88444b4bf7cb03e0db4a9cae5a18666362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1b9ad0170555253f8ee1fa0323cac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d36a01fb7aa3e6150b617c9332b91964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b2c6391bccc2fc25ede29dc9c471865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458774bced3840970840e6867ef3bb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ef27148260a03abfbbf0a115a8f0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318d23217d5c4a3ad5514a82937fb5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c2e3e5a021f8d280804f6b82f65b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caaafc57caacfde615a19d9891fc9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f388fd7261c2795764fbb25f3945c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6aaeb0cbecc9480b0cbdc15ae1bb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2519873c1106bdfac71d0e89a80be9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98e2612821ca2494d485a38e63966774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10941f6f7eb60b7f622cfc4ed7e7090275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98677087140cfb90b623ccee24b5e53876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746dceaf5f14216300dad9e3644743577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34612b25257cdab05ac51856cbcd879d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbde3aa5de8af5eab428a66a71592dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe0eb7754a131f42d8fe40fc8b9b3d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154919bade8806e439f4b490babc6c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbdb80139f0e6960b6d4157e47718c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b362338b1340ae33b7ba2ccc1101383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58214c5e90cbaca23adae46fa673101484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e39462d8717ee723764047fddcef5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794339202f3e16abb6703b405763c9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab578124532385145aef578bb1bff52387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8bf2636160363b09352e39ff25fd188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0916cef5a870647baa4727bd52e07e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198218376d74dad4ce412743aad5b18e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29aae93b5bf6575c5d0020c5173a11d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0d9d259bd3fa3e08c9a4a533c553792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2ea8878457cc838d8c415a096746a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88d9a75cec4dcb23d338954e15be2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed83b63a6fb2f8d57473dcadf18646e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505ad8a0c3147e6be86ad627ecee03396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee2de58d8588b4e13771a73d35033397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141d1c89564994be4590f60850a661098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5eef9d82db9aa4a4ce6282fdbd4cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d536f69d0cfad1cd7eaf8f3f70fe20d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ff71e0363c6afd07780c4cf1f3ef2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee1d3081a6b16336a634ae0ae17449102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10c360a916dd4b99cef8dca247d10b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a8ac4e087b17ad489790bb6994fc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d5ddc552b8421c20af114267c38c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592588d9cbb47616c6c03936c3176bb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97708ee8baf3919d24fa4bd52c8a25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33b645bc107ad9dbcf521d84da9a16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95622e2756a4407c2943c84717bfaece109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259d8a8fa036c3b9be89f9086ec4fc0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3a7a68494286a03a1f4babd7f5296111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d241c1db4da48d088389b776f428c7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f777a539f3d8cbe90f0fbf8a862cf9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b294d07fdb7d206ab55923e9e844134114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289fe89c460fd50b89ed639f6732704115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab586d40f3586c9a7fcc294e750358e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff6151ad290155392d3154ebf81b87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60a8791be9715cf0c6d17504e5a42d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99488e20ff723c5cb93cd4140b08242119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e6af9846728e9fde3273854b276b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7bb85313c551f69d93c17a0698563121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf51dd67a5cfe11d19ad748593b4596122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd50a562db65633de3e38ef918d3e55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86154ab533608ea48c2c4a78ea122c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd521b855cc8a9b5421a88f54fc9ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e669665d7d8e2f47bfca933841c1e51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48413c819b02bcbf9e9d11672aebb78f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b95aecb917ad3e17a67f204c223702128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e89766c5ddc49c90160704c486fc14129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00db794338677dfdc8353bd9032e30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b876c42e9d169149997c1bbc9abdd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c79928933a7763bb70977e05bbb63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6bd46818154765dc135638489f997133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b290ffca1fd1a7f0078ebc03e254aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9d48d19fea5a070fa74ed8cc7a2ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be74b5dadc06ef01eb6f5a45c028723136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409c516df7ff5d027ff3dbfd5c21725137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae4ca9e0cb8979f0dd3988afa2dbf4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c0bd4d67579bc1c0aa6dcf3958f34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64f256c63f9fa66ca6274159b44f7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ba2021f1a3266491cc6292f9fd23c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d9d6febd040eef2bde6ef06423e98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da5f8334eb958619ac85681b22276b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb880cd911568e46705109a987c2e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7a47628dcfb5b91495bc59167e7bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10f3ffe7fe314bde1808df23b17b20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a885b4af9a971e32e75badaf7a9ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1acb7b81e3f044073e3c290dac1ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802163ca2063860821bd53624d4bd44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4c040186ac968b110dd0298fff400150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2a2db19d400b36b981140dcc51a74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fffa82842874837f0b9cad4e639d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d589e9236abfd332670ea93d9d297c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bef3a2b555cb7a657e0bcdfcd5a94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015d1a569b9a6b4646bfb14077036ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b10f8d764ce30d5cca953d3fb3462e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9074851f7a89f60f0bded128f16af37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da701c0c08779300207cf0b723f72b5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0648029db12fd1e277c6b1b81c5134c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ac9dff0159ee499e3ad400e8ada66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6137728f652581c5eafab120d9a062d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163741fca13e22a2a574842641ce5a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276375a1ae6838a736731f2b83f52d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b703c9b8474ad5020aaa1993258931f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087d5154dd29c75dc7e6d3f843b440a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23612bdb2cd46a073eefd8675bbbda0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4d247556a0e6b6291ecdd2ac6a5e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee0140e68edeeabec18507ee37729e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c79eeea8d1e30dcad4e76d93b911c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dacf76e860d82fef7aeedcf1e2750170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788a4ba86690eab39322c405b41c0db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974fe28781bfa25100dff7d2b6f3cfb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a02156bfa9648f25a2157a2fda827173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a932bb393f4fda749a23ba1454b1b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05d96fbff559f6b1778cc89f91e53d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f132c0a7e2aed52c5a7b75ba264db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbd26b18bb9da183cac672d085709c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c1b08256a81f5c0d9da420f031e39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb1e8027d01447b88ba09fe3024415179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8268d4c737291505ee1a47ea01250180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cce3e408e085fce6336979ba7a8347181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3399daf2241a35e6ac473881fee531182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2408177d607f8a9c048bc92062de4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a2743d532f40868b67a58312f5ce9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21475e872a326151d38ded5b692e5a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d84e3ebe578bf8224f2d0e09bbea4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fb821db95388a9e15906e87c1fcc3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a00b690420572f465457d5126e8e93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90559f9502c843f05801733fe76be73e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9230f0f10be676e19d17e2a8746f242190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f5598fee3fed2a319505dd1044cbb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90601acab72fb530972930ee3d9e6283192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e346752f1d7ab959c28afe38589cd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a5648f58ccde3fd8fc8ebb7717859194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5282ecb969dc792a5eb65895fce46fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97d2159c91df5204127137fb27e7f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4e3f967a3f615e00639b1fb5de1bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df251c8f7867d1d80eba4706310d77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a558c4f9e0d3f4b0c0a619e202dd87199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ae5a27e4d8e19a339db6cc12bfa8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b59f91daf4943aa5f625b7e81f597201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d064a73517cbdadce0a6744c8d4438202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cbb0d8a4e7d938f144bd5a044a302203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c03e2157a3a49acf17902c035768a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507e74804dba91dfdc2f5ed27430212205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491340af85354f103ed02373686dd31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687febffa07d524b2eba351b92549ad1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7557f8d9331dceef8e6c0fd4daa0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f219612310a8f82c33d29a3b7772427209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd53b5f5329517ffab2b91e6aaedc0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae4bd7323717db9ca6d25d5eaf4fef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066d7eaf04c26e2b91a4ebe1efae8b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74739d8686c6f1bd26ceadeec9f154e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483b8292bca2b55996e76b197702bca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db1f9b28a7c48a6dc4fe13b62de67c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96372e414f49a7ffe01c32495d01fd60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f80f1a7c3110ca578e6e4c0be64f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df14d155bcb86918333e972a0844bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c151aa0614a24a31482bfb87d42d8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bacecd59df4f0e7172f199da3ae91b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037eabf600861667b6675346e0c77c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2632b2df5455e47cfb187dab14bff2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35410d5533c4a0840bbba755972320e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d587e9e719226cbc80d48ebc143f3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91478c3c964464ae98fd53b31be1d7d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8b3fbbde3de5df26c3fd951c6dc93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f738386badfd16c9e9b70fca6f8e2f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a33b97eb25c1a1ce213d5527d51f79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f4cc4ca53fca4fbb2fd059e978fe6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7d1b83d9ff28cf339958e9eb48799230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4911a6fc206e626f40e159cfbe773d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0f348059f2cdc15b0c4932aae0d20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3713738157909a544d0f3a489b073c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245604c41e9ebff313c49e01d0a459e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441d30d9b1e3efe9209804ad78f3478235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe4252daf76eeb3ac8d08574a353fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bbe654cfe7e9635ac6c325e2b029c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebc20982cdff05fc36582510ec7bd3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ea69069a0013b41e0de7dc040052d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5fc61d97234b450bd1b1e4af02d06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7414998bec71dfaee1fc81365f63c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf408d83e65f9eeab37c9d421ea0eb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d854dba3d4fe835a2fa1116ee00df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f1706a8aff77cbaa55bca0c1ff0d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d785414a0b62f31f99946c7832b2814245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb880074eb359a7e9e702e1a978bc886246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550cf55924d4ed0419e9bd81005da92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e3e08dc069e01d30aa0434c0722f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de8e940df46f7136a830868dcbb6e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173757727ed3f382d82f93628dace799250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493ef6266b270079aab0f71be6c4c53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45751deb840e04527736a60c56712723252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d609762b7848b5a813dc586350fa0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73350757d7bddfec5c6c79b50a1dc78b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad082cc405ea33370f1c8a0ecff8144255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046e1c918e9134c4a28b5b9f3a133bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46138e906c440e2255d996100edd5c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018fb0b7bbd31ded4c134392caf2d4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dff50de4b10340088c0a835f7b9ca0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9015483c4cf421a8435ff46854c3b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86c355d6555f88ce1b6a6303ed17d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606efd6dcf3b4e55758427710c86e07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5adb59cf440101991fbe87b266fee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30001c1fc0372297a8786560f1743e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859964a96648df98a979108bdc4ecb57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33770afff1e450b1e0f2671ddd08ec6a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd2556310f08b32e35525f188ddf04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372040e32efe949429049df4938408f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef3bf7174bc650132fb480bba00c0e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d908d4b7c2cce48e95a5a3a2ddd55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41961ef1caedf32ff97729e7c41d2fec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ff89cba7e690f7f77274b48efae42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f167ed6672d82b84464923f3291f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d43b65e03f7d73c3259145917b7da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38013c383453d9dcf691520d197d10b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a041b74fec0980ca551aba692b931f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc03745f69c2d329fa9aac8ad80ec3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a3cf3c217a59eec01d829d2e68639278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa9120a073bc3d3336ace7864a505d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504a4e9d32352ee79f28a1462636009280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214b700b2a9db552eaeccfb0c8ddfdc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fec2a8e3e4f3078d39e369b91faf66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6756c587c4fbcd45b894dc1a09f069c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ec457e44188248e2d6219c7b1d634284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219e639cb18cb2014b3b3fe8017a785285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3511053efc1c9d193ccd05b34cff0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3d7c94337a85b1d4c8c550ad54968287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e250819fbb3179b09a55be6dbe7df2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d199b84efd9858740f65c9001865a2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9be12428101803eb61af53917deb4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8af1a825b42507aa0c5a92e30326d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9897b13ae6ba3704fc14278c59aaf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aba6ebdbfb51bddc9cf70cdc0caae4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cd2f637c84ca4cd55e6e75cca2887294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44025a2c2abcfef5151455858aff9397295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c01d08c6193cd42a028a496b4090b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598c37df31eeb3317fba99e540f88da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af747bd4e84248dbf1185c7f3c7ceb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a008218a6fe49d31a1d7cdb1467314d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f774c33b18fd1d4e51c1ef8c371d63300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b666fd393d16db3e12f57e43637e0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26abd2a9595e48719478dd6d3244d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f5dc4d8be7c04e2e5f354e31877b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bb136f9db6e89a31661c01ada1ba5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af316e664606f5f46fb09926f75b93c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e29adaba44df3eccdcb8feabf1350306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c085c73b62414a5fd7ed2d26846188e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820908ba9b07bbab785d0f00fe7c78a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b463c54087ee5fdc5f0e7b5ec316ba2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481bc2daf8990afc1145ab01afbcd28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bfb743b9af8ca9a3a12733d54c694311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121669c664057773f34f903ae44e9a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0583f47e6dea81f052c26d632aa3d0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fdb95408d809ef55b66009015e7ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbc9aa90a01c5b672df454295d43db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1071377f32159d6a9ade29ed4b7c3d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9aa2a568285438b0aec1fe61f8284317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cd30228c718555d22a3a9b60e224c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13ead4eaaeba74d8f7e4e11616ce6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a314555339449d8d2be4e31cf546a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fbf68efb451eab52375767fd34bf7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0096baae730ff5f5e93736eeddfb5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f5f62bb5d0a2b50b4ca49d2468a50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68be24441cf293d5b4625701cc38638324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2644164e805b024cb7e38a35239325325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e736aba86cb0ec56ed5da7c92a89fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee82e7ace38a3ab1676d2a1a83f0bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb6875515650723f3cc0770e221094328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2ecf55ce3217959a49e97648413f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35e6286f4eb6ca737c062e49374a4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b17b18dfafd57a233033595885c41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366facc47f04c3192e8dac84bb48393332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca3631d71301488a546f545e2b990a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8616604bc4f3aceea225cb0227c7b82334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e3234e8018617c8e34e7e7b33aa0f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae7a4e65385286d069aaa29a9deb14336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7582a2d0c40ea760ed5afbf1d18690d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4548a509c6968a55b6dcedce771bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05983af44730f1a2488d3858ac8589c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499354ed85f27c037c1a3fa0e51a1c40340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e66c2af625131749ae7710ff823b63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47694ecb8e0b401a5e8703184bf711e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6383eae836c81938a071c6a7a77ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525410ddc04e3246c4ffe2a99ab9a4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6e7258087f8bf75a489de1b36709d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac56d5b106299b89253e314729d6070346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e425efaf6117921af54ec26b6c0deac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea26733acd010e106f6242938bdf08348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da68f77a5a2d5088e78059ba73ebb9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389edf428d2e65ef08e52c76a12c3870350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cf737c4a5c0546b627088baec590e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f6c0f65fe4839c8b30eaf6c4fb579352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f5c25a0d3d7e9790bb439339529b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0129eb58a2eab4370ca7d0f53b0c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e314f2885332ab3a7740c1c819dfea3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4f81e9af74f32ae0995489200564f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9d99ec658c8d66fc84c549df1ea2d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffc1a058f9a3588c6873f48c8be286358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72839e2ec08d568d1d103cbfb91b4736359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f903b67049579f48cabbc99dfa9dfb0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a053dbe951f83e067e5c22c73a034361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51284a8fd917bcc40e0696da36d1b399362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a762ae2d7bbe9b53f39999717d4cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72442135cf1315ec76e5838d34dcf752364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64c71227e950c068a5e718820b484c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea214b5090ac9b5cc03bd026fbdb07366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf48990c6c2a273a9449877f06baa1b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa148c242a852ba821d7b0284596b39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1635f8a01568debf3f610e6b0cd78e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bda62dd4d286f26f4e7a51973f792370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bf9672079efcddb5af45ee5cc48a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddc487f99556c2729163ad852daabf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72837a44dd84fb87104e0cbeecc9c2d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c265633585213c8b4c288f6e1498dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f7f5cf56899706594ccd34aaf7d24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2708c4e807953435ec9011b40fecd8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2ad3d5315afcc385b7381e9a5c7ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f21a7335ad1012333869105a47d115378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ef9e6c7c68b8a6bb25732f7d5d4d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa029e39b5fb248c12fa03e405909a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbe0531c30da67166468868f8718af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d8c3c87a840addf6c18b94430992d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae104fb9b697dabac0731ca23b37fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86364b35939231e84596cf9b4666ca9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49a78fcf6c50e8bb6d5e24733742dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e2493a49edfbddc73890fc911692e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eef517010423d7033507f1e7c64344387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4b0b31985566dcc30fe1e827843b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6faf2727500d89178eb1f21c270878389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaf8f0ba3e1e2c3d7fda3f9c20ee7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13461e0c466131e8d3b8ad88099b3e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8747dfcaecede80a481f083e820b6f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d8f26cdc3512c37dc335c37af3540393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37483f7d154d36d338423a6f479a519394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2145c53887fdceeee0c6b6cc245a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a1088313aff95fb918a4c1bc43f41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef83ee60501198f0e24f5def472eeb8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d197f25c43a99d751c78a82e91b00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a022de9b5abd420a4ecded05cb4a99399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e394a540c1a8382cdfdbc3d21bdef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4b651cb9721e20fa65369386d8b33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aeb7db7ba875e9674d767bc5bce471402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cca0225c9663f29ae83bb44858738403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38c301ff726f5452b942685e5b14b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830240a4310b0d24a14eba8aa40fc70405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5df1cacf9841e4181be98046a1807406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717d2b20dbf49454fbfd0c583495a6a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebec98fc3b6bdbad97ee4de2ebf0359408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f06cefaee2e8bd13b8dd72d27839d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcbcf57d7b333340f29d83483ac3a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c498335ebf90d41fbc559aedb205d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca786e7fa81f1408b8f156a8fec1628c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e401feea3df8da408eb00805bae3ae2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c6307d3e86d516173e882383a636e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68003f627667049f499ca4f7fe91d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53805c0678cf3878ed6dc2de8b5226416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde357828be4514f6133f8adb3194089417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247be9f6fc7d3bdd85a4fe532528ef0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820b3e18d1b9ba3957739a98e976c1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af016859ed0dd9837315a6ed551d86420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4408224c61a07cce0b726bd9e2bd60421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e289adc0ac043732be5198e094e0f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057e3a3334676836a3f45eb814599e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc553b363d7ee4579ca54ed8696b066d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5e3b78ae3bf6b5abab68723135d85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64929694e85007a677cce2bc98eb37af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162473ef961a8be3e8cf0c6236917ce9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dca6c2b599417b2253258a6e3ddce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffda23e3b2520c11bded274bcbcbe8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470edb7eef4d8a00b97bb0d015db12c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657e9af6da8662739af21b1a789ed62431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2d8dd6525acbaa9d37268c46b027c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d6389d71974b3ad9189b63086ec95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0663c1891c2a1abf4dac062c3afff21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ce685aa38dad7e4fedbca497b3e41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f385402047dbd7f7dcd125b653ed11436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35802335c96a6c35d35278a40a9ed861437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae101518ed26d037996c12f5f4e7bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148da98d42b7ef6e196a8d7d3d2b8c94439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd55788e32beccb2370c389623a9d21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537e22c191b4f6dbeae50f7a32836af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ee3e912003ef13b0e5c66ce56c8a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7ba64fe014a2e1630aea9e18101d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b12eece0b5e1d7d4eead05e8595d13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f75be84b613d2ca5964bb3374b975f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e41675a731ce90fbc2c71bcb987aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6b1f8468d3341b2186b4fd789c3a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0350e9d570e55f8d6b6d8834f49b502448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c99df65d34e62efa17685a22f507c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419987182fd04baeb5f66369c8e8b53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca2da1567d93904f6d3358065df15f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0c8555eebaeb1f4eef39453bba8c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0e006e43fee6a45f25c59c3da9993453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2bce2cc625e35d7eec7d18af56737454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd55b692fc209d279677bf5a792284455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bef294646e23836e0e5f81cdada0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac38b299d778691ccab5dd0ae319f54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070260b0b26a8e03abbfaaf7cc82cfc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31e6c6bb3aff0413836173abb52df1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55a02bb7c8c0f4cc5cfc20c370aca6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9162b2be9db691216df2bf6cdc7d68461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22456c66ea2c0639355ff91f4caf3d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2c4b1bdd795b855787a647fad51ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45493118e4b7173904c2eadd3e524904464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58859b2e4f01875674a2d54d2774ef85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f1fdbdcf263d1c4990702e46f97ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977caf22a87b4373a92b9a8e98d5b2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fef0464821352136d1a4121c66622468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67eb0f2f030b59f9faa3a7fae1d8d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6e45f679497ef172351f068b95216470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780342d998cc3504436f84e41de62c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a254d4512ef5f321e3fa37b7e917e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1ca76f7cd60867269ec3f6939f4bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d368ee798065d1a5e19621f8ffca5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5cbeb1c2937d293782f0ed7b309d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6ab18f600f81c6365f5c31df60e08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4c0f3557ec11ea093f4249f64039d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d529ef290b26d68882cf952a15e6af1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d2665c349055f5f0ccb9ecc43a536479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92e2faf4557e1dbd065a377c026ab6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6daef60d92594368c8dbd0fc43eec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49097f67c3f2a0b02a8b996b1d2601482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2654d1fca394a3b4f53439a8cc3b79e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39100483dc30a4670dee1a7189fe21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199097b51016cabd49dc5ad366815b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee269c5f848edacb27e0268103464e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0e09b4339209eabc0571f1d57b34c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235b3e7f3c049068cc8c286ed7f1aa6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4729346d080c89c4ef23305cbec5a91489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5abaefd8dbe216e692befd3d8e540f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab81dbf1d08e5b99e14dbde7f93de47491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3460801ed16cf11f8dbba7d739d53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdb7767d65440005389b634d3b88e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b36b6cbfbbf7436c633a2899b89f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569810f1a3eb6dfd81bb8afa7e2cbcd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b3fc7dfa7182617102d007f2e4140496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc2b98f064f8fa85d5d4e56a4687a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7ef928f4ff1ad688960c40189aba5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77674f0de4d7761aa28fd58e17cc49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65853c23ddef50d57a86c518f9b64522500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4af1ded995533ec820bd40e3e0fab8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f4f24f8416ca7f5459d75a71b2853502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9a3ae17c5dac52a8d6858a3ba4582503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cdc9f27a690d5b673bc7f03ad0932504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b762c587bce18dd3f4a6b62c78f88b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43194019014ef60ea3b9c9557a2225c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929a6fcb3f3a1ea280c40a088e7651e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2caf7b9b1fee074bd2fb88ebf2bf9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284555a5a83926c126dbd01e45121826509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e12446d22b2532ed80edb95492f2d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d80b1bbb07f832374de9e05bf8713511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051789418098d482e4912280794248d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23833dcd283d64eb448b45e8af39cefa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1884fde41c07d9b1c1f16555df738514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a6b0c2ef8c6b4bfd9baa4bd07a89c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574ab6b6f0549c7052d0e86a8c92224516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0170e3cca29bdf78dcfcfcb86a95c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a6fa41d7720b05ae60cb3e5546f26518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de231ebcebfdcfbefb60c13ca2311ca3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cad2bb123d2b1044d60956c155733520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86168f5fff0e18b88f2fe6099f807a95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81ac23e4eaee4d8dcdd496b3738e29522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f5ecd7d54673d6daeb5533752c40b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd6f02ac417a5d3e17c266d5b2fcb1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c6450efb17e37def1952dfb9c2872525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37610b77766e7881c9d4f0ef7047adab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1d4f4092a5759f1b79380f889aa05527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4364f62db698bd3337ccadaf1330fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56079862d8de57909988d04fbb13a21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef77a37aec494fbc52721e67343934530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee65dbaeb8d8a6637bb41eb5f6e4828531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343585fd91c710f43be4fda6858258e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d80247e1e958e1215855b256d9fe8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8f850a989a320a1da954e3de1d57c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671311bd08a7f4530826c6da0824f37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a9d550b3833590795edaebd0db721536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bb190ef7a5cb9263e73ee64408cd2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619250d1adf141a79b160417d7cd6555538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73878a9017b0bef3a1addd16c4aa8a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb80bb749c4e51353bf6b1b7e5b8b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb555342796aed7616f0e59e717a038541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc604d4efb40eddebbafa9e7be645d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea41f8d2667a11edb8311e02315866d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d704868e5290defd0f00e57821e3d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e5cb832a55982fe6cadf027f34afc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4171bcf91651a1e6783ec0194b6652546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab5a1f4fcba99cfaf0f3690f0ad6eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3887cb4471f70a0d1edde8ffecd4d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7966f122d3389d0d7a73345cdb5ee1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e2cced41737b9740840503553228b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e29107221909cda2e7ababc647b7c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419f5b065bf6fc2d451de0224789f08552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50979107a32baaa3b75559c1ef519bb3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcdfc8f40fed4f4f4f9a1bd73ad2a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28714753fce19cc8173d2d94746da5d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700532bbefc171886ee96f0e95b1f81b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2022444341143ab900434ea46f08d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc23691c984d48f7571e9a2277f0b84558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1012ce0a8f93321b767ef814dd6f73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95e059ea2a42a10f19be6cbe2fa5f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1df2d3c59eaff724b2e680481758b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52380a1eebcd0441beff6d98ef4f3f6f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9f2b4819171ee7884b0560f0b6285563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8a057799c016933b441ef41f05c5e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8820c97877c9082f717072c3cec143565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c0e9b6280edb940812f99067c1b95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b840dcb4189d161d0096d73fc5aae0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4906fc5cf6aace3a2cf8595f250d5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff043ef014257bf8ae06a219992619569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12051b9c279fc434eaf4bd3a3a147d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039318a447bd7d3bcd4acd6f0d59d96d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4a0d0ec4ef06f24b7ab2c01a05f8d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc2da4b4db27ae42318c360a2dbb77573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacccc54df95e9af0b1f498132a84235574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde0601480dfd5a15df753e7a03eb9d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75bcbbb6c400f2b44ea84e8b56c52d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3215e22433fdc14bb14dc1f520c82c4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc0950c39ef52669d810a9b6de3b6a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2cf51a0bff6d5148f22b11f026dfb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43029f15d9934f4ac8e26fdf832430fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc080d236cd44f126bd890a24999f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959724e8026bb6acc5825ffaf59d573e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80f33aa9527bf9a6f5c79623a76baf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b728e23545bc3381039139f9f20e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29efbbc7eb9d6b2af8760b66b3880d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c357649eec67fd7c9db4ca1130ddfc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa700bc76c88db9aea9df484dc8b2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cbb6859fd5db753dc6cbceafa7747588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe4b4dbe5003c2564433f46d2f5f71589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1a86fb1d3f3b9e8d2822cda0403d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ada6ba44ecf7f4e7391465a9a7ea4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50893ccd277f7bb934b28427f646bfa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c46fb8d33c32cd755f8ebb6cf4da5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029643ca90bc4da8acf0d9e62a25730594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb69d47179b90109c77c65d310e20b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b341d5c958a19222f73878b5fc006b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8aa0a1bdb2e2a415d817d73ba616e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416749f7ce44d6393e0aa819cdb1eaae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3542d3012c96a085bac68ce26340b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dbdd254a35247d7afb54869fb9936600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a1788b71a9bb6b3020764e7aa0dd4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a98ebf30c82260f53e20154ad28f47602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b999ff78b5c82b8942d10c8bd74005603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e805b0e9677fe1215cb6ae4dacf63604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11f9c9c5b516d583b5dd8d87de72b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cadd45b421d998a5ae6a4b26e9e65606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646bc699d6ac604d901bd614d1bb8b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15c32157c411bd3eb949c2879df3a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc9192c19422327bde572e5211ece1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61950363bb824ca99a17d56bccc0734610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6924d8f794c236d28f0df4f1218a893611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e56744f11c97e2d959266a5f59d5dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66d371c6c1eb8294d89f8515c96984613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b642d69b472a4e2e6030bad012ce0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe468760a41cb014041828f7fcf81d7f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715664433b995dac3dd9d504ff850226616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a17e58ece38f9be27bbf54231c3a6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57bd8f66e7ed58c6197d6b47d9621b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f6c6667b53057dcf4d464f04110bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf36cb2a163a24e229a824cafd1b37e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85e8f8fca0a9d2007cbf0c1b8ea1c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc02a017664478b663e7fa6004255c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c66bde25283d14f347de08e72ce44623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b42747c7188beea45c57bfc267e36624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374deaee75e90ebd3ea9ffe7ac37f55e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f125dacb851953064342fd189cb5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424a65bce4cb942f9859985ca0ba1c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a985b1f34ad398a20be6d7249cf96fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a6f52d0d5fe6d9709d3886d69e57e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8799f117308c5f02eea3adcbb90af5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12704fbb380012134d4da0aa1df1d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec2cb3638292b867a333c5461009d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5226e0e1a560160d1d4c9223c76fdca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136eb07523746bb18af6f1b238f4e26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec4208edbbdb942251200c4df0ff1b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45364513bec6ceaec72c9def0fc33e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d1ffcfbb4876e3d8ef324f5ed009b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd20850d94fe9ed8170a1c2a409127638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ec06de7ed203a41aca9952cf54443639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3872e82908da31ec53f949f59d4b416640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127baa209b7abe683dbdab07ecaf36a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df46cc31d0dbb3fffe11137d1a6767642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92811fec2437b4a01f8fb49b87f86a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f52dfd0eeca7829719a562696b89ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3da44ea1cfd21d52a466450a7d969645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13232eb05e0fa3f9f95602bd43eb7890646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88829be3b726249399ef339441f5f811647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75578b62c63351feffbe74d7d538ea7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed3dc5c1251e5c5425b1c9f4592c5e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd774fee00a6d239d6affcb16bd286650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3383a8c364972ced1ac92a214b3b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868c23a9544593378963b6f4b7efef0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434c2f6abf5ba8684e118eed76b6461653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e8116c15dd19affe377d3b1445166654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2e6b7f0b233fca2f969a3b3d66f45655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd96b34b9341c534a9421e1cb20bc7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7508f793e7bdcf86574ba6d69fcdf3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200df9968d7e5a7c2234632940f10e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a2302ff62aa90e3794d30fdaa6b99659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee2217745e364af206f602f54a77a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec09dad1677a7b2aee0eda524b74bcf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3c738e0653493314be5d7af6f495c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42547622fefcc5d099191d9471b582663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa2ac72186e3c6873ae083a3afd908664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19311ce1e11e01c831589770d2ddf56665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c25872aaf98cab362f6fff860c6fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6273c288caf76be795f79ee6fcf74667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4180184b08196aa1dcda20c60feef9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa81aa06d8c11785294ba05c09a883669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb4c08d720fab9a65fb465da02c308670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ec63567de822988547b5ceb717763671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878b3e5c20c16b9f69713d4049a28d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acfe323f8da0f1dbaea6601e827b3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49948743a47e33a5153937d1f6d466674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbc2b434fc811579b92271f550f25c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987a0cf6e2b7e14d0cccbd31be75a06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5a12a8762854a6e8e3a5d23781eb3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe026a400d4094b4abbb6805ae23e6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d37a58e2864a289fb376d4639ccaa2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef41abd166323aba8f946f8c1726101680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f394fcdbba6f52da10a579d3561e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62423a7a8ad7d69803cc7e589fe04d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524636ed333440363aafc117dc6d1db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0629518559ea66113438285833fdd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b2261fe5a2a087c0f0f810a643ef0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab96d324de719984aa92b49fd6c7510686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82002cefdf0dbebe33619568c751ade687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27852d007870e60639bd10712a0738d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9d8f5a3cac26a982b2c221c0c39a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085e8a71c07f9bfca219585fc02a5ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8cd05158a1d09a508a01b2cb96680691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349fb94bb254b0ee5f3b170905648cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219def30914d97fd7483c6580fc1c596693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b31eea4b4f8fe7c921eee172f3729694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b98d8cac5dc5a2f45a979e79ca5ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9a4d68edb0c17cda1215323026b30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5718a62bd39362b97a5ce929f6a82d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2855c5984109b28ec366d320683e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171dc057f53bcedf077eba7eb69db00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d1b0b64ffa6eba65528d20f08bc70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed64806d6a247be60e818d19f2d11d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ce78f0f803b3d3d0d9881af4c5c0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779df6065522deaf509c0fc3ec862a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cdf9b36e13b650e200106f8107dd3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5139f073713d29b58283ca7614b71705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727b814be838d20a97f2059b496d141706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934504a6ec1c979a898a5f95f3866576707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98007a66f64a56fd68ec7824ce40d6a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95043fac69d5428b933d0b1aa6edd9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17455b1db570814d35643c27dcbbc3ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b2aa7fea351bb977e48a37d46423d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f4128a113eee20aea1e510adf586e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6f7239e464487ea4e1e297a7d42d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9e9ff0502b70890feb1e2177bbf96714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399aa3432fdc7431f7fb608fb2539a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced8359bb0cd005a9868f2c9c3a1980716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591d026c0bfbb76becf5d19cb7254e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01046e60f5563a0f603ee6bfd1661436718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23892064d8a40ff9afb18e20f3a6001719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdf4a3e8694ace85640d836ddab2f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae870e312bd26719d2e719893c9d7d06721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703fbbf45a2bb37526260d8a36e3890722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91766c9c2559602e02534dc5eb59c963723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af93ef33a9e7937ad49d2efa29911d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02929b80745995c418ef46ef3310a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b953656ea99e25de2ef09318774ec9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d978f18471a453e4da90d3463bc9b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf74572ee60729216aa7e68a39b0f1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be8dbde16ad91f2e646662611c4ede729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daa99b2d1feac5ccc93d373503a962730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e968e08617114fcfd2a67c4e24387731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30d45e67d2859077e6266606a5cf47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09a543b9a771b67affc9d3f85ba2e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b900448602b64aabe4c98ee946335734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcc61ddf7595ae05decd357f982fc0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fc6f0a6ea4f894f8f2954fe54dcf5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf325e6fa7d3a36f93ce384a3c60e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afa2967887a8c6b93deabe413ea81b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36fa2056381e00936008bb1cc232b9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb67323053409a8ef701589e76e0be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd7d0bb08f9a08b084c49473c2b08c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef33792afb3a937dea9afba785ef85742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdf6fa78f60e628c5d6a28e4e3689a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee192da52aa7b4af7c799be50038f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8aed643d1c570e71c470f79546a97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1272e3e70d30bc6cd28145b10df92d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e63f27258eda4615033980657d2728747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46729917934ef68fb006c52439bdf87b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5d051ce1b5085e410efe0887c6f9c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d603ee3f635a8e2db239ce2f62018df750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e299c43e3a2a9dac2fad7596d2987751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2633cd3abdbc2406030cf73f647ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577965ee8d598de9ccdd6b1935dda45753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14b1f967568197596afbf511375c52754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aacbadfcc142c8325b67519fc7cff4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1586287404fc893533455186522398f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001f20e3ac3545e57a841fe911dc60a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fff689b618f6301a964b35886b13ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe0d74e963e6748417907371d33dad759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cb4ca8d88415d8293ada088d4f6301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fd408969db691bf6308ecd2c5d2452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04022211d1b5f2d083f4995cd8b8f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16401fadfc3644c3163381246eeeb3d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ddadead3823b1cc6bc2cd1d127c1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9b06d7998f2e65de3ba7aebe96c006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61293b1cd25c5f52f6c3b67b65be5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aba24f2fc88cddf4c31ba7aaca7a678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82905ea98d007939e61b1b5918a4b24d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e57f79b23866db1eca801e9ed9512310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8791be0ad566d737ae3f9aeff16a0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcfe0a30cfcad9d1e92c2f24ddadcc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1372d7078db05f56b7d901506786c8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4380f2493a1aa8fa66cc3856d023914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc870e140b0f00d8c611e2ffd6d61bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab09b3185a3c952982db6ee30301f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025458fcb02bc60270fa0680a0acae8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c135fa13f50ac6a20b3efcc3e59cf5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee3a38c6947caa2cd44cf980fbcd2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fa51a8ec08a225fde11af3445ed3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9748fff043d454462ada69d7e995f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3d4b797660453498ff151f9ee0dfb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f833492ef190d6f8aba9106544e77323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cba614f6325163a4a1ac1c917f59124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d6a1e0d5729e19385aa77a790378925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e074b6a639b5c968224e7a5dca277126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7aad91f7e9b563e019b53e52174ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b930a396f26ba1bac5e52fa5797c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7a74d18628abd77b6b1be9f13e40229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087d095f5b0950c06eaaf84eb411f0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a833e115256d59605aecc29e1073dd731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584135e838af9b904167122b79da46f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cea442f36ecc68ed82fd23b316a52633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fb4d092b326897e9a6fb1b321635634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c14d2dc8f46baec2e00c957d75fde435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb6f9869024114657c53e0a25455ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a91562735c0d2304c7664dd1e5475837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790d4fec9956ddcd41704afd33a2f9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcd469b8c9997dee0038d576feab5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4da004a14e00dc029341ab4853f5f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dda796d3bc0bfe6f7e4e07cd28e2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1910be20eb92c1a8a4c0db7cd7ec0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee465d593961671459f3f0587a734043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681b0f2b298efe5a1e8de478bc383f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573f3759851a37400b8f3e86879388d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ea9d4d3b15f9915d9d6ef0018aa9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1eaa2444842171c4017c86539dfa9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3a4188b05b42cb8134a40efcde13d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405fedfb189bb65eed6e1ca461baae949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2746716301da6889645afa144387a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868131fefaf48b327d6c78516be3475c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5b3390c03fabf152217875d37fd8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9e460d536ab3d9cbf2f53cf1b050553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f240dc37a3ae96e1855d538015eaea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9c931de24ea12620316cee50fe48155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8b183cf3cfe9838e69713f4c2da8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441829d0c5612118a54f2406a8139afa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643d9c0b2d03b25da1f326fff23441958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bacb3a9cbc6ade0c272aac14e68e9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde09666701bf7f1671a1bddc4717b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bd49991a23a2bfd8ccb51b2c9560961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16cbe7a4d7b7d86da6f779aa25aea062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182397eb82d75cb41cb9c6bd3d312a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2510b453f65ac0b2226be585f1ad6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1c48fd478673fe55524a75fc0d38d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89a6d735aa50a3c94122a13cd9cc3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5fc2e09e6d85fee39442f528a0ba167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ec3c5a4aeb1a380b0cab84e05247668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d139f6fc8d0135194a07e8f225e8d1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6236a437b2a81fa8bde08d80cd6f80870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d0de2d9d63c49a5e7b9ea26f94b0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9d4c848653aaab0baa6ed71340a5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ccb9bae64d1a230d7f951d9a107dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51494314a081ab887e77a99b67ea379e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f732a24374a5786f2e5a46bee20a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c2cf3417e5141069eae8311470f3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cee650b1a43e82bcc941e031ef64677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45961bb72e38e7ce2f6a7f5b139b1a0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33169cfbaf0438e23c2ca54dd12acb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a53a3c79c407498cea3573f770e3eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079eeaf4ff6cb11153c4f5ffe294d3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52013322ee66cfb936030b5cfa601b3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2cd7ff30711bc71e39cc7ba64bc6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200bf1a45745e377247199af0cab01c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f75fe4f6293fa741f8bbc27b0508c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0a9553f1368fc979d30620bac552986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596ec34e1edc2207084cfd37a9780bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ca93f45922ec4992047ca90d3b5f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43ac80622b66830497d0b7c074a8fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7453561ef9aa62cd6cee7de9be9c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdef74174168b34a3769586bc6856a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd476590804917afa6403949bcdfaf9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5a2ec64acafbd70c4a26bf1f5380793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5366d5b8c055f6dffed9f46c50f5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15734e72e9892a10dc9f0712d1c53695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cd5677594dc9dfa1829be7033699a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279bf95dfb0efa06ecb4fc0be6e5c1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e0dd8882c77dc491495df67e0050398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28277f1effb58f74a2ddd73ca5561799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc91e28d43246d08dbf52730255af3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9340f1ba2e3c06c95b5f8086d4cf2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c76e17cf3e1f75937d3029a7f1629102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff7a090a903f64b0f322b360ad0290103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53affafda0208ff70330589a5ef0666104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252c6c19f3b052565525d5dd4f962c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcceac788a3b2c696e040f6d633f01e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf4a9b39b80eccb8b55416507bceca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c6d9734ecbc42db61d2010985075b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c4507d492f3360da50b2e2c7b8d16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadf9d3211f68f3491dbbed14d2295d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e691f053d4a9bf3dee69a340e101e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533622f22b2c37676a4a1a98b071850a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a016200721a10d7004b98fa112769d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63f4165bd9154e30886f4ab97732aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503034e08d75b42eb2d7794f71ba550115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c7a85cf876eec71d821dbf848d0a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a487f544ae05b8ab5c5799302c41e8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fb33976c054297494c78ebce86675118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7ada6d6f12e81926471f32f56a970119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c3c5511014a2413fa11658b893e79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e3006db465ab097f92a1b805cf849121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd38cfd1d7a451e672705bf4cd72f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2afc57e795fcee9623689f61079e21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a07fd44272c9d73906e5981ae45c97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3b27cbaa7647fe389df1f0ce27ed8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec3a508b6472f94948f27fed170d90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d58e6fc295577d0d3c4a63e98cdfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd8e13baf053f5414c602e61ec00ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed506687dc13868d63e7b7251bcec5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7008629e8cbe4f18b570b1847f98f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34ca40cd4bc7502df089a587a3f58b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7d948eda2f270bd73aeac1a5d7da3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda79bb6c8ec922076eae70e08aeee4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd43f8c0ac62e4b6cffbcd60926605f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c26a598ab22169f3aa956b2b0193a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57993258ad79b5cae65fd98c11486e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16595b8f862c95bec8e1ae35ab0d400c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc304404b3aa6da4c2041e7448cd13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358e496de01b39fd5a7340b3fe80b5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6f12ef7be15833dc50698e76e9dcc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74b66a604173db6ac3fac80ca155f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba32bc0cba491f0c216a2c5906b4809142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf77d5c8328647cdd2cd767864219f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67412e4d5104ffd6509b9e66ade79746144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787c7d5f4df7f0f59e3a956bb045851145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff5c40ef8a1ad3d42059094490d4c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7596c41a2b3e2320bf4bc2f8bbcc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad37928de550a5eb127072cdbd70b97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05f8036e7f77f1e790aec87719eab3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcf85915151765dbd618c74a45f614150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461186fd7d04cdea91f142211c39f59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec87746bf94e66cffd32441915fd99f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c6cb14c17a8640d99c5279fdc57a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac6627162c807d4b32cf369e2a3b88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847526130cdc5ed8bb1999c778da589155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0204c0060e9eb5dcbe8e1e7e5cca5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c40078e7e591f43fa99e61390d052157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac73f6a9e4684a3ce64abdff8f3722158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a90448911d26a0b7534f52ed3479c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90179a8ca582a68c7996fbf04530a747160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32f40f2874a6c53970cec537bcfb47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02f462dff1553dd6e466dd1359b2fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f964dee945490943f59f1b88c8bfe5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccd6fb19d0a3cde7294babfef196d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc525f53f776e40051ef574b51532f24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddda842e59b3e91b68352e283321a39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67393346e74628849325fa0532daa7ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47324396280122cdb38be2978bf2d82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62803e068b558d3305923563345e3545169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeda6a694dbd8c42e081d1085bc632b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43155b8319116d5dfab2b9edcdadf0b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2f0b62681156e7f88808924f8c07e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9d33862283f29330ff63b6cf3d316173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbb8e887538d3ac48c34acdd121302174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e064bfa79f8d01f3f4e0c7ddfbd778175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4a5f954480e60ee5963e63a2bfffc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b1f4453affb0a3cda9870ff392c79177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de312121e96bda9da6a24bdea7353b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62852e01d603db94c72d045710c26fb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ca533b5cc81a9bcff5dc61f872a66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33919e774c4b7c62ef1d0bccb3210f95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3007428db6341217ed753d9a720e2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f9ad65ba35e34af8c70de40202be4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10356f9fc9b284a5650a2c1cf694bda4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540b0f954350155de94bb619f360ca6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bd20c90cfb3f234ad26468e991a55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c7f3451e57fe427cd1d8226d51a1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948372acc0638fd3b3febf2f974c7dd2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bb3b575dd4fe635ca04d8db89854a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673f23246cd85731f436fafa6c46bd6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310864c315bd6195d4a7622a61c1389191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4e3db28cdc20dbe41f348b3f081a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517ccca03907083c9963a7d8997b031193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e185fa28af2a4c68f0eb2a3e167e8fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b01dbbc4f86c6a0aa493be7d2bd5e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d359d355276ffe037c6b15b5465862c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb757d0b511b66b85d21ea6abb2d6a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778aa2c24f7889b25e2f418e4e62605198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fdf2864a6d78a6b9047e7bddf94e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228481f92275eebc05825039b603eed7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07039749604bbfd909d9dc92efafdb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b02e09fca4f03e0cf62e247a1a3ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdccc2b88b0170e367768e9b0895c21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca0390a15d2dc44d9491de4a47f018204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0710cb4a1fdd9adbea2349aac3a13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b67701ea96c3e099777be299234d47206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23d7c8dd15df937da6fbbccf77885e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419891a3f20d18359d434bb9d32073c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b76f7e975436702e67e5df5e384e86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03a9871a87f3195ef2cfab759ce4e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b3186fd3b2ea45050cabb37117079211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc4687398f38c41cc05c84b99761fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e983a93b24d371aba8b081c0fa0fef8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6528ca8b9e36d86eb3b908172780d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3e7f509b75fb2a9d0e84f9090a9d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f541b874239926f5bdd39ec33257138216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9621ac8a37d5adb388d281aa5ed5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102e931ed6fcd15f04917bd52fe0cc1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa027dd5b79f2959c89ad14b7457933219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce32336b035a70dc18d978eb8f98c85220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15953a12a1cbd8a5a8c4d2d80b6f3dfb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e0156e0e300a7d698c61c5bb16030222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae00ef556bab32664d12c3d295a291223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4efbca8f1a8ef7899116c62a35fe9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df06bc59c22e908279d5bf4710656a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87744b102b1d66f93de16022a05a3205226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6198d8060cc189d5c8500663d82cbff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef015ce0f6e2153946a23e624903557228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab305ccb70aa2b6d84474e9d9226304e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21f6a93e51492f3403d750a97d4158230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f93cc772f3b90dbf724a71ac43477231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bf64dce1133c51a4c2b84d2597cd4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ad9942bfacf618bd17397a34cff4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75985c37acd46cb5c3dd7c41ab6f1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f17222d4cafe5a3a2cd4d2c79525c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a14329742dff8d05ce5810b6c53f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce9e2b0a19e4133dfbbf2395f6d2ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ca6a27580b39b225e56ad5c7f2e01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790cc02d125750caa4529b324c93673239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a60e3a819fe939df5fa0071085298240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4f9e5ff435984fb85d17f068d2b12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5f815222dd3bc0f6c3dca0776747f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e21836acd2e65e0d275bbf28e6f00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7deb64ce583ac589e8758e12862bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39548a6986bb4e846e5a251b9c706957245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe592d92eca57be0e8e3ce91007f367246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0a00814601e954bcfdfb5887b5fe8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15b0d9f8fcfdf575276a1022d46509248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb309db8c78665300354ab6fce3dd5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774659eacab77ee9118581700332e5e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e6ea82a6480e9b4ce48403125090f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a173679f765169a30cfcfe55b6e74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880047edd881aa2eb8b1c250d17eeead253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58def903669fe46f9a0e62e2481c5502254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489d11d59a1cfc67b9da4b60046b519255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6b5b7c88e990beda20aed49f60e6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a397a464497581ebd907fb099b2916257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31482ea484fca01eb4c604a76ca2e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870b2af68aa726695dc9de1636e03d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ff0ade69d472442f54f723c4e1896260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4a45fccf44faf15bdf64d46366448261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339cd0a7e21ef9182f7c4ad88723342262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e270fb0d78d8f4cb6b3294b08d214263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdb80e466818182a45a84022be7736264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392bfe7683741f3ff606f2f424d1366265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868442eb05bae28c83dc2d4953db4dd1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507b5c700fdedf95204fb2da5455a15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e651b4baf25ad7a494966ae48fd4a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b406617ee0cff67be44d95cd52cc4e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c32209f0787369b84d5ff74e55ded270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2213f59ad4cec4fb016c26dd905459271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45047767177650bee1d7e72df04dd14f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6f79db4c3824100ffb0655d4418b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3f296f1413783d45a2cde82f748b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093ce016abab45f6828dba4eea6edea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f16b4623a45f6a311b7020e1cf191276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ff6f7388a72c3b5a700de5b520309277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89701100e22b304d32aa785ddba3b1f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b25a0e75f0956eb85e76003d94906279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff914561039c185142c1663302c7b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5db0b6245f27787194738e8064b1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87377065fed7a6ef32f1f9d37891417b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b90f993885c19680890ec40040a76b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f493ac7632cab58c5e69688d556ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23253db8e576a5e38c6ad5cee0297d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc432a76fd881d07a615a86559c32f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684df9f23fe6de1ec8129eeffaca6d0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635d52aaa717ef2a44885e592a7b383288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34038cd75d44899bf82e6499870c85a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f13bdfd1602c15e6fe8750fde23980290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc8d2d2a3ed5b57376f3a742938a83291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acc45a7d00828649964068cf0e75d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80353234982b1325515d6509cf03c43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91730eb5ab8e846135b9c73edfaebfd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c1e995d8ff6bf9265d3c5d0b2f592295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c1234c58aefa97ccfcba53404b512296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802e3843e908c9f5672722d592656aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311d9e953d0f5e27f56650c70de3a33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e1aadf43d0cc3f542d177f2882441299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d085ebd91dbefc852386047b449a592300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804be1f1b0fc97ac5ce4b1161e07a208301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454beaf8395f90eba8ead1959d6538d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7dd0499b8cc0ece6e21c0a27cb528303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6748fb46212bccc99835601cc7db6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811cf0c01e905ec9e47fc5a6b699724305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd409eb21b962c79dc44645e0054bcb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e91ac292be88100cde3d8ff855cf5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ab91ec61a37f4c89fd19e6dbf0f21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4b7e9f905dc30f038b7bf93407bc9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32874702a295efca7156d87d885005c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659aa2cceff88a8895839deed509850a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9bb683110e74f36aab4367282cffd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f32f1fa1a11715167525b0b2045e0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d1c6e9ca2a12bccd5f572dda16cab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2f91a4db256b6fe1b67daf412d4b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2392a71157734c965a814b49b493328316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a108c22206ab0758679233605226e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c26338c6876897a70af40515bff93318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1cb832c45b89b09e302a178763e74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525176b24c0735f0a220d95a68f1bc6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ac4dc9f8cf7e4da14e434bb6f0eec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfc5a50f8e0edc7c870661dccb1b82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083767771179142c221d91a125f84ca2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abf9e6b4c003e6b2e46f1b4a4f5db3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed501db5773738f92b7c560f467209f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205c9701248f812f225b362b5d77816326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1955b6c02733278cd8d4ca48e9e25ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d7ed7a90f6a61fa6561624bcca427328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb92c32ac1a7353fd25d87d82336b01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b09941cf452ced61aa69da1fb2b466330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191bddbdc776604d330486d6e2fbc05331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6039487c5dce1b1b99eba016741e38f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322856e262c52ba021ed2a7d0122a82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee129913c09254f2946331ea8a42fc05334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4842776aece32aa48e4c3ee02053db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7de5dbde7f51e96bcfcce1d1023e57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276291cc5e475670e6134cf437a2286337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f042585320881e1e13121581cd18b57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa29bc495b955c02ca9274cfe6b4a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea328cbaa85ffbc448970a94313dc682340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e985a58061d679d2ebbf43f59821e98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad396768081e9f8e770f9ce19705263342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e7bd6616aec6fb053aaee39c62c73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1148bacc2a5e48a973d13c633d3d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e4b97ed906bd4f98828c6340a1222345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ac7a4246a186fb5c8b8d0d21a7cd1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdec74eda13602d29ee53e1af414ad9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d8a3268a6693fe5aee7d14d320e00348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22aa73acf40aeb163e7077bf2ab7a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfbd93c142ab6461281005d93100a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2dbd93b5067580e22da93f8c0d6cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfab68a41138613d96a1f8115bf2bae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a5ddf8df8240356d39f59cfdc1603353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baa6c7584b2891a8164580c858253c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c4c2eaa0b7a48995b37adc87e5a72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4976dab5424d320d74568c30004074e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e303f2e9c12432a3a81117c8b742fe5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984015e802ee334fc8d9c03dd5fad339358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4738a09531429471d06145f3966915359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eab727deb55e3694130245b822c4f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57983f8c8281757f3a596d85bc9e094361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817079743b832b21e3fdaf3d40ba2fbe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587cae24b35b8a81d9b649398060c25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d037e8f1cbe9f8e978a2bfe04a84d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa6ec7e106d428312253acaf019c02365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11753ff8d70a91ab4a3f1b8c744a82366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c022c7b3bbdc2cffee64e9831f2d04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec5958f4377a303c22f36201a0a00f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0949834efcfee7bca7049ec93d518e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a13dffd935dad128cd822c7bd2fed3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b5a5943368ee2564c3a1c26e6fd15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f95f9701888a47248f242249c514c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60f28c9f4e523cfbab43b0c7f304ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582df22dff07b0331c007553d511c311374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cabf03cc26a86136367722020e921375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc9e12db303f46bc7692795b42c29e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d74433fd848da42fc0e23c19601db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503c0f2a9eba08f9977f79c31ce7338378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85c7efb3d830512e4aa28e473ca584379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c06028da2b338309a9f090a7a76ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db71b11983a470fa55025e237b4b40b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f573369a6ed49da791bd21992bab9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef407e1903bdcbb815338472c1ed6402383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f226b86adbd53f167e639625d339f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f8ea85680a8198e1a5e9e04721400385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39a73541c93e000f8e78c9089bfe38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653940b81f99a7cc96bd76f4479643c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75c39498e528c50944932aa1942539388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c55186e6ff0d56dedc9216bea2cee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be47a2768b7efe8e4b8bd0e605e3da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115b06ed81ae017d9862d6072394436391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401d4afbbdcf800c1bbea4cf1c51208392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8663450a1630d6c7be6394a064ca991393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56957c4a287d9cfeb7d0fe6fa8c7cfe3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663de343f8ea18c722db51f56267ab79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0532b47a181bf34fa56400f9970001396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321a76e0ae128e3d7b0fd16f32fd50e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d895fab658f9241ad1fdd7b07ce811398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e3ec3c0009b0f009d50e4ada20211399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e57a86dffdfb4f60e94373cf40b45400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca76170b3cf2c8b535fabe33f64e03401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0db8aaa19a1d55818743724cb1225402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ea755a450774f4855ba79074b4cad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63442d9ddc7dbd4b9e0d778f9b00e33404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720349ef469c45305b07d542f1594c6a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1712396e1648d358df2848e5340c3b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf2b86b5bbf504fbf0d6571c4e7779407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7ae8c4c32aa635ff47744f3323ad8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e58db4887a333485da824cb4262377409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edf42643679b6f977ac8aab79edf31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4e2296b12211109d7a7a364e580fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2da24756921ef89a7c51932eaa684412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078716ca9012983c9126c207814c919413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03505b36505bd371e086d4a5dc5547f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3bfe5101815f79e2b32824af89f05415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed36ac61f7ef7e09496fe7baeea9faa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dccf21dea4b2e4b1c85a4b66fdd59417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3999efbfd359f3ac199dd14750f3341418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d4917390e2562abdbb72d9865c3ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbae758838f00c5eb4d7bb0b6f6516420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71575fdefc36f377f79ac89efdf205e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbe52265ff1146d4bdfd7fda634104422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086ada3c3659c7195d76e33c4784e88423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3ed9f2abdb5159f0fcec1025d4d2c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627707518c3af97a230a1f30621c843425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ce68e0c7db71e872fe8846c1c47ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15175f17f8c15ac3ce42335a687ba0c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee81672a6edbb19a7bef4026c525a2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088c7c9a8e2d56ed09efa3ac025c46d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efeaefb0a47d9ba6ea6d3ab0fb0064430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085b79eb35766c6eb7dc159e889f291431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0f47ac25405dfb7292ec36bfbe223432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5028d682dbc8edc041f167b47fb24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b30d5f98e2086b16330571153a8f2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fe8e0dface762b965c8c4c31ad60a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78c08556ac8b243662b1687d4b12da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6895bf9cca57fe9d63a36f7386474437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e03063c23aff808f1b39df02ef509438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed511d239c4a135b24dc52a0ad5742439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de63e7226aee446b7afb000daf716d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d73e9ddd8c99b298285edd132b587441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f602024f1577b5ff934fe84fd63ee9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917a531cf9912f432bbf7733bd23a77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cc2e48453ec5c3253a991f195ac4c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23966dafbb6e74130e9fab1fed3b1699445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca1b752e821cffd61e3069d4cb7bea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba399ff583a98f6d652f329e300fdf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79103a802af3a48df1ca205febb063c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd41e39493279d0a080791529449a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c4586cdd6331a793b465c8a9acc44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7f483b0084b9985b5e23bba7f848d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521edb356bccf7c64b36f692d64a0067452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd562c96c3d1993c1e553b8d0b7ff1ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ac1a417c421c39991be8f8c33d41d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ed5fe6b3a365b27dfee49303f8ff9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc656c197f0ba43d55a308eb6890e4f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcc8e96826e83c0e4823ad970b58b9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f6ed758266c50f141bc515e063b24458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc788eed340e86532b577efc25d329a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26229b9577cd61d53ac4bf11a6e53a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c770ac6a070eedf77cc34599d786d1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a43afe9bb84c874bab60c802fbce41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5afb82b85ac69edf76679d3b20b62463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171ca4a40694bf219e65f415a0a942e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef645c3a68e3e86f7e56b3ccfb0d30a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e1369d3996f8942bee30a70b17ca5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade9db97b8dfd2459c39fb00b273f98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17ce6bee6f9779af0b2f0039ffed5b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e1d14c296cae2ece3432e7f458cf7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df423644b88a34a7fce5b36ad69d7a9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b895de63dce07cd7519500ac2ff3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad752f3bc9c2e2bd83683f5fae7d273472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f5d14ed929eeeefdb2c25bd1d1c16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c8477a47156df76e7d6965e6aba5b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1b6e474bb38693ed42cb07999f474475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ea1a73c216f4c0cd9319a24f1b6f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce84377bb5879bceecc076cdd7b3d08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cecc1320554768848a596241c3092478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268629c810d3715e3bd0aa2276c0d73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446c38fcea40bc90d699c4a21b6a716480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d63225f42f0bafde312ea59201e1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f5b1df079a479158025c12a0a4f75482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243f88ec2bd469b6d8775d494a8a5e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31567a7bad6c20be7616a04c87a4e836484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c377ba38e7e07401050170809112da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852379d766ac2c0a75da37698084cbf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb0f1b98b6f6bfa578c1e21405e1f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a6b364a7b4889298e3c7fe0ba970f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14b89b0e11320de8bd3fd25f655278489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a9e6dcfde4b00d598572a70d8b223490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e24748dab9b534d5052b309e584145491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d50e0fb5caf988f22ea844fb6b6ccb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197150d262d07f3776c75879020cd4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e14e316f2b31db472ff358f657449494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc76b83c60f326242d908b8e822e89f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f85888b8e90a3880871c5aa671a03496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a4d31f844c0aea0eb165beba29df5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ff39a1da37377d91e193392a3e4d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c67d574633bd78102a3e533148b6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bf4405bd8ce7d6f720338ed2381f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ededaf0724c86c9f9a07eda02a1086501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e93490aaee48c572092e22ee8b1c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08227ff248f3e206db884c727aab46df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e3daea3edc579c1a1669f3a8761f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bfaade09dbefcde7c036001caed99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5293e5213cbcf8cd1deb6805a062c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d76fe5864c1d0fa3421daae426e588507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bfe9608f41bbf7e85341a72f3e736508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed46b41319ca29c4eeb5d56e63d8df1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9997fee6cd8ab2d10a9b3b44edc4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88604e252b706ed47e05e8d9fc1ffd9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d309b126a513df595a5600e24d3f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de81e65706585396ca49541e61310b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d2f57c509fa583912b68a5bbac9a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345b91c2d9a69d33014f471948ae5e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6a0c8b5b9eb97039a6f0cdb94c647516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce848f33c289684bdfdc8028b9dd3761517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50c36b28f869d812933cfa7714273a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f01ff2056280953ac324bdb30141a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc6a64954b718b6288584460af6c5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef617fff51c00cd3e613e96943716c2f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297488045359c9b1ee1c6a247f30479522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486c1dfcc2e51b9e5cd732872bb2ea3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850619311b4a784b943db2746246145524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51242e2138b1047e8b219d5835a57f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075540c42cfa204aafe5bd5ae718d6b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3742b4bb9b968c44351fea3008d59d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fc1175357fe14c6f853d1ffff11b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4d535942b766b0b484c1cda92ac69529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b88389d6b825c7d835d81c6032f668530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20af742daacd6e7c68ba64b7ca93fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10c87712a6c3671796c3ec63213c14532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d36a3b2a74d69141396036ead8cd4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284b48f1204cdad4861daa1b168471f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1facd1a5459548816c22b081b5be7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8007e10fcb3dabb1a3057fecea3b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d019ee75e7b525ff365b666509a07537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3bcfe49ac160efd23782a60115b50538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9afb3257482b22b8967da8cbb51927539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b6828d31665f48c3f9f289cf68f0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326671ff2b9afdfa5f0c8344c1d2614541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fb49635e449e76d4fd4c95501ae35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f7d5ab6caec6ecdc9ef56fcac9d76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c894aac6551751ce453f9b4156aa59544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582c018392fd726e0d5e88f8d1f8b92545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dba349abb55574e68c69b01d80dab5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff5c0d92d344bff2bfc9cb7b592027547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ce6808acdd05eabea93660ece0038548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2011232d580b54e2e90a47284add512549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e8101532fc2e25ab3d130fd810ae0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0202119847a69c9ea0791e072900cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f46881bea0c28b87a87023e909c8c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69529450c4804d48e43ec3c6537de26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed70f5935f55e204c368ccaaff5c56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29e698cc9f57251fd1aef0e2353c7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a08279b8b62a81ca3f30aa2ac887c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7a7d977a8fa42560e0f7cf3600fab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef0d395204bca68d675a95f2ccea97558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c55f94264f0f48cd46e8ec74bb96c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1f8fab2e6e1685b092a8f8280e177560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169b2a12ed5683df27fdbb8632e2aa9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3b9a510494bfab7dbd799ca97833b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd103b55f28e8624bd34f68b0d4928f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a1a9b27ab45ffe8d27b465045a576564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1a3503e4e70cc5bfb1daed22e0389565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d15b00d625d2ec27fa1a4054dc66d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbac9183ce8a3b687d429d824185a7b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8336c2371b3c1ed43cf4aa72d20892568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecde91190e425807fdcc16f76b5440569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff35c22c585c06918d1bbaae860d73570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f501bcc86bbafa1d5c50718f61a01c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2835b1fd0e650c367f1b1489188acbb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65350509b2a1e9c93eb92e655d5263c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf978495bda5d83449b6083e56a9816574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7c832de4e3b50342a87e5e5f01940575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe91fda46b559ef28d0aedf8d8c850576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c52f3a3348fd46e89052f2d502bc73577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3f29768ccf5586132cad3372fc03c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3a57f85c64576ec6ec7a8dbb34681579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c5247ab1c670ca9181b4c131d874b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862dd86edc2400ac33a228e6f3027d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313bb4cd3a10eba11f5a6ec5978eb69582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4765b110b9c68c68ff1751732674881583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01a886f0fa408a50eafbbce58eddb7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff94e456b5ab170be7ee2f7262e3d9c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca08c1cb5a3185eaadf967220447dcc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a29368395d7076ea5b2bc6814f7137587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee846932cab4394462fde096c63ae1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd933fa15ada560cc18930146c2ce0f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2400e9d81134c1da502f00a2cf44d04590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646175ab341f33150ee41949d6a29fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efcf36ab0067c80af1cdb6423b1c56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee74b36e40696be83aa9f8ac501626d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaf4d42f88daa897522d2a2a1772b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fa1e1d056e992efaac063d072aa47595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d3d6e4fb6615987474db9cb6ef5d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0035417d20b19d9377a858ec6093b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466495496f252c9250b2b0652b795091598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260fb58eb0d9a0b68c661b769890870599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f3e96d29f16aba354b23c56656287600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09cfbf61e4d39acec5e2a1cb44414e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e484e3aef4bb93d9d5974b995e9ee8e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4733b283d171822643b7fabfcfd5d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1a2b9eb088e1387da467135508f78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23982df1f36878830f4a5a2b8611cef6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f9af97b77b093468d6f7ab72aea04606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0cef1aa9a2f8baad385248684b934607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49935df7a9bd1b396d17fa5805c46528608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56431e1390a9756002ffd967815925609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad9b40038a066609c4e6ab05126783610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed62d338d045ba42c03b8b4466ffbf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b10998a4d2479dbafee9a584c83e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fc472483dd0702e611f9cd7acd6e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666866bc444229b2dd144c8dc823387614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7300bfe21ae7fcfb5709520c30ca1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981e281e3fcb860882d20053adafcc4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396607957f59e1b5715f775cf6174fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fb3f5abedf34121a5823c536153fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5eb700631a2033c9726ae07d5981ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095710dbea0d78bf4170a9d26bbf1a3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c365da4498652e9a8ffeeb71c6c1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9cd41f6f5056e46c6e6e7dac8207f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc322f31cd4f0e7df5e375bbdbcc3f2d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3c2e6ac27869df4bf39046b0fe4d8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d3337dc382364fb995e4025144b96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd733a720f1bb4921048910bf4ff9f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310021b92d8c0e648a7c545e3b37995627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6785d28a03a328f3d7036b54daa0313628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f236d9de798012217d03ca1ea13172629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360a7d64caf795827c3535ebed7312b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8df46a85c38a1827c3e107b4bbd9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c1f5ad6b6ddc46959dc34b9996734632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10b8cf81d7b1c2e43dcb707ac38895633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8313fcd47e73be340ee2e8728b21f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55c0cd3e02e14a6f08ecc6515699fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb2c8811d430729f67680c72d932f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74890cccb6e13600ed9ce291d54933c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e73a43980c082e172dbe9dd9d7cae8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4053bfa0f072cddb1fa021e6eff29639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6e86bb6dc538075b72dda1847a17c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601d0e2edd91f98ad78c5f8b5be3669641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5ffae6eb3da866777feec8d5971da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b92a051a71233f353c5d207b4f2ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd004e2e2fbd31a03a6549247b3821e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba91b165f011d51779137b1cff5857e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231d4e952a31d7659c29644c63c2779646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01885b40c39d09fbd08314e3b4b3a5ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51ec50165d02cdeab11231da9aaaf9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62783026a7eb9734ba9981315a200c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41001ebb2c3ae5e82e684202bffeee40650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394149f16313417e6955356954886dc8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8f2a7abdb37419eb9744e0cd6702e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84608357f7381f21486ee842f827b871653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0149ecec625a9d9dfd916e2cb62f26c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76daf45b53445bdc994af4613f1ae2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf696b288dd3033349c3b261ee1158656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f96d2594843e40e373363e5c0ced11657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1ffa46b7b01afb692f29c983ae69f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edd5a5589cfb228ff776775a7fb11a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f965ab0ad8abeb78f78d661b1ada4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ff261cb2784204b295c5443f2d830661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cdf5e46ecf807aeb23f4917020726662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7372cb4f24c9081abce2ccb6d87b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8bee9c793f91f2d23449938dbcbe0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838143bd362c7a08d5f7e7299ac41f10665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bf1581a32089b677c8d2945f40c3f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644c4157d94d451a848c9446c65de80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89067f32d5b81fc7774548ecb02fe214668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69747c41437941b63b5718c174efb305669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36839075edab11abd10094a2725935f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875920987aefcbfa5346cfcf3dbc9938671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b08337dc2b4d1e1801e0c57e3f9107672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f5d100b147c3f262f1ba3cd898f43673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b28b4baee6aead3455927a18e79a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab023bb42eaae02e9863ba9befdb735675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62e3e33d734fe5c11d9e7bbda50cf5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d28ee6e44db1f22d8bd3569e04714a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40324d935b263df18cdd9abe6a168f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfa9bcec7d427d52bde70b12ed7130679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdbffef4b733e1f112bc1cbe380cc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a351d411fa1c992fcac775e6f66239681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54358a5a32c037bcee004bcca79707b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a93516f050a664b742e79564d35f1a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18e68c975389419616554fae20d687684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f889277a7199e06c7d676420e8ba36685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2033f0db658a915783953707a746b87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16431c9dfe6e06995ba0bfb4deab2569687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1992edf6b5da68800431a0399f1c547688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaffe705fe7798005135fcde43117c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f74ed398d8ed1a220eeb764d292239690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2269dd5886afc6d4abbdce7dd9f23a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b7afdc3059a5fe106fab95627f6b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58339a26e470bbdd19447e4c751d246693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b5585b49bef9d04775b80ecbff62e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2705624220f431715cedc2653851d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83415f4a68c93fc89c869efa3051afe3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4b76504f27bd122115f4dabc1d4e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9b88774fb99e0e9a6486928c73a91698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841868a8c688b9edcc1e47b0156567fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697940c0211fcaf5b5a5c534226e600700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b36cd1e7fd5b6a0fbadbdd891d188701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef54f994f78fb3eb10c77f19eab9f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704e79f11f208585daaa6f38e163139703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7808f4bbc1092f6d3f0e75e9c9b34f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6cd16aa9540c9978b9cb8dd31b7ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3a8076f07420aa61117c647df89f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ed53b1adffcbdd030496644c7a8c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f24de0456b8723106ef19073a6b5a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e28ed0b5b6ffd1917cfae8b1fc49a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f3adea15a3a1ad1d0f8319d548d12710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19c5a84357a433ca2cc1a160f70f41711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4111ba4eddbf47cf14e13239bf1d54712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c95abb0a07513f8196fddc297d34b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82597afd8be2961acc63eaf1ed1cf0c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42779a07bd474a39cb47555905b7da7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fba4e15a7c07c2bbac85b7d788756716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb4298462c985b010933389dcc16f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d14c8ba77a6c8acfd9f578cf33e07718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6cb982b542c4ba3f32ce814694839719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426be2debdf1966bcb30b540e5f3e28c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d9f10be1d945ebe73f2af111b112a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35263b51e47044a938da4d149daf526d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf4971c17fef8b07758a3f086681bd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da84362bf230db26d3da369c316b97724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6400f8eb53ed16f22183be977ec329725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0f659c80eee34767c7bb17c088e15726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ee3b43b39433a67d5ef72f244a20e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b0a1501d5693faed25263ed188de5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69807c0f6c8b8e7578a9c3dfb4b38f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468692d17853fd6dc76f63fdf61ba2d1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbba2ba36d295061f92d98a0c3f11e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f5f9dfcbdb98c44b7e2de1ed8dfbd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6580bd3cb7983aece8c43714b6066d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137a6792dc04bc5990827fed9dbf0ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0091ac91015448f06aff9c54e0a59d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba4cae83a3dfa3612bf32e3d252402736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81360631aab4d04cc447efe4bee420d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ece3f4425126ddfe42391198f8e129738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b6216c64b4f011515305bfa4e99c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e02f0b484da6b30fbb2af5530eb0b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b321724b101723fea2d871e370bd0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ebfad18393a37754c854036706f06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31f94ffb02719a208e7adc40a804c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02115ce76dfc7e789e3a2210debfe5ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3db021ea587ebaad030366058c65b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdaad974b231c3207f95c98200bef6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f62b619084a7453bc42d013655c1ad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36bec1c397f7ae5643df4def3a6246748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad703ed1adf60f9cf2de78f61b94887749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618d4edb571a7bc6f43a64a3e2c8068750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55fc671445c324f7c8b19cf24fd59b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c1eaf2753e801e66501f2bfa97e57752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07c116bfe8cd1caa15985135a8f170753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa2e49697742cf6954e7a6259d86d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc01241316f5ad5b160d4dbca2b5699755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8dc24cdefd58f02611a2c08d7fdff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d40cad94dd927b06bb3dabfdfa3ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68dd2b8a2c7775455635d5c59c197d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4ed9e000c181e544e47f2b6bd1d83759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>