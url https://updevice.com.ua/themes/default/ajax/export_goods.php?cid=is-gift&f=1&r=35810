--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a12a82c234127ebdc9b1f698240ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a2fa515aba7bdcab84b69ca9e4e022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac41665aa96689203700ce23da14f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9541a42a9f6f07d41a483ea8609c6984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5107f52216a8f2930af6ed1b5cfb0bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291894125e9b6cf011565f00b5e786186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c917096d7ed42eb243eb18da1136ab57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4c44bd6c67a001e30e2991b14ce6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc76e59275f0a7737abd50a4ade30559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b910dd8b3a18cc9f3b55e0703a360b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf89eda3d76eacd2df8302c797670a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3687614b576d932bf6dd8033e1d88e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593c65655011c08fe5f984050f9f19c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dde49d24334da26d607bbf9cfc10514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5fdbfde420d0203ded1afaa9f42f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6bb7152dc3445ffd1e04be2fc409516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b956fa1616c57c266c15d85be07e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77229bfd4888909faf87e7e5c6e013718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c856d10879b3f630068d71a20a4aba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacb80c33970d816e3dfef19d6a37cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfd3ec5f044f9bc8acbebb223e985521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790d788c9c57654a8734c84f3ec635822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a191cfd42846f35b8cb3fef8caa63e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdd40b0d3bfcea00ecfeb48e3fcd1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea1a0433c0af948451cd4a87938ad325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c1daa94247fed676919e53b99b6a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408e730f348b9504123d93450a342a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51712f00c9ff5f1bb5223ee45f667afb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faba51f01244aa5ac6a8760c11f4a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465a6588ccc1f4f07e8a1ed7e20408830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c23fe768d443c2167f0aca1cbb51f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8d191dfb1d336be7d19ea97bca8ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a105ba99f225427a4240c2370e9f8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a070d603f60b010c48ece80f8a2b2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7853a71f494d4a3da874c3401766c9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd6c21b5449dc9490bffa577602d5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033ac87af0db27be3c3163fdc0b2c2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62655a9231d79e448431c4d23f20fec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd09fc82db8cfd34eb2e582e545d60139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c144add3166305d53b759c7736b6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2795280173644405b155c60f1840ce341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba911548f4e6edfea8ec85793cd5114942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b1e159c7b26542e4a1c816bfea35a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85378ef514b80f81530edf6e899f978b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33b085c02e1950dd73100c036b464145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6908270488ffc709804451eef69c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3330b96da21bdd9841a8804f3a49f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c55ecf3becfa60be80c6f60ce291c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5556dcb7f677718bd1e50e995bf8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c47cf1df289226d1546ecacc474c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c843109ec7899a70a2aa02fbddd7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd655a2babea9b9c295e5777e811303352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6291fd5649e6d1372ce028bd8f6f78553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af5ced3c4b4f7cac42524a44bf978454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437c2310c4da96c4598fb31cfae1f4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f1e598610930fb1d462a5bbc7d9d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b406c263ae83fce9cebc5c96e81c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efdaaafae76c8c1d085fb25b26e1e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575ec99d20e9f9ffff7126cfca8c87359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bf4ffe3e77a898845b9cb3b0738c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03817987d3637d6c58b6e1c5ee99d7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c53941a7c4c65082f22f51e6c4d86362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab253c2113282ff39dfff44f512c0dc563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621121407dd8afbba14caab8db8451a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21059bd7fb5e493fb56ee9d88a67ab5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c5bc557d1baf0669adb735e7413d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0509cd32d1679854de69fff15fe68567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa679a81c428502bbd0512e97a2ede68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34e88fcbdc3cec09349e69dfee009169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421af8da830abdd7f0aca867dede3bcc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92ae073b1e7bc61457e7e0ebe2810e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb52d2767044dc47310eea16e4c6b7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3026604713296423aa009fad8b54173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524931b0836e837ffc464810a082f2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536752ba3179111c31357ba73aa1ca9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89cce1cf9ae2edc5f998b1e14b03f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55ef49543cf2ff9d9b504a75ed8ef777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d35eb76010a9831ae40300383e491778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2319033279f39de36dd86a20bbfeed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c196585dad3d2320c3667e31c769f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f647a9037eb3d9b031ba4c5074c5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef83cc0c6ca05120044c28367df10c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70343dd9c0080b0a7bf6126b3121c2f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfa04d114d2db8719cd31420fcf7af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b27aec04b190ff247dd75c549c79c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e8e85606288cbaacb69f975a8f6c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dde45c24f2ec4c1e7e38a53bea59487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33956308a22e1eccfc0b9841f86d71788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c838b86fcac764eaeb90ac80c4557a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d41be1d113ae63f76acf27da5f18790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9a7ce28e74915f949cb283b2904a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62bca5a7f6a328dd0927b4b5d083ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2379cabc136c07a101d2f93f97d31f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fbd353e5e160e679a4a036961e1a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094478647f8bb69a1abad6cdb4800a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7c1ce37924040d046df7415f0fa4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e63a3a0a37e435ef9d4f7f6458359c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5d31e424cc027ce209dcc2fa1566f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694a2d004f49c2258a48eb9b3b2e53a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cbc9169af9bc86e589cf463ccd8e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b4d34b0645b6d034d95807b9313bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326396fa6c52cbf414ce4d97e35aed9b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb9c34312f4c1e36df4bf3abe7b205103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014f6776bde67113346b8ee47505a16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3e92c0b195886d147f76fdde26033105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29fd5cb312d7d75d9f90bbf174d8a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c348df056226c7615005f971fb04604107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431738f1b29f04e820cb77c37a39fc3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcabcf28168f853cb97858fcc36f87f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250a329d3c25909c1ed9c52c4cdf3b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cd46cff403328c227d76eb40b33c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d20f02b48d40c06d8aae0f51a02a77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042ccdb89f8037004ffdca128960cde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee2dfe982150fd0ea0accc5da21787114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159ddf01f12ba59fee78742680548fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e3914bc434c2252f208587e4997df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f321e58c9962cf219d7ba8ed4edde117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2263505872829ce6b35eb555721987118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15f8a3de07ddb8e93ddeef0b8fc7aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b43b7a57263dd092e3de98bc5ed80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300fe48828ee3d11a9e5a1bd500cc70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b68c6258b3e71e2e3a1bc8c193144122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea182cdcd1eaa23be98365457cecc4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa893679ca7a0cadf4a7cc7e98fc9da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3627694d2d5c64eb40dc0ad6a9f79125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b364bdfa139686d0e8b828147ab23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039f3017005e3a7ef7aa2aee815bdb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc32fe3335e0ee0cc27edb47d4c0e1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57966172c0a4f493a7cc9964ea56beab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21215ea39b0e34069c24f869ba99b03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e81a35edaad89f46f5c6047fed4e2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40feb55ce0570b0762dd394f43c939132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98caf162b5b299f9e2ec42e5e684e8d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aea4bc6fd98e42865c3c68662cce0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3ad293ce8197fcf9c134562d6b4fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece66ea08a3e3762cada9232f84c691136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47d1ac9ca4e7c7734aa72a0731d365137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d5ea7a8d65d6d1301149d20e5c747138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70412a9f08c0e9ffdecbeab5f87309f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfae7628ed61ec23982f7382e363d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d5f6e5080e4cd20b74e07a1589894141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2508e65ace27f1bd1d6a05c6ea947142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed6299513b3baae3b2c65e9924573d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244781d46985acce87b13875683491b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef629a2fb00ddfe401f9fb5aefa9777145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac85f4e1df6628264f350c14485b25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109295e93126d23534afd042c5fe122147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1a4b7d207ef606c4987421b593078148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8c680da366c2ab356c960c750cbc0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59cb01051f1c87cd1fabec59c43236150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90533ec565c7d6590faf0c43a1f243a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59584bd6bafc098b3099a4ec56891f2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1ae59319ba42f67b1520b9c54e165153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b63e46baf02f989ee49d7b2a80e27e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29d8b9843f49e5eb3ee0a6170eb186155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117152d31ff023f37c1e098ff93b8360156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01949dbec1e49496e2e8fcaabc157b81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418b09262e4c1dddf861a035bd90b7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8b93ed676b8ea5b239ad6541b55f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1339e77840b35892338951ba5efcdf8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40d9edd34beb0518252bcd40579835161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbc331b0d621503630215ec5e5d980162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ef08cf2f5798d806484488d5c43a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172183fbb90b564d5db12fca37e4ee77164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179d00e2643bed9cc0371fc5ce3408b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a015928c1a6d5ec6ec5bca66e59c6e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034f294dc185815bc3a7460c2343702167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455017b6a4dadb9b0946c98a8d87c7e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a317bf85f145f6b85cd77ae586f42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23581c741f022d4ca68a2165d946dd3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cb45f43308a244ff3db28e4108af2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983bd1947e93e29e22b61cb810fe3fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90acc4b3a131d2457d1cc3613f35dd3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be798386622483db52b1781c3d2ba7d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de2b2aea4e702def98d0b2b1327a1c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802d8e021087fd9d5bab381e9b3b59b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b205a164d36c33eacde51d0b037f4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716af4302e295af06b82d2ce9e675470178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb25273768501a5ae684eaa20ecfe01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f1bbe4617bd9ad8f46f636f952384180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18832e486c331078d9279028c9c84d12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7e90d318194e2738e1d7acfee85bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca7f6c1733da85ba141c59a2128dff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfea04b63e920aa27f42ac6f72eec03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4ee555f7d31e43715890c0941480c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fff9e21c11ed40465d051106591628186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5fb01519644a493b562214db8598b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10808bcaf9cc26be09e3fe8b8437e835188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ce2b17687f79c9ab11c1c0c4389c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e66a26115c6bdfc22875fa0487b0a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68308cfa8c426ebe8b4435c2e00ae867191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dce1ebaa7200b23f8fe4249b3caef7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afad0616167aa08116e5cd49c20d0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ba5dcbf3f7aeb34bc8a655bce4d61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba4f9763ea7b816203cf1884187a8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48687a2f43fbda7f69b548157e03146b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc914e1b20eccc607764e1c04b988a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a5b64815b26ac88d48973ecd8e9db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e3a30e76de3f17f79b5aa55e3a7ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5cfdd2bb72a67508446874e6c92f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4aeb2e91c79cbed21e0cb3f230e23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d18e4e4c6b74e29dff5b6ab33e0fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27240d4fbf8e21bf2f6e750bb49aa9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce27a3951644906be2ecaccebb5318204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d409eef6a62fb41b3dbcc7206e59a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638252b7f85d07a1f7f46e894803dcb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147aaf34b30611a1b279a24ccdcbf5f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a774a541f75fcaacef1513b5c681f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68a9c1f57a5f8b5fb437b8257d71d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ae7f9b383ab56268fcd1ef069523f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cd56eb06112a6456c7622b29e20b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b3af6631032175d4979ef567777a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d44ae98cae436e98979ec1cdb8d493213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217e9ad16868e615c24595b3c52ca03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171b8b735bb2338b29b41a783c108e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffbbcc6d0fc29a3e1c3fd5ee8d4da3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec451290b73afd38f41dc34e5e87c4a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6a374dbe3bf1dad5fa400c8aae54e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de181d6b70d5288a02c96f37771bf4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c47c7ae021034d9e556a1d269454d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460e74fa6ff020b0cb3026a569f8732221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026beda78c2be8b69dad8f2c882fb83d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4034594ad7e7f8e287e436569f2608d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c94906b912a352c9d7a1ce97a1fe6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6c2071ea31bd400b19e709e3f02fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e3fc45b392655f512692fbee43ba5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f8022131a5d192e55140fb27eb907227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bdfcd56c23b72c47eda59a852841e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a69a10ad5e6c45d9eca3cfb108ecd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb47e3832f720113b99be93c4a70c8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686aa3b32d439ab1dce17c2d837cae2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db115e102b2e8c59224e22cb1ac1fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f23ff3e55991511eb1b4fb6ac046de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaba826809101d792047758b0db5d04234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60adb7f73d4096c18802fdf5d11a48a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae25529e6e1eecf4f4f910fdc6122f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309a42d6507ec699e3cb16b38079596237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d725e469ab82ea080c8808b80e63b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8202076f6cc13a5b96a4cecbcf602a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3204ec78f7c571243c0ef07d4778a8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929137a003730855b001a25870120a7e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202d1815fb9b4369df727cfed169392242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b96ccee20c35457806802fb424da4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f90648731009e707979fca4a90cd9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62900fc4d3b43c22e165416c661b1ca4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf205d3a0c51f4e2b28efef6edebe4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567b4261e1323b2cc1638e71ec77c49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bfae91f029f498281a1e3a1c6f5e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a44c205d125430cbd2e1578ff10d37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf410ae65cee8b99c4f9242aa6fba55a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cef8b25bf66f0ac19e7aee840a1aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae811bd9ede07699576ad078dd5d1d6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c7f38357a60e5cd3609151f0fc9e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd149685337c8ed254db885152f527254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19e2fde16e6028f666e600265d76b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ff6f9d5671315342b6af9cff2bebd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b452a727b26d3a3151e9e757e2cbc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e01743814130865305b6f11486825258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f118d203c781c393c0a5099189085259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98346ed6c1cc5465e8debd1250fab0ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aab8fa18b782baf14049440146f0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3445d7b235ad6d0369c9bf7aff503262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c02c13ab18b4c6d30908a442a4f4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba5ebb5d5491c5fe6992037787d074264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c08fc0ab0853a4462253d6e23bdee0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13a9260813d9b326a9e12a07af1473266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca306d91e8207749e3478e4f5c4ab40c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78098e34530fb78125e4c3165d68d88268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08970fd843273c71383ef1ccbaba87ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe76e74231168190e5afe9e0ffbffec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db242a66dcb36236eafa4fbfa568951271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d765f092d3516242bc328fe7e7ae6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f8fd9ddbcf2941830092d88c4963e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162841d4f44fe422a69966b547f525c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c917e9dc08f7fe5814409f11be01aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f94b97666f68496d2d4f2390ccb3cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f978fd27511c93f654ccc1278c05e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e846024fb4f88346ebb0903655afffc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac127ded3d1f0c2c817b5f9f85aa80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4da7c8b6ddf77c9f97ed8b919e9776280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b759e956ea923fe723d0ca4d5e44c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455ba3404c611cee5923b5281eaca93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467f996ce8bd53b58b4950d0c426768283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f97c8294782e8f197f20134370bf1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f4f5e1bf7a4bab87ab469cb5526ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe8ce86188511fa2de63750467a3b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96c9e7a144caa52fa29afc9cb4ab1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f8ceec3bbd32293e392daaa5b6aa5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60477c18532cdd6f5b6b902ef004d543289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e706ae6054598d343967aa7748f2d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77eaf6badb5d6c989146882febb13f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b6c2e692e9759f9d95defce28d3ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227856c6383a7178a65ee5da52b3ddb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00346b491a1f83879b6e4839d9289462294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7ba661fc08a1b4f1f63ddf4ef91a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cde450c70cb2ffc52f7ac5c4ee4cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fb82f74a54ab25a0417f5759b1dc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bf9d82e37ea7fffd6344fdfda15d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960a0cd2f738414ba18da387f6b2e3a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9418c828c369cd3e5f88a4b4e4974300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c9a77d39f9a7257c5b935e484046b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581362d076a225f7d83f1797c29adbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48977edf561bbd692ac41a49cdb8e613303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ef7887b9b413b76b461069e33248a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f663aed77b59ce9ec92a684df25c1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12f46b1feb6def4d088a95da75dc47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2272e561cf1191bc11231bd8e3d15b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d94facdb3cf718e818ea211c36ef5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acfa6dd11b8eaa0165f5a2a68c8668309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144c377fc38344c44ce322495c81c98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789c899f17eae36dd7fe9fe03e0855d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44f3d7ea5a2a00e5bbcce511f84aaa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3f51a0c44d80a6f1703cb0321daee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420d47b5513d3a650e0465ec06558af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55f8aea63a42eea23b30f443014771315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510f54e3bbb6db06cfccf46e7c4157e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0c68c146e9a47e20ab11b0ba9c17a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4514b0ac4c990b52245a3bb7ee274318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219459454b2e04a796d32fa2e2231d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d596f372d4088f34b954fa72abba4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4815f21d38fa9430922a5de4b666653321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b7e45f171b9d90ead68d378bb3bf9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e41d5639798159a7d4dcee320adbd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a39a8071b9b78e4250b682af6c65fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e8ecf3c578183fc9cb12aba6c49e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6500a0845b2212ad9e614bd2947934e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be9dd9991830aeee41dba3d8e428e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d322b1521322073a186928b9c7a8359328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c416367214c64cf1f270a94d86efa6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87821d739d75199d0f72a2b41b5038330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786e423c1d20eb2a664e0676f4dd639331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aff56e6f53557c629007de4aa75e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f29a1e46e6e102b11e5f428615dc86333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445262a033e834c66b5c1c2456a9884334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ae2fe80dfaab2a16bc21fb1c90b85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d23bd7119b82ea4f6fb2ceaf077b9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cef8d305e55034264af3b97d1e5ea8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661812d8fb9a14225e67892c02600f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf770f47bcb77d8edcae62a9367f9f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec7dbfd82d4e21b597a19dda8641e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b1bf8d35bcb80462662ecba44a75c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e7b0184407dd9aeb08f79d01dd694342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c15e048eb67d2c9828d289863d741343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690fef414a371e7d7ab5e63627a3897344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e5d993f7d7bf902a07b3a85463254345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b26974dc53a538e5507fb644f5825346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b064180e9f0cf6c789e7b2651849714347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b28353ad2f1ab26dfb08c36194171d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a595dc2c176c5343b1e264ffc2bcc0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13bf44120cb31af2b45fe98365a64b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f95a468e344390ce6caf3f56509eae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844464f4c135a61645b87845da084b18352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cdd6d025294e1d4269e107c6ea558353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50d5d1b65837123ad002587fd4430f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8296484f300e669eb5bb869fa1a7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fb18a866de0781f41e8b3f778c2e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724282a41a5ccd05d668aa59564dcdc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068da2c0c0d6e0076167d1efaad0829358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38667fb1007ba0d2423e1cb1c8c07619359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae5198832be9ee95aae16bd7a85b49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb10bf0355d5de17728b8bf8196fc6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09d3d0b9adeaf5694a7cb564a19251362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7db21c3ed27366c52f3593f204fc7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f313f0e1faba9ddfa9581ef1edc2c5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4543df3cd8eef8a513d29a0cf503233365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e4636e31bda5d0a7d698129e0aae6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46efd8c5907ed2e1f95702bcc6b7034367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fd3e36d4944229b4a6c8726f11b95368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d27f811d3e079fc270440e9abab1b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dd7646edb6b6e89b36e308c777dbd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2619957a3c2f8af99b1dcad9b2da8fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8fcb1487bd01cfa2a01d6379eecb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a7185d5011e0ef91cc551369b4cd0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044e84a8fa4e3c35011ccd6811f8061374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b64f57be56b333fb8a9abde04654b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b61286432d6a9d3df3f73d0cf5743376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e497c2c2e86617023d08b144df281377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32e58a346c6c57c7ed926f17d18c91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd01f4d07fb1f5ebe67970c3e0eac7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e46e34d4eb5d38bafd8afe2c82d947380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e87a7feea17ee00eebe6a70c121d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7b412eca73bc899c49d23fb821618382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c600b52300d144b66f9ad80b942d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51b4e361e42d00178bea4f035da8c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0346194c7a5be8aba4ed1b283574a60385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f79c642d56a863db8021f1d05c4993386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cea58495c404794c55e6176b9456b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b92974d056de7619d85f01a783530c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e126f2a64decaa0dbb548fd95016ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06d96d9ddb76abd273e0bd85664f41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fef281a213dbe4fff88a987b07458c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191db54ea0a860c97829be825de6a031392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7b5c3a101945697e4805cf22dbba8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649209991d8da5e569e5f9f538f717f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3a43f3697fcac854f8e602de747cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c7838fd333ac227b8f2c970ffa02e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7364e0120b11e1f53a83a7dc37a94c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee8cd96adc98e30dd810ed8d74f3ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19aea5e8a18ea4371e2376bf8cf5fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1702868728b0c4a3cea842ba7af75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0518ac6fa99ba0c463061e266044140401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc7bb0162a28b81ddcd741cd47891e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3dca6c4adca8fad4d1d63d2a34a14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4cf93d1d063cb0341944a929a6bd8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3d88f7a33d185ba5be24f8e8abe24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88537fc6a2b18d09799ca68c7a3d15406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c904bda65549d57bff57532105666407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b2c2ced525fd9d79014bdd5c3ef8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b463e716f1d425f078fa2a9d30e74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186586feb4b92c29a07806d2010d74f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b940af2c196e9a6b05b243261ac21a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04d6e5babda10b18d658c202248476412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8414a5e5582ea667777895aa175be7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877b68a5f2a00a6eb97a9de28163b03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1f7ce33e23174d472f6e08fd84479415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b8828cf660095c290399e8ccc966d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ed6eedafa3bde46a71b5b8686be48417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642945fd05ed9369ffabfec0e4864c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75901781f2d00f7a0e6d2e15312f2dfb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d4064c4e153e9ff932ed5f89cd541420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b2d9afa66a0e7f2b1106efebcde8d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e729fcd0858f4866d37e78d778330a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083ef9515f703211287a8776d3eb40b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924464c0517d8370483de7cbaac44549424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c1a1b0c9394335897d163ebbbf907425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcb4d39c118a769d47e264c6d1d7e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f23eb1d8cef99f91bd26b9468a983427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee220d33cd1beb2af555db87cb3ada428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c448a1141d495a049922c4e38f898a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae3f2b5d199caed2170c66e617c4d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79a239bd9e4dbcd748fe1066510b24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954cdad01e36ce5973be1c928d4a49b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913c5a32f2f6c092a016ffbcac8091e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ce7b6058fe72e3d37ea5c0cba2ae9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e15fca17c7debce709c9644ae5af53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d8485728312eab005faea711cc7d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd96eb5805438bfa0ac4e24689cd05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfad08ad3e1d5b15153291397c8823438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecae67e740d50519fc30110ee1c7a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bc9e853fe90c97aea75420d2ea1c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3e09ee69253fb336c95cf1157d2d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3bc4093b07a76ec0e18fc325cfd6d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc73e3a430b1a199d06209dfa000f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3df65bc44b8bc6b875b50fb7482f7a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b5371693563e746c5a3131497730e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf38b2e00f80856b7729787b29cf6f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83db5f80a22e4996698fd31330b216b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf4fb4c70917ba76cd13174910438d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118b3bee95a4a969ce03e092dc15edc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da52d20da4be84425b282860674484d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f4f7707a92a0da6de88dfd95e0c11451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c643e2c3876a1676686bedbd525a8e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b05b4902666a5c73a864e97a98029453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69bf1f0968a1f1a5b6cc689459a1c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85cc6242782c9b4fb22ebeea92d222455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3f626528bdec67f5b4b46d09913f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9e8c7397caa843ab67ab36e007186457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c80ce092bf22341104c7f01a4651c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8060177f610eaf9299bea6eec212b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24f87558280299e4f421a7c3aa1f5a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64985f62cdf09e90e6dbe53ef7a1c94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28ee39fc28dfbaf16c2ab86d538db0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355c78d4a3f764ba187096563570a9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbce76efb218eea8d4805fa3a92224d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1d157ad16d2133790d2cb9d10585d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf4274bc4c1880d122e90477c871cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f210c5b2e6021ca857904e42faa75cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac3baeca4aa09b35116f0378bcffbc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a02ab00e380326658340112820421469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2b2dcc64f2071ddb48e1dfc938dcb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129bc45567116762dd420c5d19ffdc1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e6c7b19f7d7c33845567d5b87c5d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb408c1046b681fa56d9e67417c2f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8ea32d5a5198e0e933107174dfa02474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1705dc757ea2ee8eff5bf07bbaf189f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da4303e7fe611d257a4030d189db25476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709618ed787a1974dadf9f7d23e71cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722586ae181175f2c3a6f5ac2db729c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c67c2475cf46ec8c5fee7122fbf53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef909bac5269d8990c11032221bcb93480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce759c1b12ce111aeb3fc86066446926481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e7f8cb84ab7a81d376014bee25045482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247da175bfc6a991fb05ddd8e85b967483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e384786ae470ad51b4861043c5dc5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f45a80e12b533310a393e846a947e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d2ca45fac3bc70d5cd7948a992955486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955b8a7c6816a10c3e23ef7543c9fba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b26e693dc9bfa9ce3556b2fb12eba0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc57b804cf6d67b9f7343c89e457dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b10212d58b210809579eb37374f294490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b37089b5b06e983d55557724e7f60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0786eb1c7b76d15ff703409ed35659492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d067c168ec615c8fe827d53c7d7548493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ff34000f3be850465381dc9391dd2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2386fcd0bf148485967bf09e86150495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98f1aea02a31892521270e171439c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48b06729e3284b8be1d013578c2863497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a040ddb66df8a7cc8906ad6751c0ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a32b81a4a550d4fa605e55cf7e2d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0856634d6b1407ee76f5884fa967e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d558285bf985f8108ec2ae13990f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ee06c4112d1e23ca0faa31633a319502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ff42ab97d9179d579bb6aece48a46503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498756a7c4044b0088895809b7e7e30504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c0061c7f0c0f510ee09400d58c76b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ef367e7d544d4609def6d495b90c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa213d8e6450586fcb0dee44b1ad48507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9238f5a5724abc3f0d714d38bd1161508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598688279d137d2fade22bb8ea10b8d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae965bceb88a04e2eafdefe7b73d5a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad12a2cf08dccfdcb0510f9ddacb09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788a9b39b02d10bfbba06491558ef11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7677713b4702fb96e179df7a0b69bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641bc8341464945e32bf74614f1f681514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7a6b4209984bc97bc02e3b6f62dc4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f133411112a4ce2914091a6afb3b3cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93f50f99c09358c53a99f9c7679f6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cafe2851f2e257a69c5390c7e73970518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755eceaaca6d98e381a43cc00faa9a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dbfaf13b6713c8fa19370d92d4c80520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a49fadc10295179920ee79a4205e4b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8ed2fc7cd37dfa881692575cd795e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a718b292e30482cc3f4a46ef7e9d82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743c60a7203838f94b844bf03866061524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17c18095759c59ab7646cabd1af040525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ec591571b549c5a7f86f7005f9a3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2923725007d86d11cb72cf23403db14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef534916c964e63e4652d77e12948c6e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94e9638a63ba492c6c0913400ebc9d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fa4fa5ecd86889579017a9cb56423530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fceb1116d473691979f2d8483a903531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e7f9a73055e888be5a1c3582542a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceeceb66da5ed561c56c4a256cf293d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c862281e31d89af99dc4352b548c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ac23d479368c37dcc7668363a6674535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4460939a3603a45fa3e48bc62b76da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35935cbbe7859a6f921775a0ec990f85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79ffcb7f686c3f65fdeaf72f1bb305538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28a633f58e25ca183e44637fcf4983539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18cf2f4d4bbba27a8f1532d3075e7b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e47f864a3061daf8c71726766e013e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57291e4591ae49d7c1db0b4a6aba94d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662bad6fd225a2b1b69616d3a9e3179543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c1414d123a2d7a8d1e0145580972f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16e5b545d76b576c8c1f5cc1c1078e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b52e81b9e3286da1e4bebe5eea75df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5b9e477cbe6e587000cd8bc0acd77547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89b4756a9cddadb9928e466051ca7f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ffeb52651c8a43c23fa3c2873e7f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190247710d0c9eb648d50319c24308b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561b5f3198983bb062ebf905bb7c90f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1df216f800554d7346ba216bc2608f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0e03aeb13da5ea82c7ea244f002d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbaa6d7ea118c8178d26995e873e8f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34186f0217d7cc3b5581e07cc2b5cf0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e35c6323483033a70c9071795a0a51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99374d5b438796a3d81d86453ff97639557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb3cf7179356963817f24d44a8911f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8b9fa4809ebcc6a3337c95f391314559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0433a9986c8c6782a85dda60909594a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726acece66d6d84cfda5fb63225f969561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a200166232e49a1d75de851b36970d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e4347a14166fa20b925c65e9b6e0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e245f1a3e9347da3e64542c2995fd83564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ffd4af8ddfcf6d3c1a321eb2792a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfbd159973890e02970727e1f883d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0ae0253d53860e19a81dc7b877da2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bef37704492e728c1ea8e713fb72f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3c395f69e3612c9e266317bff693d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e34e491e760494ad125c89b881db4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a5cecc283c1dfb3593a5159c79527571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004830a4025cb3d343cab03d13c8390a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3d6ba58c8b41c355da7cf474371b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719389e1a674341637c9d7e5dae6f41f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97927325692f7e26f12e5dc0947aee32575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d235dd3cdaf523d97ddb8b12b38a75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68001fe345362b968375a864b7710b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124592994e292ffe195c8dbd97a19164578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a1763ff6f5104c7ee161afce0d18b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fde4b3720b8dc4904f3a6537d40b7c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90a78b961794339c6483cbf26552d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8dde9dbaedfd30cb73dca7b9e77a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674e8365199b12ddf1a497eaf1a55c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316403043410036ebbdb2af2964c140e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de189487986572a7c49e20813246280585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03a6e87929771071c5eb16bd9ee143586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be21143e8e22adb27ebcd1d3538e1d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd1b7887f7bec66c40dac53f232d52588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea61fe17e998366cb7525684b54b175589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f90cf778a4c2ca5cfd6ba49f6eda98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dee90dc161adb6d4f50750b569652591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d7345d446effcfb646b4dcd9726f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09cbda7024558cf57daf105ae31cb2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db426f3bbd3f8e63d45640dc340649f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e81dc91a4c90ec1ecad55d6c7d8d10595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9892c725868108d40083e9f3a974ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724eaee26b3c54afd1fbb2ce08d0c73597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e4f81cb31185bdf7317a6fa2c0eba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dd2b7b14a976a92526c101d426630599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6cd33324b6e98c9a0fea111350528600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290456cd6b5b2364fa202d301e2096fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e7cd6950ae296c723c5a06c9c26ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70defc43e86bb15feb7cbe62ccc0a95603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2710c674a719281d1bfdda1945e20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e802d405abed39acd5e3cb76a07ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba4537e5f0a5fa2aebba5407f41771606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25535793c1f9d91f07fc4fb150c7e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92149c4a7e50c63465a828cc2202e96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e2e85534ee9ba9b34a38bfd266b50609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4562c8f53be6e75dee684779556bd9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3ddb5d70ef90c84792d1880405ee3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864a48c069798d2409cdc73a6870f8f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1350c817ecba78d3a4fad771b7d61e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3c2344d31f3f61182c8dbbfcfb3eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2756c26b73c54d03510bfaa3dcbfdc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788449bc571270f487202fbe6f51f17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8fe4615f234c8b67388aeac4b4875617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e176635f07b67bb6be3a8a300017f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39314562de1e477494a50dff9b692b38619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93073707cc2bdc7801f8fa3f6b9daa2d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b628797f08339e1d49f742e47a7c287621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab8b7b06ae064fa3b287016e69f32d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290396dfd5e063124b75405b43900fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284d7f2c166db72b80b166ff630f91a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4932d05cd2bc8badebc6a87174fa688625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b793fb330e90251597136fedb4f28f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adeb65e9601c42320e49f5dea19a78627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8faae2668529cd81973be9d1e4d24628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd391ba7ce18c8c6cd6ff99b6188284b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b362a122fadd1baa6a06f56acf617630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c1384b29336559d5cf4d53e52a765631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e700ee837bd1a8e2a0d6c75bcbff5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a1545c9b101e2388a5aa5bdd71262633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b4953ef13e716376df010b9d89bb0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aeabe6a6caaa7afc469defc307135635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117b1b631bf7b806fe802be556cf80f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99487850c551b8f4189d84cbd47764637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cda8e8a91e4240dba677aaf94d722638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbda5f15357602bd6437a300b52a05f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4677928ea899a994245bd853c926df5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bda1944165a358fad331cd349b3456641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387987e9d2ed13f35c898bea41987da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892e7313e19b3b304ab4a8b305cc952643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaf82a6f84e770a781eec5699bc151644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08c653cb0bae144a021464d62fa720645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bbc588a89997f4ac6746a730e1ffe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2f47b7988976357e85ca945879266647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eadc5c2287c3f6a827cf1956a2140648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8a2e93fe095c05bbe62dc45e655b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeac7669419fc4b77e492235d6d4995650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb7248b404790820ea27c455715502651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc4e6a8b8379f0bdbd6bc1acd49226652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbef8252a897b55e3eab18940f5e5f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610f7d095dbe792c2fe7499e6885fe9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b834bea6c3c03c7b18fefe00df45e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26fe0eed7d1b79aa040b67fa7a0655656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bcc025b5f18578ac1d7b37ceba616657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1086114838b76bbc29c334478e91907658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2a4cefafc45d6a6b9e602ea8d733e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d760e833a9e29abd32d2c3a0e6ee3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144fa536a8e66aa070587486248935b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e6be2374286d48ed7ddf3a392eb53662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289971b6339d201436ce3469d3047dce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a122fdacb44abb83bd964aa2a455f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61871c21965fafa3fc5a276278ff110b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c572531000c4decebae9b2275a924f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb33217c66b6b05d1b1431ed1d21a48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166db27807c93551bd001e3a6a48ca8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5c8d30d6d32d238af186039af7889669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777b2801bfef584969e5e142d4f349e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0caa1a8aa979bce71bf6fb2fbe374671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1075c7b45364d57e410afc9199b6d79672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b1f909d76e437892cfaf46e051c9a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900f43a1e39da66a16142fffdf01982674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4a35ada95df3dd52baba82d0e9722675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37c2d113947204a7ec936616529e0d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9234a73c22dcdcd1bc5ab23247fc88677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563102db81d385075e11e9c987d26cb7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bff014e12b796e4c38bf5fc9da43a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3fc57058c3ec7a9ab4435137e38ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b6a0c4b7c60637af02f1b66eb063b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f31316d0c6797d9a5d08dd5303bc3f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053306e55e81ab7de2756c850618923683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a59ba41f11184e3ff6cc617224c004684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4675dc5468096156d2a7a32a9827bb4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a4af08cc0534ae4a196d3a2dccfbd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06acc19f2ff9f651c121c9f2df011ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cf0c86c7414a3a12c0ce50915329d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f94f59188ddfc9e6563883d5a517f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89776a71d79245fa4c4f2b97f982db92690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19157e6579bc84b0fe6785b3445131691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc008fd06298889151c2e4a844e6cbb0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507dd2b94c69dd691b9d944e03337d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e72e5615492b12dcda11acb6838c63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753668cf96c8219f3187e363a05c06c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a904a8b074cd5dbaaea954e94aae58696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94102efd2a49ac01489da51b927aa3cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffab6834895cea718d7da3e21d21983698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7d3cbfc0cf028fcde0d94382720bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a85d8b0446fc95180425353eaf4b0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f38b9a7023e57d3125a9475d3f3ae5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb289c622783d078c7ea9968508c19702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aeae0ed712267a4e4f8cc4aada127a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c8b13410514ffba2ea346c8944046704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33ac5beb51c0b2dd09d03963253bfa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3c0aeca81df25d0ae83e591bdc8ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348caedccc881849674fb8c28114104707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7ea618a4941dab0d88c33c0a46be7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51324fd370dfa64c829e067b0ad6c5a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2692a70d1915bef7e970773ab6e427c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7167ed090430d314f5a700981a103711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb54a04e668f1cee266f9c3cc80a28712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69fd5740c3448b3dc30f44da47ab1c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0ae65eb475266efc63e31f6ae9c93714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462062260fc1c24318ed624228005e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384f105a1ebc10ceb873e553d2e1066716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fabc39f440bbc0167de7840f69c1f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656a62f9b78fe832e5c811732d5ce19718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67c9f653899043e6180b8e19f78d1e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73d521f236dd0063101975da7f8e38720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f0085e2abf05ac692efe5278e0e95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285d599918960ea48707f596d563557722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e17c84baa9ba90762d9a13590811b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6b915994373187e383092f3c6b452724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771aa93d9a9954455c25ea481cf56d41725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c775c090c012801c3410baab15576f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9f30fb2de0a726aa51c6723490c06727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba763a5651ae815920f2215a96be7f81728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dcae3c15816df643e45d76c821917729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdf239b66975c23f8aea22a7c64b3c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6721b51884b3984bbd8d262ce410b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670db9f775b316855040b923bd8b7e0f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbe175df4206421105ebef3a3006fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719857941056b8ad2a48316f38f3d8bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1092f5fe80c7b3dd9def613ce2d25b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16d5756868a2eb49a4e0194529ad2c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bb6ef1490db404f1bb2e7821f267c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6e66554ff5e2f18cdeb380e9c4ef8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9414d95eecea6e9773a29e11414eafe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2d46d2fbea5fbbfc8681203140d26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e945b5bcf3a62fe8721686617ff3d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20103a7700a77679dd09da3eb80aeadc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86700786123bb98479d7f7dbe9820454743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf300657bacc88c83bef409d9588bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2da3e2195cb275dcd135b74b718a10745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a9b024199484f648c21950fad4917746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c597423f36a34e187872c28669f04e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5af4f67fd969618af58b3eb045707748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1f5ff794b5fd8328e254b3d17376d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90b86d865d0276823fd5150f648ec1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c65b541f2dcbd6477424335e16602751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268db1e5f55d05825018f137b6eede2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d05e9d7a6ede2589d07bddb06e1f1e753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596b0e677abffbe407c96dc0d22c80b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dc76bfe852951801ef04ea63528202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb83ea1f63a461691a62aee6ce4a5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0275fbb23f3f5f7247ab76fefab2c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337aa4fcffefc46c6edf3bd45ded5ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa26108262e210a68d9c03751ee6a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f432030bf455e3b091d4f9d857c817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062da71bbeb8a8366ed03a190b9b2bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbe70fb042e837932b4ea3991823379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd39d683441aff473c4bbbacbf9a4aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b40df2a74ee5c27411314a112342111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74804cf7ca2ca3325bb64125c42a0f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062653425a5e80b66c99bf9b4940ed913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21af94ba4853f351b153a3b24fa25214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5eba87f66beb6b015be51a3d9546a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d110a2280d97e95da606efc3613993116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05136789cc52dd771161d16a537be5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67777f88cfd04b194c471bd90ad27f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853b28623aaec005adcaaece302f57019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a8132864f9542124caf0b7bb2391220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df62fa8243cc2c80955537d8729c8d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2e057c4852a76d2e339b09d27db2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b4e9af6328e1bdd9b7ff66a746f4423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae17b1d24ed808694f00bf347f2507724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e645a1389765e292ffe8e92407e7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ef63898f56e506f4a903992570ee926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dade094aa850acaa907816fa939aff227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72f932cb518b2017d551d3ee5eece228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778dfb45d97f24332ddd04909d766d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb030defe0494d9e9cd16c3c25d57e4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cf171e910782bddb8fdfcf194413f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7889b2989dafc027363f582252a838732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c338f8bef8faa1cce909586734bea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe17b13542ca6bd41d1145ac94c07334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d0ae0ff067aad64d3c529dcbd77e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe6ebfcf4bd73d6f9fe8caa8f1d0c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccd653a6a026718c539a91dcf4aaf037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d0f6c2e1537591604efd6cfca120e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2373335b5f750406f6b2b66a3087539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faf1fdea258c16914fb123165d3ac540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44216815f4c537869fc620e33cf593841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592f3e53a1ce8933bb7eb17071be56642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fc975041036f73f50ffe50ad6a6ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95674b6124849ef90edc5ed284cc2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e32fdf7c5bcca05030153c6f2854845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dae4c50e72813e4d2097cd73c6519346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c874d1e00dc84fc32bd2733ad1a5aea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec58627c4f64b845b0994df191338c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9612a5ff884141994d1f7234b1621949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84194ea529d6046355d01e246548ba450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c7e9dc5291f766a4d94bf25943c6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59732fd0da14967523a33c6c0a673cf352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21895c59b68f83588ff417b8f1dbcb6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c9cdb21da6a9671609e79cacaa51554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74400661a86edd5ddc683e532dfa6c9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c65327525896b3198a17e646c458a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784946aa25bbceab080b6db733daeb1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b3aef9304d7b1d6a880fc218a6ed958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887b286ef8c7f12902f1f63aa4bd82f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba575624db466b7ee154f453397481b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70accc666d60e6eca2ec6a9e18c00d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b5e9bf79f0c455d3d7718b5ea21a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a800db621af63aff35a6a8bdd2944063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95d1a859de00ccfecd39d361615cfc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2de76b51d7357b1e10c4a34b5b31365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b866f0d2ddc94cc584b2e85dc7f4766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f433d415042512fccb007d11716c89667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c24dd2a820255537abf48b49f6766068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c4ba9fc76f2336e01add83c001fc569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72f3f5cffd5a76076e258f2442e2bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0e895fa634db06ac9108c2fb2e20571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0456af6c7732bc1bb96f8f9007ce5de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fc6781eb36b33a6c01a41a7fbb9e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d75044f1bf9629fcd5138873cdd2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe44eec4ab92800061d3b1cce5172775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d407efa598dd4e9f3f010ceffc06876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b436287805a329b5a1c9efca4208e3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d760fe5598ebbd72df47315da7a7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab95d641c8d49f86612279b19159a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81282819f4bfe522a44998ee69a6d61780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd24681543cf4a99e6b0d10b2d6c13581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb1d518302102361d2828b81abf0a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593ff67e2b57f10f89ed9035bbcd9e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208c1f2e0426fa75b6250ef92b7dafc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002871ee8a0c55b9bfa748273d89078885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e131304407b97bc328cb2ccaee940486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171d75c61e2f5fad052e7e809dec7e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005c2fc3379af4022ceeb3250f9a20c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade81502621945712026f5b1f1e777ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffc462a402de69c3d845556e9b884a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076d87001b10f7273424e289bfd083d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5346033f15901db966af3a6374ac9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b68767c4ffb3654c7514fc021666a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b91df69d7b5948ad139b1f46b49ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbde25d4ff26abccde39f5aac94a2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a68a41ca8dd8290b04bae83c583a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4dbb2a260d8a671e35c265761608797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d02e6f9d53341abcb7aad40cbaf30a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9d4f51240a8734684d253dbd3fa9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48f6a8f70e642adf067fc279a86e18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b82ee8c438e85e9dbc0a1e1d1c1680101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe31a25316ff4d5dca68999c802c0ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16e92f75e4e23bc3c42c03455bbc2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffcced46f2332f8207ba715091f686104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58db397d3ccfdb8bd32d39823773bd9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3afc0740bc722341d0ca984485b71c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41accd57a16e0e2dce4631b7dbbf5d2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f23abdbd1ac0a959c19a83aa09f84d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e9cb3eabacc4c18c62273beb08f8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d7d19ed96f0bbeb95f60700ecd410110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc29ca2c74bad5b678575ac19b8cd8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cd2f328b6b77193d1f0ce8cb94fdb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ea05482bf8bc7c3b54481eae3c376113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410adc68b8380736157c67eec8a837c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08559069e34c6729245d84627bfaefb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec1fcba51d15984c48aae859119150116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0be19b16605ef51f9e458957b934de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8ef1e3e4b2247dda91f02d438b970118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f8d227b877c71db327a8de7c07c14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7528b36f391a60390f2f78251cc69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74126d36d46d57af1e8ec73777261e7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788e4a6cbc9e404ce61557099dc2ce4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7eb623950cd5e6853eabb0f2cda0fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a7754869216a33564e4bcc1f2ae9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42299e9a0ade0750c3043a2bfb013f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fd261758c8f00457ab26788691982126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad971e5d47b1a358780e6fc85f781cbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eb706096099f41bb2851b72451a52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b1c413cc52d10a66c0cfc493787bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cf4843a2c51e2499b623725545864130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbddfcd35dc28f951cae3ca08aeac5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ed52a2de3765b25f772b034cd05f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177e8d93bb61b409189a20f0d4f634f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57777a6142f2d738d892fbb84f8c970c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29734f26734806036afb626723c4d93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c438df8ac61be048e9f3b392cb596136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd6656785440c640f2be1b71ce39a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479afbba30392e9d109fceb3a6abed54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcff391074b9a936d1e7c2143f8d9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b74a99e83f3aa1ceba8f8d1e95f78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8f6b661e52e9cbb5dcdc5a7adcae9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeeb7c0abb4b7da45326b59ad7c6660142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7099259b6667ab63ac1227049e1ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6f3d7df8615adf48d637589c05f93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45eae04fd01120f09186f1360fba05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fd266a23ea1805836806d058cdd66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff48ec6282457719d363ee795adf4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b738df49560536d913a837872c2321148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530605208d34cca613470fc60da438bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb57b20358eac2783406d3ed6f54615150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca49e11851d51dcf22448bfcfbd081151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07657d4f9d7bc03dc060da88c73585f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318c5e93fd72f441139ab8b0fb3f894153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fcf09f3147bc768e9704723d87456154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0838f0f959ee88a8cd49cc8b062c06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb4b10911a2fef2987bde5250c8ca2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97c33d1a36305aa8d68c9a5a8f8d8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd880c8196c2e0f850190817f7d3264158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9657f902f0f8713fcdddae6224c0b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ca7ef24a32bee3066ca9f2882aea5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765abe2a9f7183a0dea188d00af8296161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811e927b8e79ce7860429ca91124525162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2602cb3682e1e4ba2546f5c0ef7f6ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb41777754e98e2ce3a193efa34978164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfb9a61ba1a14be3bbcc275f3ae04e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2646c633ce5c33ed30b2942b5dba6d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b835cb0a72e28aa5509e77842509e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb92ed4705721c8a98d8e7b322bdbc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f23e645aeaa5bd000e46c7b6b23286169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52a6bccbe5073a7aee6b49baf41c6c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c33cc910588cfc69a9b27511173e06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d22e4dbf3239ec27cd60ccc140909172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b6322ff51f80d59f08e3ce7721f8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05aefeb64979ae4d8f127265deee01c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc6966428e91f22c38548771c47def175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f105959cfe021ba1c9b652be3d5548176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8e88a2c85e38284529e0b3f0d50e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd5dba2c73d84151a664c8083f66a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041138ef2d6ed2c61ba75a74fe0d9bfb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b95db5196b3bf1891e0b18dabb6e2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f9376cf6ef5749d6707ffdcc3a7f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306e0df1239f3fda0ad490893060aeb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dc855d9e66e413fa7ebd33bec2fca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac9fd11505d73bb53bac4fa05589f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142afbb179eee2cec7257b4f52a899b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e37d858f731ddeb063fc23c034d28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612301daac3f34dc595e5c3c6305e29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06686ffe0df38ddc054ed29cb42ad9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88304c33fe269e21665be560903e80c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbee92352dab642bc3040311c1bc8a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389ac0ad4124156e683e0bc98315bf3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827ae6cd7b059494c03812f559b2e06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b67e3f99d902b347881641dd1c0bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9a6062b7df6f39a753ea0584fc4cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1808bfbf02bf5db280401d34fc1af81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ed9143e2061fcf6dd3940cd51009e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430688fdbef3adf18e0f09f35f8eb1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419313a8e3c3de11d9e8757ce41a87ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245df2fe112da4ce39dfe1d0dbba6a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012bbd4c4b418233e7a6a86581f68cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02e0a623ea91c0b1b533cd96237cf3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e72682bf3ff20a99491643a562d47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c370e36c10014f22a8f4716d1f544e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dfada69a50aaba6cf7ebb3f2e7661204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4917631f424e84d2e81b0a93b0509205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c32f2b645579ca669d30bc7383bfd0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc548509ce96628e912298f9e70b70c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679d4d5eb28e5e77309acfa9d262c8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f957bc19ddd80d7c6664b35136f9d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84d5bb6ad3f83dc76d81bd2c65aa92210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaabd122c17908ca6590318b12707e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24ab19487b9e2aee508fdb0d8fe3cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f6faab1de13050606f2dbc30d4a32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d0ce4087364707d798af3e22c2f9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042223a04d1f7fbc9bffdca56cb97989215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ece06e20c1d9bf809659c4768961b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e57275c9d5403fd57c3defb19ee9c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f60554c43a7000ca365349100ce0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd5a118ce9f8fd818a3563e5218824219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bca57ec1280fb63fcea1fd63c03ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d97eec2cf9dcf4523a0f50ac4b824221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28844316b5ceead3cf08e5b1c44ea077222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d0beb4a4ac553138c4ce7676c76f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9396393478a2ff164e4356d09d928c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712be29224b565e4226e01a46bd5e3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732d884db94ef756db8eab18c434977226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182b30e05484fab25cd9bb86240309a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f42a2eaf545d5340251db7cb43a05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b3364db72beab115d12486444d3ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc537246ecdf3c3f8b40ebe1793e0dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f53efeb56badf58b5ed76f216b4b42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235c4283e0d8b7025117180ddeff669232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b612390dbc64ed2121c521ad782a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d1c0322b8e6d9177587a661b2a107234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067273b7122b57d5b59d605411e5cf3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d140cad7b5fee11c89bae384ddf81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2368b38c716f585a359ceb4d17743cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262304b7a38c440d4114baac90f549ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59a9052f83c6fdb7908cde3b41e67f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bb07de49ab0fc8d5d35346414f3ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67be3cbe1f4330701f4bf0612d3e4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84faf1dbc87fe5744a3075e3f3e8ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abae23491ae60d31b79f88812fed0bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb38eec1eb9fd6696a4cbad6bbb0907244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54873545d87940d4d8ec115b943b5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abbee17f40b1bed08500465d18491d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde66e8a69ed77216a53d34d07875ed1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702af11021bf9740d4b7d3a5d1b44bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d449206b3d306cd76df7e7e7cd2ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad8493150ebdcd67e408b40c37d2b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e5bff8c17177311667aa5570dfbed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538f07e39e9dedadd141de440c3802e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b33538fe55ee661ce692904c7ce15e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59d25723d5a254ad5cda234d3a11ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1b8a29dae64923af4bbfa8fc901e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d829becc52ca2694e9dd622ec06c40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804df61cbdac259264cf6bcd5ecb9d0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67820b817c44c4feda8ca6f6e4ac97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269404c28bb6fdd31ae4a0a3d82b778259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d96665581934f82e7c8792e396450260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de818cee0840fcd1be45dedacdacf34a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd275d7fbae8a3d510be90c4061c442d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c92884deb785e0c8b15321c488634263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b666ec2b6a6761b8881ca437c73de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9a92211f4c60f4bd7514edfd00cd6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d1920554ddaca235d1667be647633266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b265672b39a9f7db2d06f498cbc85d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749658a8715249a381179efcbea65695268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19849a8ada211b76208c6df2476b3801269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbf69321e1cc237f9787a27857dda3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478fc74b5f44e3bd43cb3232bfa5c8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dbd39a35bce1284a56ee8a4c55118272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac61b7e215dc00e37f6902f1bbb2e65273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6262c7c0884bfeb984e5cba24ff12b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416a2394e5104ca09bf149ed0d0621f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7485ad7691bd6dac0f7a6fedbb1396276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f10eee8cf474e6d211f6b8cd5c517c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a612b3c6f07d35ed0abfd5d0345cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57be872b45c1929b221ec0faf96ccb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefeb1f7dd8d40d5e8a63bcabc66fa4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6717e4b6dd78f5b2a527eced9035b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ecebcef98dda0724aa4ec053e299b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb883c4cc9ac9d5273e4a683b46676283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0dc1e97aa57543fcc5db1fb1912bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811011bf84b88889ea8ad1b87fd0c92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2ae34c11456f1848b5a36a5f82101286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cf1416380493d27d66658a1e65268287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee178c7a12f4a44aa98384eb75231a7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae969cd1b54bc037178e3c7479db0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded4561a9f65c9bc408f250169c43b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdccfe5c97326ca06481b46e60b898b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd347ce63eb4cdb10ca7fd89f99f6803292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841990e7ad0a4518246532b9cca77224293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd1b67e39d0cd4fd662f6dfb394861294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f62059e01c1824759542ff0a11670295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6118521f74129d5db1833879fdf7ffe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb7f9c37d6807fde893f2568919764297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14e01e74035c73ea969f4dc0e109cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55548429969da92c1cbfe1b2131940a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ba72291d0abeadf7752204a9d8219300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c15790ea1e39d0aa5e340be605c311301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33b765b60689a15f3c20e66032f938302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8cd8c9d5346f6426706d53630edb8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606057f105b32535a9d9f92b740faf1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f289646c01dba29665dd05107d49a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd0634b7d36a482248e36435b29b59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaa20a57f3a4a6a18c2a9b0a81e261307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa890943373227b377928c50845b04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f437ea7775fd66d853d72a35df938a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd8cbc21655299514edb6ffd4f9196310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def279f1802dbf324408a71a98aacadf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7eb3773ca272543669d5f897008fed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a96cf8889b571917109f6505459cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa3e08fd64ddcd3a487b9da2fa3de3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978d7ee9254b4db50a326998e9d58bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9b4bdd8ebf1d9d4e4c4770c8ca6f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e34ff543a683e896897e57116513a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa757442f0ceffa264645d5b3bbd0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d186ea80f34938803c2d8fa6b6f1f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3aae41469f487385bdf62d40c8a9f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feea48de661badc01fac40e2a6ab5c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9bb6bb98dff23f079de8e21e8ee5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146776fd592c768183305aab5367a0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f413a67f8107d6ab64e42380655c5dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c362749af6d824adc73c93a438f467325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df429406ce499c0c6200a5127828a59b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec38488aca929609362164f26d6970d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249b87dc7f0699eb0bc4fc1ffc5b57c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b4d2349cd31dd3ca9266627c08c2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8d7030c888ed3128688e3dbc06dac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fac2459784314e412c806f7f03a0e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f55e6a96d759414eff023dcabb692332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1bdded84c1b1b985632b23fbc8435333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736034f3240f340dff6e2054cad3f7f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb6629a8d1cb91ff03b4fd7810aa4c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd21ff58f957f5dd293df46e545b70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fe397b2fba402903329ca540b02de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a526a704bb9f83e279ea5da315344338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da265687c2648dbb0dd6481f8b52799339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5ddd85f676b76876bb23e3dac7384340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fcd832f742f66a92fa9dc0512933b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041370261b5956d6f52f0b77ea0e870342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a42b895feb5e7c75fcc46791588433343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb757f533a0f18364157e5003d112ca7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90967e077c7e41a555a3d8ae12ff7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106fb20102fa588603a917f3b9dc501346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0771dce3d575750e9cebab58f87d88347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81884c93627c03461a291187cf9affd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282fc50d19a4d161686b48e5772f482349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ea1956f4367e679c17e322b15a961350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfabd0413d2f86e8ea3a5fa5933aca7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d8a69f24d2e32a0c71ee12b804011352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fcf5e87b69d2142a9c39eadc22c46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdb261f3c8098dcf380fbfac8a6a6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7071b9fbbfb8b13aaeb21e6ace090d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61561fa7e722d4d99056b1f3f5402a51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76318a91189401ff6ea9f813c1c3ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc105f3de14e5fc4a251c3ba94702d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3626d66da2072a0d02255fb1c43ac9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efda7adcf2187e70ddc7bb4d027e319360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18a399a77274c45a6c10ee526f5167361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce1c0af033d41f6ed03bc77b325eee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011467b6d0fa5a8ad05ab90bbb1d239a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d548b7ddbdad01a896e174d012c0e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00516d72fd6f6d376246cff4ad2be08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44958c4f6d76fbdc3c8e1e40e6013f22366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132c0fb8dbd8fc295ecf46c8b2ec25c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a01fe57bec79e6e954df42d20e60f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518afdfae977ab8da09264a618212965369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e279710e7480cd480714c157408ec4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd593a7e3d35f403b93bc033a1d99a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a171c77fcd16e2265ac4b95e927a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23bd0447c29de5319268aa78203435373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88eb7daf31d98f7917bbd19f69f6ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587bcc084a7e9d17ed98f3211ea0337375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7302c74531caa3257cb9d7c3c8e7dc8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c73b0551e77832b9614a5d2324759377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c68086ac742cced0e21925752335a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146c25b57a1093bcadcced4b25296fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4633bc8769cfd568b096c66ac77c4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb081e98a45690bf9019388725332b35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fb33ac4aea53e754b1294d2aea717382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ddd641d0b68ab00f50b27206aa308383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fdf5c20d48748c7811c91615a8e4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f72c0b12efaf6416104497c8b7b12b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a82d585dc36e6a319a92e1c1141d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9175e4a269ae4d853bde561146319e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e46ceecb7c0ebc412f4326b4f830cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed2bff54f33c9cb06f575b4eb08271389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb816a72876c7b72065628ae5396f79390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c9e776663d655092d7103d2fd913c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c80a81a197234709da873832110a1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eea26f2ff3babc693e178f8ca11e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24066a1415c7158e065d66cb09e8e067394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5bcb85109f4d883b0110baca5e85d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7abf0b29e94164b5e6c3f53063a5b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598298216da106bd65b8ec7fda8649e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a8757c101fbdb610dbb8d7284f8ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f31ed383874f90f678347c5df9dd82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983d38ab1309aab9750ebf82d571551400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe78bb2f0b2f06213fc7b6f99fefaa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4d9c43ebfdfe9834682e5b4e2a8d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ad1c677ac9162a101b9993225d553403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25147422b4705d2187991a8554347f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e177cbac52904ac69f33a5c841e7f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296c16feac385bf3548c290cb271aa3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8c245fce622148b6c16203e917e52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24997961b6780bd14478dad3257d426408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec371b99caeed66d499100e90cdf558e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3197bdf657d3b78bfa98492043425410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcbb66081c2d93047b007302880c0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52489e8e04b6ccaf26f36baa57bac4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c18c62e4a5cfec08b1bc19415df7a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea7aaf5e008183a82b44a41facabd6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5ad1ad372ba1bd81877520941aed8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95e415ed762f0dbd281ce7380929a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f912724e966562d25c709d42eddca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67b77185f3da7d9af2ea8f26173fb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed1b2892c48e3cd0e022773cfe5458419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21010b9c3bbbeec4dc9fd9210fc09e17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d8c69521e49aaf2ac5e9058fc5e88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f9a5204838d0729d6c7f4f4cd7600422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af58fb491d685f9175f289c49bbcb12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b89036facf5b7fa12efd475b9acdfc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeafce38aae6b592d157aac3404f0ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52a097da62c50f3caf1e69a75f718f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031b9cb0a58ca6de4ceef8fa3495d0f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf260d336ee0924523514a05a36e56a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456c3006eb738f61e2d3ad6587208ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b8b5758635c72a693255a94ab47fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696057733e25ade93f3ecd5ce7af1724431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1057f0a01e4a98d01b1b10191060cc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7367b8753d610667b9ec501d87d05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61092b88be71f415ae339d59521b5903434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fda71ad06cdaa3aa89448a6777f82c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721aa2871642e4673eb99c44ba88403436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f40bbf2c5905929ba9486682162167437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20344dcd1dff7f0fc896677b4ea3c2cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98366a74859d05f39fdca450da3523b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7275052fc7d8ad7f497f7fccb15799440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddf4cf3b2d5f2690c1233ca14d8bbd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae38635dfd71bc82639cc350722c8f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94250f24a5e99301308ce0bb3a973a97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd3e74c6324f094c7e43cb91baa74e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d329a8119b5606717b047e9fa3b0322445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cb9248b72355244abc8b80a7a4899446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d129d0e047854e14ece3f6b695e569447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812b8c225ed0799343b34d346dc6511448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376f71e5ca298c40ce2a08e0fd2ec28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bcdf3302429547872dccc89abdfa7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c1bacc8b9033308518696793b397a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b8b194b8b6f466f12c45f8c9fab13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b416d7a1d473fecf28e12e45774bcce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95be94b4f7e5f050a9e84ee9964da1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040493d846407ff7a7991deb00a540e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8fe1c2f804b0b6d806137bd5dbe4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf27ced33512e04be5c71f11f2a2c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2ae470c593345723d3169a3f7db8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078eac3e6e8a60d3b0d359b17e5d278459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764f0c34ea0a94b1e1d81f2b620202c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9728f30f7363c526190697954efcc7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd88a63eaa0456c614f0a85ed2c4db6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a6bc4170f0e8fbbde4f59f5d4ae69463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256dcf91b78adb79016fd43444b81fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7744085e5d2f1c169e6643485ce9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832f0728aaef7a203062e306c6828c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16668661c10ca856c731d13708c5905467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85991574daa3bc6602f970582e6358468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807a47cd25f686983eeb15ea8c45c4e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c06c4e897fb67d84bd00ef39e8fe2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcff6a1b5a974f20f64946537d34c56471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62fd36758e9d215c804074de4ff42b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ca9b62e7700cbbc1f85a61ba9710a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb008bac8c28e86850e0da82aad23b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf453b453a0e00efa535a7eeb268c92475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b02586680c6360fc82a1ee22175a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfe0ed8a9b1a6341ccdd70968cadaa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1ba0cda2243bb113a0f479a59f977478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d35200c4a758f20a594834162cbbdd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5f0efee19bb462326f6251d41278d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819045b27407be46020474aa432775e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68191f4195d22d70a759d85736450015482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a38a96e738dcf74cdbdaf9f7a60185483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ecf3ea7ad8275e544b532d5ff2252484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0aacd26b755ea18e63dd1e14dda2d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a2af2da86bd65dd2b471a083dc473486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df3b8ed4e9a67d16edd88523b6f28a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9f0e3d227b751f30600049c2cd537488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110bbaf116bdafb0b081856e1effd40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052d38b9f476592235542ce25b904b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7515b5e472ee4945b4ac88ebd9a06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea62138bddbcadc932b9fd8a34dd9da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e461fe588fe519297db7e83fe450d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49929face041e70bb1d601a4abd6a1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46567b71832a24fe023892d18b1ab63f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af591f7bc9e541e2055c9ca6058fa3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e1a5a296266093fce873e84350e85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a33587c42ddc00ebf5a671f06383e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bda55bbf72bf8e7aba535735d6631499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5d0e4e147d1303e5488f72f77091d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419c31018ba22c6d9140baed72a3787501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d68877e12a633e46c1014627168fca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ae183d07bbbdc97b3929ba738b704503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d347b43e26685803e75e8b2926355504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617aed15f8a09d8de5d6d4ae54d79b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce98189b99bc7d25c3f5ccb3b85fab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6964bbf7378bda33487ef150cf09326507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4467715cdfb416a6f353976879eb1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b9e1aa22d7080146d1d04fedf51cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf738fba9aa1c48e6c4f5546e92364a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f3a6627ed831fe48b602eb2db8776511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8ca649b99758ef61d87b886bf0c0b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254954216bf61b07e77e542de5f6115d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5185eaf4f9d09bc5ac48e3de081f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4c9cdeaef34f479b3c8c77342a660515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80fd24ec2655bb4614e0f87970f407516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2933046533c514456ce7afc981d34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a68de6700641253a8f797b79ffab78518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e21598708902484ed625127fc4acbb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1bc602abdf7c5529feab5d318a7a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bd5147deb288a4b81fdc2971bf0d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b297fce2ca228a143cd3d7bb3cf47522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569707f66714cc07b0bafd7b19e00bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966036afce87e80ffecffe0cc08fec1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec17822dddbf671c2814e714580c020525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c8e5f04f683aea39343db27da0a51526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c66c72eb13c8f9e3c5aa4f34d7d508527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f668a5480619dead6bf5c7fa5d49b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edb760fe43a946c711b7be40d5e2f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588e88494f81c1402863db6e7270ce3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a7c99b0d90eb45d0260042e11f0cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e16a5d563e8ac045c6bbd6bcfdd18e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1044dbad74216850fa6b269b6b1b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c55ae61db10530b9da16cb7d903433534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23758d8ea62823c4020704390818919f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b5093cf53378f83f3a7cfe9fdcc88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404e34c9b047f16500508783776fa4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d386c0b70dd196c0dd34137ab811c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31254a851136b1ca60ac6c6ee9d628539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d24e8a6bbd941153715f3cec122ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f7d1cbf15dfbf3a3e8e0af944d349541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41705075c0522b18ddd736142a552cae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c6bf83281de864042e78da6fddd17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62502b51faa97651e320e5cfd369e4f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6e65e94c2bda96cfe4c8888501c7a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128ca0d8a46ab9fbb1784c5638659fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e28cd8e8313e7beec49634fa2ff21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694991ad833eeed8e3bcd37f4895ef57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd58a6f1c0d4717122b2174bc58ec09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea3971ec2e7f1ac810b547e7d3870b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a00bf9833062e63b480d7c8e112354551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff73202114c4523c8b154fc83776e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b713ffe8bf04dbbbc255b9d1a6f0fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58cb27c506f6ce78127d68f87de80c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165f1c0ba1c65f778bf3453c99a892a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0c1a30aafc37e2fac4ae6af0f8e6f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cec6ad76888f4ceda035e23fd3bbd4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efefcfb7467477f4d2714197a8d873558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee765ed5f422a77e2d01b77ff3bcfcc9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8b2ab3002acbf9a75e9f0bbcb7afa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428634929cbc2ce283f76120694da89561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccbae08923cb8bbe5d163ca2d58eaf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48066e4bc06fc6e19f768c7e70fe32a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d516df4efc841b3530601255636e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffda3a0b39fb9e139bc5558df77c76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1549b2a0cf996cdacf013715d5f8118566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749284854c59cd96f965b8ab30e4f3bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5ebe83f595853448e5f77ed24622b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d953a10d8c0c62781c0fed116a9d46569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c9a41a500bf3319967b8bf47f7068570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d816b6385102c8616d51260012334c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54ff64b09b4cef9b51b82f9a972087572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76325e9dfad26ee07ac9e45db36f1f52573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e62d364c22844c3ef3a1da91b0419574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce3abcdeb9b2051055bfbc8e49630b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98490d1969acf7e37b0c050147c84667576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679244abccc94893aaaff9a2f1be1724577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c505af3d998ad584de49d64103c09f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0780be6ee7e35c2b1b6fb0fb4a3c06579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989721355a11219f20c01fcc71ed6564580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f660b97a24c9fbdfbaf49c5bc80cba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd179320bbe4151fdee971e6b8511ada582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257477d1d49087a4dcd26aa11e54999583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c1a5336e0543b8715cef355ff813d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0791f2162d2b0ba1870995c8e9bdc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd13c688362b556e8cba7c54249e233586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73e86309dde357973b78a9a7f3952c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bd5aa8a6f160b208118420fece93e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e73559cd20e6b6ef654795bca85a05589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93b42a1f72a97c1bb41bfa165436dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e2a61204bdf000225f3ff20664a83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52ec4d9642bc70297ac787a59efff0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a391ac8dba62d51374b7516b8d516593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfec701625ffde456276c77435d2994594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f65842d111b75414ad2f4a89c9137595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d814f9fab04d8bb4b13ee12bb6e7f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97e859c8111aa24e8851262a5d4e37597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080a075f71917b1704433b4d7069cbc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e4af81f4dd8906310437601c858ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818bb494860f4e82ce7f2b0c552d7ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae878f10a55b3b123a5dea310d6af6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ddb9e31173397ec841d63262f780a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e68b8fa94fe80be02e86efeeda3074603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fa668dc0cb36208f7e6b716232cb6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a3594e7de4cbfc63d312c1050a717605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197113b4393a7cc79d89f50124090e60606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d4317931aa05740cb2142c337c121607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ab288d752266eeeb436725192e74f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008db04f7fb0834a245b8c5971cf592609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325f71d8d274610c04f5e19d84ad594610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c18ebf61b3b06929f9da5b773a668611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91939ed589359304d1202374e097342612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeba0364cc394b2c14a374e37f97a78613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032eeabd28112134201703cee532b5a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5733514a4053566d6e02783812c2d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56408933d0daf1b0e8769ad12e4383616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f43f4db370dcf088140c281db62f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fa962b2cb7ae902cdcea59505600c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061e897f5c2c5f52409ec20ce103053619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c2145beba7a9c34dd2cd933f14c5a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994099b9322d43ae52e6e5c67248cfaa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7440dff9078e8b62d0dfefa4a7ab0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa15cd8abb49fd36d131739c2f088c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaf13fe9a38d772fbf33988a5dc1d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420ef2edb7eb2a8faf89c30019b493f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ced410a58547b2d0ce8985e1fcdf5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be21f6cd8ecf3feec662bc478ca481627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62b998cb45dae32d132eaf449d649c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043bcd1b740537b3e9398bb5c91a23b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78f2188e848ddbfefa097d2a9442f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f14dea820f9591689d2c3c610a9c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63186cee9c2be4fb3609d09b1cc14bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b77292782dac0afb6d8b04e14fc555633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b24a9c64d7db994d365056c5260e75634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d91511394616e271623ec1b66f601635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5bc582d8b3b7c05f295f75892b8ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe99bb76b415f78d0ad17859cf974e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2a0f68b0deced2bda3170e9d576ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10707b8fd1e59739482b5202a081343639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e979f6f7c2b305e27de52b1a150e248640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51fa73d6a09124cd48b9c9ae49c5ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f607f52c79e098cf446d07b1371991d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d7076ca90d9946c9c926b8e856a9c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6f70014fd1ecb8aae60c3cb1eec96644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb1325e18257cb0588ac0925686c1c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035392532aecc8fc81954632949a38e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063112b424e771f28528c0f8881467a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7c4bfac5f1b1f99dab7ac4977d8d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5badf50206614a41b6ebdd184c97b40649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b309d39d5012e42999f6f24f9845f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af331d482b88670ecb6f06bcd75965e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34d723e5bb17bf9af573ae619c9bed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0aec86b438227a4b0458f5433d354653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb997597c99e1e83d65f081c872632654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fbb6997c7ef1d7c209beadb82ed55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7251ac2b04a419605fd416d0c076465656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11bf6aeec0c1907e611d2aaa3bbad3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672fa14c033956d8ee2b34da2125107658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ce050bb84113ba9d6be07d57326fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce07e0ff6ab83e8c13397aaaf1425b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fadef3004a3dfa5871a6ba9c80c8c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa9fc8a5a79aeec64b5daf5983d9ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918452e475978ccc3c9af72c7df74ff4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6023a1e3022f07da74af7d63bb890664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d06b5d49285297c2318448f2a3922665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa60d468c0837309598a3587a461cb7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf7d39bd024fa0d320c470285aede4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc270e5566719c27cbab49c7caa475a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164b992094c8c8882cfa83b0c2c7473669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf87dccc99d3601477f94d56fc01996670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9670b66a7baa849fad8c83e26c0997671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8d1fa14022860d0bd982e39864da1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af6d80d5117b7789df195fc52d61a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203af50c0232c1fd94850fda904c14a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0a3a47807c8e784c12fb609704a30675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99794a8f58cecc8a0ecce26883e9ff9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7991a96536be25c114f629b91ab52677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eea17b3c0bd391c80340d1b9b0c184678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e11c4c15473544c93598884dc05b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881cc0c5bf29494c96377826ab0f219680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aac9a30f918bb4fbe6b0c0c1562242681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4870719b97c130ed2e108269321c3c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0279f76efde60c74defcf4365f313f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e462f039cb3924054faf4cfbef8ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d6bc49a182fdd47511a4f1066f966685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e331f92c661ba2eb8ab88fe7b32041686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d61438cf67c2a38ae805c8a97e495a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c18525e5d74a9b783d7eac54af0845688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6c09f7e47f277481508583459304b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8dd5487309ca7d44ae1a444a53a3f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f6230c4ebe9b41ca602eb554c4595691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29acbc749a8292af13be2d86965bcab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad5a3b6ad269ce8d3728bb7499df88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a78af3eeb02f5a94ae1935cd5d450694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06765f997ecb6025d0a39cdc9d2d4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd544c9f7ee4c2959aaca865aee62ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7298e1be24b73d8d8eee9ca2a2dfef0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8791901c16fe8f36a0059d1247bc4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81ab0e81d916c448aa372c1282d372699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c1ddb60989e6c1e342d4a88fa1729700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026772bd3e644b3ad6d70380b953616701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1dac38aa55c32835ea07d8196a3cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b10ccbc345000b7d514b42a9460eb9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8a5fb230f28aa4b5e683fc9447b07704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907976594ae9bbd3bcf29d454168d5c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f1f631a090b2ce5f0a6ffd9f69966706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4933bef10fa14fe9273780dfd0e94de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e055021c481fe73fa91a8fcbf94db6b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1442467338cfc1242c738ee4dd9c6c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6ffa50e1361101361a1ba65d7b408710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8805f509a11c6998ca1ab613b19d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048d1f1c621aea211d4f575f2fed78a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcf7d8a82d328a3498a33b07c73d52713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63640196569eb8d4ace7cc9f58070477714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be918b89d0f34c7e0c0a53bbef10a0c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02770e1279c50c8a7e021b585e055345716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84add22020f3e02972c6af2c18f5f24d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425d9a37b94c586b6e6cc8b7cb10e14718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7c6f1b5a0dc1aa80619b7d2799f54719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb947b746f0d018533c84a2779d8b72b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c400d4d1917e72227f435658ce9397721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b6f0f28e1176296fa0aa346866188722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9299fd4aae19f4ef3f817a14e8924723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9f8f2288f85be7ce034364619d6cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2ac0a8c04dd28e6672e6e1e3d4bd3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2901d41a6db4e29671935e24abacb5a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524c23b92203ba439062c38f7ecb878727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec33b400478f10249b62f139ef7a4c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392e37cbbd814a3b7c0fbfe567eb900729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045927002e1ddcbd018cd4a093ddb42730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595925eaeac4a34663834dd7ab4890d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6fc651fc45deeb3d8cca5e1560ba3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a79c24d831f91577e1845abe2e4b74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fcc3450c6b077dc65ec2d35ee91c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fb9978f5e6fe3825b2a3fecd21d92735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe3651e5e1e481a79463e88504c5c3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c1741733a3afa92e16cc2358782dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b01dcaa6a6d29d89771031ec8f5732738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fc8eed988dd85a2375fe125e5aaf6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fb4b0761ddd9b09f00cb12f37638b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54653d5b1b15d4d7fcb2155bd9b5f262741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcc7ddc44d7c66ec900a3535fa5797742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8799073b83f086bcd5e0f9feeeba356743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedf92d9c46ea97d7155d2fdd89037c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787d7cafff7fd51ee8ff2442c292598745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca25deb5823592f247e880c3ec2d777746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfb9c0f4168ba43685174804c75fbe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fbd23f572bf49a97fdbf842709caa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d5aa9fdf5d2585aac4cf130b56422749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a9554db0c6d7afd9dc5d4ec362a80750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e17909e726c28e7f3e2f8571a0cd06751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64577fbaf6327688d0e7708faa5044f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9d6ea4a10eb2cf5b5880787fb3aa4753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>