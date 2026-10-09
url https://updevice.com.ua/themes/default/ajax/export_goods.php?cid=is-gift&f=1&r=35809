--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729b67fa1f976a85fce7a4b2ff118491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89af58c24fe736d7c11c716bfc83cf62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f26e3d65235536a146d8a21c6ef193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23850670be518237b86cf6b0c3b187c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d17838858146e6fdd47b03bf9dacb65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fbf46453ae8fadbb8dee1c08831496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7942e0eebbc4007b92d2da74bf3fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234740e423eef8ad997eb44062f7a22e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b0d6056aa5e50bbf811b875773f3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2d3fcbd9f849b21d98fa7327407d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76109ea23ac3ae6728967145e9a07a1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08248e7324f45584ed84687679afaba312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32446ce2cb64faf098e2ac8403e1b67413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289422ecfa39e3f8d6ca2e49d1cf57314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246fe374c4cdb858294b77bec5ab73115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594143e205c7dbcd9db6e1a77e69651316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c744069eb330da06be07adf3110106317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b177b9486be09b004d6366f62a86618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da9fe435d77b10e50459fb63d6129e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca12de07ce03bc814ee2ecea1e107520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e15f5a5ef71335f4a4e9077cb0bc9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f15531b2f83628c9d8db749925f9b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410bc67c659ef7313c20af2fe613be423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7606b10a58e1325e61d454500c3b9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802569b5ecc210a964b9fe9ce23ffce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02816d589db16f87fd4393e7b40e4cc526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7347c91a93d17e604ccfcfcf3c439627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e1377d1537b9629dd1a9939159e6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebecb9278d680f0aff603c44a130da529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ee8d58ea5b75fa2c71687889ca77430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613c642b50c1fc0ea55526d53bff76931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85b0ac7ba99ee117384a8b3aa0735c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6e3a2835a9cb47739bf6c4173779133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8270510d86ccf314e4114ffbf86b8e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cb586595a8288985ee6921c912f1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da52d77e952273976d7045561857a7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59f37dd2f7949df93a8b03203e41c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628b61c360d5703359d4f6ddb4c9f1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04897fbcedafd3e80d74d0bafa0e942039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a242b540ea3b4c5992075b58f84a4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef435e811f16455d5daa77771a2fd8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b9442839221523a9a1ca41e59c60542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f6fce9f9c2d5cb0388d0c8073da1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3fc7da0bf454b162ef76f8e3fefbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2d1ddddf350eb0bbde82a5d60baf345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432700471a57655cf5870cc2f1c5a2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574460cb4cba196e313159d4bb9091c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535d3c6da79a0cb15452da968de69b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d998e48f4d7d0b7c8177b778b3004649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f6387060002b6332a8b950f9bda0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22df6de79d6847a347e94e2899c873d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385ac8b58bbb51e3035bb0d38716a1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8650fd3628443a6e960bd1c5ba769753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141427f3759c3665dc3f52305d40b03254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dec5314e63aee217a6cbd395c78e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb0d9b3fb13533dd449bcdd3359c0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531088739f3b5615982ac1222cba225b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adfe852da9749dfba96b486a3df5e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcd3d200e131e29538d5b42058d79e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58464fed270cdd9afec9fe4e80865f0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015fa087af623700726d4905c5976de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58416d11c92e9867dd7498e99429b1fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44ca469ec3570558fd9f9e5dbac60e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfda3811267604ae4de77510290258164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc50cf4b3ea9285702c364b2f31a7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf115a642b55458ac9cdcad100d3e0da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce97b176ad0572099ad891c95d50e7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180ad3fb2d5d1c0e7b6502252d303cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee036d3ba35d1c9579720f356bc77369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25330218858556e3ca7c47572cd68770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49f8401be669d4ec91b5b48efc1e5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d0f4d5ecdca4dc3c8a6b399b61daa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff108a3e6c78cce8435c46eec94aa3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba498671d58699ac7d3e742383e5ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c942bd569bbdb0daa59134fdaf449f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8215f329b06466d2b89cdf23a93bd7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9596831c25ef41ab51cb5ae2552255677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343404f243226508cd5cdea348c6b96d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66499d5705d683897751878bdd5c46d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019750b011170396f8b93492a57e49c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2efe4bc1c0f1a2747af6d80cb2428f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f812632d951de32e4af24581a6d2ed382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98452586e5a8b14a83032ebe98e973583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84ebd111ca8a3cf0a259f754fe910c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb67c458c6c7814b675573ec2a5a1185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf544e650c6012928fb373863e081f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b10a768a2450f736e20d4e4f98dc687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d411dfc9039737c456c8c066a93f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6fea5f8de3e19bb1f6a6e6bae277489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7fd8a7c5506fc13fc686d121c4c1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375b3f80355c3798de79fcfe2ef196891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a7d9f82f6ba547be959bbc90cfdbd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3545fbb42dafbe0817405d8685ce9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423027d17240a9dfaa33eda0a8a050e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001dc7137e402ac4a169f1986c735e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736363f8934808b3f7041fe0a8d14f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157abf264ec1996516f0969c8f48e1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301616ce307fdf3206c113a3abd05c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd1f8e964baccde26859458b4fb0c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68577f2ac0532cec749675b70d84eff6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf7eb562c6d89153a893d2cf7a34f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aeb4ea11f7f0b046dde39d878c1917102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a88559794465c4adfae49bcbeee2fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033937203385c8025f87b9bcf3126357104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324312b24132860b23c07c020f211c9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158070c3cb3c79cf7340315a15dc772106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9c0535454dd19ba4be7f3ce738c69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10739ea01f30de43999b20dcf55607108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ded799c1f2b4a4b658e3405456587109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a74370895ebaadebe07258027ff3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad67a2929903207cc58cbe2977e63a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7f7a9442887f8980c67b4fef67fbf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89374cac5d9b56d1337db1bdd1ba96a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c320b9d422b45c3205e7eae17619d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93844338560c166cf021e9ed1487d18e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa78e91734ddfabfd4ab789c983750e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b59a11436e1f622b1922600bf83189117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e30a03451473ab4dbb01a7a33c2533118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634733a4d369024e69eb6df8bdbad511119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540a47fdaa822af05d7f61bab85f670120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f6b3ef05f5496b230f979cb57a598121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3808c4d860a00fe328840d2a08a4e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c745047f877021308dad64830c4763123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d7708ac61e317560871501f3ba6fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc95b666cbddad64308aa421edfce1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b8e29737502205df0fc4feb8d28d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b06d295e3db8fd034a5c528fee1d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3ab9cc0b6984636d58bb525f5b73f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3cae08c8fe389784c80df9917357a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8d59dc9d6970f43688b9254066899130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e338128e7395dc020cbf20453d22cff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a7ea302508d106924a64bf28ff2c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c58308bfedcd1d80f8f390d9b4246133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b8892e77ae1f2c97117ab2b14ab04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda018f61e14ef863b3372e4c600e25a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47f4297d1a9fa307fdf69db3788515136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bed75a8b2ac512828751047ad6732137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace5d514e25a28ad3cfc1b9f26c9be3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79b284963e4113474e93be48b6997b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e79d57a99e22e1d2074bc606890c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236bf295ce5864865233a517a0be75d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed32b5e3fe73d9ef267d47b278857a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb592aca8eed223851b501d31370f39b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e470be55330c413b9c5d9f542c7b954144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a330d08a12b19f9f0abae54d0c6d191145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be684e3338c11ae314a911e8fa36a57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce544aaacbd06888aeba9b0b20bd21a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6d55694cfcaead86edbe991ed49d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6177852d3a5176a23fa159826796cec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e870d3038b52a0097d79733e0caa87d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8517194f147e72bb1b9e504c3a18fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42abe9bb27d6c5d6c69c286b214e3fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe820613b392a63c03954ebd5b629c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a341c9061cc16521e7aa02dc7d918f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43452f7708c8e17c963f1abaf04e849b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285cbe5c6cd60a6087467be45b32607156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a727d6dacaf8affebb2d1582d7adf27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b8bd587c909ae72809abb932698ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c642c3842b786023ff364eabb31f25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337f36d5817a2ed66eb7f4aac163b7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f686c4a8c15f8d12d22b61ffec724d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7a96cc32c5d3f3be34a4706712ba4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737466a4cc3d15e73416595f2aa87140163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61801d3f6a7ef95855939f400b9440ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294657bec58dcbbeb2261f7773d8f92e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916249ea240da2a9ba4eb33c852ad287166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560b91776129332a11d994f138fb1d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6338ee6fcd4f0f772853471a3e25d02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e1debfb43e1b147cb77a033ab29c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745affc4e3d7685d81f5184200e6a4f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095e5799b93c1daecc047bf65c93dcf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf45cfac3b6584be646c8d4e83cd13b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b101d27b765b811d2f207cf2871889173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1292529164ae9bfe1b84ac3baec36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009edd1d31e9da047e7b18974e2c8b4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb717868e252c86b4b95712fdbd850f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9979577fab1c19153399aaf806afb49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d17e2449b44ff6fcf1b485d231b5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec7acf6ba6c7bbd576e47048446abf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24912f499a126968b55ec2d6971da30b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16a098b0936974a418e3564aa53b19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6260ab76ac4712f68b34d8c3172e122182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b19b050e4babb04c6e3b6fdc298023183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fc96585fc581aee94b08fa7d5b715184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f1b13f05d3e921b51f83d0df36660185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872696d83cd9f2121f6ceabde754e8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0c116c0ed6d937add7c7e5d315d28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e52e20cb3adc7390edacdfdc3f7d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057e9d7e7c6fa7913e91d2bea786672189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67d005d71756b38a126614adbe26ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eeeda8bce071cf444686607baf3d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbcab85eb0cd811318bae4abfa6f4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662f35845ee06b2f62ff81f938ca71c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977aa874e48b04e993a5670dc17c3374194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c54bc421bec2b1984da9ae315d2a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398eaf76d53b989e16fa382ca9124ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15008994066b2fb4b9252f321403e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8f4db67343de6b0cf8c95a81728b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bad6174436c9013a6e0fc7ad1a96d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89830e96ad06de6d970f6abab6371b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b88dd67d9008b04fb4fa0c1a90d5a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339d2102cfd6b2efa1eca8ea85a1ae4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb019ddac0e35075c83ed25811ce44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd93b88e11449451353de04217b37f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66743542753771698701a486cc43416205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c58d1ff779feb187db522ca590ff4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf80a32d838c5a74f7bc3c1ea2d26c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf33857797898f901c601b6769dd94c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499ef8c9db5cdadb3a34386da2822d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3d9030adf13922fd42a7edb9d6f1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b14b458da3413de8031bc9e1f9198211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4809011dc61f08c5db41ca3bb1b176f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4a20048f9ae2ac3330215caeed1ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7aaccd993e73c157e031f3f6feda78214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641226c087211fc7586cacf426bca98b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c06b9952ed35b10cca1c8c66914837216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8178e1ec493a97bbb42a17a3c9750217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48691d2a8f3bb09fac198921b107028c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8960c95f8f66f57a2c8db90db4a4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991238e87ca91115ec8a69a45b4d48e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ab4138d9f4bffc3eccb17e3900514221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29891a6c3fa8d5758f9a9ad6b6fb1224222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8312bf6f504466653735b8cd3c4f203223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e42270ce070f2130897e1bf0669243224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406a2b08604c212c63566ca5533d442225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0349c847b0cd327b56d1eb96ad3824226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66391b57aa19c6bbe2b15f8b7c0a6cb7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101f6c87bd5268ca5e9ecc3be8e4c87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dd45fb74caaf25a0f50c97120acef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2ef5fe1d00e8ff951f504e9367d06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25230c2ae5d5f1db2fd242d0ca7b1f43231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c3abb63b056f5ae4568c6bc3d790f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac773f4e57118e83413864c00a1d1fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eb631cd89c4637971a77699363578234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509ed503b3486684a81ee2b72a55d1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e786ab37d951ad65640b35c4bda52236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c51a1090e6ef38561b48894a0e7104237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b6c1a0b9b45ba55f56ece78f17ffa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d756355c65f41aafc0cd7ad25172b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3ea1fd0d5158cec5aa6c41693d956240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946484a4855f50689e3bf630f77261f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7bf5e22bdae224fdc389cf99e5f34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74887a7e406907271ea3c7cb2b703f95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681454df834e1dc85dadfdb184f747ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be9494cd5e39a99ea26a746f90ea25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e89a9e858952d90236f1c1354cbf91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc716fc48a6a91baa973ecee253083a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87b1b7be087b0ce1d69afff39e093f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38594c7fe1f369b3d0604e268e36779249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4c084dec484dec47b7f7c965b2615250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898e6698d0cbd04ddcc30a2215e0881251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafeb558dcd9f4254687eec4958320cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeff31f81eabe4ff0226f283602bd1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6b743a043d55378bd0abdf5255f45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29134d70c21e56f1c3f63e3dca5a7536255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec2348df6f117335c173f2403c8e68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530809e81d0309785763505a73008499257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d93bd323e2b4745a350d9b2cf5921258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e804f754b41ee84e0806dc1f5868e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af945c9131eaf67679c85d296bd8a76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13f2341d6e7a1ff363697dce453fe8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afee544a9f6f8dd8d27bd511e161e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fb58f774d20c6403bfd9c286b07c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6ace2145c660d32183e70975cdf2a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee032e49a9d8329a03205049131aa60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04574c21d34b8bf71257281f60a07f58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaa5540586c984658de7020fb591e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b16fbd0852cb963ba9fb16ce556f2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d5a3e2c48947810a818645dbe8684269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4264a84ace80b6ce6b216ccd3b486e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785628e571d4b72ac9602acb5dff78e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802578056cbb0de8b3e36290ff888b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddd1ca55af034c7312ed3ae622afaa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a273de46bcb64258d511ab168a0720b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d73c39dd7c4f2ab29c5c6210782d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943acfe53038d5575127633ae0cff473276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae147414decfbfd58e4251eb721d328277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47e833398f14de3834218da205cbe1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d600edba9969b1364a8451a769939279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd2b6fde8c0c4059e67570a6a4d544280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e17c08e2e592aca3044df28e17bd06281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333921a422d483058a3032898c64b761282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86f2aa9f23faeb90f30f5d20e83977283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea86a39bbb72d1aa93ae49cc0dd52b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560c058c87282cad5cd494f9af141bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2415fe0cf405793acde8e64cde325a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70268f21c29dcebd87e05b510e88ac3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c4c7cd61dbe6606289ea19354ea3f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3884f77a3851a2c5c1ec423f2d475289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd3bd62ae24afcbc671674d0039f3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a374e5a9ed51caa07b30d69d5ee4429291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e442d6fdbea07d798f07a03960f51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79787837a0bfa38bd2e3a1a365613be2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15c7aac64e898ab68da8218df877b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e43d4fa49e41a499ba6a5ec8446628295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7eab791e7fed677f2e844f0b621f77296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000ab6f1f8c7db494c23c7a073b8ad4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b8e55892dff330da575499e06d58b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb935144dfe9c8a52ae685c370c2d3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33454a835e1e64c0da39822b3aa416d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d229cdb5f67426690c708ecc45489d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a4a05b8e51b51de822c96fe04213a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24093a3b713f08ba56276c4fc82f2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb3fd803520d660363def3db501de9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9d4d86121484b5d82727df4afb840305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2e98768621c25764270ba39aa595a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6265cae2951957f24fff47533b526a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b8e703599c432e85002f8dc0b6f78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8d6e0595371fce0b156bb7a69cf77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883e44989ca1af01cf1b85097c7f289310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3251883b77a6ada6207b33f77312c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999257f1ba25b906d74aa26ef979b4d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d0ec0514ff84e3ecbfb413c9e4b93313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcdafb0d5c0219edf66c21d6767938314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43ef1f8db253aadd2ad1a9da05f6c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ecf4aab9fe7b12f0b79766eb86b5c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5687562ca14fedd39d202e4429780317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e607225f29c18190b2ae111929360318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484e15f38f5e6a64609df611e9f00fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0ab9f17ecae21a913a614cb541493320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f5717d18bc624ebb9c232dc08082a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e97419a8ed388956c5744e452d806322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547b4769d76d90e728b123f4f0fecec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28795482a423d964888cbc842170fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bf2233f581834eb1cfb83904fe962325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cdb2f9b335c7ed8b0e1250e61326d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73796fbeb2183282a69d19c0da408379327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fe0cf35c7310ae2110a8fdfb90e98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045a0956d785dc3e8a23cf4b11675ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ddd7c78c11b43275dea9e288527b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bba3f85b5d960f902e25578e1a2826331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e37a5b4ec5bbf6022f4a7445f675f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6d0640b73d9e7388ef7aff9783777333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50552acb343ab5578e34b0a2927054334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601d851bea6b338cdebe92b00d46bfa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6df7f1fe854f585c447cef98f9a5e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469be429c739e387abf0360b2aba8e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92061f8ef56544d6978e9862d48e3f75338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869ec4e7087025dcbc5846f29c1d586339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa32675e5d2f613063b55b40ef0438a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc664b6870332a0615f65bd2a8a448341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07081dbbc704628663513566f7de5803342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b1ecf5cef725359947a06a3131b8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b169ffa81c291af3272b1986cb23142344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ee075c4f3cf731dc869990e158372345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e35b7a3173ea53b1d93289268fd089346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3aa1e838fce11cd1d42345e9716aba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52bc100084fd0a17411782e7a14c6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac163faf6f3002a2b6e27cb073146a34349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8d23db0dc37496040031f852306b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad77446c007ca86d17743c183ab1644351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fb5fce7bbddfdc0c149c1e36dad5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6ffb9076269b94dbe2ecf9627efc7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e590cf900a44222b70a2fb1d55d8d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f06b2aa7506ba384cc42b56555aff6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5018b66011bdea6bf7dd701d498abe7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ac2e5ac76a20b0d6251e93ae04f17357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6663ca1379f3661e71e8a3890877d96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e96db78e793b62c04800b7064ec68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82562f3371df436659def816abfe0ccb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32338763b152b6a44a6ea09fb3e0ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7da8d23e8c5e7e15bc73a4daf4318a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa459383e385e4c3bfe74fa6ff462e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b95c62905548a62afe3048e5e12c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eeda5b9c93d57217a7394671174ead365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81612a9667f75c97f2f4e3c4d5150ec9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2eabbb5506979b971bae4d92c81f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f2edfeb8650370f415b74f9ca8bcf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eda3b5d14b30f54c4e5a22d9b3d980369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a66363a3ad09025e5aa1e91c775ff3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f8853cddc08746deb8d0116c545ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5ddf07fae3ed77b867de5313a9eff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480556d1c03cc4190b4de285815cda0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd6f7128a8e089f1180fa90c60a44b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7290620707401a37a9f9d62f24e031375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f607a703e369565e67870885ae60787376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa167b9489cfe55fd263c70c84e224377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaeed6f877d9acf37fc1061f5409af9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84521cf7e93a6cbcae9a99ee843a7f38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc49868ff0937367ceabd1d9ad60027380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a65448ca730bf13e435c12df32e21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b4712dc8a1a6219f2d13e8f037012382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033144c8e62f3c9adff35d88b13d8396383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739f7a5bcd7d853afd08489f6b9082d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b4e611add409f19388d90fae903a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb994f96b82f990c2e744a0c649d47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b1a81da20420b32769b6309dcb79a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba901cecccc427285b21e544e9a9d11388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafe86844bda27343d3d8339e249223389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62910db5780ffec54f54d34414b16f7f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61b441ea01d7990e6dde968bf56de4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f4aa7d86dbd9bfe550512825456bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d32d151c527dd29dd418567729573a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000dbf6ce032420119fc4b528417784394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398753b6ce0363bb8c92ed35ea7b8e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557a824d1afc24525222658e2ab0fc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac06c8809f9e4b012166c39971a5e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e56aaed833b36aa5982b14098cf32398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbfabbd7b44dcd1d0303b615265b21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90715d63b8e4ed06f9c4004262fb92eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64841083573f17321779bd8bbb6c2d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b35bf8062b0121147a9f73cc6c90c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd8639d82e7a36c1a284deb12ab1db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f15f075c1638b00494c258182bed7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae5198744d644da17db9a8b88cab3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb9855db6745164861bb8d5cdf83e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9137d3dd3edb62aead3dd532f51f64d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d629afb16b08376a3bdffeac9a1a23408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0c94eede4cd7fa06ce702792532ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433cdf0fcad1d0a34842c692e32ada7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971bd0a1d4097d236fe6c3356ebf379411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30125cc32605e1397a02d8505cea91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00bd7aa315deae22b09a8b5313c54b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd9ba81d7ae37d75b2ff31559a5e23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574258af95439e5efca5725e59891d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e5699bc8de848e3a8518db5e0ac23416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62de4b41972d9a3b20548f3cc56ec7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13140544864666fb9e084e76aa3ed386418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908d55db73d7b60a03eb5f6e50d8198419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d26ce3b50b0d29903a6bf1d4d9bbb1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62324159107aef7becf662172435d30b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e429a588054497a10e3a610180241422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550688ab2866e9269985d5b53895b3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08579756ee2de92f9d59cda023e8c8bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe7b643bc1b87a3e91140510004222425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa397b162b145a6c254da0df1ca9437426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a07396d178421b0a762f7d2831166427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d86f0b48621a802c399effce8166c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1e7ead50765a330fa50a897657e37429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21474e2b52ce5e7237888dc3ba2714fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1c2c06e9e09bcc2d57b1357c90216431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2bc84326ac30acbfff5a1b6ac136a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d78febd753e3fb27f91b05d8e5e0d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37010f518995d7231d9963a0f73bfbe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb4ae34701a83952c0c9442530573e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd5bf888f801bfbb14eef085f08dc3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131bff6c9412943c87d11cde13e78e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965a072a7062e3749718589bca8c0b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8171a3ba320ba197989ce54262332439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162f01627a8ce0cde459d7c3080ed56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd09ac5abb12bbab05dd7e8489105f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed07e2848de6d19df4a8a59c319445442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a949e785056a863e130e6203c0d2c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d966521438dd51371ee5d649c5b61b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedd7148e2e76f4c5635d76dc49918e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a9863d7eee24e030eb8b672707693446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7e4766742e19d83b48ecaf2757171447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a78db8f8e500348cc4977a3d217ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8d6ee39d45d0b051543d0d73e65b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aa88379f7b9023548fcbd05cbf8df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b792cff02376d5f811b12a889c59b30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac2b547235c1b2b646405ff118788f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaab8503abba4542eae0efe53403d3a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d47367b51080c508a4272de4837378454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12f9fc116f3c0c1030327841058a5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caedc24e3dadfaa40b096118de738bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0266dbf1366aff3295da3186268b13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d37b7ca22b109c2ae1f24077c57b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c02c4ffee9081cd1af2c118fbdf81a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6e4ff3713cedd9ead77811b9c6188460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf2238eba8a35bffebd5f6425748d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc608b6f952cae59f2c9d6011529966462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e542f6e9beef11c8c59af04ec3639463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6838a497f2b6191f4d83142c2bc4b75464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d11a51f1b98e13c84b65609cebffa7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc896b8d3eb10cedf5d1e194f9209a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdfd2fa8be3d39fc23ae8c0471e886467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb28a6294a11c3db9d9a53ab96921e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67572b25f8d92e769f9a6f0b8258fdab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ea49b61e7b00d6df8ef1c6c78daef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3d07bc597dd07e48fb15495d1db24471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884d2450de9f2968c07934e52810a52472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897a8d36f55b1dbea23089c9edc4b46473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0470b7120755663b256547fc37dbe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c903545f28f340d987792df5918de61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf50ca9c730be48a6c919e356efce6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71f28b34b72757b713409d21b9618f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfce462c84e2923b9352c7ec3f0c988478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cc4743b93927fade43bd13b2cbf81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb528e62df6587c53d6de0ec765ddc8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47561edf02da07c46176296129e7847481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed40054d992da118c462c96557a219482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b82a1f0c14f1dff9b098dc30344d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10758056ba4e10bb07c407db38c276d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffe9718a43291bea2e3cd7eb8f4dce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2085c7e9429c277a852cf0049d96652486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14220b22ea004f55e87980f3042e2173487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3099c6f601f5b45f7542b634699260488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4384531513c789a0a67d84ae806e615489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7e6d1474cbe19b7948c42927ad66e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9e6e422d779fc85ca1e7af55e34bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbf857e4595017328bcf96e68f4690492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8da4b44af40356e19fb9aa4a03610493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dd368aa33e9938ab40b918be17796494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b961cad3d1447ef3a5c770b513770e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be86ed9a1da463d91a557ccce4df97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaec1127968c7f1602285007c718e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b30d06df2e91c9c999a0ed4d4c910a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012b56569d744334776ed435f2e8514499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a404b62b1659f7fa222cb21efd5920500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce7eeab7367ed294b3be980bfdf415501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ec00cc9d806a3cd9d626ca165bc19502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95aec5656de429a0868d48fcc3e80f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f4f37bd917848e76af068561b852c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96ab9af677b7e85c1237ffdcd9f80a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb00cffae31e03ecf20056753b08c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bb58b2b2cd51163e3118df4e5921c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153b662bcddbc143185b305043eb2bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c430884a495a861ef84cb899b2544f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed5d73baf7f0d5d42c71d3decc48ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ca5eb279e11ef624795b6d3764edf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0fadb127aaaf9a37db811e9081f5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1da41d69aa7ce5686c7a7a570c085513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933e75c0cceb1a720eee5be039c0a1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cfb1d1deabf9864f304a323e30901515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07192d801ae7afa605772f7714fc36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8771e2ab7245cad9025865fdfd69ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3c71f81cb836f2d318404b9931cd7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c97159dd636d5e9510f4a6a22e4812519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de32f5fff0981961a053453a72841e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854398c56c0034b59235ef10c7695051521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943435aa3c47275ef2d3519b8dc3fe9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0e4fecbe42a59746c50d0bb72bfc8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131876e4c0ec59ba0d803e4c2652463524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb43caa9f37e6215b2ff580ea8a324525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375d6e3fab55832f1416620dc91e34c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d00c278fe65a7dd82635a2c917392527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79f7bfe3ba9a9b31dbcb004f110f0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79177cf92e9a87cb6e6666251f4571529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d31849e1393e653d54f7e20d3181f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7719feffc090cea394d8b184206eb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c76817ef1f8a06dfaf3fd13e112c60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9503f56fe127c4405e85966b50185f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e653ce3b5f51bbaed19a3bdafd36742534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14a408a318cfafcdb782cdf9708fa0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c949d2932df9fac035d779c8100e8d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896da66b500f06fafcf234398705b65537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c08206b5174ae50e1bbc7fd9f5bd9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f71e1d431f82266cafb4ca58d40f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e318cc6c4023cf96933990e5150a8e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7844181136ae1e464f24460ad32cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618f426b463077461ea0c7b9cd93e8a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b545798ed230d3de7d19badbbe61d93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1b174366f480c6be250737bddee9b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e81169a53255f8208c8e03a97bd75f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0a6edbd3c54a699d3afae099fb503546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce980532833833c9316a336488fa779547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600e1b42bb1a8283ef6b08fca31a8f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c696882821aa32e212b643586fcc37549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7170b11723e3ae4583ca3ba6b88c77550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dd3ad1bc4c4cde60fb00e0afaae12551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888b6460d365f0442f2536944db96e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cb3782fec7b3ee7e59b8f4dbd72c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb379995408a13cbff326332df0e53d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1862a838790859665543bc990227680555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68c1aeccad950748cb8606fc9b7530556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709e06e9bdb7ee56b20a340074cbcd6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cad3ae0dc0008b64ba1574be2e7b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c1ae2c2795de0b1d11e8387b9a47a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677c98eaacc1cddea25627b23ee8253560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2ae1e70555fc5e53046a6a516e494561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7b9e263f8d886db19770f2d02ae0f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d048f979ad9b603d060415dd61cf0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9bd1133dcb648c7cca5a0c9690786564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9036d66b3dcc11e88a9879671ed18e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec7be6da2c657d433cc6ccc9079407566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cc49e4427d8a8ee98f6e596bebe3e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e38aa3d7aea3375b3ad6280c7af663568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc1a5ca1554c5130f49559e2510e29569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad2e887188140e28e204c6ee4a55b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e776e43e6ab9078965947796428b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828a7b10774b2665879965bdb12d542572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4d79939551b6612e99b66e3505d11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0623b257a64e44c5c551c240353653b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcee097ac8a90e98b2edefee9d297f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a36b66609b5cd91d923347e3b1d87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6426229e330eee47ccb245966f003e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9da14a2bb77ff38dfe597faee270e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a739441ef4d0a36147de50dd2abe64579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3bcdb86750672a301db4e2a1071b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef278eddcd1ccbaf6e42616265b138581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd86778e6c283e21c2eecaf8344eb21582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066c468b6b3b59fd9c7adf31b15c2d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e22826f0063da6c5f2387bdbfd980b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc61dafbd7d50c38ee9638e91dc2f09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a6ea0548d4a8273a7530e90f36056586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28041a413e49bdcff5d458d59025e51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fed46ed6fd836dd742f5c6db3b6d73588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d56ebbb39a0a8516c8315257c9e804589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2345d5e3d056d72886190b451a833590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01175b85b9152a5509ce4474c340fe3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072825c240bcac890f4846408916bee2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fded83a9ad18852fcfd4ea6b95cb26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc945e9f6e3a2bfade98f2e8614e53b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d2f639139a2719de7031ecf1cf8dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8556fd422d74f786954712cddd1fa83596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5496c3b27badf95a21f09e66d289d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247860f73704a45e286ae8755269ef38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2eb496e79d09c72ff99fa73ce719a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b739c667d9ce5223e787d6018bbbdbf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9624ec2eb08cce73cf4cd478fe3c1c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45861f7378f3b56f652394971c0ebd45602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f684f6287aca261f36cd01831c7e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544d55b7cf7e6f7b2e3a1034429e898604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63364c6244b25f911ccc709e960abb08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa488cb70e94bb17ede029028e22c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d664d538c21e7ded1d24398bab3a67607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f20ab2642e4305c6b40d4251b7b4b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1414903aaf9998cb428f32d711297c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c625269ea69d00a9551d28bead06082610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102a04d909be58ca2aa6c15675979bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d0854e1b9a8515b0a0b8e25db6a50612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a4c139d72891c488757dabb0defd0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90233ebbc80fc1acf11402181670f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cb7528ffc0ba098dd0c1a65958397615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb68355edb293d00746d10b6266c42d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eacdfd2eb55f4ced2a96cec90ed884617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552316d89dcd1b635961e9b403797f6d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923c49de5a0901d5b7f714cec5e8084619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69fb44191e37caa1235445a8e10431620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6979c16ae2f0fecdc0980f0bd0814b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfde5a3ce6f5fc0013216651f97bc6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083165b173e9ca5efe433585747195c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4e893612dbd81094736d6b5336e05624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804f66daa1ddfd1230d15ee2bc4b256625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424b9fcc62c03c9248e01e93e11869e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea08141ff687b8bed6813168947276d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de2ebba83b44a42ccb3ba9ee2bde75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e9078b39e0659c379d73aef68e8ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa847000c404affe129559a8bf63b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785bc4de8153eea4724b987283f58c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845c54e5d09325503c30a1dec18d797632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13716c585f3d23184fa7fc7132301203633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54805c34b6f58332c946f3af4426c7ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385b4781bdf1dd40ed08754224f99f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037195b3d17c0fb87b9bb1985c88d225636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe06e14d7d133f2dec9e6dcdec1780d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b2f4d6386cc3b5d52e6cefb713b21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d4bbcc2d3b8447fce00e49ea9a266639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ec204e1207d63f2b41fe49867ca61640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e20e33a79f5e17c122654f7ec0bc47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd219a45021b38522ef53206e32f4e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece35bd35af386f5415bc3f52aa00271643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2593a0d0d0c159220071b68cf2d6883644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c66a8ef1d81f723e0c29922d00b4f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48174aa90c44ba9c76b3a03e926186c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc650516b2aa6938a8f8f089f69582647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0fa7e2de3d3290478091f5b9ad6b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ff6a5220ec963877cd3d79b253c99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabc838f71b1550a9431db1485a58ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169402934ac3b64a99006d6d300ee94f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28fd37a876e5d662c7ad4ec55a49f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93028c5ccf39cc960a0abde1a636252653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41b4d5b4b4ddd02406c8edd265dde0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbbc51872cf58fd1c19b9eda27cbb9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b0c1365b1fc308c4bd7a80da63068656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded9dc578a0871a7175148f73d28b79657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487120b7eee04fb32abdae0b7098ea1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07279ce1c6052a3242b08db95bb3e605659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221afeea49dd1e888c85f3124d14158660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bbed3eafdcb80594ed85335746d87661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d16611ce15fc52f8e0aa95dc45105a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f928932ae4a9a4d40d7084366b7dfa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6418e0154540f7fd99b9752785eba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9469baf5c8deb403e3b068223980f8a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a522e1606e32e89adb3c4ca5950331a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543a10e3e17c632500135520ccdfd35667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bb3caac6ddb6cafc637d86d26fe70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5b2bc9617d6434c3caa6c43cdead5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87be0b242aa7c46034f0ddef1838cb5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889a6253827ed7b0639b65c57b8b2c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c422ade4dbdd829a1f3dc2d8f1220672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08a405392f7054e960b2d56bd5af42673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853ab7cfe563a043444aca51e82a81e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e26ca2a91a0fc43d4a93f9d73fb0a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a37c64b19f14e8dd91293150f05fd5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c2567aa3d275a593f758d194687bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab891594b4a267119240fe4bfde6172678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35431c2f4f25acff94be9e7e809142d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215d7492f1a41cba431339ce5163dec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38104f9ae00e9e0ea7e10b2e6dc438681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fab81e44a57235d14c76a1e8269b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb09cb1ce98d382d2b69657fd97aeb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e8a11a8b082d0ac13c05ca5fff1e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62565b875b103ef5e5b54c52d3ecf031685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329aa12ff5b1a6c02d8472aa90175dc6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58441893afb53a467ad48645af15c1e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90ae667a247961694f813be328c70c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce49c88e1d8b15fbf4b9342f78cd814689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d4793c1723b481d913281888e25db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8666d90dc048f58e80fb8759b19d04691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b22fe9636086dc6db77552b0c8304692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67663fda78a2832c291924194353181693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbc8cb707eb3d6f0510dd158c03524694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff999fc41ff8a7062226ab70f4b38c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b539cf41a98d30ceceb39a9cc880c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb6fbf3ce8789e111e68608828d7fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146481f1f9b22cbe245098df408fda99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d2861b1f960ddc5d259b998d30e80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0943c83137fb35fa47199641f6bb94c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180ec7c10fa0db5131ae3da77ce3ea6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d2a6ed1c17d3f643ba025496e8216702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16884ed114b73c3ec4665235a20fda4c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cf07d29b5764565ef39ef833ee84b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19a2f48574b259722fc74ba7ad5f5a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4429eca25a1e983c175fa2a37bd1927706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edead72b69b08ff4663e68b35182d39707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5671eabb935064bf5478d8316deae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc059823d4a5402e3fc32fc229ef1c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fce22b8e5170ee8e46aff6c35020a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f0e10423117b9daf40a5c19129a4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9cf7ef85e0476293f0aa7bf36c36e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48646391bde2abfaa38ce5741a7d203d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f90641095add8c792c68dea82a24e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10b279c4c5bbff2d9fe924bf2df016715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58738aa2b4ffdfe9f42c181e128628a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1bae06904ad69d22e29a95aaa5692717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80f95b7e56dd062262c2db8268bd9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf585f596d994252e1d3bb554e413b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e21eb670754c81aa7c7093e906098720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac75933ee4974677be5e6da2dc5aeb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3555887da66877665a8f62a09ac8719722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b245d2327e9ab472da67cee95cb483f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1da66ca2b0d45251a87da94a9bde30724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5115f730e6712d3b5144590318de9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804b3451e56d797a40fae529ca0579b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078e07d9f44a2f1524bfc1b1316495b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74969e71ad80a30b90e6c47a080cbbf6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735630c12962870b7a447b81e499994729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea58b7dec3338cd33aa5b75896a1181730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817f48a3277e63cb4810c5435558e46731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bcead75b171709da4a4340b6d1ddc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d03184efcff0fff661ffaa87d003c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90b07cede7471afd2fb612ae72bfd0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab0ed57e81c19d85fff0aad241ad41735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7405c9144b50e8cf96d588a8194f79736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550639ee31f9ebf6f9a6431eed98d01737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf9db5c11db9d671ae430e51b741d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455d5fbf975b932d3e346a148957492739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41b1312797e57a40ad1518c04dff69740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9759cece49e926474f1d1d1effc4fde741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b98a4006461d045c6e19b03035195742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1074d6dadc0e373575b83854c9cc8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05383d852404c40842e3c9dfded5b2b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824870959f1e91541f054a35a73d31e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3c8df6b78fb59e5e934bd3450890c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8137bbfce7a14112eef19b6f01edc6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e004b4464d6f7f0958dbcb57b95cf4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a189484008ca852bd2ad9bcb8eaa11749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552685af305f1a445c3eaf7ee857d831750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca63dae6e25008ef1972ae1cb0f99f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e825fc2cbdc7b73afeda18ce272d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b994953468fbfdcf25b8df40722a887753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c0be8ed37d32b574ad7d6d630d51e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30149f991dc039f73ea5d21061d36e3f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4c4628a2080b4ea1ec3c1a71955d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78657850029fd7b2bd57e869b7e5985757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b698c256a76248b0036592817e411a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb715dc0f22b78b7d17f174c0fd9e561759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7477dbdd9ab27bc6ef0b1e60702041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5512cdd36f217dde923fd9db2d5ebc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d96c6986d855bc9a6c9f0dd99133d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092e4236bb3a26e06e1707e8fd6660f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bd5679699dd9c03b906bfce7f84db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964ade75972252ccee0a7a37fbcce056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384da4bf4aa5173d6abe5aee600433aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e5a3de90fdecf484470487daa93d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cc951162ec125bad5818db59e280f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f48f77961188dd2e0792e2c3b2aa8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c5248a6e808481cad86e863b1723f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a073b1c83d30ac0c5e91e824d88e6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab684bd5a584bf8a62aef2e07f68a3e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068f3294d034afcc9ce0dcb70f59ba014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc221090d13f2c4fb92385e366d984e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40f54784710556679222c7fc610c7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17e8dcb27434291c535e1ae9de740b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b5b9cf2e5a7af64da3dc27184621118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742672cac76f8cb8a4a1e6520b3d59019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192667b83976c468d775bea765f9dfbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6555180e49f73fcfa5276d08e9b991521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d446509344f261302bfc4bf38291222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce9585054abc9d28e5ea94ca16ab1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc695409ab4570ff03dcacd4b1d6d06024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ae0a33c0f6913a4487a0d2ced47d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71518138b191a24cf772e0a7efc49226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c0b30728844787cd691bb607cd7a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949a48900cfa4824c34c92f85243dee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fc2a8c6d7e8457087391f9a097c5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490db66f355c2ca0cfc05d433693ea0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6ed4a786983a0b08a419d1ce6e9da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0684b4bd02905c4b1fb7d7d4b2162d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a59b5ed1228e0cf818a62c84a7af9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4880f4fe442443bb63cb2a996ba42cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f5e314b887f31e78f9712a4f4b44935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63173453af91e8cd35d2fd94257e4fc236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feeef33a114ea263f7783e00b8724837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a984aa1b21857704202a3eb8565a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2ce2f83a10864f6000a4bdbf194a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4747fabf790b49e47b4bc82378b3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00733e0e5c51effc7e2f365431c6af5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa7043706c3fcca95cdd47e29c3f8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9968c268874be68826bcc0fdbb7e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23da5416bd5d5a18ac593f9bdde6fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233ffc00a697d746d7257fdf4d534b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1aac7d50629ea67e9998ab6603f9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d35a056674fb5e897cdcbaa17f7f0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344df5066e47aea3b5996b16cd2a32f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dd7111d9a625454072921c581075449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00844b9c773ca8ca55d4bec9a7a8028c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700eba3206f433730981a71f0172cfd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9ad3d73e10629a435febe27ce20c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b694b0d2c0c1e0b5d921e12765a6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6983bd6661360c1e1bf26494780c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecae75e3dd82ad44a4b0fffeaee20f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81193d68e281438394f4ddc0ec91a72a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d8e996edf8409ab023784f5fcb56557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dc6f4c551d15ebd6776a0bbac817d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0de0e0b493e9091ff511fc8a384fe459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9021d351fbdd429dac470ddb1203160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a1738f1581ab1dd29b294762d3c0c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fb413bb2c32b75eb183820ebb7b2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515df414f9f0728e14ccf39341060fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73a29cc8da11ddbc87b17cf89c137b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196806d00e4cab3653d947ba570d75b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997521d538dc022d64bde73e56eac8d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c1889245e7cc6aef9b78d1f640ae467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edea04f4e61ebb76755d4b18db0d38b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d77a3825418b78761a80b1fd1b0d4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709d3eaf1bf6d331da0a64696daa5c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa6f585e6a6c6d20388be899e0d66d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9f9580417844d11c88dfd6b9a414a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8cdeb921ce83e3f67a355a12a229f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ac5e1aeb1c5d9ff5b4abcc18c9df074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd277186ef4fb2cef9c441c58c1c7a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec228897f2289bb4664fb64bafc9237d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fc84dc1a351f9a9e5f3b968a3b39377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65008a6e4d50efad38924d3fa901f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bb0bf1aaf16baec0b65a65c0bbd3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df18cbf8eb5741a0325f62c61dc0b0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308ada7fb5dafccc8b14400542d38c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dbc2884d23eb33f7de5e00535328d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9771105407e77138cf9d4367eb8cd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289f045bb4cdcdb538188f36373a8c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b5f346610ae98cca3080fc019d8b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff301ac0a0fd68805fc932ef5cc7bfd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c7d872b73631ce8b6a778035e6edc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b437a479a83e0da23dc63a575d05a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92dea9557611be1755045ea022270389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2201474c7a54137048b7f9da80904cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ac53f54fccfd8f2f96bf5419c131891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725d25241ad117381a9413138b1e47192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89f27322a731aebaa171403957be7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c83c2f1ddabaccc49dd66d8d719b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31923bb4ae3f3c1b39a065e3cb4bb44695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8cac0d677ab8506c425eb6e6ca7cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7451411196846b553604678e167a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df47f34783ff6f665e7410452942ffd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e230e91ffe257e99c5a02c2a6f4a6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7b16a117a2c9a8f2a89ca3f7c2213100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21782472757aaa060351bcf73228965101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740782fc753d28605cda447a2267e716102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cd741dfabf775be7c05ff141ec68c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66faa7b69be363be5389ed5095e627104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691853823516874cb4649069775e0dbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49af8f8c7fec47c6a877b445f33c12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282bb7294710df8e8aa5dd4301753bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a8aa2abc4415036ec81a746af590d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9afbd5b0cab719b4de07ebc98aa183109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b24a6b2a9f1a1c3bf70cb27124dc2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea42362d127571d0706e4f9d88ea33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275f0e2ea7993026851c035133b2fa1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3f3ea6a8a23aead6831ee44f148f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dc92606b74a76608872cfe8406de1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1034aca9592a8aa7b15c62be7ae9f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e560a3e6c7ceab10b9f65135a62af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70091690f2a40f89a3091db548953c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f3313a6b91c38e2f2f19d6db8834c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d465bdcbead23f10eade3832ccb51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ee2cfe50b07472f265757d09383ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce473615a4c06f340842915f8ba0f00a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c8e39107ec72b578e73fd46e70208122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a7472ac67a641bb81588703ffd31f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef657d109a098c37304a99d49663f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa431e9d4854b8b1e0e7cf0838df36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80581d346600c1c1f4ef4d18f2060ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb44cd76f315285a96d21d4d59105d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb444588893ddfbd2b71ec82068654db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de05f80f5afe8e7003c6b067066d24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47347c22af079139c2323ed853484d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca13c959b0f5b8ddd763d757eece6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1027db06a38caf41bbff03a7c7974e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817a64378f42b13b198250ea62a188b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f01c991983fc4d4f7e83457ba9605134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722eafadb4659e82be6ba1569850fa3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b1fd946e002ea4ff44913e9aa89a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92195075d10224d11dabf86700b412137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215e85c37c17c1d26420299212e390a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cee4ddf3d92ec81490c5a254a53f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15958e08627ad2ae0b06a05b5b10cc70140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9683f597c7f2533d01b83c66bca440141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056d1ad6dfda2fe9073b3bd9c09a4d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f17c8276d3de4b962c6804c153182143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a3dccd011acd58222859612eda723144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16554886b6c312d31b8c6f973059016145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e247a0152ccacc91a4aef7f223f308146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4bce4598ff3f6834133bec289d112147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a970644f3bda85901db7478aa65ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e67f1fa83ca23473d476dcdb80673a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e2541d1c48ccb28061b598bc34e52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958f39792ab936d91c906360ff819b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c8877657d7748ea5a08ab44fb9f6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a537f6c38e923ae2e3881f60cef97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29023a564bb64423d3b105e1de4bd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79443122f29f9918f2f488d3503cc0bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62783eb9e135588354db85ac6a0144156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c590e2b8832badf4489f59b0b0fc72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fcab502f85d2e3d83b3aafc7ac73d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28f8e87efa3108cd52db7adae02dea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d79c247ea4644a8d37f4e91215fa6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd94c0370b1fd56433fdcaf16b1f4ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03cca4adef04f0b5d63daca3db7094162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2b0f434b4a6502a6565a2cfdbe3c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eae8314909c129c4b428aebc46f66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09be1f9de268c5e98dd0bbc7b321169165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b091f65c404b98f6299e91c6e2026a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3723f66a1a60c6a861c698afb565d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85640ebe446654118598da9389e6877168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a594229de85959a3cdbc8ae121c7ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dfc9769bc0b154e927efeb99da7e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb572e6e92533033f6ee8f766b8839ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45705f5923ca7188a589f33fae1742e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7682587258c69591bc6d756019a04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ff87d74a41a22f1812be107d4d750174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeca5bc374eb3b282ce5e76db645fc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ee443fe8dc52cd10d0be0d9f330d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ee1ece06f5193206a1ea3d7d8650f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d59d2afa03617bd6c3f34f0cef7c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349c05bdf8e4078f240b45235961089179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20939107c820b3f5131acbaaa2afa65a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbc255468f88196af57408cabefb59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c807363a80bc49016fdcd3d915c8042182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eab0d7bf28c20f4cb1de6aee052526183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258929a9a5a1f94491a4ac8c506efea3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f48a3459ebcb276a04be94a670a1e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8d71c20a96b6f7196a83d9a200052186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726d17cd6411e1490d836b30a96d322187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32d03c1e44bda020d96a5947d8cbc1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89d892de72c344533037064f2aae0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e72d9e07ad1d520362d19c61b1595a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd18e3de1dbe0dba640de057e62c624191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f801e0b05a9417dcc1bd8ad0f22d06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a09aa168d2386889a4825d4709856f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096436983b62455975d3e21f512b8e0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a39f2482bec56c92f2fdd3a33004b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29658bb702a8a66c73976c07efcfd67d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab128ac885e5f90c2f543eaf304ad8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c5041e40eab5b9f5c050c90fca240198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507d5b918f989ebd7dd662fb01e28e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6d18cb8a1fdd4daa21b23ebc8937d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e27f034faf5a563c5ba91a7846c979201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117f2a8b137dfd98b31d2f34e3ea280202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8c1f6fd25022610c5e247dce2e5c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b151667e43e599a6e070353687a0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff693b4f3ef61880e850d4e2bf9e73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8239a4b2b889202b3bf1f7d66ba0c37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb04497476fdb26d495ed251a279416207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162a6784d254432e0d1f343e5dc0c40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da766510009e9d46a7c3e34f084f68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1c4eb27ab0a9191db18902445be42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e39c9af244070c2e16b660935a05af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078cd74768165acc882082100508191212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88210f172203703a06779cc382977860213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218acf4c80dbd3f96d591f3d4ec60a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0ca2a7ff5d5ea1ab2c82678822606215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28428910efafc85fde67bbfdb27c3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e06d764a36750201fe79a6152df67217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09049dd8fef7f5350564623b84c2e1ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553fa898b73e80557a2888ebc6a938a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fcc42e028dda3a0db0e4c62e03b43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14985fe1df33292e8274ae1ff5a11d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e74dec3ca671f84b434bf20ad4bb9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f6e8e848553d512f37e7b8af2bec4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a6de5670981aab6a245fb7f0d365f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acfe772b6425b85408d35e99019a68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69909d36dcadfd126f2a6b3073a947c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0b386e9bf7820c2b3675ac2dad668227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45426d6f648268e695142bf7789bb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c006e72547e513273ff66b3ae4947229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0a890e909a429328a63b3c69c28e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1d258daaa6557ddfcf0064195d7a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f2447fda111316aa33af9c71df6ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a24441922bbecd7e5fc3ea1065bb1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe395bf7175e5663d37266bc3bd4102e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89100f2374f9d61aade120d79df113235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896be6855cba472a6dc54044fd65344236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60bc3d84f5731b918624df47ec811f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607dcecb17bd0b2fb2d1398de7e623f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521ca99e11999b3727a6067a5c87974239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6cc946248d2219471e0b47240e4c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737731c0ccb97252ff51b82fd080f51241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a4c2d2f48895845f7570431e97d75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8264b0cb8d24e4b661adcca20f7137a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea58ebb8242b6cff26f7f657c76d5c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6374193825003b4124d61e3b60e05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b424940b01afcc6a7f9c9684856f533246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f44326d1dae781e60d87be46fc676e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c8ba3ca3535ba9d478ba4d703d2c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bfd9d6ff89c04721794ec608987c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c5417248a6113f39f03e838875c06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ab8c5a905014f3671af34defd4c39251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3701420433cf950fde3afc7200f1c5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72171fa2cf37cfa31002cfa72e122963253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc668ba1efd75b65a3c843b8b32974254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3cd9479d9ab4dfdcb6133439a72a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20277ca111b12e332376f0a971b0491b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f088cb64b8b29e2ade6e87882cff6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822ca6bf83c44ebf51889dd31ada174258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990e6a6533d9269f5441f77fa970cca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4330b01e7fbe34d2dcc7b10b1df303260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b87f5c7187449cfff9e6cf8cb34ca3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840989eb61e09dc617ce6f26a319c32262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea67cc675168da761ca5112009b17c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034320d14a225b465de1edf10397c32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181ab3198ed8ce1830b0067440042c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0931ea7e259985926566eaed1baa59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6194b2acfcda1507abb14054ca3ebe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed2e4a27a185733453f61aa3810283268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdda1d7d10a7fedaf32264b704daf0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df41dcbf10e0a0e62356ec648e466f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b33a0e3b4b8e5588cdf64e4b29568271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435a4f1cfda38ca08d5c0c7b8e26d1f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2786d0eebc8ba37344357667741859273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e87ee76fb919652e12d700ebadbaa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc9a05655f053db19ff7cb41260168275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91201343c4542f352d75d8adbdbbec4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76981511922c30cdddbf520b334d048277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c269cb50e3b356b95ad7f28b354bdab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc2f415da8b310f0b6e944086c3271279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6fff6439f8d17a55af2a561ac106e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63a18269fb7662486b0a997bc7497f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e23fe65263e976b30161fa36e4c7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2296816e399bd145d0647106fb37cd5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22669630fde195c9e2e59ab3f79eedfc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73240c69d2a2885537fa375763fafb4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daba61925af63fd2a780210c516c73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50371c090d27323c84b9e4d9c169852287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886533c6f64c6c02366e2180bad88d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1507abf6eea9bfe483f0c558c4a2da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2f72da5559c62201c550528ef443e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb86b06a7895843b8d95167d2401e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc4c5a03b22c10d978ff220b9d3799292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be55663ba917eaf3b30d2c0ad1f62b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37180ef1efffbac588454ef818421204294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e5ff4743c8d4e44fcaa59bf91d8be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e3119416ae729410c462d969341a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7567836da769e1dd7bd100e8bce70a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d6983ff2c88d331a4e799eeff1265298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557213d0346d3272d9f1a06a087ba615299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39590414fcdf60aaf2833eec55aeda45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d61f299487338ab2dd80409061443c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed1a05ee4545836ca5b8fbf34b0a08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974efcb9bf2dfeb7d5b961cc23d4d21a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61b937477fbd916e1b9745eae7c55a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849f9e4092b04948cf42b2b0405e4ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905b0c5f05580c50913ffca190e59b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6639119b894fb7b97bac29357208b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffb2a869c66fafc0ef0805392c9c14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a2dd3a1f295fbe4e45792468678da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccc1a9d40113e27a2f719cc1301737310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a285db4b970ede8c0b0c66a45d7c04c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd9f6f3db221c69ffb31d688a49c2f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d631f2d78b92ccc0d392c96ca453b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbe94e561de2764ce8721b74c6fecd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ea607e971609051b7f5681e97eecd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2a12cc8d90d34f0a5d322709c2f4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcb570783d4098d2ce6aaf61dc757e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989005031386afb4516d7b256c60fae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfc223c9a05b6bcd6f1b5127664be3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011c9c5288176d4bd7a5d30347c6708320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4ece3a9b7d1bcb5cd7ccd97e7a4b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c486c4a5be2f32ebb2fcd92edd6d183322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62ff23fcf3ba82f98d059a318666b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de694b200521d13587fc79cd80d502324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab2d343f1acfd988269cea02e1016b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a9445738af0ac5cc2c40e27c6f3ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e86fd88a483df544be1647d423ae5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6ec343b2b2db123b54ba4cf631178328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc2e2d5ad8ba5ddb7b53d553352847329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e98748b3c1c22b8a1fbe03b4a3ba69330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d36562132d692cc519a84194413df4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277156afca22f4ea24defd862d36c47332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53effeddc7c0369e396120d7fb417d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea155b6798c08e324c9859bde33fe3f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78d6b23738fa1021d841fef519c776335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea5faedad63b3dc8cacae09cdbe982336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54411d2f0920bd6f6e9b1437dde1913337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6960eef6dd7558f1ac0e5ddf585e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e22b7e1476b3057ec7d55f7f440947339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a41df198bbf1b39350d7e0b6fd3c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c390616f84871924b3763375e6e1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627643acc8f9d6049bc3e424b3fdc0f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42665b6a01234c3fdb447cd48787f064343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d88fbac186403d33fc31a55ea6274344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c1b4777c2dd6f0120327a0e68f97d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd46508383e4a136a44ea4701d5d41d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a1fd9729b9a3f6367d146bb3f3f6e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1235cf41250169e08fc76486fd2570348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e90bae040c187cb742a17dfd03ba7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b745c1a79792b5c5f0f8b739b70506350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47884c5140817fee76e3107ad2715dff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1caaabb836a25a8a818768f1d9256352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c51f7ac1e51f5cb08ed74e5f5ede73353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811279305ecb59148be8a4ec24d2c672354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014de45fb13041d932be79b0a60db76c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0c8fbcc08123853a4fbaf6046f096356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643b639e81db2d67f92d545001aa8d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dcfaf15e7199ce30b0ed38487fa57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b88ca0424e4ab96068f516c68d1ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb0d9239ab53732ce01d2f4bfc6b45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382643b12a45a264e04a2bedcc5f2aec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de42ae45dbb9e45d08be7a3ccbeb66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d642abf688eca368265c3b1d75e157363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207df178ac8373556a9dd731c526dac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92502b0fa4a295df91e38234209f56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463bd1f2834d52434889c7e4df1ab92366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196449d413c67a29e3d486476e2420f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e0b47a2a5dc018432415e3918d188368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c115cb45a1d68c01374468d4b3980369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df801e3588915780b38eeaa4f9d478fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a0277440efda218ae1c7fa662cd15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e7735f7f31e3c9e6067e4dc4cf041372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672055c8e7da701e95ad0d06ad7e95c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b95f142ddb1e434ca3f5c4a476142374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6391896fc37648a637f0a39c3930e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf763f166edddf6d0425ab4dad92586376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4d63448f825ba10bbc57eec8429bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397473b6b5e224c26744450e289c6d51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb000fbf4227abc7d61c29335ffd0ed8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec26bdd90f72cf969a575b866fe792380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10cd36980746c6cda4cf9611078894381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f71080f2a5c50de30bec5f08c22c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369d99ca0391735339c9ae49dfc5edc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f1e0ef8692243abecd99da9c415f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa68511d44198152d5dbfd15f649926385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d871d09413d10744f402365f2bc7c53386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f02231e6556a2b985ddc962e66382c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bebd04a7948addd5fd32b7b4e4fa4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099856a79422890a598b885bf290b2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2e2a22909ea8d413a98f5d2388045390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f36b59ed690566a5cd242c0b01597391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46acf7209131c1bf99eabfdef75faf5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165164883b49f94e8813986eedbfc67393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44aadd1ec833f25e8b38d7e86e09ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32659d20063343538fc9be1cae3511395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb2a6a9f8c16ca8fe7a14846c5e280396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75936b7316a3189a31a84abf65a65a6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085e92266193967a000fdcb244f66ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9497af4d3c3a32c914cf5ecabb238c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04bf53ea38e93caf8446a7f145fb02400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08569145d3f15b5e587896c85c11945401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a13a6bfb65de1c51fbfe24e88d915402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c0c01fe94ce3b4d2f384d13ef05a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572943b464bd0bd8893e367ba775fcac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb19d6654a3ff0515e9db5b6b7ff66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597b4e270f30f3ea8105f4e7b98b77b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb60de93b7a499038ec0c26f202ad4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21961ea0299adf98fdef18f4f575e015408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107e9bb971abc3f8763332243a74f3b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313ceedd971ae5be7bb2ae43f7dcc25410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d9f237379e4c57d601b091c5719d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d9a17e9bc14a4f940c5888f4d9624412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecf720dc765a32a6fd59aa436d05fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de8af78c6cfe553e12854b54549f65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0ad543baf51eb9e7cd8ebd1c051d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da33d9dab741cf292bd2179fb2b4f9b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7b10823223593d852be6835ef0d90417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd07247f60e0b6ef48a8288ad69d9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0dc87e580a9ae1f67e2f8c6ff25ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b39518eef07ccd83ed896b545a0d4f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4611ee86d0959f452f5f73170cd4d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d797a48141c4f128a124d5c07924c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5c6276b74cea3a68fc83629452660423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e43ad45db4d857f2231a1dd7195b78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b73da0b9969a0c5eb50b9326a3140425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a89c3d73f1f97a1366db09c12d9031426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af454454323066c2832808e0506052b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7df4b35ca74edfb3fbad1649d2064428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c3ee281e5dd41b506abf077e0272b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd929cbcd9fd044d33b33d95b29b5d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814bffbe135d8abc77a07d2fdf4967a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff22403a600f022082ee667de7fdff2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf883e5abc331729d9cd739cec5d33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa14372910f93b43a97c7f2068363e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e80a820996c7695e4145625051da19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0585264e96460c6a82cd346dc236ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20553b78ef771303a61d47c16ca7d7be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98767f3be027135362c4f1e0d117947e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e459d467f2a01a97c09f31ceb5a2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0ae9c5eedc1d0c9d32d658dd15afe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ace21d8f16b2ae9cb96fe9f150a25e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef96bc3c0769d643666b81851b652d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc49df9064836f87f9eed18a11d42f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435166a1eda22521b1110edaad30d7b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2043b4d7676ed590877233622b3594445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47911c9b4f02f4eaf03c092f8f8b0e31446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12aa17575cdbc08da44185b8dbc628447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25fa650dcc497a73addd0a02c8a17f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8407023cfda0486ef42465740ab0f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b17f0518317a44f09d013d1b9b0f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d32ade44169583e9be71c513f58f7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96932931069d3f0d97f7b93c635b27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b68eaae1a7ff989c55cc81d6449b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fc30923d4a513bf473b8c5e8001ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a722e63f33db981508ad16695e53751455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dfc2d468f49413b5c5a132cea3dd0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ed313725e12a84f3ef2f9b1184e36457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199239dfc16a48900c9d61a63f3dfdf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f505a7ebd2982da2493d24608f22c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587bb1b8549771167bd75b7973442c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ed251d2c754f8cf17472ebd068503461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b86dd79b37085579de5dc01d966b64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de8d23990cfe8bd370c0f66cd11079463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63674bd379c98940ccceff13c04c9cff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a758738391689109a19885547b3b3f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ab103bd047e0581712e5de551205d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6ce4b3b1e2ce97f3498db9bdb57b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26d223d2bf8a434f314eb9d0ad3fe8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023378677d23bef0647bc1ab245308c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0613a713992a7e38b27e49b660d96a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf33777775e53573b9c397196519597471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb7169f70f0ce1f9b135397b629559472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4589a935b7212e3a98854b60f8442e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287595745e577d00f89beb7447c18137474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70572b3a3d4565296a76c2a27a115f69475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eec4d44f7ea9ae7ec12d7cdb4e5bc9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8ac297f27663d7cde9649c90475cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c455a10dcb39eaa557a386ad950ff9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6816d16a08b453bffddfc39b545608479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ed083ad584c8db8de5139cb7c7399480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf383574ede6f91ee64abcfd3973b66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29795becc872028080471d22e5ad6fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23a5809cf018ff4a7d2a6b26079935483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeea14e7fbadf6718f72f99b74dc6e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a4436ff7d8afa5db1ca294012ba8d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f78150344b34d5038928fef18a808486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86938964b02c10268a9dd77391a7f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89084483290a7edc362d24ee6158cb02488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478589e3a91548bb4e4e8a05647263a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef3465c9097b66b5ac891e211bcfb7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51993c4829cf0491607065e9dd24d212491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafdf9e81fbfbe7ff5dfa2ac51a20a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600756dbb56fd03b8a8ebeac2bafd51f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b891f7defde898a8135a98dc9f585e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f72a0b3a530f353cb9f4447ceaeeec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7cdcc9be44b660a5e642d1a05f877496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7568388146d490e09387ffd31de01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe258f5bd2847b4600652ba90af094f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7073d26fc1f475d30f27120e9be7d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970d769b65a1a98d443b8356588459c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199af774714bf05c96823a21f1aad95501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211889896a2f1f940289dcaed885934502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5acdc1c8f3e64af98f3ec93f17b6c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2bec52a1bb54dc1adc665a0a08888504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27e3081857451d1b80d26437a7d3be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b848fb1e945a9c1bede2dda3daf819a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcab7bff330ce93297f0abc96204fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582d38419d3782a42fd8bf7d2b8ea5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16127d1d992631907bf12402e5b8b996509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c13ed7103144dbca9394c95006a27510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0057c5c99681af951959545abb60830511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924dd6f9fd39035cbe5aaed5be73a70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0a1f8b3d034e3148646566539ec1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560e635c3969abcecfe6aba5029b36c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07414bc9ac619a68f0d5ef931f728b20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d960ced4cfe239b49d38f447c96202f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088c8d37d20fa29bb85fe1dd326c869517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c57782e24fdb3eaa2fa1d2fc585353518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965375da1166906ce8efac6fd3a2495519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935455d66270b592a0d7754a67ddf2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039bd8b6394cba7461e3e82da7712e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe275c35cad44a7fdeb2ce72a4bd9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e94545cfe54ed71fbe7073857a5285523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6292623c2a4b33a5bb2b8de69d5154524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd7f7b57dea034abd4cc18cc886399525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc247fd6a98e287fbde32bca5134e442526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7be7c783a2dbf5b07dd529daa4c76f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014063badebb6efc1dad9bcf65349bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e717a24cfa4997f153be4e950ef013529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa084788daf48c5ec9b954203b5511530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610fd4b28a85ed1d51d4f4f166203d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17751f4e982bd6764cd35e84a9381b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7f7873518b7f4bcf3cc9a2978341e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7ea8db49973edac6b21cbd8c48bd8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274b418056568459b377d606674791f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252f59ee9a37c8e4e25ca44018cd112536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11d9204759dd5587ed39925049049c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083647c190a13153594f3f69229602ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28498c26cec50bf6f83741db0552b27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96c833e640e3c2e52658df8b827e18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83847b4d11500eedc9be2cdbc3d05531541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcf29966995e5bd2029bf5a0f4ad46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6f09cdb8962d8ffaeae08723ad014543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009120188814a56861da49eeb137698d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8bf5fbc487219a951df4a48d4a581545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71ec2232dd006163391d8507ae6b4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c958cd682c412f47f17f1dcec925e2c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867143344347e74a55bf6f86fb2a279548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbed28e2c260f7c52460d108ee496b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241d818a340789cc021024abf2fde7f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c450c6507260b634cf8e84ce0a4f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdb01664a08bc8d361088220b7f39e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1a22d3c2d1f9392729b8d84896261553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87191a607eb3499150a23940f7a3ea1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcb05cea969273c5701a9fe00eb7c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec5f9a0112759402100d3600e68c7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a1dc589d27b862243c469500dd9ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae22c03b555263a7e593994e4fddcd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ff2305b307d667e96a140b166e703559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea2ffb90b8121081efb5eac50a6b0a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe9ddbb9b224d017d7c582fa70c9f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adeb1c6c280ba320b62d3a8ae21ec05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ca9915cb6495f09521cb83d23cb1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc60b5425d15a72ad86ee870b09b34c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec6e2155b7cbe6a2b9147bf9214a78565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70661713bd2f41bebcb8e9fd8f21b1fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d3aff0fdb70f78440694bb5e2e932567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211c57bddc5f7267750ad6f7a962943568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe4090bcaf529cd40f559e05982ee6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6e943a31528ebf62dffe6658591a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383a1ae3a6b7d33fa10f75ad28f7d3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968124f9740957c0d2a16a9a149ed00a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b2bb959b77f48d0ee62ca1949da90573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9509ac0520eff72f3394db007df67574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c455e59bdd7a0f767e5f8b3eae715aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9311dcc7f5c8216ac7dc1d30735421f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15619bd24b903e0f521146f5d0da8f0c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c323b98de3fce20a7cfec3d1d88fa3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae53675c1667e2a3658af9b1ae4d215579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643f1e574ad36909e45d57eca0bc516580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa4768d1c3e17bbaf53383f9ee7a8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01939eb8ef399cfdaa067062c3c49e8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3fbaa8f01643c02039a8d42c534e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d3ae2cb09336db9f740d2eef243d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485cc2e106b3345c676d96ebbb19a49585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e45b4abc522ab44ba81b88de970c2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a32597a344c978b84067d2f35967e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869d5ac5b776f2eaaa877d42ad573fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76342f45310bfee322e0f3bcb69022589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a82e8cf32748524e322ba6c9834d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86ae6d85745460e427a1e197a210fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3c8cd2f2923cf46f2065560ef819c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39f74b202b5a051dc47eecab7b62c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff61c5f02c7287ed514919ff6c1e4da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14209f5ade410ac4f7fd945578c092eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857a2c9d32e882166f66019e97707a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719749a302e4984e4433f6159f1f91fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c1973a1b827a481edc002349d66f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64163a28c96ca2896b182415963ac171599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969cbf727e47acdff9c2cd59b04dea5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4ddf702a8442271bbd96ee38bcd50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f17915cd104c4c3d8668d4b44bcf86602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637aebe70699c29a02c27d487f941884603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80b11603444b7581ad51cf529023cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201be5068e7058194f08aa34df78b4f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09144b8cac1dfd287c3755323eb7121a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e798d988cb9f4742f7ff1f041414f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2b3ec65b1eff6dc7f733de4774728608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eaecd53abee5a99bd5f224efce03b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd156d2307386bd9a2f500395c7236610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fdaa0ca92f26776780a3bc86cd049611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366bd599de169ca1106b294330f8737612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c9a07a041b64913c9aa9a954dea57613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088b46b7b9042fc8aaee39753b36f55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fc916285d62f36ce71de319583fa9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8466be52494778c5e80914096ab87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98e16f458d9a8f2be4e6e9d7d94de8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342704f7d951cf78f90308ffb489f3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81c7c3c7e69262d76706c177c714f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271100647013705184fe54779f174ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dc594fe02c263f9363e78da6d7baa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32e3b2fbc774f26a340f2f98b66f89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedadffb0b8bc65ed54c80996a6fd46f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1031b0255a44ad32efeada1a8f25e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58620e54dc2610c8a69803c543524a18625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fcd0e0decf6f2d45b8e91e9e397fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c51606290b01071338c5bd9b82fc2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feebf72f5d4858ccf3c02930b20a5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f69f44ffc1745d540f6419d20f0650629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a133e99adcacb57f9b7332d34af09d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31451d90d9e12126982d11ea246d487b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827e6ca046a3d860223c27f1e1b5114632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae5b17f8288ff8c76fd2c235251437633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f7451cd986dbfec433fd285cca6db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658419aa3e810231fcfd48cef2fa5abb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f4d73981eb6ee36de99916a5cd663636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59036c6346c5b231f2de2c7e2dbe3767637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e250bc32377841bf5b9519b5f3fcd5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a53ebf45f62c86e1771cd2f7f7333639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9b846fc1157ae1924124d458b11a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121422538c6c9c06bc0a94f1c0769013641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd14193c95320680249face53615a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35bdd2fc701364a50239cd11522e8d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae20e18814561ae7b5a40747fce06e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed478c98c291dcffbb12dc5e1e99f6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb6bfd5f4f9ba38e9b5a24500e5b07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26721b06a70cd27ebfa620096b71f18a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30498dba4c4df51e9ac02b5af46031d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865c155e1c27198edf73944b27caf5b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b10a1eff9f8c9596e4b5dbbb111fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122b8097eb8b789f75c0ce5e30e248f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d2d1dcc0892a41d8a7a468b7bf717652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fd825bd59ac5782ae9f9d259243b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04595a48342a8aba6c7f0861e8fae8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c42888989ccb2451c2cf0c48bda81655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39751f344cec766bb7c2ec4e72524ba8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0b75e39591b488c79fc8400fac211657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358478f8c87a7f1a80932c20054adcb8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ebe6c8b445ac03f3d41def0dd337d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec671050288e3c5e3dbffa9c66d01f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd2ed840a987adf3d40db6048956fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9f0abb0cc1525477f9812a4927074662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36acda48d2e4fb32ad3edfb791b8ce7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54859b77164290c1b070ef2e5c510b60664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf3b47b0e21f6d8086b4fdc599e099665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6788f982250b788a514a5c18c09651666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0829a1205d63f3bd13cb2fe7dca82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3874a32350bbaacd96a7ab3aeea2d22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5807f30cfb27959c92ffc5df1d61626669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977f163a934fc277e3252da2c22a3af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaca246a478f9b874af6dd3ae11500c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2a29aa431bbf6e89db26b76e85fbf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe335f81ea5dbfd585995c5800e2ca7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a35f89c58669954636651eddb952da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c927cac414a1857a631f4a295e5e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa551b2d7c530062a6b1101df001bc6d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040feaf698b1587e6f7d44695cfd57f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86c4dcf0a73a1e36be134548c3f652678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5c49c37cc1be06c5a5354b87f92fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112dc61f0ccf9db801853759b319b2f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0f5d31ff71f8150f2258c7a42bb23681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e269f94f757bb87bfc4033f448f286682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91184ff9566b99dccd9b1a23d21bdcfc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30213aefa6977264157cf504f0ca1bda684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9043af6b3add9b0ff5b5caa9b3bbe0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca32bda182ea0075e0e561ecc09a715686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb174ed0b7f6d6d7562b79cf9d0c7a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d6d3b3dd19f5b2d3fafb10047497f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d118172c8b654b2a4b777fa9123ff35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd378f05c268c34ad6a8d4ba33dd22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74855ea0f00a9618486696197e389d1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dc71470ea9f31cfecc6256250bb9a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aab20173fb419722d153c57d3f5b40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee64b984c341f7d65b6641f1496f557694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83431bdd95fdf730bd3bae53258faf6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ae286f1f5b677a37c5511ede3a57d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f77053ae1081ddbaddbfd1924e969c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa18e686a7c34ab8b3b830005148d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1f15dcb96d67610399f755735cae0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9a5890a66c9bc936400245ba2efe3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e43697632296136ad69db973b15cb9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484749277e7bf6f315dbfc01a44e369e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b1027240f75c3df50fbd122fa009f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd70913bd2090f6750c45473e378642704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016df730bbd91ee57ba3bc45b2924925705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e87969e9c9846fcdfe504406c4544706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf248b7a5269acf6f9b75027341a5fe5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41b51ccda0a0bac4f3ef70bb9408d1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97c7507d4728967e5db368f44d6c14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cdbe44f73245a6dcc8034deccce3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75370948c310de3055b93b614a922082711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060292e5026260e3e51b78a9789a787712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733eec791f9268f9d36e638730dafe2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cd2acf1ce438d09dac2c5d8270f29714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d6060fcdc5a232d815a8a0e05c5bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cefd2a801e72cc486ef978bb1e2c0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e31e8a62a04e57aeb7fbb4a5d4c87717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf8705b99bd104ecab4c99d6d6a286718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399c8480537c5d120d97496a19f159e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8f5cea3943b40144bb398b7f7683d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fc6d94aca267357fafedbc5b2da9a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5730e39ec384c4a43486980479174f7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2a5f00c9b00eed12aed99e977525f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8417bedb242c7ef8e4964cf15ebfbe9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a3f424d91e410cf374b17a22d6671725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b471d65ac162eba7a93b17fa5be78a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4698628c0d527e30da45accf294802727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee858f0337177c5d2fc602ccb1fa81728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc45593a300e0a852bea828ba06ff0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c6910987a9828efaee4c690828c36730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef48c06768cf42e5a39bdd3a6f6fb8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99409ba4c71e5a358f5dc3127fbe45c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a8429d0b1647a92c4f09acc8bbde8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dc8e0c528c15c1c41550c3922de28734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c345c1f29ab42722521a337395fedf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dab3fd45280230d3ad3938d2154638736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26a924fca4832d3ebc808494ae48ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6143742a41bc87fe0c8fb01068247738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b4af23cdf141dd118c569ca23d32d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcad9feca4b4d2365306a8daa69d0e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3157a3ec3f62f263e753941bd1e3ddd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632aa32e7e9818b285e9bca2b04762a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a74afa297b2ffd669cf32e7ac65aad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd264af26b271879a81ac342710f81e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bd40026b52fbeab1c20c84a54a88c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a74578e51e410fa22816ab1f2c59b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3b76e5721c0960d991f14e144e6d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be21b1801090890c0ebf63ada2509e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905d60023c6e9f87265b6f1e91fa2e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702aabca98b080cf08e686f07dd43d28750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dbd05bc5a49e983e5bcdb573ca9e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8ed864731f478b6c7fc3d09deed91752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ecb628969e95b9c4188c994f9f0f0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f1e421bf8f6d2a3e041781e90ad1e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940e25f479daf52fddb64852cf4e778755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1e45ba5ef4be95e68a2196172a902756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db844bb0b3823f011c95abc899381e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937946a1e444d45125ad5eed702d6145758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992b55d581fcd7b5a93e41b55562e5a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>