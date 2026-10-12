--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f922268460b13afbfa9ceda8ad24a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e40d9f475e7947180a9bf51f891af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7371335f136f1efd008f63dab37f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cfd180b9ad7ef49f0f226e5424e074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d20ca2d5821138b2b273eb9d0182455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b41b6086366e6a783650e826f260476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970a4994da1a19fd60cf75c8f85e4177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de672ded9987d3fa2c4b0ad789144c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960376028b182d1779a55523b9134d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f373d250db2bc9386a2bff043ee01610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21f3dbb364a1eab502b97557ade3a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3cf29b2645ed65b01e39ab3be448912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052421fc2cc6b66babdd28032237f8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3be2046996fbb0cd30df1270271dc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d309b5391e8f3cd81558a26d995a4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d2260e3393d2144da03a60f7a9e3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1743a8189a2d445f21f41163f4ad517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81075d54386a451ec875c585ee32521218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb3b457405715fa0e7dfe41906c9fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee631469cc82f25e59d6b3b5eedd99ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed950263e900f970ec5cbfb107e8139d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bef953fa928282d3ca7d20267a14e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182e3dc1acf70ce0e261e1f592b513123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc51260c85a29f30fee9a72f1b2dd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87035b6322dd06ad90c3ee5a1445da2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb54a376c5706c57d651467c2ac50e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14934b285c71b344e273e130e025d6cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235299b36a993c17b167ebc56932d4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292a8938c35ff4a67bef98f0f5871f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2549e566c1257da5e750fcffc5f1930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280a7569e88c67fca3858637fe3c6c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc58b7a555fd999078c872fed238a0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842421fd6541dd1d19f42a78873ab2b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef1e9033107e037c4cf2af5e153eff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e10887c3bae224e2d263445deeb48e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36816dcf806cb5629fbb06f128ebf3be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a7f3f8382a1be3016e185964db4ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162553e5398ef29401f592cd2f10dfa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249e151470d3fc6bb21fa50afe672d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5785e50a27ac2da61fedd941f3262cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3a8634c2868cd995a021b346feeca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e869d3b1d112befe3102cf894c634bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8a7e412b0814538ed2a8c37fd7fe243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55606197773e89150f26315d540d160544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca2c808477847a7282cbbefb20349c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def95a7e40de42c00405aa9b24c98be746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab299347136f97560c9c85eb6b7848447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bab9cf8d39950979093237c0ae23448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ca8f27ddbdd8dbefe037bc94a90bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a63e97ca57cdfefe2aadbb951631e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e70261e86abbc3bb0d50bcd5ff51cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91693a45a75185e683c12de4652141bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42c10fe8cf48e9caafba30645a5bdd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f7e2fbbd55ea35ab911b9c95ad01754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2702becd506e8b71f96efc90d2030d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54829526bb9e546d911f87646f50068156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31413fbe87e1d5a155248f476da83ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de31705713d61309c194e2762488a9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a395de36ae5205f189c6d01c0e897d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf8706bac65b1e817683fd8ecf3ce360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671158833354c16efc80e34b0f1a1b2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc30528c4390522844817c303cc7e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc9fa6e9d39da11bab18d6c6ec499263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54d6082f703afbfa2d9121b4a2b17d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b554ff24b57611aaaad402b67d7f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5268e88219f4b47273eb0f025af92466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaeb51f8d3ee1fc17875d53a08a0fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c608b1da9f1b46c29d478d6ad249fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919574d6618f62859db593c8f0a632269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613591fb0dd6118ea7c19b784b3bb36070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8622f8386c8af529121a058e0849671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a975c6328830bb42b64453b2f7b8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e26d64a74caa1ef594645bbbdcd8e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa4e2d8fdfea338d4d2b2f15eacfc074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31e8641bdacee5cecd5e95d299c63075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf4e5535b8f11e017ba267b0337f8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e44ade87ffb93fd2dccf825d868b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc6fda46eabe8512dea0dca01db4f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5641b28e95c16ec416b899a6c735179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21003544db7f7067e204273257c6c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4009be120bfe8640d837784d8bf2eee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5430a811482839fda42dcb9120b703282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998603009e2c89b9273528927f0436483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba3efacd6fe841da0c5670758d2a8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1061197fdff4e49e3f388d672e36ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f773aa15ab4c8af152314a9fff9d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa61a41c405ed11aa79a23cf798f0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d197ee38729b9ee290646ab4d3882488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf30a89b6fd2f3cfc22cab50990a2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f485b85a6ce37b602cc5aecd0f96e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29a6818f930e73a1a665953d4aaea991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02024a8c1940fb2965f6b3218cc9002d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b34ab1dd56d3a27dc317dbb18a4a0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202aba5d9a99d04991dbcda1d2b3e9d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee776d72883abc9e51798974c51f95f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0ba446336ff69511e08b3f787a05796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520797d217b5c3ec72694ec0079af56397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff2c408f1ffdc31dcb3c819c1fb3e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3850e7cbb3e87506f43094fdc61ae099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19ae88bf91931f054f9ec2a8013999100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b4bdcf8014932c99258342552977c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2247a5b3109655c20c31ed7812ad7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7824f6c1874d45aac0ed8b8b3ac3dc0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25c3dc76e1e06c21ae8164dcc2a9f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dbebfe580c14afabea695b2320a1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ede03e8d9ae4e70ed8052886c3d02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260277f499eb204c84b441b634390b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ac369e5e59f122d0ecf0085a534d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc01d8e4562cd86466753e060d97c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad4391aa22c80c51188f891e91df6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c07302ecad83e42ae6fc288246e5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039655269b0b2f6a1d642cad78dddf4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdd9004a4d59377d78e18910044c16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b970f5676580c34b77dfb90919605114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367f4eeaa455e149a497ee209aec260115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c132d95b60c02ddfa8a83abe8fb3de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650f4d76ef6b0317ef6d389879d045f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6f551a3d05842b24a5fa85d3b00aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08466dd84b7345344ff6524cb454303119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe21a5a521a6dbe6e13449b65dc99b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30950b9dd3586615d6b5b57d8f97900121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8c84ce9df57dc5ff430cbfa903865122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a6f769f5be86ffecd8c7db04b8541123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349527d681f18472053c815133b7d08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dc76e4299725a66c1520e6f2a49e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd52c5e24e1e7705e14973f250301f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdb2b2a8607973ef37ffab37dc3b77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950ed9709c9f1f6ff3329ae785d0540128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4d62e0d067e91eb15725e5fe9b951129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6c1e45f8c63cfeb02e5bda611959e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533148ef35f7a02eee3371896d9fbc53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f35714c8d785d534dd933b01bd130c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c202ff121e34196a4142a12414f93cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e063ff6cab86e61fcf3b42a0dcf08b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1fa5b14b7640ab5651f0c7a409213135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca81a525b22523238dd88ba29fe6ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368602b59f279108d1fa5f4447ac3e49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d831683161afb5c45df2c83d0ad756138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc03445e41ad3ae85048781279796d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf218f04a99d55709395d82c858dafa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48062f0c1a916e19cbf516d6a35f84bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579750e71c6181269335114ba04b914142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b32c1c83cea9e1cc362b7de0eb687143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e8ee0eb0f477637f1d85dc9b27feb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148ffd902c0cb7e1b18cbd758f6eca2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a567e39c6b91bf254aace8032a13d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d575650dc22e60e72678d121b748a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f834d0b2e59e9694da92999672464f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840ada84bcf22cfd266c9646bf02ad3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60814f78e506bcde1c214a921c069694150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578aad3bc899687dd4294cdd7765c086151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b7d5af20729d84461c601d3d14bc0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a86f0a80d3cae51b89fd05a194b9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b734f9867ea3f38fd27479fb8d355d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fb1fc4273769c42d02ea32ac67b46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e7cc3ea583f8652f0b6559c2ffff0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0eeed30997080e462e40f4fd0def5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92396ff0f22a7b48240ae7380852e2a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2307702a393a7e137d04a1304316756159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ba2a25c314daa4bd67dc3e72d62a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73588ec475350bbd28c71523bcc6516f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696eb5972ed24cde53bd43ad88624b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c57885bbf5a11b463c87b4a6edd9c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67e712d38091247343aecc60a3c3b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97197ac36b04336a63f0e16ac4148773165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a081a2b35d60eda7927d49b48fd2e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74da069ecb8438ce526945cf6f081e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0126df49acf3efffa4e5b51cde89eb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8461e2c5a040fe9c08a4d34957242169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7961ea5baae1de4b6cf663398f679fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35972755321f771466673d039380c42a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e5e3681a8cdf4172e47f6d695e45a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9256ba76048d796440d7edb8192d0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c526a0b820a7a124989a8011c1490ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149deed0322e9f3bf81e8fb354e29b25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee7bdac42727829235fcc57408ff51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ba900cf3646daf7293c42e77ef328177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c00838e6b5767331f402af236fda70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6b89550607e37aa60ba6e16f2dc1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8bbc7b6317c3f7f602d2ed26a5ba5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08513e86a7db5112eca43e934624d318181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adf87627e4b88af6beb9edae7c608f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387cb68c7dfe6c23020aef94da1a283183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6f6d96ea5bb704d0486ae49035547184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc155792d64311f0b70724c0d2ad78c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96683cba23e2ef5fbf4feaa6f4dd48c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff03c3f5afb2fc89194b8becdbc397187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210e57c3c3ab733b3baade1904a6b42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560efe87f3f2e3d8b158f7aab176c988189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca74c5da973cf5a162f398674a047c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc51b73487e7c8b0cf81d3a95571660191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eba8868a823e23af0b3c65f835ad7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736694be0a53fcb4b31cee5b5d38240193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc87569f0086d173a47ffcd937db43b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dca79e7df57fcb4c37f9186168af46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351b40fc69c14694c2cafe5f6092eeb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05289458cc66fde29354703c06b83556197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3492440adcafddc1913c068f43d0c71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efcf246fdae0bf67debc97ae074cdb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e041c272bbbdce222ce99af79a5a2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb1d7f69e6b245d3308443917a44b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295a97b45d7ead0fef881c172b78233202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3566a6bef130ac6d4df6e86d70f5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addff34980a61f005cf0e957d794e290204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b968a4c9c4c7c1c5c4ab0c6eebbbd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100734ff5d8e9634ef50fb6250ab809206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f14765c69ee5ab5c399a79b72fbad3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66f8c7d390d993965f98e13d3c5bee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481844456ece1a34e10a56981cc04a05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832144db39984311440e88e45225b18c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6fb2c4ff9865e53b41f1735254d88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6383d43e7d80e08f4b6500afd5c74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a37380010ec35e663a7917445577ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfdbcad2f1bdd8b193c22947e64c80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66a4ae3248128df3c98c57cdeb89f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9196f55770bd3d6f9d612675cda96be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db8e1eee0f0aa1a27f96b84e753ac4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61672602ce31618804e2285c6409d711218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82893cb7254700d2437557496ecfaab1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2287ceadf8aa3878245cab7a0b391220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee076c064b42e585382b15b5facd2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c284ffd0d5aac19b8e0c898586e2d5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ea8231bea1c326873a99599933ee6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c227040bbbad7cc5cdd463ad292f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aaaeac253434e8852b0d5b13142eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2db0928802d94a9c0e42f10a0e26b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336a80ec9273380b118ef505d5eb955227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef30a2ebc96768912300eecbf580962228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40e178fec89bcafd1c0fdb1e8aa02b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13a144cb07096ca222a9881f8f5bb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cd9894eef0b4737b1427c3d7bf6b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3135b3aba7a154952e94a849e4e9158232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93569cc278d7155ae711bedda2da852233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c690a93eff3e31b60bddf5e8d4e4e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610194f5f7794ef6babb0ab3e7051fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447a301bbc5dc7ed5b20065d5f11d0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963cc4b55899059c10a9366b1f00ddb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008eb23080f14424ca8e89f2fca9ded238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b71871784fd27b0d2895f8ea2d567239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17051901dce93b2d409766cc3274f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3286a6d0f33176c4b2c4dcd904e3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ba75abfe5dba2bb66305d8ccb2c69242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70965c22ca74e854275796f24d9d03be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f49aa0b8996e70778667dd197e5a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b05ef7f12b60ac5fe5af9505f3312245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97949bb5a257aa72735dcaf967b8cb9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417493e45cc4672269af20118bf1338247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7f472fb767bb5e8292f518f6fbae4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d0b0dbea8262ab0c714747a2a060a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb13183ecb323109534eaff3a2d9c72250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cc5bb26ab7a6029e385217d808ee0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181323683d64bcd3e9441134c594caa7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77b7b42b2eac87b312028e5cfe0365253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81471caddb387376c7be56c5228b8eb1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4086586a5b4e1a63eb4ccc966a8d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec411e36e05c3b5ef8922143ad8d2428256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003f09cf5c86d2e2dec9b4bbaf4e15d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1cbba5424c0896d15e9511b240dd0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9134e6a717fb5ef0dbc65a970f165259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f47466f0b2f69e8dfc7562c5394fa4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d212c36e057af0d990140be8e34be8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cc298b8a15bdb852bc082a606cbdf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3136b683fb0a010fb9720532bc1f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d97cc21005b59a0cb2966632653c88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f61c8954ba15ab9604ded8d8ead1f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb1fb2ada528faa695fe0e17846356266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20601ffb6cc7dfc1286d4abae5c8a0fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ee840eba07112fe2062146e65a49f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f44e6014685137205f13d2ccd3908269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed00ac6c5fe8c41cdeada2332fafec2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c496724536fbcb4be658c5b79861364271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b58d236ff706b36c9a871ac27c71e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9748793af8db439759559e626d4d10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806be3cbfe696e340b69ab62e4c08b98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fdfb2b62051d901e0702955e98ab7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5c2ca6f1ddb57fd9cee2be7bf4e93276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d849e9fea61d8f03a5042bf668b72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566aa2a2977e0859fb9d9eec73f991e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59512d45905ef9fcc942b296d3603cba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedbf3bc2f1c60b54f8bf0cc7d5b13d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4d42416ef6fe1642fa0b620e5a8ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df9bab79621104dc38341e9e905be6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a5ec35888a89b09fac672dd952eb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dcc8e1a162e473f6673d73a8e943b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6667518ff917be9bf4b975711b00e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2019828a824c51b532de70db8ec3bb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a8163795ebbd33422846239fbfd12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f2c535fa9f8326d490dd17ce93f8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbf88425ab8161e9b1ec368e268ba4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fee1e7fdb3731db7be70de7c3b8b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda139b7050eac614456faef47f7d4a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69091e385c098288cbecff0d54ff6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fb880fa744cbc8cdcbfc078d5e30e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5af09cf09ee300714a179831d5518294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd35e9416d97e777baf769a3812e28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5722c40afff0ef7462fd770114cdbc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fd3f168c46c9db0a9c4dbfcba0432297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca404db9cff76aac7ecda220bf0b9b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea05bb9114a8f65e231d092abb1c50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f203561454e2c0621bec2a040defc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaffc13c4bdce4ec59110e6af56adc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7118efb9ae881a0f4b1389330a7147302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ede1efb9a8e7d962b6948086f9009303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bcabe8f5c6d6d2e2d3ad3492ac22a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2c7ea510f1cc83a90320a517475d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6c8e816557e2a13783391bbb32845306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479663a44d71f499ac2ca5f865d85adf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9313bf073469a10f5ecb71e7ca5b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c7d94f40a9129a0b6d0f6f1832552309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b899bdb171e5136a0224865c8e7c7f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c17949cc6a7103703c96854bfd98b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff22e71580b2c506b9c6f7da98cd4e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62344233f8b8ae05e88724e50843e9a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41997fa240533d6217636fe4dc0267b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81a8f28cc7b9e4c599ff6b8e3fd4d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d79740b495ef2077de197afcbd9b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4f2f2f6f6a0f87d509fb7c22ce9d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555fd3a383caaa4ef5bb04a3196051a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b30a17a14737fafa63b7a650d8e49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12466a555ef5facf933933e5af2ff948320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d711a174cb8ba2283e533060d9262321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fc1cc302618256c303182cec6cdb4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef0046363da07ce29cf8ce8676a675323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52bc74607d3b3c6e25bc2ea524fc01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7b884b63a656f67046f12a22ed549325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ea8a4a1da61ab2370b4532c8f2cf3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55208b2938ca4aef7be6892e629a837327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a9104afc76736b7f3cbcd2b1edc7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf63d45e4d124fecaebb2f0cda33c22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edbd16c4effe729bf208038e71a2ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ded3662ba548b0ee34039b6816600331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d0f723a35220a1418240aa8d9864b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205632b520bf8bc37ac207c17fc6ab2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece5452787e86f04d41f98780d7d1bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6135cc853cefc8d845af668c721c2f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3307815162ceb1e9fcb944b23d08072336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2ed1cc81be72dc9ae0ec4ef28b870337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3b81d2c750d51a2440aeed192b785338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2dacc6618c0d05bfcbe899af7878b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668ca759d3c37a792b97f284b2d1f5a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598777d91016568722911abaaa046e57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa56ee654eb02c7697dcfc756a187c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79734598efd5d71a30410a0fbfb596343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121607dd9d91e3905841daee4a4afff0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792230f674827be6768cec345385409345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b618d5d88446d12309559f84c7481346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b5c9cee93ddcbdbfb732cb1986d0a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98887488d2c44b72bcc0a7a9e39fca0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809a918c9aed713d1aa4eddb2bb62f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaeb10b85dafa493fba6a009330c5a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2d8bf863f7a2463732bfe59b735c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de61cdf304d8e38889efec6cd6a1d5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5450422b9bf35dd3c68e34032e748ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4abeb9b5628749ebd55d8206993cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a80485b21e2393bb37b3d874d3d19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628b2bc1c96c1bcfb2bf36e84fd9b33356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227c614c7e95c32c4d0c0163b7ffc1e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000107b05a89dc0ffac2ce8a294598c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ed2cdfee0f870f43621fb888a9358359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764c13ac745644af2f82d77fc16016c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773fb8796159c59818bf7a88d91d7f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ba092739df4d874271872ecef5b08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850932599591e99d4bec77df8473bf1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c082f610a21aba331726875452e079364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741571b7ea6930884fc8226de926147365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beb8f120def45cc7f0521b611b61d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634f46daab03f81dda054e318cbfae6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f582d61fcf862c199513b9e3a01f24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4a7fd1d6221c5813c97b1b9dce2ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c31c179fb9dd1da9e794f905a586f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1a207bac1efc24621ed05cb4fd18f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f13d76415dc873d959ae22e88e47d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5edb2f87ee55a9656dba39a418c47373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83f07ff6cc58c4248d631a9d91faba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabd48842d04d684d2a9fe32a6f0ea1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c383cb9b9692a2bb478d6d78b6eca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65325a7a9f858724934f652c3778a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb980567637f4710b2a798c083c126b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533d294003ef95dfa987e3602a9a411379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d3b8e08659bdf769017c7396862ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5a268c37e755a63b797adb275e63c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464eaa4901e437304b0d4be8a39a6c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713277086f79082d21639e512412d76383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc868561487504daf0c9eb7b7e3ba6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a757048a5c291c7f95024342cd1e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9cc019a9012f3412dd28f44d76b68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a96f9b5d27f7ce491526f3b2d73bba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811760910fa323266a036e951bc1348388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc32c1ceb39f39e45e36028736f23b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00715912949e6229ba435689a3930f3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7c68e40daf5df652bea002ecd9771391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87da8052487e64a010a10760eec573a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6e6e04ec83e114828811aad94665b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6ea0b22f6607d56a0e61e45a9edca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112cdf665a63f94846a433b8135e9b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b993f989370d045c0e5df5b2bc887396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abf3f5ecdb99655326182ba427ba4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecded95c9bc596dd1d52dcba13f6f49398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127a37225ae1ccebdf97d553da18b63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531e91d058eef7c574efb1e9130ea90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c09b9d79cc4576b9abd5350cd9ea2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17cd796b1340bf9418b7d68f865c05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422f38d0e4791e609376684ef3b7dea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe533bb1a00f83d802ae0d0520eadad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d721c58352cfb8f1e41e34ef9baac1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044e7756be08a622fdb16c639be6f82406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50bf1313c2137a54bee304ba6b6ac7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943084403565b48f3316f9c391ea7a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988fe5ef33866cbef521c677dd6d553409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbc04ecebc71d3c2b8bf8a639b3234410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfaed0a67741e49ae23d16a0d0b370411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb3b3dafda1743abebcc2f7141f2b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed846dd6ee11b28b7f0c39f90cdc99a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7b8f1fd6a94203bc7039e4f6efa88414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5089d0c18d927154c0752cbf99071c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b2227ffff0e7ca152b19a6e28a3b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afef5df2ca7a6b8233c8a3588fbd429417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c3392e81db2066fe58e99b31d1d0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5d999dbb6ffda8fe84da8d5c5af28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee97c4fe08dbafbacaa89f960b434ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7a8e256ee4b260997f9f0450e7f50421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369281a207dc756a20217b528699622c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346c47c7676c3bd2e4392bc349c4146423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182205e46a9521100735ec30cc65c1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07850974c2ef13fdde8698eec5300abe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9950b10787f788f88b91e2ea8604b39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b2c1ba6573b97fc28fbddb547787c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b9e50447935985ee8e632417262e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6000fe444b3697028ac43dd382b72429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e5493b7d160c7d522b9efb67058a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ae9efdefb40039f8cda422f06c414431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e84bf24534485b0e0e9f92ff4b240432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e954462600de96899a2bab8e62b7e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04345e065f6e3d09f16b7106b025cf1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed20aa96bbffc53b8f8a77e4942278c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff538e04b9775cfb34929b48588b5c4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c76e95e55c61e5ff3a5f016385e01437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c49c805371b954af1f10c19ac779e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cc0b5cf0eb14a65aac677f8204bcc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b3e2ba1187dbc750778db5882c763440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bafbd14094ca080621198614418e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae733c53255dc56f7374642e1639aca5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7f79ebb9f432adbd12050f321d184443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ff0b545924099ff6f8f09a1fd4460444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c85c614640624e833e2d210bb8b0c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68faffe7c709e24b6e880941c8a6f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd8c0dd8b781501c06539487981ab4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7513158ae5c2c69165d0b4ec67ee1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285aa9c62469c72ee1e8f3e119e28585449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc047a64006a74ad226e8c431ed5a617450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aac4c764e1a8b31ddcfe9bb379d95d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c18507d290a6a95c6c26295d8e8f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430f5eb25e2c71791966d8455fc8c9f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93670a7cf4b38786ed1fbffd35cb240a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e1fd0c203d80c55458eaa0a682601455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80959f77225861898278e2f08d597d48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e8632a5304657dc4a0c81cd3a9d2d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d17f3fccfb27d9532b411d6525c7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c342dce02d7110259118b838feec2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cd2e5e2f3285cf0b096096fecbe6c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8da7d2fb8143a23a4bcc0c4cd69cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaf6fce1aceaecac519b8467f355ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2df4420045f5f57593b7661f5731a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551918851d12988e32ceb6298ea99f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273513d0a40771094a3a0ccc596c931465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6efc9a92d69bce9026bbb991146fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85b9b095ce8b3dc42c34a1e0aab944467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e45d9d921acc2d40f8d1aec4887e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95023a2a46fa7bc4217c4c7071a52166469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c678323f5a23b5a169716b2a73397bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862b890d16e8ec62778366324951780471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944a5b8fe813ab4a8bea10b2d8f3b9b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdec7c07959d534c49ffd0549abc06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fac29c9fde4f3897693119fcfdd58474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b197a977864afda6711c6d6b639c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23e855dbb2cbd345b4db9bbb9cb1a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d9771bd16596abaaf356294013204477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9707905d5cd402aa7c78b23f9ef44478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eafac280ac6125b92d00df068428bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d2326288b9b16647a8274c9dbfe4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c42a89df4bf7b683105618aadca16481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27965c0c59a1a91d0baecc22f8277b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989ddf1996e2e8f3c52f1e351ba4d25483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec257e7fb3ecc6f12b4734e3e8f4c1aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f2faab3d1a9f914f2d97b133dd465485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d694c340220d23d4fe3217052ec2d23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebf5fea51b779a047aca048ad90029487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c217b4c78114a8f0cbc5016832eabf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b4d2bef01a8256c40cf2c5ec6b318489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3a996d4bde6145f9a92ab3e55d857490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033afc6e53a3f0c4a2143bc148a24cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940252d5667f59aa2b505d283e707341492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1eb242a43dce08b3a85c61f3d98ad2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149aec75a0f0f0d4894c34bb640af59494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1211349bb57d1950927d6f550e3fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221f112922c1ee85858b48039a4cf41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cbb6d184eec18aee95af64fe44a9d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f14cc0168895de13b5a9de18ac57c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a667a46aea17eb3cd7eb248e14039e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4a05c53b349960e1e0b75ae46e152500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31828310ee40b972cbedfc8eaaa8ce6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0d251eca538c2bbe4e2adaa9b54b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faea62f51d93c6c8cebc6caf047f735503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db68957febfcdae3aafdc635401e439504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8bc562f007d8d28d032650c261a8f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6d812d63be92b8109dae2a52bf4a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697aa44676282b831078505c07b96c7b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a73a2eb8800e2faa359e45a497af87508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34da6c895056b61da8a1e6eb0cd1da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ced589378567de8019d79e960d55b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001d59b81c7518398c5df8afcf827ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6fbca0c7da35cd7ef4f1d3026e548512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c6102b199c21eaf33e42d0671f067513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e99982cd4f285dec13dd12e5333d41514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc288189a925f66932f846491cc4b06515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8f6a47e6bd174612f103207809b4b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad501fe4ba26523d627c4ac62c004da8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687f811369c00a5a595823cc6b310a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dcec82a8e18f5cd8f46ffaee5583a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db1a22732cbdb64dce884d5240bf29520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845ac0f21cdfa2fa3fc69c3ecfd3d2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d869623d80382004d3e9e4729c3e5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800755030962ddfcc09883743933774e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b48654f62063542592144f5a54f8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df2b2b9016cced8c698af2a3dd90a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81551b06de558205211bfd4c0d386c38526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f89ce24ae5a09d4be59ca131ee0ec5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912e2b773f7334c244b43505808bffe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc6f5ef4c340268d0f1f46b071aab9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553c8f308c717b05ff3a001cdd46837530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b79bc9f9ad0bf770f6fcbab2600b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd1143a88036d1bebe8c72cd03cd9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cb7a362666a0d1a8d4143349606d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbc7722258af00909cd7687ebf242c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da471d4784b385bbddc579533a9f8eeb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218143ef73d3703a35b49b43e1c26cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131769b6d9362711fd2695786adbc355537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020f3f33ef55abab162119247647fc7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc12c610f634ad1f9d546d7c62ece9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe215612aad56039e818a0d199e629f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784489cc52aeba0671832ded587e9937541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab7d48d3004b614064475ff221fe84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f69bbfa542bd4bac748c2b646c2b4f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8d8beb54478f9d20238410fecc282544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69449cf0728bbf0c8040e9027af91f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc957435c29d404310efd63ce86c75b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28488072cc20bf01a8e05a409907a3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e47075f0198aaf3053d9c129d8a04a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbef19e773258605f4a5d1cf626eb1a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617849661e77f9dc28d500e7e89ade16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f631d412fafd8713ef32b282f597ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7c2989bf8c365194a59be8fd975f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabe825000c99a7ba93a2d2d4a79b9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249eb9558e29fca264893b53e3823d20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004db4f1ea9c37100448743f020b07d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366f81b8ca3707d54774f184d7943a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02f140aa4970d906665f911f691388557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0f37be16025ab2a38b787b1772f01558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e36158d5ca9121dcc02d3144ffc717559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89088f818495738dfe010f6fa38197560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17cb6d99a351324ddd66eec72bf26c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b7ba4783f6c4201c55abe7b55cf3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d8974ee6759e8a0f30068b8802f41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5296f6dea16304c6efbf27a23f136a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52b2db8b1604c3963f0b4245c10204565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5439d7f538ca989550b24111b34541566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a97ba506364c835739ed20e439ab45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979671aef3fef655ea181c0372f2f0d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff3595056cb3675a8aef39054e9a6a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec22359b0144e1c154f150f769793da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba021ac17eab50c06be5bfcad04c91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4531e4643d43e448f195ba100bfdcb5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bb2a218520aa63281af6bc5f405d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bfb66e7b4b32b4fbc16c5a88d25b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcdf1650025b30b44d7d0f65f84561575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989264739e58380dd9cd702f33271c68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff1bb083985c0fb4b9ef00ba9c4a2b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5584f9694ae0a737c62698a635ebd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18e2da2b10b136333efd6d62ea9e5b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42775ebde78abb0f31455cced35e6afa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233557007060065e7439d1fcda41cf9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccef98ea93cd737d766c3bd010171a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3340c132caa737d9f44959586f36f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eccf9d8370623a455c432946ceb2f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc7871e77b8debad8b7ceb1ae5d269585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f45a153ee6c21b4230715f2c1ddfa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fa6c6c51bc8273b33adb64569f52c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcdf4c3b8fc8471ccebb5f8d8898fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a793263e9d8856076fb7e938a413d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e3d9269972bc58c3cc30a52363152590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ab90f7afb22aa618ec1418ef82794591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8baee625ec263f09fcd93e5e656db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6277da37060a94f9f40c02c983b003e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffc47bfe6c67486e10391173915224594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625ecae4d12b6a8f07022beda13bd0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf577e0856b86425e53c54eecc6dbfb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f877dff98f1376ffbec9642bdd1c83597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ebd32456f861c2046e2d2dd292507598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc5de82e0fb3ea07fb588ca9e872e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb710a2637999a033fc323faefcfd86600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc496324b03f111e7b43cfdfc22f2f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816ee596ba837b91a7da16e87e85319602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a37a6c51d6e7a84b874310e79dd5fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c8f3ebe8eae7dce08882a67ad1de7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d3ae703db94b480401ac73a0cadd9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b08f15d882f36689ac3859fc23977606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc074fb6d57a3e78c082b294b2c2090607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5fd05fb062a745f7df93af2abe68d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f48b2e45fed5e787f60d5a29d3d48a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd49738dc2c7f6c675758bb2c5873f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f0e2700109878b4f7a33f069137eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86cf426ab5fe0c5b801431af40f8c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae190b2bae17a4a272640c248bb6da2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a71ac525c50bd324e2ff7f6c629abf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471b8c700c7653f411bcc890763fb1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477f4f33838129141bba176380e1f33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b43d6d1d5034cc74a8a94d4253caf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a146c0f19d424c05f92e2891f47fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ad34624d4534934fff9de33718a82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3eb686902e48263b6fb715d2fcaae2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c351b34b1a91e5f478cb5d36a0a799621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdadd44eb470889cc460e0075d1809622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94761935428aa2e5823f31614367754623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab9fc8d1743340707dd4b9111a6e92624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d35499ac471e0148e871094918828e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8650568a79d1eee6e471e3e1ec503626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7c5449ecaa2501be8f09fca769f11627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e326bca77ffe432d731594fa423aa3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e20afac4df8f37417ceb8b0cc694a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e90649dafb295cdceab228fa49d55630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb731e90383f79a6b037af225eba7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c0338448081d455b9238791ccda95632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf520fb68f9ff9952b9a1304f94193633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ec4130f3d5468d521ce46710a0952634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6da21df05b737deddcf61af261871635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d80dd2bae7e005be845bc55d6d14a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b82b260a045aa184fd1c454c000ad0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213d9b50d91e487c5435f283cb031a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1c38c0911d3edb599c94e25d6640c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb9668abc698396216fe9c37864309640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65eb90c9bbec89e049e328b31bc94c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6433c3e0d117367b5dd4a87101cc91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e44e88b8a99588efa0fad6552c9db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d805622db9aad72e3c3830d19e496ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042d1808bae886efce5b7610cd8fab5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe703c74a7cfc287c1cb535afbf57d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016680dc9b11948bbdfd08998633129b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18d07e7c4cfb0019aad0422369342f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f76df64f27016537f889016f94a06649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df61cd2c4942b602074a6827cc072ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596a4a7ed5f35c8bf7601f6df57a7af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38981ff1321089c21a618f20f1e9f911652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cb11f7cd2da72ecd69757649f6440653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f0e390a16a8eb7228365ef0705701654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1403becd26740d3677bdc0d311db8f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfd6d35957826ce805df0b4fdc7f9a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b6b89580c850b1b8aa2991cbb8108657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf05df257990b1763137547557abf3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47800e877f60a099526144f47520d6b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c280b8fa5af561b9805d38da1f4c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266cb442f4bb583aed3129c77b4cf2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53294067eb45c158cae8e96bbfc8db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a910f5b831aa91259470da656bf5f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58111bf820430dce58dad794bacc9095664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7125ab1a3d05eb6d5bb070976f2e4da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ce4a822e2a9f99e69e6d6ff805930666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf23964b7d9729795d7e70b7e62408667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f208df3a910efa0b4577b329195ce3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aa374af05c0700a4bfcd4242d9687669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcfc07e7eeadeb436233fc3f204446670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17d5f0b89e3ebc3123a2ec470678d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc1e45a125e36c57a5a405265773e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacc56ef47d21f32eed294a67776e10673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655f6ed6d844ef4f60fcdbaa0d858c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38246b23716c9fdc18d20667f39c3612675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37db11049a336abe0d620ccfc14811676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840f10bca9b037587e9c864a46758e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257abd7b9956e6b6b3ee10157888f7f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bd2fe4c8b57b75a87ba70d32cceed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8314197e506336b9c5766a71783447680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08104bc44503290a53b48d62e257f86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9323a0c2fbffdc4c77c102a4071a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d71735d0f6ca88c1d9edefd5590719683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6ba0572cb62d40dbc0262472e8a36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc8d8fcb4540bd361447cefb2e5fe9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78dc2605314962110917695f1cadd3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa579634a7330fb6f4b468ebff805041687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c39576ef5cf3099d6cca4e6c7047d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4df8c36d870ec2927d16323ee43502689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db4f0a2ae8f367a1e56b42bb6081db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9fb0c61eb62e99da92fd7754406c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaede5f9ef78fc45ae10ff8bfc4133a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a70a58957893b1d300fe872d12cab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288277bd47a6fa5d551ed95c73869ab2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4e6afcc383298cd8f91d293d1e38d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a97e9f577f4978d248dde8ff9e7fdc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528ff1f95349039aba9c99f7cc88b25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c7e115937c4f9e6d21d9c1cd3d199698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e0d81becfd0173c2ca14ffaaf1c79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039b75131694c4719e7975c5ed66f4f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a0c5d720ff30b0403f11aa5787e88701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3cb860ea4f7bff4baf38383a15870702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c363c07517ae4425dac610fa1a25a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286f57b962d882aff85c673672b1fd4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79562a9be875fbd307507a952dd222a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbda0155cd3505d81d8baa028377c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f87ba80ad1dda6d4f818e388a6601707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce91debbacfef7d4eecc34e11f7c837708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b45979114a79b10f6b2bccc5a6811709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caaea43b7ee257a300217ff967d2b20710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860675fcfc805c1d0fa1132444d64bf4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ee1a4b8d55c8062eed66bfbbbd70c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80875ef1d2286107847dbac41b08b3fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2447cc8c4dd33e100a5e780f62a99c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b594706555da3416c19541033e8d03c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a6b1a9aa5e719acbfa6c40af05090716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4f5b928dbdd14a7246138ca20201c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793030b6c05e109dfd7207b83f4bfa2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0d4838afb53cd864967fadb3bee3f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263387ca25ae1636aebf3e083ecdfed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c988934eb75c4ff55cc2f3b1f1877c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c03995bf27d18b689c99c6d98ff1f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6f9deb65d613e8d3a21b78ad74636723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363672bfb5a402082da08e018c1a116724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fc7a730c5e73901120bb1b75b99cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de613caedc4b3edd9909c6d0d72f6da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240ba4b0721249cfe3c44b063e0a27e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94289fbe603a0be5c21966496c2d1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfe36ba4e7f515c249767884ff4bd1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce52980601ec2a9accb9ffab61df48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f26f16166263a8837da72040755119731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc119bf0e87d80d03662fb3d6e085cd3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e2c83b46e185300720b971919d71c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107fcdd96536612ece4395bb32a33d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91e3df1b07e5d46d998fc3e1f600d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d63969a6af0d305a7da0e8b429e123736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e4ef29bb86f37a9112b70fdad2aa9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42377f452682c6a5f0e9b196bf8e1f8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c12240cf146de2935f058ed194ce49739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e2c440c7e8a8807416be641d22d91740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f19ee984988a9a0eeff52af4ae2dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23140adfcef0c8eee54597c38565281742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6dae8c13e5763faf1fcf6dbe5996e4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827023505497c36d6e0e7537a0c3794f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1065ee564cce6cb0c06c3d46a5bd9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a78021546be9f21b88d5fa94cec3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d7d29dc11535d08873bfa680c49df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7513d209817a23c1a11b3887c971ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2a7713a94f2eb848a442b28c1894e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c881baa6d237532ed97a06cf017cbb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504f7c1b4f147d674913c0fd18cfcc2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdabd9c9c14f07da6ee44cd5a2bd36752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539139f2749b71a096c161f7bc66b93753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7b66c7d085d70af66722a37bb27241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0952ac3c69bed955b457e3edc7e942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903798d9f3ac4d32fa91ee8df4fcf373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d27b7f8fcfc91f1703d9baeb97a484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b420bb235346f275eb9503c722c645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da87dfdb53077a4d5d56811dce399506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4220e952fadf187739da6bddaefb92a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d8f8b27f920b60cf4252f3c57252c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297bd3e26201e5791726c02da02098b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a299301625e261961ab54d320eac8eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259ef480bcad547fdea618387bf637911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12142fcb16feef87083ba8e3041710be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f8a92dc48a13a02c523f0c972e1d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405bf6a7a8e673f80d1c5af4afefb9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61e3caa5c6ad4fbac9973b01e78ca515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58ab40c9d213a694c1aeaa6f59c2fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8cbb319e9b6f51fe96abb190d182a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e261579fd4f1fb89a3e94dd780b02818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aea5de2dd50522316b7be4a05e057919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50d9f598c2a0ff8e0941c402286e2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445750cf616ff537fcd90c0c4f393c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7659e6f4e33255105f750de75fd478f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdaf367b04104571b505fdc159aa8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac297fc4af555568e27c9a5338f3bf1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1af85b8653d1733a8c4cb4d734155725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad042ecf447df3d3f3ee614050f8e6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfb904285cae6d2736b4967ff5050727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eeef5498f22376ba94ad0372a0447928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ea02fa6a2e33b4c90f26e7462a59529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521ee6be6fcadb4e478ebb796c8c04730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b3365a7d193176934d84c49c2b88531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d3b3469396cb0d8978ae807021f9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52605841cf2320b1526c8468aaf13733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd399c48144bbb1ecf783b78f9e328d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f11a43e97644274fe638ff8a5af8ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747937f3268f04f8c7978459536f57936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c484dbef19556f9250e05e946d160437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a8ac2c23f5a4739b4bbd8eeb97ea038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f132009c40de4be97886bb456668ce639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9190c91d12938a66c954264ff4fec0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5cc6265fd319619f53d8e6df4200c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74e79816edd5f681dd640ada24fe7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdfbc48c9988c1d660c4785c9aad0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da606ba79559c652e1b54652c75c1d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ff8444541a4637ea336b82d5840a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5728472325f077ea000df326d584346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f54701bab15c21b0a6607ba0f50dc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843a446ba38dd43cee935a7b06c7b4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a91616c911971f29b01f7fada3825449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa590cf677bdaa07b55db2a91aef73050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a9ac412d2ce6ffcafc134398e35f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06118048b45138bc23871206744f996752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62840c34d5cdb798fdff2abc90e99fbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3080fafc9f0fcea95c53beb8598bce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10555cf8a15e5148c3270891914b276155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b430b9c4d8580b580145683abca748256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea30be1f7855f435b5a7579dbb633d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6e8e1a6f771dfe337cdd9592d569e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0f3b36799cf30fc016bd129734a7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79b65e050c357b5be90ef077d2b79f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f7d50660368c16a64d943d2f2fe3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aee70e28e2dad60d4c8475a9b062f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc5aee7bde2632f33e2c300970284563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175e414114a7bed851a6731b1106de064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6011838ca7814fe1487455f7e19b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a4e9ee175b0094c79b52bcdfd0eb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65ba1fe1a13756bae85cf007f57b2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c131ce89c9fd32218428bb2f71b77a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38e11e7c92c449d305d941c07ca4ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abb5de78b099efe2ee1f5ec29a481c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c95455d83e822f5363b4842cca31f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ea5ef3091c733c4346fe210266f8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988cc2c9aac49169907e206191881b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed2b51b67dc2d7b5fd0c901f60235674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479fa7ceeb1b3b2ec1e55cb02f9b6a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb0d193e718c3e3aa95fafbc530e9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654df0e8192c73248e4d5f649877c23577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb705da84caafe5fc91c385fc7ae1a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173d270cfc58fa19fbda05254751af379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbef2eb91464d05a0d88ba8117b84380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb89611f2a455adb1a45226291113181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226e8238ed441ce26ccc785aa17c94b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac3d5fa787b2bd1bafbe698cff719183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b642558c95584745de2e70cbfb40f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c332f16d55a8bd34909dabede4945885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154afb94f4d5d50b4b589b6a7ac4f92286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6eb56de5048ef23f14c34859ad84e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6b4079d7d2bb0f3c050d49a6532b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e0a5f77a192d1286ab06aa3c9bd7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc943a52a782ecb3d4914057ffb52e0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553def7d620c773562665a9be2a6ab291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768355293ee6c2275943738b92f5e3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a32b4b9eee19bbcb62c864fde131593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358221769854e017e68e6317556f21394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037167041f07845b7f4733991ccd13b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bdfe4107501701599fbfb0baa776b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35b5b9e557d591b03fd0a8ef276d2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea09d3826628268f4b0c0a2ea0308e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf243d8a644006241db9aca0dd2c14499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ec6833aed11cf53a168c7a0e831d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58071512c3a8093b5eb9ef880dc7c344101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4db24b71e3509adc5b2803be54db0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f93c2da71a9968c7c47913ff90927103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73c53d9ffd4edca8d36bda13fea51d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cee209dcb735961bdcc59b392298c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfb3d5a4a278bc18be6de356c30b52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfc96d608e0a9ad2aaeb9ac2251df5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610dfbf95d4d57a5e220b17ad4e6c89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c3391e90591c77d3cd07f6f4d6377109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382ac7518241cd3ead34f50bf96b4be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2443baa7f306b0ab911908cb49e3b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254718c1d3a808df7c49b97bc3ea825112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc6d559cd10a26aefa3fdeaeb9b06e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8aece8983a5df684235e6e7fdffaf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecfb987c5a0ffe7ad352aafc846cef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dee9d1a6e0840c8b2d45e37e79a0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713ac88bd829f564e697c4bfb545f1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597b2c82813542d0fa9096ded333486118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a770b57b8ba3d42cf9c2700c1225b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e27b4688dd36e7802266a036aeaa1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9672b2726f0754988e187282ee03c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7ed48545e2e28ef75e82061c10f7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cc7b97b6f533f9163eac683a6d0d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22da067472e57db27e89cdaa27cd8b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc3e79ff11d126b38f94d9f77e5bd5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087722191fde126da4a5b971adbc892126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207bd7ed213bd48fafc4811726cc48f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ec77e27a1139f26a1b6a24bf35a58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a9ee0d449f6ac9b6a62ab0751aed6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b648e8332ad1b8daa3aff554ee63b8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ae17fcb27c3184f7628e6ebb6d7a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efca1025469dd57f2530871dc78cdb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153966b05fc8dbd5854d7aed5489c14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687036f71d57f07af98b604763897afc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce59692bce4c336f3d9dca9267bed14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce7c6657a804926e9c015d6ebdc43b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6246d926fa7d8633e30181d3c1cb584137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2f612bd4ed7292bdc3564133ac8eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176cfdf78d4d7dcd17af8c28770ae26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8fc47383d8078f52d5f33209321a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6c7007094b64fd7e8a24bd34fb364141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a5b10ab7963da230d0f423caa0fa7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01bb7e9e09316f388fa0726383d9c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504d26e32c09bae7fd8d449493019f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e5b72b4a5fe670f0a138932e1ed0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d518dfefe7c57e2c3f283199a01c49d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7307d67203a6ddcbd088e7f5b9fd71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042850391993dfbc009e03d36fd1e213148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c406174ba8ac88e80f2844aa93ffe5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810d07aa389af3451cb6a42e2324304150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf46babdf320dcdc15a215a4fb22e0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5b7705976e5e35e56d95c4231970c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785e18b6834728d4e4cb5265fe83305153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e58363a3de4b5c3ad244b2b64fa82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd850266d32926704726467430d2ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fc4b40c96a49c5c284ced5702b9f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54169f4ecb8772c2cee0b0ce52fb8d1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd721e541e6cda0f95eccf1b2c6630fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0572147f378fce180d1cdde0d73cd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe390a19ec36dc4aab1402d07b0f744e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5613a3dda08911cb4fc1030552b6d04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53238dad75b50505f0388d9434cbba98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc1e7feeaef0bf8025806c025e706f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ccf55bd60fd454210917b481e2fd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eba8571e4c2f324d6bed1fe442b300165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b08c1b4e002c4301b6f5c13f49593166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af624fc3e6bbc567447c709ac02153c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a58ef95702d13cc43bb0bed79b2b0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ae5d4c56b9b14d24722cda549a7d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764539e9ff012d619c82a2e87ebcf37f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14de24bd9e98358d70d66b69fc074fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df5c6c1a639b43764d34bd3df163fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55aa686988fe5af8f8dc944ac36e52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fec8ce8780a87e9befa240034d070f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b113458a28c9a20935e076afc051929175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c943806b4662c7dd73d56a1c448fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dbc9e41937e604bca84bd104d01f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db468ff338a2d613f168c513b317b55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60814a7ebc734c4a8918f489ec5b02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00c9e7eefa8f2d4126b95cc6ab172d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711e88865b906af4c223dbaa2c39b54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7364f2d90ca726907c079af732068b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645bbc2c06d66b49166ba37be6b33d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f6c5d3464a6db758edfc363a1cb40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dfd8b61523629fb1f6f87ab12eaee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b25bec7fbfabc2f09ad356521238a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fb87def834ce73f7401037eb7247a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a72965cb99267009f3a859bcc31f1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212491c7da272a700822f4a89ba469b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c4191f46f4086a0d8ff0a0fe1a8fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d136e709d2b2b9353a4c28c353e265191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9689c56cf60609050a88b0fc326d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476ee294fc9c75745be7899da0a2365193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca00522ca46b90b0d8e7c2c9700fe3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e46b31f96f1e3ca4db914a7342fbf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34018336ea0f4d967ab6a02d3fdce97c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969b40167113458e9e6cd61a0783e65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1b6a8fff800631833504498b8f9b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3765026a4e76bd97642d805ce60c403199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9657cfbb7e09ce472fa37207f43e7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f012e1c561c6b9d0871ae41a6c5f06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae3cc1a14f70b8e0b71580e95ae64a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24212b46cc107ceabbf62137daad60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c15aa6960ccabd501b6ba27d3ade3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c875a32a97180a5a5e086924b51b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ed01a5b5cf765d92df0957ea87c19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beb7c3494b72cc0f9c84776d30bed0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47543637c1e0d2930ed7e9b682ebaeb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13865e30fbeb93ecb84890d39da5edec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d461a9bd154497c5d735aec092937a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef47ed1a287a4c908f863cb84927f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401bbb5fcc826fb480d4f53e5a8aa97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb65c215185f9b4b29ee1c8f3a5041d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178d46b0ccb28d469a98f2fb1b4612b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a12f11f05304d076bceb898331a6da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125fb467f495d6d1a95c9bc74fa090a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3346924a6f1540005efc17a6d7dff9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaceb57123f177d66d255db3ba4aa16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c3eacab0f0e43f2c8d09e0a2cd2c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16790d678ea69bbfb9bfa81c804c7ce8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6b2f5175847218dd1651cfba025ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a0f42bf2c5d9faf675c2a38440265222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6b6200c851e261435699c0f909486223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af4271a0cff984b37cf5df86ad436c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e25f5aa72914d288d0bdb1460ff408225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f54a499d64fb645b01af5adcafa39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d03e56e834744ca3f0ad67c46e49f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7392634df8aaa0cf5217dd057ee957228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73099607ae8a4265a45b4de9d65581e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0b5dab7a3e3929edc135b80908e8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b223b22fb61fb2e1696bbdfb9b1a8c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb57131b1c189da01490a7dca12519232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cc2abd41ad6d50672ed3eef135d01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab9e87df5b31f6f2fbea8f7ca74064234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05ba7699c3fc54146293fb07f83899235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f309d7c369c7b7740234d17fbfb4fe9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13b73577e94eed55747c19d0bdfe90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb46314eac591ac7116478771a63e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f254d58cad0ab0970d08f0de76c6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db692bd3c579b77a807737eaddd406240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183826dcba17feb0ab7bf07122be914241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb756a026a601fcd68c018955df7990242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19015ebfe728b4564fe9a977b03d4ceb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9032267011970c414098e9cb0a1b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c99163078c1bc771b091305b27f8ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baf47a91ea91d9137e0ddac31f8500246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9852c6dbffc74a7998f1dfd75f088247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1caffddc24c8585f4f297d1923090248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f836851bb5bdd7b96e8cafbdb4f1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6601c3896f5467fcff434987138dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982139c77884000cc7c1a0e9ddd78f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970b0c8a960f27aa902aefa02af2072252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea5be7b75cbf7b56ea885c1b71f3fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f4ab3bc570bea6bab647b826020a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32c0cac7b81e0a46c82fbb7000fe76255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202dd4cba8c6af10b5a177df4c4be39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a64faff1f4475e1edea3083f761ebf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668feb4f40bf9ebd594e4d07a82284a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121b550b4920eca98dc7b089798f0f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223d88a56f1e8be7c3cd2f064118c6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03aee38226e11e8162146605cee4798261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf6a07eff658e61d6090248c9476fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc40d0f4adc3215b2cbe15a8ac93bce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542502a5c2a015af9d0ca1f0bb9262b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c132c76ea635c2bbf97fa69a1be8b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d8913777090ae79a6bb3cb2bc2dbd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959faf934051cad66e7f6b03f48f882267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a0a8782890d88ade4c33fc817478e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef44579de5cd729b2bd9f5ea182dff6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55678a5a06576b8dcaf911c10f9524270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8129509b40b93ed48da28c8d4eb1af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bbcfee5fc539d90f7693360c7ea09272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96e2cc69c0855afe728386b15110f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3199520fc6cd9d68164b65576b00338274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3f6ab55ae532e2526c0fb8c5f0e0f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad82323cb83af1f9b9fd55647c0a7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a3c9f5495be91b5509c5db9cead7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0470204fd85f6caad158e3008508eb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299865e2d7f3503979bdea3320b439d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576c7e177bea4138e0c7785344b9383280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16186f1ba1168b80c64f764e7f327cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d416762280af7a684bd2c8c6d996257282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff9e7421b02fc53cda742ed7a5054f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e03e9554fa7d3c1891d027ecff2c82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd9571f0f7261d883c01606fe87d8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b0e1a7e5f35f53fae73dc9cba53e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5228a61a0d249038661c0e01b4507c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb1538729a3f56fc6465a9ffc0aa59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828ea3f61c5ddb6feff1e18b02a26d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525ad880f6149afe20cfb2a6ffc0270290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c964bd0d44b5e5fe337ef2512e41e04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491485eb0583b04dfa3d20ec4b7279e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1864189d3d4cd8e613a5c45887c9f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f64599e15ca28d13db87320ba50018294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2a9e6a1f801e9db27ea67c6ab088a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b0895ae60cc6cede17d0ac4ed2184296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbf216a58d1d3d5aee6a228f389da8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084fbde6c5eca956cd3fb72969c75c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085c00ed8df67649255ac88218cfb63299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b98dfa5f76bfb4d0348417157ca0ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9aee3f5a899521640a85fe6f7ebe4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a0d0fc80b851c841cd4304392683c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae009b7876418523e256b269df3bc11303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cfbb1497658e386663d109beebbcc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b065e8499cb7bd16e92177160042f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421bb9453a39b55b6a7cbd86a8d2746306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa569acd1f75fe058cf8e6b8bdf4e08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bfc21e011e0d748f8549b577bb7ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a44f2dad0cf2c56903e0e03682a1be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc44284ea52894c944d9e3a36600559310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c991ff8c3a4af1b233df0ea5cafde0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db717f06ba5f547295baf9bf3b7001312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8997e24e293178cab46a17334a6bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff646e426e50ff784df9039a35803be6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051465f0d8fe31cb78f4b71d2b62750e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6163df3d4a8c8bf76de88c16793da8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b648f0d200d222697c2276b3bdad8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062bcf62c68ec10af2d6d7f870b2100318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526c5fcccb83e1750d4b98b39f86c60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2aab2bab741d5887364b2b94617d21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0db85f059acafeab15eaf427169256321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bc134b66b6d46ec9b0e76052905f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fced215734b94d7c3ed73e4d22be90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84a9e5d2e2d23e29e2d3d7c30dd61d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16641a0062714946332ff362d5d6ed5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65802c31270bf56f464260ab14305a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc9bda091c992c454a28294a882986327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebdbff9544780dbdc884719adb9660328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fe71379df70c0ec0c7cee8a0e32bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c15241e7e4842afc1ce30fd6cd19b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42b9367f717c55000deadcc5adb7a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9befd618fd8d3f2cf9d45ba642feab0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dc9e6a43884d00a348e1ddeee1344333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94268950feff7611146f6d5e17a3f3e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7729c1d344151e40ad85c08f32028335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3435341c8af79d3c7626045bbb6d81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502739485b05f7398eae84a4f2db8770337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f0efdd6f49c0d829ed75a566cec47338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c7832067955fc4712aeee740afb2a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4480f4213655f8a1ac6dadfcdcc57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f55baeb0a5b8057215ea7dbe0f3d15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed7d7e3cd1f536a49e17af2d98d958342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eccb48aaf055a5cf5b8a542cbb5e43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923678a6b9c3fa0c42312ca31bb0e97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a5e59de74e769c1e6fe5678e92082345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37651562b1d680f7147972920c6ef399346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e553d9c6a50f51de10abeca55b4fd94347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5d07068e69a927d34d79930ee3d66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcb72bf51db265d9acd1422558b83a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b6e6d629ac4a1897c140c996d8c5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496fa28ba515c04616b6fc573fb85e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd199df5af95d01a223be197c405a9c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11b89e4d4bc4c4837db706ac3fa8c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1d207ff8aab82be6236601782a5f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03e7e4c4d4d95219cb4f9116af8124355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde30a847bc1428ae7374725d08eee7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30068b6cfbf86412a869273936124c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a4d38a2e0b0d671d59e5ee71771fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f7ed1b9b665f1e8594fa9108e4d1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c2c2f47775be9eca55e56bce563bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62ed784be4109b0900cef8c6ef6cdb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67a4c3f4873410be590ca14790f6f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d330cd909a1c34358035bdf1251d78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9943ac4633fe3a054eaf599c886e8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d75e7a9e5d57a35adfa66a6e5afd40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45f3e85e78a5f9e8e667bb13831028366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d364bc12dcffefffbecc0d2a9db4d65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c53214bd4b75870d94fb29b9b8fd0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00002bfcb6e0debcdeacdfa838e58c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258279c57bbc4f85bbd7abf512e9b42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80c00285167ba3ec1ed3a490125c2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce004d3e8062420687bc6efd3ebc051c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebade5ace441b543da7b399108aed1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941033891f27b1e0988cd32504f5e13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2e65f1b670b85141056cd64d723e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ed43cea6474b2579bea82e325fffc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b1a347c7ccec00eef0c6b6b88c0b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18a9dbc358426fbd11c5ba3a73e2be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699bab91b0db8e062fcac8874b0536b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931d5cbb36642a1bb4599aacb66d142380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08499bd0387cac4ee56338f7bb0312a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db447d8716b1aa4a59625f7a787d9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157f0fe19c2bee99ce31f74d06937d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d871ba6e9b38b8e7f82ee4565cb4cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5204a13910e60c6eda66eaad6596c5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b41ff29d8640c58eeefd2053e8a08d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fa9d9a79e688248c8c7c2e6097d00387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f37c4969bfaaaa14ed6b301a42dc3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5552ad55b1d87e10fe3dcad7cffa8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f91dd01c895f9dcb2a1858bd1630ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86170d2f4b485b4130a32c7800092c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3614674443652026fa5fea403baeb70392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348f47075f2aee4933d344910f69bb5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcebd5330ca1bbe438610fcda1d2680394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5077065af3e50ccf856eae6f3668f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0798ad1a309cecfbf9bbc0de3a343f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef40618227bcf4558bb965ddcb5846397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207a709d53dae41103cd7d59ff6d9ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb24256e40a5d5f8d56f41ead65d32a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69c774ee7083cd8e4157f0b7bffc63400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d0621a4690d8958ad8cde8ffd10f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e4d52d3c5833c9431d5c53eac2914402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf9b94b18e67c5e72989dd00550614403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332f43c1990df6f6e371211471f8148404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfa0310ffc713e8d6ae706fcea57f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8740e1a1d05c54e239e075df0d53d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b195c7fb6a85a9e916fede350d8acee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017343a1c5e5b2d14963e0668de18c85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6650b5fe016c0bab1e2d3ee602f67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc883da8c196530cd44058cb86b08f56410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f6707020ea8df2be4a6a99d993d39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab45f806e71ea0d0d8eb99d7c1b4b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf910cebf3389715b4e22bb89ab5096413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c20596aa22e7e7cb8e077e92f6708414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e74ec2129f6afc1ee79963c2491dac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28ac04142572595dc6f73d6e60ddf2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b67e6607f2d93cbb49dd1ca394e655417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aba8436b27994951938897b4cde1e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855188ad5ab25bbe1ba80a8b83e4f5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23f97f0b17a837d4bd61346dfa07a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f7219f5214dc6611ac499b5bbdb9b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adef8ace9fb2d10942dd1eaad91693422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd9fb5dc7999388077ba1b59fcbf14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04fea2598abc4f0f7f71c814ea92ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a84ffef27b2ced717101d92956b366425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222629652d424c2a0b31607017bde1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95718979aab4ecc47c5f69af995206427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdecb04caf47a4794e971ce11ee658428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10e821a19117a55ff8297ba147590a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e295a84d53a2e2889171ca73469cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab02293fbfa2cc5d16041275a582c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41e16a4c52fa5f5589bc611c911be7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7e0150b178277c93867eab26661b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e510c4700953fd6d01abe271bf5c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885554ab0a91437b619e43b5ffc91e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29536a207ba2a3018c80635ac566edb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890982635e8aba4d463e1b3cb018684437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c4e853e3753f171ab2cc7e5c22d49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433f69c995191bfa35c9d5084f55645439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951252f405f0c5f715f196e690eb7b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05471d4d119c583adca299fac000bc72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47908a79fec50b8c34707acc7bbbc7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbf146c8156d4f47c1c6ef574218ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c42eaebf4f04391a882025e6bada65444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce8de2565ea4dd69e85f43117addf1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0559387c556d77b89e3188ad4e69dd9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37801a11f7fa831b5491b2b2d09c56447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bad5ae5a737e5c238775ce02b9693448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75001570129ebed6ad845f465ab5264449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b04fee9711e72fa0e381db593f4b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce5477671bca868aadec2a5fe60765451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad69aad460064a95a4450996a22458452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da0770ce8dba73874a68a18064bbd3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bce7de051b426c10732b6aa649096454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10269fa74eefb640f8b5c6e3b82fbb33455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c202702960bcaf8686dc4474c9e7e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85472645ad931c5ae9a8ff177289e1f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b69d06a4735d9b01d6b0b1115ef4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e9e3ab77bb49542cc7477754ce223459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2f3f5f5996b9ec6e61fd87192ff5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4e12209fb5c0e2aaa73e60999ba5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bc1cdf25dcb45cf706c139f7d8a54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2f263e3d60f85024727a7bfb6d57a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8ce70b0f90871741b623107762acd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10348dbec609160ea283a448cc9113bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edab1c53bbb5e680f9df9ec6cf0351466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffee820ec0377052b7860f038cff30467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebf9e833c653d0e75dbd0b4e6e6cde468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27666ab8d96c6e4c8829277f1db8902469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962ef77496c9effddef30b4ea5057ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61063402f14953fdc2eaae30b7208a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53705540889738a96463a6cee0f9afa4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f8934714fffbaaf01f9e57d6f3a85473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbba111808ed41e2e7f215aec58642a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3d80d0aaf322944566b41706bd28b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8da0078a2f8aff22fd53ba317e0b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077bde4ce3969db15c2f379f5dc8a79477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591c9ef4ffcc0e48f25a8ed9cb7c2ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bf9128c0e2e48f61e6e96722df270479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9274d800fb41a2043b08eae12017dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29261cd5652bd7a140eb471fbe61776f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344f04b043553311c8bd091ffee08da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75332742f17c27cd7a9887fd2fdd1642483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8d73ae774547e49aff16ec10856b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02861347bdea2ef52dc33dcac4aeb452485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91c57cc538802c73a668d80b7b2a0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b384508a9de3ee7a1e6d36ea88913487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57996b288927eba37409c734daede450488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad8dbcba5a0d11055c1c2a64320fa2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25968f7e8fa483cdaa732e1868a1c47b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db5f7a11f1c04d1c521a47bdfb8ddd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d7ac533a042e4efa91aa0d6c8d81d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242c5aa27fbcefdc975b3cdd6eb1446493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f870bc751b4282a13056621beb4f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f7d35af330c963311644c044de4de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9099923bb233d40f7c9de73a03acd0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cfb0a954b701d5f524d4f391883a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d102b53b55ed7e36630b6a1e5560f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1251caab122fe7400187e21bb895c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a951c6357c13c7379a896633aeda0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124d9dc99864953a8f18bbdf72eee87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7018dd901a2cf95ab5b42febeb9d4d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71d98a9fb7f060293281a1e05094a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c06f582d391e0131625d4a7580a00504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d81dd69c28fa266a0def597b90a67505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a92260ae8b4d1e0050b57d6c85c7a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba825ec244cd3d40ea38dd62608a8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f39fb68ee582efbbaac98ebb9e162508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22095620c848ed646ee77ac84b749aff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad27e1af4984e9843fd17857f36c918510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f46ae402bd7e523677c5207ca65c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b585226b4807af9598cb74d5f85f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea31d608e380ada9d8ee44b1f60615513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13639b6dc1128983197683e0d20e644514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759e75049e13528b5cdaae10f821f90515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93632946ccff9f85df588c1b7b9245e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57fe6b071c682d503237e7a24fb091517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a1ba79eb9850eadd0f42083e3de9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c6bad658dfd9e1ca754065002bc93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ed1878d49d9d8f3bf7cb33d751bef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6efb2c1ad4000c8b8d56d034eb729521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7c6cb9324474c32b6b9d01e487f70522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3045f4b5d9c62f9440db6cf762aaf2c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a80df623f3994446347d04c4a589c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bd8b03542d288e9b58ba790e068a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a632e9424d8f1dfc9bdec5492575ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4a84a5a823f58ff4b9a2c285eef64527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4627217afec31f19369b4605cb566528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1591b6b7ccdf49a50919a7eba76f9f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369e115f68ab23da8cbcbe3183f0d86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bf3972aa704802afa48f0aab32f86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c841468c55ffa8f7908afbcb92d7c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dfa5dafde6328dcbe388e88ab2063533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0be14d774f80d7174b61725edb49e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af363c2704bfc046e2f93050d8c0a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae5d3ab98b9aa18f1a6ea5d4e0a762536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd1bbd06ab863a87b2c6f28c9a073e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae9a28a683ab09fa2d135a82e72362538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36594ecfdcad329016d299900795e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd938ba8b7ec6af463aea3ccb8814352540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca02e884fb0c2981b906d111323cd7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2bd379c6065f118953b33aad018af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33436396a8b0641be4f8cd36d810066f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f90472074ea6016f20652fb751de8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51b839cc955760106fe9bbf37c41de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9b2fd3ebbb14344843a91780cbdea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2cdbb1b4f0ad00d670f5e28b73677547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0614426d37d7cf0f46e99ed170fa3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086491fe05f9c76ca603bb40dab36331549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cc8541c8dcd8fbd2ff4bbd2bb496c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab550cf2a42c2f25286976e6fc841492551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b7e26002793aef9c8ea12664e22e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5f3b9b83152010be76b5f3565bdbd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc2a5897747e8afdd463f020777bfb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2c2c43c0e01f244279f5a890dd19e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb2cf55ef8ba6422721df60371b05b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebba198af348ab225e09ae2e50ceb4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121519e5cc1c449b0762d16ce71ba7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ea9b5a20a4fdeb29750ec98d98306559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995873d3bfefd6ae1364d3accd0edf2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74b5cb192846bcc89b4f8b690cfc77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9f00938a78fe8a3c74a0c3d934e9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c3074988a960f72f2b32a8e93e67e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164b18d566361ff99353c364c0c2270564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee8f9df0458c35493ba4c3f5afb2f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdc8a3099fdd4a9891629e25b38f58566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9568342e18832129c5230ae664bebb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7a6804e5f4763b74e6ab52ed61df8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483d728fc6923d8cee932d6c16d080d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85a9138c792c36121b58f6c7852b0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5c2015bb59d9b97bb6c4afdb495e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45978aa4ea3af2e079510789408ebd41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db72fdeca27d13d0be866d8a299bad7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b48a390ff1da4d24811a11394bd6d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c91b07e71368a6f167ba3825e130ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f069e2d35810d4ebcf22a9b76ac4d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca6d55cfe437f646f03e0a11c6db07577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5f5373413741e5710fc6364f97b4e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b706c0f96975ef9f5473186b6c4c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f8e6a1337accc1eba28c035d623a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a20a345c78a8b12c0764c72b6b2521581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bf8ac14884b7e21efc4698fed80dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526d675fc6cfe51b9b71edab72f1bb0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e765459c9dc3c54246fe439027a146584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7d48268cef72bcf7916b52c1f9179585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a6bcdace6dd8b47ebf5544f06c6f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eda7cee08328e41c32e09f33cd7efa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b3653c86a99b2acf19f8cb0d2857f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551e8933917ad0b45ab13e114ecb81d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2a0509832ef09575dc687d99b7364590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af748dcce71b3f5a2a0dcbda012bde591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b4234d056c6e91b75e4f0716bd98c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769086a4835473113e2ac7a77209c7fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d8c192deebf2156b8acaa2ae95309594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29da0bfe8cc4a0c089717e54ddf5fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e544bd4dbe926cab8390d68e68f890596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28bf69f245193ff85012c371ea58f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ab6e418a696e8ca2543e7c2cb0c1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c03c411c9b396432a283f60aeaf23599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447ce1bae1c41b1aa021717d8f30659600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deef2c9ce473166b6396b4f2fcb8c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb98be62a520f0612c24c00bbefa02602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e0e37cfdc07fe3d12bdcaf65e4461603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b0b9ba7437e86b830c59f8ed36ccd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581952a04b1051bea2c6605eb3b1d923605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96703fc135a6ecdf09b3df2e6645669f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b47c36be3aaea347ed7ca3d75f5df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6f3bf858dd79eb0b35dba2a6c63c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19732bcd0d066a86b299c8e01e1b66da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ca8857fa3de6c05f1378700c51726610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d57f30f3c4d106aa074efec657b87b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83955bb77a25cdd003df4bc491b8e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6612c308494e861f030815772f597613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e001ea31aa6bd3690a7254958c5dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2405ba9040835dab2757c60ed7e2f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093d1922a5099b4703cbc2809c1dc46616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443dc98c11ca62d17bd1deb4e19f86a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fef6d8d8d3a83afb2cf754e173ac9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55691d95336a67515f627d4581a06645619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cf97a0033c3c9111e369431a49cd5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041811e8b373d5e377e78875844db35621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e704261078e7c43bf36bba1e8364d65622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825fc3fb01a56a7fd316a6a458c1887623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fcacfae1a0dcc8dd1dfd004e7d732624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e08778a6a9dd48341c139657da54e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0cda2316df079c92d718f8decad97626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24064d7cdfec33c50d17bc75e2932b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077031370ebcb535e6c9a3b09fefcfea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a22af208f1b717a0b22c2ec8b57ff3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e20ec918d80dff371fce9e5d29add5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31873f88150e1ab3dda66eebd0a806631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547606110542ee687e597d72a9a55dd7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b809aea637c20db9be6f239540d6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b078a9a43839c65c2623da0e9ae3926634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bc205d71bc146921ec527734760e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f91a0a343a0fe9a3bf89e4add08f68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ee6174ad962c90cf1a374c18d59d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea223ac275bd7189b12c4543e096eeee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7283c6c4d3b9638c27859819eecb9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7491410a8d313082cd4c041fe7f95640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9d60fbca598bfe94870250890e55c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e55ed59441af5823a8613aacc87235642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed502feec0e1f55eac8b4043d1c9a721643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eb5889c9080eb59abe7dfe8206904644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975396f07bdc45f2fd933c08add03d8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66556cbb020f0d4c9ebb9538397fa3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1f34dedc1777ce3b65924be707aec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946021e7fadebf1a8690635eb32a13c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecafa74bf7eb7ab03d880ca0782e783649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ec1499c1baf59926ed4a7e4e31e44650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83de61764e8bca39b0457fec126bdbe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447ef8aef3186d01894fa97d889883b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfcca0606437bdfe45745e43fdfb3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd58baf564c0d57a4562719b2bb37e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a081adec935336dcb380459d096e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf854688efb82fb5e80a5ab3eb01bd5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22c76c0ab28e45882baed165019334657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a1796c030f8f46af0594258971de3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce71622bc132958985c6f468933f0cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6936679516b0d0fbdd06d6aa49be9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3471b01aef1469ad069c9d6edb2a73c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60322195d40ba2e3a02117b95726c0a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d79063937d2c1545fa496a47d00f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713d57b0348a93b6e90a3f57a3de5fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65356cc0fea5e551e5f347a554889d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dc7f9040ce922ef063a0345875b9b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cfaa53d415aa8f7f8ad112bdd9ee8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72033276216fbd602d2877677e654743668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ee77e8dbc482659562b0144738cd6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fb1b80fa849431c799bead97f27f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4f41d10f323cfb3aa31c4a15a7fd8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ad9e992f87ded9f2f709e4252a1af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd0d527c1d30950b89729d11ee814a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464ae109471f4cd6c7495a52bd71225674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ef8d555d8cf6a25128fce5075a898675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02035d209e9f3df7b8b31781a0775f91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9a683838fa7c336b4776c91a9cb32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b537a43601fc7d537b501834a7083678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f0b8f4efc5439337a7630e15f1f3a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441f0d1ce13f712f8363063eb39ac79680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dd97a290a902283728e152005ea4f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1334e120924dd18685982cb5e3ce5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64630f8d406b591754feba5dee2b228683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9494d697f6294959d721ff8580167db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5169c51cc23dfcef3e085768819d0dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6500620833bf14c94d3b6caf7babec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a87911bfea8a513511897e41200053687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4720c78895ad532724f1f04b01a2d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24118d761cc6394e4a1e03ba9a188f12689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e595f30e895242e4013c2152e7af5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4504531dcda1263d55f27fa1a71b247691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58589d230593cd7cad63f29282da8a2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e16f205e0300359f3ecc470a941eda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761edb217c4def0b8b05987a864286d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb320e6b70f3cb2277e54f6481377f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d7ee17d8b123c0f0b4ee5e1eeec9a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd98066ebec80df3dfa18267e3f1481697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8997766dc1a40ce90d5b5d596e2985698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aead2702efa0117c3c5dcce996f8a3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90cdaa49e3ad510a8eae8900da9ed6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee6f37f1b8fff7e7b852ef89a88921701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c931e7a37021d1d6ca325e913167da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc2bd10074d5d37ceed00fd8921906703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6c12bfb5068d82f6ff95f7122ab38704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d7ba123e2aecf3dea4008ccfbeac3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7324ec481f6bdaf53caf2ec01abb1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d85e8956d4692042817dc88816f6c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dc8c5f7241626d6c68d7b140db130708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588266f65d07a112d944423a5ce80e9c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e526e92bdac717690d91477560966a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402d82562c3fcdb8d33c45576334c5b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee395b531b5a5564795163a562a97b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d4ca8091e1ebd2d6b4454a781501e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c7229a46f631824b879a4bed430f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d542acef876f72a55c6959507dea0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be90f26905659c7edfc3ff1afb7077716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd4dc87c774b56af7c76b658448e0c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aea3f5169409801d7dd0b04be78e57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe224d4969afc8cd4b7ed528b935a05719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bd7415e32c499ccc4d0e4ec6a9926720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5e2cd4b634b9315b878477e7847a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854dd24af6321f68927d9c4e754a7e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529d1547b50076b7f58aa9670feca2b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9753f20658aeb728ca86814392bcdc7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8c423ed12a34468a7daf124452e99725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccc7ebf3497947eab7d2a6a67f1eb1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f20fcad43853043cf5d7ca3f35221727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57592baea8946c2ab4570734869727fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c5726f574c2ca641e2bb0cb498f82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5256b2a712dac122ce0846d3526b7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39cb6fba3053d8b1579399472b3bb6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db155d26db1da3970e649799dfeda244732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d28e32bd4ac102e55f1c1b7c1c871b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866677a4e9eefa8360fd2562b2b515e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e650de8bd77a1969747980a86abfb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80d5b0fb7e69c965c02880959f9ac8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8633e29e4380ccadc0c003c46c511737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc26a8a818180308aecc9201da4fdea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b201e5a5e0bae47399ef12cebb64f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc9451cb99cd124245b244ae281710740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ce5ab11292178e0f25ab7f460c275741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b592d0a2fd2f039ac75e0801154f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a05c287e2b2ed7c3dd9155cc0ff82d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea2231292fdcbe96590e2faefa84ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e1984854d18a1a6437b3cb969a46b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfdf2ca5491179fceb384e02c50750746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74838877a7ac831d001cd3a078e098747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616481d9fc2fe7492f0ff1283f6a9be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56e0f69baf7c98a100fe64365a8d0e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d61d5d265114e464cbd23bf0e84c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95714ddc6ed088e67bf7232bc62a1220751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3e69d59c4503831cff358c6d0dd45752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095539217f581f96511c3aca43c33517753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154b7cbc5439e3a6eee6b0778053ce7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68428705e9577389f1b8cd85082c31b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7351733f8a2bc319213b8cbbeddda8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189f37fd587a1c04caf7798f8c1f62b757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>