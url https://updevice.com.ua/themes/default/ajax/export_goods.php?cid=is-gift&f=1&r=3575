--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e75eb3fe310a82b8e4ca8a333e93871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93ceee9128813f676bb12f58b2b7632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b430f289870fc596e6d1e51b059f1a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e23065ed00f7b241dc7764ee9daa394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaf30c6d2ee1744e32183f7c9220685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0205c0f3ede0caf0c1730656c5acf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fcc6c16a567e28c501d18424386897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4c7c0b9a1f04aafb3d118c8f1cdea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fa74906c10534f8a6f35e6014f4d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39584bdf5fc225adfd132ea75c21dec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a69a6b215245f6e682a755e4f24b0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da6bc45deac31f79c727bd070b9e7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962c0a722cde3a274ad1126ce6b9a7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fa2aecb378eb66db925a570ca355b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6e7e8ee93eaeb2afa3e81c0cffd5515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc358d66aff451fbcfe489b9718656516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0a7bd44313c7cee1448c96b0ef78417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b990312a158cfcc8f670b4125a91ae818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37eeba2ebb30551ccc70863e5d934019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b1e4ecaacbd262eac64cbef67603120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780f6ed8a8f535e682d66ae5adccd1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51c4b78ac8d6e790d45ce24e64c2f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b874d3049e35c421e32629f8fc69023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a39fee8a10340c31725358f78c2e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665eef303d8e9772049ce8fd39290bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd53ad76f8cf6570d269dfe68b2c9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf6c88891830b70f25baddcf83c99f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66222c3049223aed974d3cc72dc17728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719853bf9a24a38a3dd4729491f0ba229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd714039dcc8be78ffe03caa5f4335f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00621866eae744e183a933a08c82216131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa4527b1235c491e176a89f91d8ca332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c690944fbb21012c657f07fa99cc75433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc6c3e1b4773c373ce3d3f0a1d88d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df784e93e2207695295c1ff29d44c32735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d480a5267d494fae37dea5d6580c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fbbb21a0a5dc4702464193615a19637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933939ba9f5913937358315d670181d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc5d42ca772271007701088ef4dce139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee32b75ca233c0cdd3fcfeb7bc249e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697679c6a86f62febeefd8893b5e4f9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926aa194f0151a0ce2f04ab390eb58d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51febfea8c28b214ed73ac725426e83243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ecba62c3ac2cc8e9f2b229d1a9d6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06b2a84fd072d5654aa3e0d8cb54dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738871d53d4d5bcd8f781513be9b3b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebd4084490c53a418831d16cfb91e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac5445b94879d89b46512d929784d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f6290893c235204d27f7f67cbbaaa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463f2a9f1f2c776998a94783fb36a1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93929f0c4289a0614fd7b7740c8deb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273cc39d132f6729ec9593d46494bdc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba369bcab6064c2cc6d548005be6c8e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8041e3e1d449abd6b5a7da1b1fc56e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697da7b899d71ee036d0788a5d4ab5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf9c2d04ad2b4caee468459dd8677456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28940b02b2cc21b6a611fdcb05c4ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed434fe5ce416ef5fd271c4a9a98af658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4392f738a0730a75dd991c0940f25a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b60382331d3a3674db54bbdc894b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24977c041d321d3a6a0a827700eb7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08490cb6d3cebef5945e841867617462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1ccb91a3f551c438c59a23b1cff4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c1368f6a35a59e61945ff0e2185a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127adc4cdd82dbcdde29baf1a011bea665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a75362d425fa79f3dbf85a4d39a18066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99d653019b9400be81bc29a2a1dfb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca67ff3e7f50b1adf13c6e712c8832f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcc5659801663c6b20f70a31a6c72669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23810f3bc751e99da4a4825f7871c0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3609af6064c14c159560a69cb1a8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d265adb04dbe83ca285980c7d84378972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c81b3c6979984a6d6742fd9a277f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f30bb9e3be38676ca4c3beebfda2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852ec0ff283818ca7ada532ac20290475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd365ddb081545182a27e28e1939ef776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5048ce6bd5b26828ab0feafe95b3c5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e894e286d613220bb367061b98084ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30a70d385ede594f69ceeac876948a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8aa1f366cd360901d2c79be2c5d6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dd14566a569fce3b312c9462a174081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984147acee8f4960b29abc09ab5bd0ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f500934589c32c3c2039e5e2007dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661e8d9fb8af11f617eda715e1e0f0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789377e5f113863f8aa4554f7d0124085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c07220b146cd8c58897e11395110d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814560b3793fbca3e6c57d078ea11ce587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecd086e39dca123d591f482981a50188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f754b6a6bbf499a8dbd885d9604ba889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725896f0835c069153bfadd7f7dad37e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30af0cd67489b23d30463075d32c9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f580ff47412f221b08378b472fdaef992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a5422dc79ae337f4c691edb17395493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f3852931b878c28af4885e239d90f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400193071d0064d4638fb004d46447e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd912a620a3c6b0a7fa08b96f366dc9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2106173eb60d071b1b4bd0b7d6e1c2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6b09eaddfa7a353dffccb697e544d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ef76f324dcad7288e7c6c6e229b7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509249895f786f1fb8b79c1893226500100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cbc2c5ffcd8eab587cec57c8975bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b973be83d520487ace4792517dc6fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a903657cab1318aa8e001b6ec77710d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e76a68182414e6d41cfbd95d18d1e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c732276f70015d4efbf7c48b8df9225105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662dd22c883c367eee7ce1ec99d21c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a27a458dd6facded8928890644d80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf5f065f861f6a8b476fc0ff7b8f6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736059a87e0321348d73c06d27f7714d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754671b79e3e8517047073b7560f7fe2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9e1b41272b409221915e52d428260111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd1902ffa7f6beba73a7c6acc6845f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2de190daf50368a483bae6d99b7233113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dfca9e2872d6b465e4dc844b74ba2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9ebbd5c88ca5998adaacb25a740ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb394f2f7491fd35336eb47661190ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74007f23a13d20891919a7e6d2f368c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbac837a7b1658c602f9fc315c978ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231d2807d5ecf9f5aca7b4f06daa36d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa49f6e2b443ab72b57fa9e23f4ae4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520df33afd51e0c1548bc5cacdf4e95a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed3ef02c9fc7084e750481baf68aa9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35b0f6c8ca285b7f81a92124391dd8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae510203c17d32973ee8626175bb58c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c47a8ffc524be20cccedf821047a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9fa241a2b61f91b0ec892d62806bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81a3ca6ebb096e5d2244ebb4ecd121127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9ff72531cd6e57b2e5485058957d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f50ea7f93c18635dd564dc2a51787129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240d12857963a690f072f315426113d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6a20901bd258a26c91dfd2978c965131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087da5f8de2bba4d25d600eb4d0d909132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aff3e1ff33b23827ed6ea74db2b2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bf15b09c45f4b328644d3b756eb45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e02413ae3228f21794d5a67b61d18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504500f8c9e7cb49b55276479a1127c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5446759cd317e3eaf7994d68827f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4211e3b25091320009c5f6d3e6802f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d78ec8dea5a8e96beaa1708ef12bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307e324b5e95766c52dbf7d30810ab5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85173305ae7eb793df0cc9d4197e5567141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fca805de2d16d8261df1de9f726c0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1158ada476c1a502788b61afe65b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13945f2e140dae232931dc13ebcb96a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd95ec9453bd969bdf191088eb006e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08c71c0d940e6432bc90a9e130c189146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604469568206026074758986cf92d5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba56bd68c47f6a6c3c9e5ba2f83e2b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5468f51c73514f68591de5b28aa24c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fb2318ede7c33228e3eb931fc6654150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d810f897adabc7fa20b06b454361649151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecc958c0cb2e0a7951ab8a0c7c0c17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2aed09d5f456d54ea5c18a3178584153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a4a23efb28e312f77050606a906aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dea12d57b08144fae79cbf58a5bb47155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78a0623ba17dc7fbec31ad0b211f15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02207f77e790c53a68361ade85dcb854157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbe77ed421a1ac8570e1ac1789d56d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995977cb55ccfa6111d46131c70cbdf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51601fdd59518f48acbf214269ffada9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f8911b6beb0cb2edacb35c0bbbcf2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3605198e66e8b95c528cdcabb8b46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5349daf0ab89d014252913c929487163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76b00955473cc880502b2b7957da67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9d8c31f011b5c6aa5fe4e914212cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e07c0786f9c1d97954584c02ad206166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8db0dcf5f1d9c0ce0dada15b520b88167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5449487f00326620b8eb79508eed2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f99c28b5a73bc356455c76dcd990a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757eb5a96836cc47cac26da93a4c026170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c41358ad7fda8c361d1bde99bd268171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d271d94f2f341dd4add60f6a751f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e61dd9defc1b6c6bb4174cfc66068173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf93f0b43d664f68cef2b342753e60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1782038aacbcec307cf9c3b11395d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfa9b1608001cc0f95fe25fca3a307176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba60f246cef9b870b325c966da0d6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124598620205e64346c1e5fc64416796178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba089a2235de3b5f4e174a1cacbd37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac19b0376f110cada739a0ee5867ac7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbc3e2b14b5aed2720de7c0ef4f560181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8272ae6021cb1ca0616f9a7fff3198182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd6393ee230faad4c41ba9c7c34c97183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c991842f9e8058b5f1b5fb3e1e8a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84511b22cb5cded94ddf2d5e77b3eaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5c29273e440691ef98a5c4ea238fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7e38b2a818ad113bd5b00d550c433187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc3c316ead516a9672c35dbc4310cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960a0311681e11049b549ad0ceb1d0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d99d9d701fb68239fbef5dfe6a812190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c956e020f5e4748d5ea15379cca141f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa3299c63c2a6b296bfc523197f33b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e6fd223ba8562ec46e671d90fd1ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e45ec7327cebcbfed63300413c2a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7c96438136e9a134d5df6977bbe21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086e12599626026aaf4483fcfd387ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb3a14337819d26b831c9f10d4f169197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f3a3852d4b25970f3659724aa192a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de22fded07b8ec216fabf370d33f22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d84f444dc92b1095928f98e31cad7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3651adbc7f855cd6024d0a6a6b6ada3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b024fcf81c50202f563bd91cb5917202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ad168793d6756032533c42dfdc4a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85eaf943b33a87e800f483e7305c39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317773d75b20b1b7ed0508e14a9289c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226bc8262b9c384c5057270889aeb15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd8a83d3b6a655addab601e2c9a6f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488c4cba340c3e509ca7e36ebf8292d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9fd008bb1364f5cb296d4f8a4a78d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e7edfae6cfb3f1ea3e4066e0f2c51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72b159bb14e31c70e7731f8e211cb0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054f484631c8f55f546b972792d4fd5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a0da347603b165f7185741ca4aefe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8503e72766ca2f2e294fb9fa106f07e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9579ac505ef14c259b570e5d7ea0893215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16926651c99f7ffd4e159c7f0a80146a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41253ef613cabf5c25bee31fee13db8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65c916e9a673f71da91c4191fbc2d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e2216412aa8e206fa9132fbd179ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4534037321b2a9d0ea0fa15f56076220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12d0f9f23503b3760ba3ed8b7b2d16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7001b1cc5871507a5808f649e47b7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c534f994806e664c28373cb395583223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20bda597a8f23a70307f0f8c244395224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d901b54a905dd465156ae56b1cc57e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e186c2558baf46a2529c69fc5e79cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a206d4dddd7893f9b030bd9963ed737227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a472973dde7282f9c0b9ecf82aa403c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015548f762dab34798995d26a647af6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ed0a9fe0979446da3f8796106cdbf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8fb1159d105dfa3f99af5edc51bb2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720eafd215435a01835bd64765d8132a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a633013d2e161a61bfa3839874b37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b09d6109d120f2cbc80181a512095f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac438dd806037365ed040df339b6372235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361c86ab04ec3e428215ece54d05d12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89646da2928fa5f4f4f217e7e37530a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba860458b95d2f472febbf949875fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37204c5dcb8351bc626bfc80a459d64c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ea782d21fe29002d5989d360d5d24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e38baf0e892bcd8d44b74b8c75433b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ce4101d0bc3352e37e4d4664927a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e06f75931d568f2b63153bca562d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206c5d53779a1148f3459bf40b2546a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360ab5fdfc3848c95181cb0559c1bdc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09b537dc7bab72d28409c7f44cdafa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a950868e102db31f96c96b7c06ae5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235995da6938aa9302ec39b602cd0f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6b28221859b2cf2b8f9fbb7ee13ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528460af53fd1c663b5e0f92e44f0f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc699d4c1dfaf7df897ed85a6a3d5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bcfef6e5c6e9a55b679c4ab8a91a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c432ca3352aac28be4ca4dd3f654798253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f2336261dacb1148f4c93ef69c7eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e79699f6a2bb80277637594c96406255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc6984ca6542ee7975cadd36e1bc53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ab061e101d95c419a7b7a906966fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5a7404945bc7458d14319d8098895258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3152204028d69e6782ce0c439e557e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e2a6dfea59bb45fe9d7532324133f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd753a91a9a8de820268f124a3585de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0d0f9ec699fd42ec9856748804704262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dd1cf6f8defa3f55f3ffed3a2a56b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df680f011a3a56a7c0b626e9c9738b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfd4177774adaf56de3b46bb41a963265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91548ee3d0665eec6a99ecff8b617167266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36be12d9dc268df78af3be2d2c7129b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd61bc81ae57e64d9eaa1631769daf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d93cd4acfc6f48c089824cbc71904e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2d2ee408cc154818a61b2e47930f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04ee296b7745353ddb617cda681f36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ac25f987c60ccaee431ddc1b017f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670d27fd6bae3910af91ba69bb4956c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5314d6703803db3c3a933cc996ae0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1b3c9963a5b1748d8f07d8ca11e52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ab8648bfa9c606b1c97168d7b5f7b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21724def1d59ad270cf295181eb8227277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9f2b66669783c1fa4df089c6ea5da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496d8a66cc7c3f78d3c8f29cc3b69bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911553fb119486d999b94a087894feaf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fefca1be0df1ea1e718f7c56bfce61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ea0323f7686365859d05985cbd7d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7064646c3bd0c5f7fafd76d91ce57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf5b060f0abe3d904973b54da7b29c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cafbb4948f91f44d871154d0b6d291285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921e21ea630f466d1ee45b937a47527286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567086777cd2eb4082fb1d29a341ee1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701f3608ff2f7d7d10402246064f395288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622a4c5d17a6740718760d8c647f9f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a13d6d3976f06c796cec151a0cba05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007def679a62710fce863b8612f15c92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f80d284eb681ab74f4e03517410bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba41aa4e7f93db05274c12e20d4866293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7350302c4ae6006e3b6b516bd1f8e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf1de33608737b4b6ab70260bd2b98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279019953c10972d3a8c81deb3022adc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fa080749c3a19fb5ee4ff26ba80aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994bab6c42faf320322558beaade462298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a961a4b81085e910e231d217c13a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21c78edd7acba76f2747c456fdbdbc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a002138d150c8a46972cc53972af56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac2d5ed4fae0bdeaf294a759601995302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4ca3a2dceecdd2158e0ab18ff1647303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3857029c02cfe1ff44a28539a4859304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b96375fec7b80154003e2c04d21365305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e257bce0cd826327125b4f39bffbb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853eaa05f436b381580eb42ee3718b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec31f4089bee86654fb53903095e179308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2366a07484c16c71e236a0659508e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63edcacffb479ab49046423eecf677310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac15998c89cfeb30a34c29c73e095b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8247cd30310346734c973af47d189312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514225e95ddc07e245b657976ac30fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92aac92b72b963b90c503633e55bc6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f0ebc3513cafa9e2510d9a3691e7e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bea50cf5331efce0a8556b825454d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932eeae70064ca7793226491970fc8c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d554fb5189cb0da025ddebe386f21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c889854d7176d0aea012a9fb797b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685333a9e0b8b70cd1a5f4ae0a5973f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4947ea29c379b1dc1c25a21b0d9ccf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8d4825d4146daebc616cae498f56b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc06520d7d5b6a173bbe5bfe58c0b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3490085ea6d176e5f3a5862300c042324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f0fc97829d8e5173c9464342a9e17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0205deffcb121c7e924218a37873db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883c7382dc1ab70cc8ef6368ee344f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367388d6d64c4952441b492ae2cf5a7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737361dbe315796f7d8c12a529e782c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e82c0ad54491b82cddcfd93077947330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799f0c74b3816484056c60e5f6f41a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c38d122bbb462941005ca977c61d41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548ed8103571f9c2b79064283a86d36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f966a8ee90232d5c1a6d27b8716ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627da84ead9b78d81e8d884083d7d89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa32a5e0dd0a99734e6eada9ea0d00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf45d663c02d61b3b6fe89dc8b359a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3650ab33ab698f5a1353cbbdc97a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9809f368532cc94747f9196a591ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddf1759864cb6150989b9fb0f5bb29340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874dce13c3840bba27dd8c6f926033f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66012619d6de8b6e2b1ce4ea3cf0cbc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55502a538262291b75bf5f3d0f5845a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e401fa591984842998c99c625cf43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a53256d60b400894cdcc3d54f283ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98529c192a1acc7e8b86e86f882b04b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc1cfbdfb395f7dcdef263fd42d651347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf72f74615aeef9bb46898bec2764f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9125b98ebef091c061686d6c33c51f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d286161c8f87f33759d6d0740dd172350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc571dda4daea0f9c16c5cac2f430036351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e7ed34517cf5c1db72f60f996f094352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf5b3dbe869812936ddc10d98713a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd937d342cfa44ea3a11c1d9d89726354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158f0b237292c412ac169c4de7f47dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76f3e03507cdd7dbf9ec9e480224b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a915c48a66d41a8572daa856f70a6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c54d8a1f127e12e2367fe952d8164358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8791777a2ec2348e0248a9f4acde2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e14c56b7f8ca3bab706aa35eb971b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e969f7dab47004ba9bac6f0e272f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4be9f6b54c2f5c32a413224b1127b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218e2bd886dc58a95b4ce8d5f0109f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22039c87810f139dc859f06ba0e885364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67691a6a13e0af9b25f9e46873595a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32db1f46c34a9a3c0c944e8c7130bc5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3634f1cc7c2cb95cae01335331dc906367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e4fb06b6ae7dd4d6a1b2edb0d49b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a97e568e07e9115059c1850f437c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d2c3db0b42ece4f28872e236f8c9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafced54dad3b8d43043a020d634353d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b149b79abebdca5a59a6d7ac25d0435372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9190684ee1a60c814aaef9bb9e2957373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992c1af550dc252f8e187dbb3a800fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbf96a36361141336d074b5b305ee8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89c0a75d4137c8c8b11cfbda3f7072376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd358688afaec3b5df45e4fcebd62ffe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dff3ffe5154e7e89756efc6ffea92a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc123bbbd7754927feb294587c7b719379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ee05bc1b1d614593378c0f73e31e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017b44d3057cd465100dae7242f9430381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b31eeaa5746a9166fcfac6af727b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22857158266195a0c54854f611932ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8cabaf9b8b258da84ecf2a7da8991384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e30d3af3d971cc33ed23c518a02c2a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b49695388fb5bd08d402da164e032386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e690e9acbe2d052fdab07df2b9e93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf0d7442a0736849f6032356eece2b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3b9086cfc176dc2ea032d49d7ff66389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de030bcad6b15d67c2e898d55346e52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d141dd87bd9afb4c74bc853812a7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3edfe6dc2b540243a5209be88db57e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c9335655f89cb5106a10aa2024651393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c112ed08d93999c01b932b53f6dc2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6784266b1a8083b2f90f811984f47fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fae6de5d25586046f03aad6a8fc7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc024a94384249248e5cf58e068d1a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c3cd3ae5519aaffdaf2f0df12b9d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b184f21f3f67eea23cf1526f49bdd30399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ade1312c923c10032afddc1a416ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d020aa7050a1c1403e68076590a15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c960db142967b292821c6f9b7d620402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06a1dfbe39fa8de4c7b7b3c6095d81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bafb883997b65ce4efd8d5ce55d99c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21122a58a34ccabf814237f5b1820df3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0001ed48452a578cb0018f8eab565406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764107b3d131ab2a6d4d11b81084540407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4943f091acea17731051861d094a0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319f4dc87b3b497e98bd74a6617b4df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce95637b0fb52bbedd583a8baf7aa3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d1dddf67e66e745e03e86ae893f39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792028401fc5b2b07f91f831a3609cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47e64f8ce0b292b21394a8b53cc867413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1a0b983609dc05fe186c441c956e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb742be674406e07b7b848d730ae6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2ce73faa6d082f47299017d65ecf6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6543d56b5c785097dea46d3dccc42aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6156610ff153a694797f892965697d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e4912ff43505e0bbbde0de56a9248419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216e6e6de86a26afe5a43cac487ba5a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec4d405abc2e77b881c2ae89c0522b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916463f668162acc0c4fd6bca42d945422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ad6a9f68a7560e248af8dac2d1409423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdb4c4b59fe383ffd193ebc43631d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ba651d8cb6b4eaebaa1105b4d4b3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f24cc2a481cc0fce885d7e481046af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86014915d26fd9bed08c50474fb2d679427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1019c4bae4e112be61bdf0bb680425428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c6f1dd3719f9c30f7f27dc855b87c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117658d158070ba63eaa9d4fc5df9669430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac27bc84def6264186e3aa2336c71c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6854024d92edc4c3b64588f7abf5188432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73847ba59ffaebf24c11cda26b458b9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff442573b340daf7b066694f4e864d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80f2b4b6b2d056cf5243a39ab8af6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bc5dce74cc5605a8c135b1bd853f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87f5d032a150846b365c1e60ade0a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68248200f94bdc8d465daf0f22299c5f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e66bca0379acf25a8c4ec8c46603b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c45cbd255766855710d079cdf3fd42440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7920a239c508896e97fc7c26fb742441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa32f54a007d7a52873bc7a12a61ec9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd03e5b157827e3dd635db94c5bc2f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7285e3a5f1188c80207c021ecd6238444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ef27273c6c1ea15e5bdf243eee231445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ee966933fc51c8c7cc5620e37c8fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089064d926a383001f368045133d401447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7e87b8b226b8c14953c76ae49aba5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f306916752bd03faf235e98a481dc5f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8515e231895f59f97296f4d443da9c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f612ed9bcf9727b8f33081621d993451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6a4d38cbca9bb8ea36d4127875623452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a04133cc690a21deb4b9ebf80629dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f9f82660df28d33965e07621be8fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88566211f7e5ddcae0b3c83302d804455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfe974ccd183a34ac220c2ecf940b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473b702bbe3c7822946c5b0cf057701457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b845292c281049e5b1a87831aac4da2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed90341a7c2b938b1a501192856845459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db88eaa0e0de06359c2a4e3c0447179460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3da46b682e601d4e96a98ba68584ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8d3d4102c1cb1078a30d2dd750346462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addcebbc0558ae38749a6889d4e2ea7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d7c172967fcb7caac3399c72d8888464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab45803a77c1b68a572d672f1f9da93465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce6efed6a68ae12f3e8e6c1fa38a28466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0cfc8ca5134a660e61439b6b786a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d8e2a274a9daf62103dbaf65a0985468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15039bb92cd6ff8945135c4cb84f10d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621ce0908dedc74cb502569db71dabf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba142648ced829f520631abf406ace72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb17021585fb7f5d6bd37f749121a1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc6368b2e89df75b2efa6e3a307fc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb55f4a6524af9a208880af3bfee181474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d89af7cd72dff4c7e59530361f4a17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036dcdb3b9caed3de66dd6277b3b449476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9324e2e38b64b1ccedfedf4d03a97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410a0508de4ff22d9e7fa7cf37e3ea7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc248db3cb0bb5e78891fd8e79ea172479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dcd4b16ba4c0da0d39be9f96c5560480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411ca5e10095978650cf0a1f4a6435b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746660d469b3573785a017a4a74ae08d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132c4a76dcb7a5dfc309a6222b93c46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7145c31ebc42f5a57cee4274f0feaa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac758f58df75cfcd1257871e371e60fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf2b635080274c8840d0a369d240b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8a177956bb51df464bc19e7422a1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08457b6e4b49c1417b56cc03a000cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98bbc38c657e62c9a58e5111be8109489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bb252c8bf35c6dd0e4a1a76510111490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be30cac5bd3bbd365001d0f9097937491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536124449eec5b32c2350e2f550a720f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434b5be304df9f7f3789e76b153e639493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8b0a23cc8900b24581d1d4d841829494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f560a0e98da9bbdc5c6208fee573e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5aff48b6136723e2baafff34711146496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc14f5442f2d541d950394f7779da9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f96c2b1a9ba53e4e997193f21d992498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4e0e5dd9b17d42d44b697cba10f84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c20ffd445277d6c808882ad2bcbcb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fb876398e5550e9fdfc5f5fb5899a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922469a03bcaed240c9782483089ecbd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ecc042efd0f5078e8bf6094ef840a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec965bb982621545bfe7e541b0fc8b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a188f54e76e18a2e367358784c727505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbadbbfe8fa30274008d7a1f0df0bb4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f535d0852ade0e183d5588ba7e19261507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6dff4aab1c6b7e5b2f5e466081ddf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fb630e15ed3762552f7376092aded509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b566cde2e8701496e11b6855acc55510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3241e81e4cd6a311932e865b0730ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1746a02a87ab770967282ac2878446512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d571020f58e559ee30bc5554f6a1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527f8cfd8b2beb997e9f71da1b091ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ead3ba0ab750403d6f03bc8a5c305515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03433da68ba8559178a1098fe40ad6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ffcfc4c069479b320851422be9548517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bbcbc344f6eb79a8f5b51a6889a25518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95403bb0fb0ec1d811bfc59ed595009c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50bd43d3c6c2a484cb89fc0df5d5c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb402f14384159ab38286f5cbe0ca7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53eb99dd1386defa0f723ad3a880dc1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11777ebb6e5f6551775e64cf1d164ef9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea9e76694baf03ddc6f5089558ee8e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211611330f5b848e5c5b947c3813068f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713a45a0360e878449345ec6223439d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f705ac1a288c61979a5e4a05051b03a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867d664adceb103c43485e8f50f0495528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cc52179c1ae821060d515989c0213529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a9363e2f3f7278a63fcc7b13db1d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b3d2c3d49cda63ae9d7589a0e3ee4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222ecdd1dff5b1c71cbc07478d2852f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e34c83a358759ec4dd4004220c6bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbf132c7bedeec87bff69de6869dab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c9d88ce33110059837a87039abd92535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb0d05a495e4c3a539af4caff6f48e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b7f35a5228f851bb3f305421b4bbc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d375500bf44fa044afe421ab6e1d9cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84d9825310cc367ff645ac77b1ddfe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1f5b410f8c622a3f253812639903c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce1dec74a93d37697e6a77c5c52add541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8ceb034aa2a081d7651d213e87010542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bc0e9d614d9b4b835b84d6dec019b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82554aaedbca3578693f68f7195854f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f46b92a1fec55a9f03417fbf26f42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca928f953b18b5626832894b0a290b3f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee4d6619cf0bb95d2d4fa331dba956547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cae8e78a862a9ee283366afdb523c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60917231f1408d4bf5c5d3df8c9ee9ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da530c6895ba73a5a661b8634185ef3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a9219f683bd21f68a50e2126ee9fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f76d74e2a2ff3a2c73ffda2344107552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc514933a60acd4595c5ad3171f3feed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624e4f1178acc007127c557af447dd9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c237dcc0e6cf381ac7c21613afb3cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ae234a46b0986482a750e9db897c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1dc7af4c4c97e078d0028456e044c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe6ed3fbfb173040cdd4b54b1dced0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91997c868f5d423ea7dd1ef796ee1881559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6c4bcfd7c7866750bd87ea18153da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a43b4614da53b187da1c2dbbc77878561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad80c09f1797ed46e7db766aa0e3e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69abdd08070d39257045898e9c8c775563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3000600ff1e146203515183ca6d9f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19715fe0ecf3c3e8b10bcc5f3a45005a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e281b0faf29455c19d91de2e893be7e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87bd7368d52fbf6660acfbb98fd3e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a497d7f827a70cb9c87a640b67710568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1af2897b0efb760426543c5e682a96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7144188f84243c9cb9108434ab1ccf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ae867da5d42d3001786b6d3a4de47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21e9c554692b97eb81e5eec56157f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc07cd0b62501ac3c7c6ad931bb9bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8e01c15e585fe260fd8a96a2124cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a46f8c2213cbe92fddf8df03455307575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70d1e9f11da3c21af8b7ce79bffa0a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9abec08c7ff6b8e0623de6a679123577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212cdaf591cecbaa4704f81ba9e29ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90dc25c793b1146659b720a252ae15579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aabae8adbd8be32407a0fb3b5f8d6a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f77f1237146ab3ec2537b85e7704c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bc146d30d0ff73324b583c5c68103582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1196a685281da866454721c38922b01583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03652e714190ce07374d67fab803026b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9086d2f6ad5b64b4049a51d496912dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e043df58ab6ccd5d8fd45122bb6725586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563401817bd83c220953864263c285d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c3cde5bc01c2fc0bcb5a741000532588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7610b88f9df015cfa3c45496a4ce0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2a6bdb26f4bcabf8c396902d77178590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46feae84aaf9b283c4893ee6246e5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4c60a549ff427503027b58d8b0031592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8f109f8911aa8b295e3f76c503c20593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d86eb28c89cf139bce77aa01f7abe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ede5e5b41702ec9154b5c2516c02fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59b9882da4439885da5f01abb359e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234d25939575d451093c6ffb7030c4f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c442cbe03bd9a54bc7b118664a483598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0904158c14427f9f11d432f1bef39599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d62583691545773b01b44f2b5a18d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a944082ef608122d5c3300d315099601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4a7c55e7b4c801ac8ddbe84a58cb2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7bf62ae260b7bc704999765345b41603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2fd58463ba27eacf25977d6ccec49604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10c1ebf9e5d94279f7fe2cc0452b59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c1a1db631be59eedee6b57b0bc2ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd18ca6b023d39de9b51a2de672239a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57638d631a60dc6f32c6ba127127e61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4a4f39bea39122dcb5172d43e98e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed4aab98462db2b6cf0dd6f7946b39610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6912f03c0285638cfab1de7ec1086611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13218b19028271181e9f7fba23e20cf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bb908313dbb62f032ec6fd1b7ca4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3d1875e880265a4b586b3ed7b7cf0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec5d5249df49cd55b8f8a42f83e1a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d011db2b344204200a7795b44d4d84f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff123289f34f746bf79645fff8e31b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12712a7f857be8330002bb04cdcf48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccf20092f8df0feb3ce434441527c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3533992a277e78c4ff52d2f3df9c07620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cf856d57fa1b2b815dd78b9e0c40b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e019f610d657114263211dd25f30d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538c637f89cdb2933db9fcaa6f6e3cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11a64f9d8d2b094891e27c400aac5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0fdf2cec39a835401f627546a42e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0d541cc49080356744f6407748229626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa33a07bdd953b98d18df761e4bd1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215cac8cfc9420074fdddc81d41251d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd372ceb3943e665d2c8d0affcb50f70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d1386516bd25fdd38d2f6ea566d1e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc975c28199a9d2e13090da1d28cc6ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7288c176cbca79812252f8ce9de6e09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184e6a0c6415a39986adc544611a821633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a44f3eb669bb1ed23524fc57758296634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16755a6174d16171d99eef0a66a36a49635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bb107c1eca6a5a2b88f057a810f25636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253825cda9d20a1988c170e7d35e4b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3511e61f42bce2882c937bfa436fad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29929f7da2db3b58d8cb61a5be597f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22255b4daaab3fdbe7339f1fff73a15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055797523dc74ae45eed9b9eefd2b01a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c43812f32c8c05cef8f692cbe1c6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22312f439042cf60b6a4cd161961039f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001dc130ff98e1049fe341389a75782644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a65972c268209b43d4a9ec2602418645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298dc53c356b322bf6e2709017facde646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1365db9a7510d0382215624f62741647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6e31889284d87ed7296dd347de21a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38240a555c2c99ebcea3fbe8afc9f35f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e7e840dff32f8bd752de305a06adb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8899cdab37f1093e65d9373f1b625651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98087cda6b4da8661fa8cc0f14be034b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e086094cade9885eee148a9c147f4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0155d9f96670ae167fb7d05d307fd9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6ac53859933ac70b266da5cdae487655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffc2ba314ca629db87911626d32c4a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311f62755ec61a6d1b9c4c2636bf1cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbb498eeab246be264bb73af52037e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499ea07bb77d9894f83ab717d528f62659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0a861e1ef0c4d9fc6daef40b1f10e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f157b76ce1b663cd7a45d094474c29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41fe79d627066b81b80f0e69310dd3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67b5528c6270884de7adf19a2fb70d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf30a24b96ca4cfbdd2dd3401492c03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa642ce58c8462d1794dc2424ca00ddf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae6799c6bdc250d364d935b54e307f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e365472f8f1bea5e1b1dda3069ec81667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86790fb8f7e87456dd31c87f84c3010f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368127c72de72de458f657a41436d189669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b75774a6f14c2798abb4beaec4ae7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72ffe3bb2b245f5f0da5ed33095fda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeff631b8991d6adf8b609926e68d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22e3f2964898c33d259dd7c41be04f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d1e61608a0d63ab0084bd55f26f3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0af2e4dd00c1a9d84f20df973ec47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d883537bfe40435f7d26639401455676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2bf59553627a4fbe11a92a0aa8ed3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1908821deb4c728252a8387d17b620678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b80d9890c9b4f6efd517471abb7dea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a51cd73ac0ae4ebca695d11f1f7e12680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a26661e0aff808b005f8719d3191fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2340b5706e42521bda596aad6e09ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e364e5ef6badcede66f6af5b8222d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c9ad84d2674012648fab55cf6fb0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69aac5e1ac1cf2895c37a408490b930685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b3dea8259faf78c58cda151c0b868686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dd8c0179ef699f51e9c08b7b2d016687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74708d027eb8e69302ce1704f92723688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2e066cfd9407e34215b1eddc7d862689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903aa478f680c27c780f3873e62b9c5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfc02d6181f13d84e2316128c28b97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74eddf58f98bbff593c59fd17a18f39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a343c13863fb07576dcce9fc919e544693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78e96d014c7a1ee97bb0cc4bf66ca6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a614f2be820d5024d3f5384041d68695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5114a5c2714e57de6ff8cc542e057c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc7ac84cbc7d3bfd4bedf7fddbc39a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d208c03041aacfb1c51d57e29c3f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f526cfe0090702d4fb33c3358804b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec21fb5d18e2c461823f3c713e61419700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82682f4a0b4490783f88c6d02dab58a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a272a078ef7ac021f7e61a8e31c1b4d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edbc48c836ffdd35030e2eff8e3d0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cddfa1a4c9f22bfe7635d51a02c6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefb276c734b549bc796442c538e041705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81fa58328aa4608cf882c253322768706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dcfd1c3abd9482b559dbb0bc170f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c7edd4be628d599cb0b80d83d0460708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c903287e4576a3a7888af7787a52cc8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318e2967e6e269e4f35e8a1197d3f1a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3246a860276fe442d5a2cbdf017034d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517a132a917385f1ec887e1b5b7259c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50d67e8718b0e7f5f829c4488fa1c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2e6914de0291088f7f11f2553cd25714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc8f37d0800ba9e42d73c91411260a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eccdea931e602e7a765c172b707a9d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598377653a365428f479c861ebb9689717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65e1d2c7f0c1015bdbd17fc0ca27e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d960fb6543bbdedf49e5e3ccb7d2945719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c75e43579fb6a3e61e5f6d4641170d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e2e0b10eec0a2ecc0104e573a8460721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cf9ac7a2659f564408e7662bad859722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbc89c6990d7f5a24c08fb28a56fc1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c014952de6e8a77e46d0948688722f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8fb07f902bb5226953217de077e3e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3903c57938cb89cd91b42a2bc04df0c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c27eca4ede397d57749cb9406d9179727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bff8e97cc68abccc8881e34d3a90c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e445c552a9656c9d306a713f7d857729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8de352b412e302374a4ad0258465d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba9bc39ce6abe1e424f64df8de1527731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b17b10382c326abfc86652c42325e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ee03fc8ad6c40b85672947b5584c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d88b9a957656b7d025770157909d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc687533b53bf03004155b355e3fd634735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e9e0a1748ca1a296efa52f6a3d34b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67849520b35b9e4c55e1d90dec60a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5fe6b3e26b5aef77f342994d9657c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b963c9f01b46e297d3722429023f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d10e2f30f4bc062d38133ce0ce38ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27667d3d4d3aeb6d7d7e007321a5766c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac49283bef8c549d5b63d7a07629e83742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03064361f88000c61816402df9f42f58743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518565b993d0657b9adf3a982ce8fd1c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6916f693930bc17acc3a77ca32799745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf285eaca16c6d11061f9a6e4d6f74f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614867490a6f198cf8685455477cdb5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9326eec9a7d25f0df63b2faad39721748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cbb5eee691bb47c79e3c0b1d70624749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab74ef564591f1dd0064123e30c6cdd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5474d84d148f2e1d0d8db10e1d20860751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5cf283bd5966cffc41da98f0959e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd8ee1bb96c4795eef143d327661e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99fdadcf2f9a7959fe9b5de441fb07754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e90fee2705ab63ea52f64a75e620e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0db2ca6d37f45f94dffaeb97b2df22756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441c6696be1943d5467aac88fc843e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a95d34afb5cf09668cecc73d2f4fc4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d841bd85a5886508072aa534c170cda759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ff8a2a6c72728d0e5b608b1e0e9931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b20b3465ea5f55f9241292b6fb84232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4661268b4ad3574d25b4eb303f5b1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9bd4fc41a3098223859fe9155d4074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33ceba9171493580b2adcfdefefb5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d783a5439cbf3c4a20c8757739b116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b0ec0c30bebb62b1901ba9cba72a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8666adb2bd669ba105c936e9a0919e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b004b3d517b84a0f6701ffef1f49e1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27578d9dda20a489b1f6f5340bd347210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33083d86155fad26b3637181115a2d1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9e1478f47ed317c1c4c9c3c9238aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35120b83d90d11bd067cf67372bb5b5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e584e8cbd77fbcc28607eb97871e4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73a715432279f015ccdb27092d2f5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d18d6abf017ad502f000277766025816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ba4c9d0759511a722503807eba3b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d39048321fa952d50eb4f9dd3984ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464ea8bd6ae7b841ab709d2c323399219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d52f1de887fc289931f83495f0ba9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e139b1288366e3bf592a762dc8f86121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e060d24431edcf5e7c35f742dbe6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604c99e217349eceb5acf0094db2b1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c4f1d172ae70104cc74e7936400ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fd186ffde0b30490c6b92654db4b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214606bccf0113014d071b2e5a22578626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacaafe8f2f1a3510d5aa42388291f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47f01d3f79a8c38a161c3ad8c0d76428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d030f0c8973ad77c116c29196d05929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66ca426769f0fed1a2c92921f7511a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befa37fcef8c0e801e75080fd22cf0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f52bb0ecdefb68d40cb7e3f9d83be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc70f03f906900038a3653c110eb3df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fb15ae3cb1252c0073b34799c071334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6fef7a635209a34b17a4a0a79c4cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f0f810903b6457dea8b65bd84281e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc96d83bffab8cb9c1b6e8202c045ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2f8613597796c6766828544e953d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e20ec23baaf7566cab957ea37fc5d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb74a03eb04e58273a6a3f9b19331c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e1a0b600251c86654eaf56dbd990141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af68cdcc4f815dae1a31d8e8a3d2bcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ffae228244e20e2d8add0e536589843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafb8850beb18a9d1de11bc1f8b0e6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a72aeb8f4ef291f908f4bda3be2f2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ca628bba1e16c306f809974dba6b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623be4fcb9b87d7b2fea231fffb628847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cff9ae5bee9b33747065bd0be476b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1427708124b9eec82aa437bd9a1af2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c5a5c4a08b86f13f2a64b9f5cafb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07ec94c94f528f81f44194e8012b2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40efd7eeb7902e456ce9c52133c362252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc06a27ef71fe1055317f365fffc1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0facff27fa5cce83420e095363644c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f35bed2eae3e8b2163ff76cefb1b1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74bf755e8ee6320a3b5c5e19310fce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972651d84d19e1713bf00250b455887e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f3f9f6c3ea4d7f91d2b92feaf0a2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeef4f9dd57b8fe2c926dd2f2ccdbd459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e906e6a486f2b801300cd0bffb98b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58843325496cab0fe5062f4fd6fee861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031f4b423baa118a17ea67a7e47741662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa150e30d4551a75f7b96c5364b7d06463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c94226b20e798a327e9ab31ade3b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add510b56c6aa1bf827a19b1b6d81e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463a130bd80bca9f4c7e2c63911928766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f023a2d5cda5a82df702e40568de2c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd872038318082fdefea7d49a2f642968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bac8fdf510fa80d7622e90d963e58b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b40acba67063f7a2cdf40f129f08570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bdc84039f8293c67789f9f9a82e3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee1e8331df5220d6ad75a92155ab0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d68bfd41b6dae6dd85963c0acac3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc8d516ea9032cd588fc433b381f8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78901a051fd70955ce6226962c4419c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60585769e9b7cabd0d819dbae32aa9cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b0206cb5b2099843155970e53715677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c24748361f88623ffcd58cfcc669bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a947ead55e51347ac701aa329d6a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c396e5ab668b5218d85104056d6b2a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7427dc055605d9fb4850e7d10ba7c3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada98fd497ec017d32e5faa5491564482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313354b7e9c41b90c25f47cece70719e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b69c267fc1faee30812b7fe40b82884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8d63190048944193348164774b4e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a61ecc9c87c16904b361d4f01727986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b29f99a27963ead61e8933cd3804287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf34731eaf22cfc364e71e892da70b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af013f05e0b1d3b9b5027a90e97bef789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f23a25643f9c21620d6abbd0087bd690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed653285fbf976f74e44e7c116c8c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f361b94926bd9ac38b0595e35bf8fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08db595c23ae1b85e12f8400271c5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9c29bf252a02b2266fff0687dfdd094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034c29c60eaf727ceeef25e7b92652995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174c7d02937ed65451dc77643a34d9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3915fc32606eb16bea6ba744d045d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8a3b92c639ac30ca0f4f91d5ee63698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16affc6befa1a459610f073ab02e8e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d682c121513d9a34a7b83e8611665100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa75e6b8424b37a87a62c4d017e7df3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915b938360ac0f9f5f5cb922c588eab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c103c4df21773aad26d8f5a10f5e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ba728c5f4a6e1c037ee27fc3fc971104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c51e766210d55954aac6f14cc5ec5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494391ffe4bf7b26d1b50903515e4d04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4493659c7df6ff34046d03bf4dfbd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1238ef4ff5c7353b3cba7a90bfc7e81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcd18dd44d57f5dc0fe9663590cb1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9bc6fe46df8e8c8f76a6dd03b233e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458e5ae6df6826ac4306c4269829319111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f09f27a1dc21d670ef4fa1bf3cb997112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56feb79cb465d1ecc2e1a041d83d0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd85d428fd9350c1eeb2fc83c27c89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48c02d1c2a15d2ce89fb0de88c4234115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01690299c5a781576ff83e21b67f7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f9838d607ba6889dc3e883a9d63a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09723bd2a4b490c0191001356c426a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca47e2e4b9cc66e24972482dd1c235119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691e9d546dc2e66f6db2ed1905ac4a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2e50d884e1cc312e0bdd35da6ab46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64595b01e9e747b8f76b4c83847c99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b62dd1c0937543c15d7a64d439394123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8575beeb9618fb50777080eb7b06f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037a65a17dcf3d2016f76803f294c85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d511a707863f768859d0a5d32ac25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaa7ad26fe5e57566ba5f238cf37a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01dc8333e68e7ba3cdd8ff27c00053128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ba2b4a6c091ce1fca31c6013ac242129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703421107b339b6c9a3e35c74098261c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fb733a52cfb42b47e60b04dd8f0db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27848cde6fda239ad7910a8b5280f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5975ed79eeddae3f0486056927dfc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba923c9024e320a6726374a3ca60dbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963fe33db049086ba1cd406dc207db0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25656db4c63c38136bcb7d9242315998136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8f1b855ea4b4a8642645d585744cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38518c3ac19225de5c6006220200deff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cede79fcd6a4b04117777f68b308f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c183beec8c8146dd36f3f457cd76b2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef42f67a03794bf1251dc2d81072ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d69a92686704190b72a1b528e74d3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f310efc93482736a069116e010ca0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4d1b81d65375924c08c471f4845dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cc046c51038e23623d78be7d060e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91df65183e64e44e85d7197b831e48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d485823c7806c58dda359438a5b9cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5523f16ba37c6f639a768d9adc8b0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b7cb3ef95bd7a86b3d3be267fbf88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c60fc36ec13cedfa1ada71af52157a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2729f443041a7f2c1746be837eab1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f3b7e9c7133f3ae2bd889909809b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de5666fe3bcfe880128e38d1015cad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf59ae31e77239665e375d18cf6175f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937efdd591458340d68875ea8207ac4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe99a31af475c888ebb69ec8d8db8b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a883600bc1b9b5e461433e208cdb1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698c9da6543b5046e0d4fa4657c523a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4319aead880872b60ea9fa81e21b91b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00e1042a080286bc7aa77bc686286a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d99b878402e0e80706d818581d8be6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be253891e9f965caa34d963917c1cc77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b2ad4016564e77912fd05baaaa435163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f96645f16a41a832eabdf8e3342b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232123d76f90e61404b071c44646a844165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c387d9b0edcfa50a94b6c59a7fbb6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a5cbef1fadb2f1867eed1bbd7a46f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ad3d4fce124b6f05bc88a4e109e93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2be8652ccc74e19a6290401a141931169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6de9c926ca32617e0915e02b7953bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314453d225ce24c55791e327345fcb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06998f851517a6b52cc1a2e85c599b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97448e281ac6e22defff9b4bf47eae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c984720156be3d20dc8f7b7cb30a00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab2037dc4971f415a6d5961593d46e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c5cba4d318dcd91a858abe7b91423176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd3d1c966039b5daada2fb28ca44b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b24fea51b31c7e18cf43cd177596e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ee89cc896197200a26cc2c72e7429179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0071960ec598954dc25f39abdb774180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346bc996b0a0352dd384289cd74790f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6366ff31c9e50d0cc95a67acfb29ffa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9572ebe290111464558a112a8882d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01fa4e5baf441f1b729300a24c2dce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf26ba5af1943a7fe0b95de87e7901185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705446d7e2495d3f99f04c76a7e320f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f5e33960ef8213e1907aca4a65e02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194674357ec1da8c1eee182178c05527188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907d24da88bee991fc9f3ed2d7625f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4941926bc4836b76edd264820d873190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246fde089d8424183010d6b6ea7f8c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec779afff94b63063387d08890c082192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158280ec92b29605fd173d487ccb69d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c8341ea2981d39ceb87ef772b2ab6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539e2e3b141af5b72ea2ce793d33770195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684c6379ac39d3d8149c3159c9ef56e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9064a6ecab946c08bcc8687df2338c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c9e2ac4a8bb8e4c5e87467f4bbef9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb242fd30b5b8f380d61697f0abc7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271d7a0751cd378eca3507768b69808200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c71c2b4e9f2b619a331bed8e0f75e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d310e6ed6797a2e550101cf9c02613f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3dc6749f0e275bea4b6b43b765f8e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2853e27e786ffeba1763f764f3eef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f613218b326dd0b727883a3af4b1bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95772547d8f445e38187d25ade827e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819731ad1943db48c34ea112b134bf6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb97f1b353357fd619a0ad6886705e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cbe2bba6d2d0c2ce661d56bda1a57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded1a52633e9e629e7f2b949785f895210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f56e8227a296d3474f75c2b62488f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cded2ca6ea38b6175be930d1fa295212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488acb22c3698c3015287c91cc3ae95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ae05135a483af72f608e02188faf5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de62f21a89c28910e2f21550149164215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aa65447f2d708fc02e6087a953396216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e65829fa682fc435f69a2b9fc8cf4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e738712ef7f6a7e21a9191b7dba45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93587fa7d6cc3c395e05c00644c03a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea839de9e4b7c067aa767748f4aeb8d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87b3e2cea0bd97fcb5198b12635662221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48143214286a6cd459d0bc9e3c8217b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff366b0a5b908038809240087e6076223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee6cabdee2fc2076e95ae92bb7d844224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c69ba73bd9e675c08a14aaf083f7fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378a1b5f72e90be3d5cb0bca1dc7545226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649bc425e2d0b0e8f251b9ca48012c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277388c2a41d4cf89a16764b10d3895228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9e14baaeef42a20f1d7c9f7f1d838229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123329a7daec613d444b8da3c574af46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11503ef0d86bdf0c1613c5b2f7806a96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5aae98b7075998218c8d760eaf6e2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92399fcdb9814c9a141ef23345cdce9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74100a0dd6ea379d03cda9273e80362234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcfa270a53444ab73cb2f7f94cf45e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc434119ad6f0e9e8f50350342de268c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d777e95a46ee9a376b9805aa3ed4e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3390172c82bb8556045697af554559b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65094ee36b41cd5ade5dc0c3f4070ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54812d3dadc5addcce2a526749a13f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f84ea9b5f15a21402a0f6837cd6f0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e41f4fd3416177dab0744e131f1d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034702e4c28be89241842407f55db85e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f866c826998ab1b3b9d7e658d7dc28b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db0631201bfeddc27077bb214130e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257ddc9b27150ce3991b139da574bf0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fda3b827038afc6ec6d152740f63b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603100f75d4f595a04eaa99d2d964e8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0257192ed94ccb6dbcdef66ab85e605249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce2ce669b88c9e897407c17d171267250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023b884e1559dd21cce98cc6646b5d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9a49357859db63c6c40096689bec3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e45e58b1ec27cc8130af59a6c654f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2af4ad3e16ecd56eda2ab641211d57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3910fddb68177dc0a0db6e2a54ccc4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9be37aa6f9c44993acf2fb226c067256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0602ef8767b1101b14ecf60f4c90c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069be668011dea1f2f0e236dc6c86ce2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee2ab13ef9b5efdabdfcf214d30834259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97088b31e56ee28c8d96ee552a93b73d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2ba4abeaf9d00756c1d2653fa980e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164f9d556a30f57f2097dc665b23780262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ee17d4084190219216c625bad1d7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd403099f3a6116753360e1ac5a2d34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556899fc5bc3d749e3f600c625c4677265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038c9eba91efd0e3426ecab0eb7a76d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53e4ce8ee29b20082fd1747e6a3212267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080328512c75647187c6d8c45648f132268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130c654d9d0684c9ecebb8a2e8676a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cd30d4c324ae47f78780d3859dbfa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51964fb81eda76426938194e3e5f54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfd95be6bb6cc9cd00c025c63d27ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f35ae1c0c41889f121fd1515c83f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cada62809d61c38160f72ab84dad663274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03fd3b73bbb9f1ee99abd8618e5ccc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a97e0c6d10760fafd29220fff1a2a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c97d7f323db85eac346f44627924cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ae945a256a728509cd56a7727339c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0f438659b052bbe614353c1b764e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c41410033c4a96a4a2c16b1f9133f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714c4e0052a2d0ef5bc3a9dc4a0ceb8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e37ce859f8b28274748ddca907559f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec6bbb0ffeed3dbf25fb2fa84805d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d1a8095795dad957295a46640b598284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8775c91ac8545331dc2c5004c701607285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe7e877d546374ce91b9f883030a28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bba5bb58d03f1c6ed1186fc162efa2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a565edc00c90da6c5d762718c4c62d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7716caa4613e9707da8c60d0b273f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161f4bf5efba42f3cd94635fab0dd06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27c94ca2d92498ddef60e78fb96496291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf85a59588656eafbf91c28174c23b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a76d813a6491193dcf154b44d9559293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999340cba0fd15018c23d82e686c6803294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718dde07324494841d11f4ff6c748d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060d7858ffb316b69d4ae9700314e9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b4b8faa700af4ad2715b25dde7754297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324518b541bd5fb2bfcd1b3ca43ffdce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bc820286ccb273cf4465a5e858da8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01577db0d94c25e7759da83b5bd6a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb1a4fd3075a31fb76e4469e43740e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b751fd12f79b8fcecaedd473da5ab01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7cb519059f99c39e2ce879aad3d85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cb3fcedacc50c86a3424d665cb5dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5cf987c845af44347d83cb09e5f12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd6d2ee19210b4746ce17229110670306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244562cd5f40c6dac64f4b1ce190c0f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b843e6d114a00b0a0c58e34504ebc92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee851e7a923b96e0659315fd0bf2befa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae436f89c471c61ec439f5e39a2487b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e6a1a9c4eb6fbfdec10b37ccfd360311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afe3228ccdc492925afc82ef33aede312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b42a6f32301975ed724d6c28f86e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2644d8440602d6f0acba2a5d8bb9255314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908e41e398c92e65a1e315cb199b5ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64965a8b59f893796b5558db5547b6ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ad4138699ec4fab194e48b9e29085317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e59746b11a362662da1150ecdac8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada54a3dc99f08d179fa467a6ce56cba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee598e97935906b3e7de22643db748320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c3375d8302dfc495b5108ac5d44c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68957392e1e41d79bc2f20db12cf7f63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf7aa47ddab71dc49ac21554fd8e7f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14b14b6b60869edcb23dc095619f3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48a4fe902a5f2fe7e86c87f43211ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a366c3fae2e534fe1ed4af6ee4462c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8a2da0ecd2b215abbd46a22c428d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499f3d98bda2728a7885f91fd401e49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db4b55eedd3e7ba408baa2c2adf272329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e758142fff265486eb4acc4f81ac8c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579313638f9f20394bfc47d0ec4a0fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe902405f4402240eca04d0eb6e123332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fa04ebcf6c9d0e45cd7b61444e674333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd806d2f32c8a0aad777e78ce8e5d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191fefc22016fe9df8c3f38154afa87335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d144007bb942a1a65a96174ef9c99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8a514ff31a8547c65caff399ea00d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7e8db352049e0dddb3eed1d166b1e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccce2b53477fb04e559bac1cb256d1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c745d68c70c30f7373ae9773f402095340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84503c7debb5e82be23df2fa15449671341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f9099a80504d831723d6fbe185eef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3692fefe95f48d2e6ca735107cdfeea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7f662836c8fdeb1141fd438ee619c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3b8ccecddee39f1815816dd650811345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99428a0f2f4d8bdc32de6ab48bcc4cfd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6d06c711bc1fbea38ce5b88c6fe6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcceba93b0101f44f3aa15cac1a6c14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962d544d62828f9e65268a5f266dad0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb5ca98cdea802ac1c7a070c472cad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06564da2b786243177215afb793a7e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b072d02d27aa5a9d391c89ea73aef3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34d7bddeae476fd8ff5232c9bb35fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884d4f4cc3a3c4bce1c3ae45d2d7790354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6f2ede32a71d4ae571fb5841bc3ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03c3cc4ded2cb5cb56f41e6942c880356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dcfbfaa9d5dbee95edc6fca594076357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1771205e5d43e30d9074f81d9a755fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680100655491452fcbbaa660c1b4c7c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f797109f2dfd3260534d8fe3f9c7f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a99f1a5a0ba398d807ab094311438f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0eca8287af14fe84ad56723b73932362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f1472a80eb93dfeb25057c0daa660363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbe0ffa40cee299140866f17afacbf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d0986f3892227fde288f3175ea9c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9bbbf568f826bb719e25237c7c237366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e0bd4b7972b978898daaad553de39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ef9aa2cd1a73ed8027c5164134257368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdb87c4b925867ec8659cfd35a8806369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc97079cbd9bb397ec06087593d7b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e72e942952603bed3234fb4460d31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42954636360045679552c366d860a29e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda25aa858d5d49d571a8890e909e7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb7964754895a488b1923518b958de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78013a57bf498a37ef83dce91c4cc1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745a8c8c17de73396b51ee6645b9fd1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fea7db420ba6f9a113a2f234694c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841390f50a0bebd0b8a7a3077392933378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89000f00ed8eaa50c6746843bfa1159379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0009c448c3e56ff25f77ce17d70f81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73d1fa98424b25488ef0423b0a259d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7534a43241e2fd819d9ecce07bb72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbca5acac631624cca44166083827e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61352edcfb16a1622fb30b47f9854372384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc5a269311fd4a4e156eed8e895ab8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05db2a69db4c113ad89232cb7975a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff241e7cfc54054b394200bbf3e6f93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb1697bb6e186a4af9ea6fbd1523f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6b59a33d2705a2facb750e48649b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099aa8b161be15626fc947be952d9c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1694e7c6d88c4e899465515a3a079e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ac0fbd2674de8021b8efd4d47cf32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fc07534d36861cb352294b7288f40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67268c515b3bb03886749ced67621f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ccb950f111d4b700e334d149f1bb2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ccbefaabe8105501e1640f264ec9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fbf1d3f4dc40a26192b6c02cd7637397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22e3d0271392067c60212d98e7fa62398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba7c25a91a20276afc7a948a44c85d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c76933fbfd82b8428e32b0e43de43d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ea0c9222dba431a78da4b1564c1d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4047a1128a7333632d39a59e3b2d740402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96d1422237cab0bbefd8065875adc5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52f6122feb6a2548a82e4388ee2c39404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7e660698f2c37d278964dd4c124c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6344c0ecfc99ab02b9992c4d2eecda406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7f7b963981043255ff13c7e7ac241407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc671052ee398be3dc8dc9cbf7c18e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add828ca0dc991c5870dd36e35eb858409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774c17731be69c9d14aa004da09a708410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb47e5e3489d25760cfa08d03cee02411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7a8601c39d13b1e387b8b89e840e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fee49ea02c36614e587a6642d5fda413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b895b6030debf9e80ee352714528066414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a196897a93e652aa25a919e8987f20d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b5f6090c96f26ddc692ba089aca54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6b96e366cb5e5556f26857dd65fd2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab36df8862bd5e8cfe53de7d5986434418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda13b60fb28cdbc9fddb3bf1e0b286419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f85fb1c7baadd1cba949ba85e0e008420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045a8a8a76a70abb123f2e4c7edc214421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616fa97e5d35ff89b8b5b39294795fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c0242ff156cc33cf873284973c0f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc47d4a5b273873a482ff518798ba93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7634170ed72836c453d5fb341eb369425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ca0fbd504a0424ec98cc8f04ba118426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d07fb003f53a7ceaf8790c562cfce2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e682cab25841be7eedc5bac453cc03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c8397e189ac532dbb89ee765776a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508d9c6f76a18e20364f2b4ee9f3e47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8d5b517430419788a0d2ac0956c68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977e27772929ca0601d2664a5ece992432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b48007207604cc82e12af94e66ca7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3406f281b1ede5745ad4b1af2910a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651530841fa89c0f2d9bad306724de4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1124b60f1928b0198ad19230c9fa5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbd16898bb868a1a41de6ac2c86080437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0123d5bd9167dbf05ecec19078b57438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a40f5794407ca793370b21a2aba5db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc61d38b89b7dd8822f527c7dcb08a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e050432e1390a55919968026d6a64b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc71bddeb8b82eb581c9325a331fac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef306109abe3b55b219d907a301952de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa8970520b909affaeeb0ae3eeb81a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f99da20eff71e201577430bf6b6db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eda26e17448eacb9cba808b7100bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fc9eb75a6feeadcc931d96ecfae27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8254c606695aa70b5578c7fc2057a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c338bcc34e437e1d48086792a66618449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e91695b73bf1dae35d47c89692a8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1541598e3aedc1d12db1bd547d24ee1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481168c501887aa029a8cf3655bd15b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d82257dbac13bc9eabb8d1b19c68d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dd46bff46f78725253e37a5a60d7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51426222eae8f470377d4bc0b598ebbc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c570e7feafcb18a51be8131161f50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998d0800fd99934354f4d76750260af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c886e4d91abe0e99c919503d8ccaaa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c701903c0cbcef828c2c7852b7c26e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc240cc3ac0e473154b58a88499cda9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608427763977d4537ffdc7ac05798914461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a69e8bb073453b2a572d977e52637462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d726a2ad3799b81cf84414113afb4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb2f1088e999679a8a1b2b373d29b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692484b3eca8e1174933281f0d76d1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf500f42a9549d552efe74e8e360ae67466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4c077d9c17eab9f902bc1fc34bf5f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d902c28c7750abb5c445710cd25aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c568bc0b8a6d9b0cfb9024e315d60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5673707991475e5f3e99f35c49568af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367b4affe68443cf52cb5f87d6f6808471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae751040c6385d705a4aaef7e01a0c36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab86e22b28c995404119a3b4c4af7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcb4a1641fcaa5ea029d613af68ab8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013d52a406e195aa4d3e8e4e42d90a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c35a6aeabef4b213c304ac39968a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d129a9db91d23cd938c441f4ead673477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b508c6d677066e28042309ff9098f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ddadd055cdf096afe25551763a1bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec7052993a885f12a01231fdf277f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9d30bd78af4e2d2fbb78ee6a6a7b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6653ec78270814fa353b4c2b44129e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767b9448bbea05486fc5a7f803c4c9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4ace2535a06edea1ac30b77fb369b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f09b6f3896eaa6e9385b59f53b1970485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb39e86e348044addf7165a400e06ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3499531fdf354a26ad61aa8010db3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f99a576b9f395b31c94e3e921c171d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd6f9c1f48a12a06c70155e90bef9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de1177e08ae8d45a79c87c4414b865490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f3e8ba9df1c9c5c94ad0f68355eaa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e95bde2e35619b7a4eecb4aee6c715492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee336f7b5e1bb6811a233d56d084052493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa00606bf67bdfcecea27e8e9ea4d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9748837241ae264a06ed511b609978b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb9bcd76e5dd6bfdaebdda3dc510ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5982c80aaccb7d22a35b7e6884657b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bc48e9fb198aefcbcd8ed677693b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f47142a9157b49c42fa883b1ccc0ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4140d61ef2434905d2049fb8feb9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e6c20f3ba51af07e152166d8db403501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd47fe53958b27630ebbb23876b804502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d73b2073755e875488228e9a8c81d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419b024e60faef6f8c64326824b89ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb6be89f1d147dd757f7c2d9bb47b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c13dbf33edac407ed670835f52adf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725a5e4876007a3cbd6c07294636a54507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa16a9beb94309e48fb338459384d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7247515213d1bc3d98e3c4a0ba814f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413b2f258ef026ad7aa81c4dabfe06e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6188987c6b118a405e598c77af83664511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc43af97e3e9a2c1254b20b6d3dfc03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca718ba4808e06d48e8354beda00c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3cbc2f9f54d9240f7aff80fa5bfb4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4993138cd47b758f8d965a65d08c26b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916f5914a43b7daf8feb17ccc2df918516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fca8b65cf793108eaca17ff75586e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cecb6beb45f0f9c9fafb4c1bd3adc4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5a0fa043f66bf3f440eb934f5bfa8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7019e512da320cfa7f6e06feb2078520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c0ca677ca0dbda24f3cd8007c6b02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cae1185cebcc1d40e724208b444d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1341132345fb564cdc5c423670059523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd86ebbf0bc874b185af20ceb3ffde7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eb0838040b5254de5f12d3026f474525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777912a5589d2a63a8f895b347fc1a60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44c3e0e5f944fbc8ae90e26c1e01c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ce86b725dabadcedef35a023d6d96528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2f28be390d805f9f6e83a994ddf00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7aa0da0998ed5ad6021b4c2e8840a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e40467dcc4c4a985f971f2aa61e904531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a5d42c376ae7f1064e2ca8f35d0a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53eb4ad8882ba5991af080ae121710533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb99ca69abcca91b7f89e569ec2b422534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec661b80a867a1477e0208a713a329d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f6997ad61652451cbe6aeb422dfab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32be72bdaa1dabb2e658b2cf93699e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8aac610fba176c5f667b47bb973ee5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da72d19c3c970b0a8e92f32a466220e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754d1641cb360a3914f435b9eca8642540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d57ac1457a3373bf3a2c23646f020b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9c558f7f293c02400aafa105f12a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb7235cc648429c35a8b56e65fbf75543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bc6d3e1e146cff13824b7629fd330544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c86768e91ee20c3cbe7b9102ff7a95545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fe1f3a56ac8fd762f25afa1f453c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15e43b3d49801379b92e5b8b41d6f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6624b04f122fac75e724c2c8cf3270c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c513a4e94e3c2596e3d01a88c155f2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bc71b2f65694c564cd99d11c20ed3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbde8f6a2a57adbf422b895a86c2b5c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b4d6ae334d54712cc109c56890e52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ff3cc596ecbb6390b0d2477b98e7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eddc24a576584f6268307faef0f704554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a600f333ba2669984f9ee0481ae1ca3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5325105a3c7f8dbd40597d2533fc1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e8745c886a41562b76dcbd19e9d9e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f37dfe58b23db2a88d99f56de3ef8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1b938c661b54b8022f83dcc25d88d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86e6acc6de87558568a9ad2ceb3246560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc777a6a4bdd6f0de6ea5c4a3955a6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d99b46f53c0bc9f7afb1e8621f5bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb681037d6a665643e8b961a1a5e33563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66113266e7d9d41da16f92e3473a37564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa87d505329a8f91d4f6adde4fa734565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c18dde71fefe48a91d431b6106b514566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c47bd6c5b02aecc31466766fd5bec7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf870af3f757808245c11969d813ba80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaae774570676f9157a240df5daaa3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27651cf89af9b4b98ccf8da3432d21ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89321942d4c7c2d16445094905126a53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9f331fac2e89e09a53b6a595dec80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3c8e22f11cc48cc1eb6664b2d7ae1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be4e0a8eaee9ac1fdfc86c6a28ac71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f3eb7b0a2a0dae888d6011375fac2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79fd2f4d8f9c04d297ab66d008b3e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fddd27833b993e0b827e3badc15f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb0fcc55f4ec7abcbafe40f5eb5705578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b084898814f68ad5714f5bde9543dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc16c1240cebd2527a46a6b86f43e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7697f92847487c1260914d6921697581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941d247fd9c06b757c6bcf23b52717e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e27737eeccdc71d6a300a8d8d74e16583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac6ecfd8cad306e4b84bf275a0a9fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874d1cafbda06137712d9419d7e6456585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8468c9ed7a12dd20933359835e772c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce807c67d207b73df7eed985f0928df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba33b351bcede47e0cdc56202d743a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbc3be2adde0acf4ee649d92c69bb5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9eb26dede59b9c6ce3048bda7c5dc2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39235bc33cc2fbfdd59663f8c22498c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3a490021898fbd34acbe70966ff9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd30a3e5082e6e9e68eb0e28d86b8d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf7e5263a5e20ec399e19d16585d67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d20c7150eccc72a2fc29cbc44d1c23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b066d4ebf56fb9ec59114b24ce5d6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28522de842aea0216df3446a84b8c29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a6ffefca73a78d4d308f3565c7bb6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451ee1384fee9fea9aadbf7cc6f047a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffb46aaecfca7c057d516364e6143b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae85dff7c7ad674a182d114f653f95601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de716f783016918be204d35dbe1c62f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4f5056eb57614952135b8cd62ff0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cd58776774870727697b350154daf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04e1506a22b72addca3cfba5673b71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7925319e7722492563cf8026b93baf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1ab8e700dd3f089cf51147e3373f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce60126309be736a39ac669b18398c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7b66be021a40c3625677878c93837609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e40c4bee583b25982f6b7af53c1123610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62e6c2bfae581c23d67c16beb526dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b343ea149621ebc61defef6e7354d03612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947c9e2920d16eadb958be27df2c8fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d6f099e0ad46af994c9b4af6e6c97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e7c08c4ae5cb907d248b4cf0da0c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb96daece3ccd1d8b73376c48347c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf7572a7d040b0e7d8316051871939617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95426571b09206c2ff33352a8b353802618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17de28879412bb72b7502bac5b7f16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8a86c7d39c8d545f9f0ad2ef3ed05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874e62fc6f6a178ab868da629fc6c2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b49428380f1bd31eaa854a29924665622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d241425ba34af025a692de444207f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf2d2e344e0a3d5367994b4d630e73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f96e41a83b9912efa05f2e081d0b7f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283f32735b9d9544ab1fb0c62f9b79b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c37620cfcbf3952ff5039060953741627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84c1757840129bd5eb84ee57ec165b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d921ad7de0e057609d759f510928458629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b4aad11ee57e3f6811638f7957484630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5ea0497d71b64b2902afa44e535d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4a07b73c92f66d71c4992cad88cf5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff73c811fed175746539dff57213f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9945e2b3b45021b9291de5addd2ff91634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5eb85dc50e8d3a24a775ae0597695b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac638154e64a86bc514fb85ba5c37c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cc215d39342b8e4ab751db1843050637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224250badd0d391f3881621ae8122e30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fb28045dd651b525c55dec5cdbbb6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821eb26a8e8c36644d71d1273680245640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd307eee96006144cc49f5587ad1860b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aad5cbc5e0b84a67b216f8080ed53b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371adc79d06b05793645340a80f62c96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d1445f3bdf670a3ec37fd028a18e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3148e6080f7e239b2a0ac17c5c18f48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25e3beaab7a75c31671be7a1f43d7c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ad4f2a132401940ea7283c28df11e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4e9d457848246830c4f3e8af2959e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabdc2b21616d6b1ab7155ae8824b53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20abc267e204b741484571f772c1fd1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fb492f99cae2b0b51e375efd75b6d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af908d02aeb1adbe3663a9487ec13f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cedc37017748fa192de0b162e2fac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e8b937aa79291f902d269ea64191d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2f226005e581a6da1e21123212919655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bd65089fd188142129d59bcb03e2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e62ce6247b9f0f74ad042c8d263f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff7ad39ec57d8d2cb1e1f5f3325f78658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429734ee7b23835b0222d5f0d45830b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf3793a2a57583eac53a3ea96171fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edf914b274363b27d8468cf76dac83661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03602d194bd2892f95ded1aee0d6afb9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5294185dc9a2dfefd7718e9f82070b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878787ac38afeb5d0c72f847d083d310664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283e8247b2541c350d451589235e438665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3189a9a13b651ff8018d51bcd11d2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89f4858c09cf7733ac58582cf117e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7b3a4199a4c389ab6b677dc02c41a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9d2eb0bb4ca65ab63d6ab48227e16669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa885318afb2ffcd6baa98c76c62bab1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166682d6f1a59c553771dbc2616f69c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729500213dd00da2a2f86db446b00725672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f1625abc031336d0f500825404e33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463074fad43c05d1f024bfc597542b60674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389751862daa128a129f7e2c1d4031c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f150d9f4c4be0b3db176ffd085db3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607060f65132aedf839a0226ab75f660677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e002d2e2349b13c86214281692a9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0f702d27954b33fac4730f0db898c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c5bf5d7f97a7041d65f2385550616680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc7bfac50f10303478d377c345dbba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104e4ffae0156c99713f6bccabc9bb8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8257d270503770bbaf6404ed7d8b038683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7ac5b6a6f2a42026324f707e597ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ebfc463673f5ed82f91930bd00805685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcf7db1cc962e72846a78cef0add37686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8f873a2ae2d4b9d79a5068444c5ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280beb74a3e7d11b0246a0a180d380b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614cb76caaeaca63617d1803dfd8183689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769bf4fbf18adb44eb8ca1a7f69d27e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93530915a3856300b1ca4a8ed1b6ee1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf5d3135f9e22a6135430cc0486432692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738dcae96808ca8264a2c4d4c578a7d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d89a64954f2404bfaf240cc32e716694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e0b805ef5a0bb1b6c9036e9479fd2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82958dde9c576f4624305888d2eb78f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e2e4807201f9cf67cd188b6755e3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8645765fe7a88b0b6154ae70082c09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc1bf7a3a9ce7fc307ab671459c152699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bf0bae544dd3aabd0ee2913bb32c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb122ab57fd74c3d111e92c4776b64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cf33c1da14bacee671b9d7daf07de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed87e88debbfaaf020b96f9296f6ec4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a519930cffa6b884e13fe346bd9752704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8068636f3f193f86469951a5f50cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac8dc6b1dea74c7c88d1471ee3e2ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fb1a44561386a492d7811db990e4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abf8246b8425d60ed7db6d8744750f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9ac034dc3d3f14acda0375a4310c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ca5bf8c8774db7ceaac4ae329ff61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36197b6aa47791980618df5ff44f4a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c41ee4e94efffff88eb75e9a12d7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765ff752c3aebfe115084dd73256c98713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03f1410316c41e8b29c33129af8852714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb208ecea8914e15972c938da76a701715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dd0cc80720e4d2b6a7c8ad8c9ff95716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecee4594102382c7c71f296fc11aa4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc00a1fd21cf2a08ea779f7f81e8b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d16ab1fdd7588edef8128b7ee5740f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fac9e42a55a911dfcf8a2e05b3dc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cdc5fb12dcb3942b8f13248654197721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d0243ac78638cfb34e95f473754e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db0e90c918c88384711c650bb4085e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3135eff1a898c9c1d0eb7de7c8bf6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9a0f9184ccd6dda727a4de6d5d665725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bac64551804df6bf87e53297e58538726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b218d2420211859eb003365bbaaec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c8620e36ce9e35daf444e9cc038f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc63c4f1b1b8f560c787d49d7468b4e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996fc5b4c0fa96c60657bdd237e5e77730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1fc29ccab6ea2f2ffc5a055ec444b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31b119c271f1715d3687049e095dd0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d9a10ea4db18c4304e7afa61d82f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8983182edc4a65f33e316b8e1b417b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaf742426a276370924a428101ccd2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb692b4128548d8785a7662b0c125397736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7f959e8f62f4cb9e4da2036c77d1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6795aa09f239c22d28b684c152fd3fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbc291583624669518075cc3c35237739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948504fa3eb1e1bc7fc98a3b5167d18740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930f940569ceb73c011f4956a3647eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef3e2b5d51b14c95f555d803ba5aa3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da26cd449f424298e9cac89e37d90b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d5daad5dabba167448ef7695bbd70744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0feeb2b8c2f4fb61bd9523ca8f18b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502b3ef1a295b1f6448c5e6057515cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3c6cc4f64f5bd420c022653d0f6c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf2992de7049a0be22f13d2020ab9f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9c9e9a219fa65aea56228defa1292749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d10c983a6e2efac35240b7b04b647750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793085df1651bd8a1b77005b2e2af924751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463461b52a8164eef047d09abdbf8711752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f61d646ad0d8795110b10c87fd12e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39475a3111af687e48453b66e68bc303754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f43e137ed93792650cbc39bc8bad3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e4a4b2b4be7a0f3372d6d2ef861da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb7ffc143d15ab3f021b07f932777a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafaba730e6fc926ff5eba634a81b44758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca298b8893998117067f8d5b3f051f86759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>