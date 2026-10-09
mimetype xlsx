--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ff8a2a6c72728d0e5b608b1e0e9931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b20b3465ea5f55f9241292b6fb84232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4661268b4ad3574d25b4eb303f5b1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9bd4fc41a3098223859fe9155d4074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33ceba9171493580b2adcfdefefb5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d783a5439cbf3c4a20c8757739b116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b0ec0c30bebb62b1901ba9cba72a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8666adb2bd669ba105c936e9a0919e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b004b3d517b84a0f6701ffef1f49e1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27578d9dda20a489b1f6f5340bd347210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33083d86155fad26b3637181115a2d1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9e1478f47ed317c1c4c9c3c9238aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35120b83d90d11bd067cf67372bb5b5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e584e8cbd77fbcc28607eb97871e4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73a715432279f015ccdb27092d2f5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d18d6abf017ad502f000277766025816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ba4c9d0759511a722503807eba3b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d39048321fa952d50eb4f9dd3984ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464ea8bd6ae7b841ab709d2c323399219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d52f1de887fc289931f83495f0ba9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e139b1288366e3bf592a762dc8f86121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e060d24431edcf5e7c35f742dbe6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604c99e217349eceb5acf0094db2b1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c4f1d172ae70104cc74e7936400ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fd186ffde0b30490c6b92654db4b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214606bccf0113014d071b2e5a22578626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacaafe8f2f1a3510d5aa42388291f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47f01d3f79a8c38a161c3ad8c0d76428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d030f0c8973ad77c116c29196d05929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66ca426769f0fed1a2c92921f7511a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befa37fcef8c0e801e75080fd22cf0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f52bb0ecdefb68d40cb7e3f9d83be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc70f03f906900038a3653c110eb3df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fb15ae3cb1252c0073b34799c071334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6fef7a635209a34b17a4a0a79c4cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f0f810903b6457dea8b65bd84281e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc96d83bffab8cb9c1b6e8202c045ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2f8613597796c6766828544e953d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e20ec23baaf7566cab957ea37fc5d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb74a03eb04e58273a6a3f9b19331c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e1a0b600251c86654eaf56dbd990141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af68cdcc4f815dae1a31d8e8a3d2bcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ffae228244e20e2d8add0e536589843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafb8850beb18a9d1de11bc1f8b0e6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a72aeb8f4ef291f908f4bda3be2f2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ca628bba1e16c306f809974dba6b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623be4fcb9b87d7b2fea231fffb628847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cff9ae5bee9b33747065bd0be476b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1427708124b9eec82aa437bd9a1af2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c5a5c4a08b86f13f2a64b9f5cafb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07ec94c94f528f81f44194e8012b2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40efd7eeb7902e456ce9c52133c362252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc06a27ef71fe1055317f365fffc1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0facff27fa5cce83420e095363644c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f35bed2eae3e8b2163ff76cefb1b1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74bf755e8ee6320a3b5c5e19310fce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972651d84d19e1713bf00250b455887e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f3f9f6c3ea4d7f91d2b92feaf0a2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeef4f9dd57b8fe2c926dd2f2ccdbd459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e906e6a486f2b801300cd0bffb98b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58843325496cab0fe5062f4fd6fee861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031f4b423baa118a17ea67a7e47741662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa150e30d4551a75f7b96c5364b7d06463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c94226b20e798a327e9ab31ade3b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add510b56c6aa1bf827a19b1b6d81e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463a130bd80bca9f4c7e2c63911928766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f023a2d5cda5a82df702e40568de2c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd872038318082fdefea7d49a2f642968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bac8fdf510fa80d7622e90d963e58b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b40acba67063f7a2cdf40f129f08570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bdc84039f8293c67789f9f9a82e3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee1e8331df5220d6ad75a92155ab0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d68bfd41b6dae6dd85963c0acac3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc8d516ea9032cd588fc433b381f8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78901a051fd70955ce6226962c4419c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60585769e9b7cabd0d819dbae32aa9cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b0206cb5b2099843155970e53715677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c24748361f88623ffcd58cfcc669bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a947ead55e51347ac701aa329d6a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c396e5ab668b5218d85104056d6b2a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7427dc055605d9fb4850e7d10ba7c3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada98fd497ec017d32e5faa5491564482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313354b7e9c41b90c25f47cece70719e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b69c267fc1faee30812b7fe40b82884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8d63190048944193348164774b4e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a61ecc9c87c16904b361d4f01727986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b29f99a27963ead61e8933cd3804287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf34731eaf22cfc364e71e892da70b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af013f05e0b1d3b9b5027a90e97bef789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f23a25643f9c21620d6abbd0087bd690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed653285fbf976f74e44e7c116c8c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f361b94926bd9ac38b0595e35bf8fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08db595c23ae1b85e12f8400271c5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9c29bf252a02b2266fff0687dfdd094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034c29c60eaf727ceeef25e7b92652995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174c7d02937ed65451dc77643a34d9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3915fc32606eb16bea6ba744d045d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8a3b92c639ac30ca0f4f91d5ee63698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16affc6befa1a459610f073ab02e8e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d682c121513d9a34a7b83e8611665100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa75e6b8424b37a87a62c4d017e7df3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915b938360ac0f9f5f5cb922c588eab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c103c4df21773aad26d8f5a10f5e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ba728c5f4a6e1c037ee27fc3fc971104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c51e766210d55954aac6f14cc5ec5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494391ffe4bf7b26d1b50903515e4d04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4493659c7df6ff34046d03bf4dfbd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1238ef4ff5c7353b3cba7a90bfc7e81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcd18dd44d57f5dc0fe9663590cb1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9bc6fe46df8e8c8f76a6dd03b233e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458e5ae6df6826ac4306c4269829319111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f09f27a1dc21d670ef4fa1bf3cb997112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56feb79cb465d1ecc2e1a041d83d0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd85d428fd9350c1eeb2fc83c27c89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48c02d1c2a15d2ce89fb0de88c4234115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01690299c5a781576ff83e21b67f7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f9838d607ba6889dc3e883a9d63a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09723bd2a4b490c0191001356c426a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca47e2e4b9cc66e24972482dd1c235119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691e9d546dc2e66f6db2ed1905ac4a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2e50d884e1cc312e0bdd35da6ab46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64595b01e9e747b8f76b4c83847c99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b62dd1c0937543c15d7a64d439394123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8575beeb9618fb50777080eb7b06f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037a65a17dcf3d2016f76803f294c85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d511a707863f768859d0a5d32ac25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaa7ad26fe5e57566ba5f238cf37a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01dc8333e68e7ba3cdd8ff27c00053128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ba2b4a6c091ce1fca31c6013ac242129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703421107b339b6c9a3e35c74098261c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fb733a52cfb42b47e60b04dd8f0db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27848cde6fda239ad7910a8b5280f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5975ed79eeddae3f0486056927dfc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba923c9024e320a6726374a3ca60dbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963fe33db049086ba1cd406dc207db0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25656db4c63c38136bcb7d9242315998136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8f1b855ea4b4a8642645d585744cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38518c3ac19225de5c6006220200deff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cede79fcd6a4b04117777f68b308f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c183beec8c8146dd36f3f457cd76b2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef42f67a03794bf1251dc2d81072ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d69a92686704190b72a1b528e74d3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f310efc93482736a069116e010ca0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4d1b81d65375924c08c471f4845dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cc046c51038e23623d78be7d060e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91df65183e64e44e85d7197b831e48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d485823c7806c58dda359438a5b9cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5523f16ba37c6f639a768d9adc8b0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b7cb3ef95bd7a86b3d3be267fbf88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c60fc36ec13cedfa1ada71af52157a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2729f443041a7f2c1746be837eab1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f3b7e9c7133f3ae2bd889909809b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de5666fe3bcfe880128e38d1015cad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf59ae31e77239665e375d18cf6175f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937efdd591458340d68875ea8207ac4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe99a31af475c888ebb69ec8d8db8b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a883600bc1b9b5e461433e208cdb1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698c9da6543b5046e0d4fa4657c523a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4319aead880872b60ea9fa81e21b91b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00e1042a080286bc7aa77bc686286a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d99b878402e0e80706d818581d8be6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be253891e9f965caa34d963917c1cc77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b2ad4016564e77912fd05baaaa435163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f96645f16a41a832eabdf8e3342b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232123d76f90e61404b071c44646a844165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c387d9b0edcfa50a94b6c59a7fbb6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a5cbef1fadb2f1867eed1bbd7a46f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ad3d4fce124b6f05bc88a4e109e93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2be8652ccc74e19a6290401a141931169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6de9c926ca32617e0915e02b7953bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314453d225ce24c55791e327345fcb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06998f851517a6b52cc1a2e85c599b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97448e281ac6e22defff9b4bf47eae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c984720156be3d20dc8f7b7cb30a00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab2037dc4971f415a6d5961593d46e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c5cba4d318dcd91a858abe7b91423176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd3d1c966039b5daada2fb28ca44b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b24fea51b31c7e18cf43cd177596e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ee89cc896197200a26cc2c72e7429179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0071960ec598954dc25f39abdb774180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346bc996b0a0352dd384289cd74790f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6366ff31c9e50d0cc95a67acfb29ffa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9572ebe290111464558a112a8882d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01fa4e5baf441f1b729300a24c2dce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf26ba5af1943a7fe0b95de87e7901185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705446d7e2495d3f99f04c76a7e320f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f5e33960ef8213e1907aca4a65e02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194674357ec1da8c1eee182178c05527188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907d24da88bee991fc9f3ed2d7625f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4941926bc4836b76edd264820d873190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246fde089d8424183010d6b6ea7f8c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec779afff94b63063387d08890c082192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158280ec92b29605fd173d487ccb69d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c8341ea2981d39ceb87ef772b2ab6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539e2e3b141af5b72ea2ce793d33770195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684c6379ac39d3d8149c3159c9ef56e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9064a6ecab946c08bcc8687df2338c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c9e2ac4a8bb8e4c5e87467f4bbef9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb242fd30b5b8f380d61697f0abc7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271d7a0751cd378eca3507768b69808200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c71c2b4e9f2b619a331bed8e0f75e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d310e6ed6797a2e550101cf9c02613f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3dc6749f0e275bea4b6b43b765f8e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2853e27e786ffeba1763f764f3eef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f613218b326dd0b727883a3af4b1bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95772547d8f445e38187d25ade827e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819731ad1943db48c34ea112b134bf6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb97f1b353357fd619a0ad6886705e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cbe2bba6d2d0c2ce661d56bda1a57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded1a52633e9e629e7f2b949785f895210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f56e8227a296d3474f75c2b62488f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cded2ca6ea38b6175be930d1fa295212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488acb22c3698c3015287c91cc3ae95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ae05135a483af72f608e02188faf5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de62f21a89c28910e2f21550149164215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aa65447f2d708fc02e6087a953396216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e65829fa682fc435f69a2b9fc8cf4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e738712ef7f6a7e21a9191b7dba45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93587fa7d6cc3c395e05c00644c03a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea839de9e4b7c067aa767748f4aeb8d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87b3e2cea0bd97fcb5198b12635662221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48143214286a6cd459d0bc9e3c8217b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff366b0a5b908038809240087e6076223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee6cabdee2fc2076e95ae92bb7d844224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c69ba73bd9e675c08a14aaf083f7fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378a1b5f72e90be3d5cb0bca1dc7545226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649bc425e2d0b0e8f251b9ca48012c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277388c2a41d4cf89a16764b10d3895228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9e14baaeef42a20f1d7c9f7f1d838229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123329a7daec613d444b8da3c574af46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11503ef0d86bdf0c1613c5b2f7806a96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5aae98b7075998218c8d760eaf6e2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92399fcdb9814c9a141ef23345cdce9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74100a0dd6ea379d03cda9273e80362234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcfa270a53444ab73cb2f7f94cf45e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc434119ad6f0e9e8f50350342de268c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d777e95a46ee9a376b9805aa3ed4e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3390172c82bb8556045697af554559b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65094ee36b41cd5ade5dc0c3f4070ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54812d3dadc5addcce2a526749a13f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f84ea9b5f15a21402a0f6837cd6f0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e41f4fd3416177dab0744e131f1d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034702e4c28be89241842407f55db85e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f866c826998ab1b3b9d7e658d7dc28b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db0631201bfeddc27077bb214130e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257ddc9b27150ce3991b139da574bf0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fda3b827038afc6ec6d152740f63b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603100f75d4f595a04eaa99d2d964e8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0257192ed94ccb6dbcdef66ab85e605249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce2ce669b88c9e897407c17d171267250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023b884e1559dd21cce98cc6646b5d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9a49357859db63c6c40096689bec3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e45e58b1ec27cc8130af59a6c654f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2af4ad3e16ecd56eda2ab641211d57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3910fddb68177dc0a0db6e2a54ccc4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9be37aa6f9c44993acf2fb226c067256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0602ef8767b1101b14ecf60f4c90c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069be668011dea1f2f0e236dc6c86ce2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee2ab13ef9b5efdabdfcf214d30834259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97088b31e56ee28c8d96ee552a93b73d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2ba4abeaf9d00756c1d2653fa980e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164f9d556a30f57f2097dc665b23780262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ee17d4084190219216c625bad1d7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd403099f3a6116753360e1ac5a2d34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556899fc5bc3d749e3f600c625c4677265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038c9eba91efd0e3426ecab0eb7a76d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53e4ce8ee29b20082fd1747e6a3212267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080328512c75647187c6d8c45648f132268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130c654d9d0684c9ecebb8a2e8676a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cd30d4c324ae47f78780d3859dbfa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51964fb81eda76426938194e3e5f54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfd95be6bb6cc9cd00c025c63d27ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f35ae1c0c41889f121fd1515c83f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cada62809d61c38160f72ab84dad663274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03fd3b73bbb9f1ee99abd8618e5ccc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a97e0c6d10760fafd29220fff1a2a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c97d7f323db85eac346f44627924cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ae945a256a728509cd56a7727339c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0f438659b052bbe614353c1b764e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c41410033c4a96a4a2c16b1f9133f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714c4e0052a2d0ef5bc3a9dc4a0ceb8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e37ce859f8b28274748ddca907559f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec6bbb0ffeed3dbf25fb2fa84805d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d1a8095795dad957295a46640b598284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8775c91ac8545331dc2c5004c701607285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe7e877d546374ce91b9f883030a28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bba5bb58d03f1c6ed1186fc162efa2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a565edc00c90da6c5d762718c4c62d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7716caa4613e9707da8c60d0b273f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161f4bf5efba42f3cd94635fab0dd06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27c94ca2d92498ddef60e78fb96496291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf85a59588656eafbf91c28174c23b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a76d813a6491193dcf154b44d9559293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999340cba0fd15018c23d82e686c6803294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718dde07324494841d11f4ff6c748d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060d7858ffb316b69d4ae9700314e9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b4b8faa700af4ad2715b25dde7754297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324518b541bd5fb2bfcd1b3ca43ffdce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bc820286ccb273cf4465a5e858da8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01577db0d94c25e7759da83b5bd6a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb1a4fd3075a31fb76e4469e43740e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b751fd12f79b8fcecaedd473da5ab01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7cb519059f99c39e2ce879aad3d85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cb3fcedacc50c86a3424d665cb5dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5cf987c845af44347d83cb09e5f12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd6d2ee19210b4746ce17229110670306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244562cd5f40c6dac64f4b1ce190c0f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b843e6d114a00b0a0c58e34504ebc92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee851e7a923b96e0659315fd0bf2befa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae436f89c471c61ec439f5e39a2487b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e6a1a9c4eb6fbfdec10b37ccfd360311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afe3228ccdc492925afc82ef33aede312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b42a6f32301975ed724d6c28f86e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2644d8440602d6f0acba2a5d8bb9255314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908e41e398c92e65a1e315cb199b5ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64965a8b59f893796b5558db5547b6ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ad4138699ec4fab194e48b9e29085317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e59746b11a362662da1150ecdac8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada54a3dc99f08d179fa467a6ce56cba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee598e97935906b3e7de22643db748320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c3375d8302dfc495b5108ac5d44c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68957392e1e41d79bc2f20db12cf7f63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf7aa47ddab71dc49ac21554fd8e7f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14b14b6b60869edcb23dc095619f3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48a4fe902a5f2fe7e86c87f43211ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a366c3fae2e534fe1ed4af6ee4462c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8a2da0ecd2b215abbd46a22c428d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499f3d98bda2728a7885f91fd401e49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db4b55eedd3e7ba408baa2c2adf272329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e758142fff265486eb4acc4f81ac8c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579313638f9f20394bfc47d0ec4a0fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe902405f4402240eca04d0eb6e123332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fa04ebcf6c9d0e45cd7b61444e674333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd806d2f32c8a0aad777e78ce8e5d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191fefc22016fe9df8c3f38154afa87335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d144007bb942a1a65a96174ef9c99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8a514ff31a8547c65caff399ea00d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7e8db352049e0dddb3eed1d166b1e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccce2b53477fb04e559bac1cb256d1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c745d68c70c30f7373ae9773f402095340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84503c7debb5e82be23df2fa15449671341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f9099a80504d831723d6fbe185eef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3692fefe95f48d2e6ca735107cdfeea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7f662836c8fdeb1141fd438ee619c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3b8ccecddee39f1815816dd650811345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99428a0f2f4d8bdc32de6ab48bcc4cfd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6d06c711bc1fbea38ce5b88c6fe6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcceba93b0101f44f3aa15cac1a6c14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962d544d62828f9e65268a5f266dad0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb5ca98cdea802ac1c7a070c472cad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06564da2b786243177215afb793a7e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b072d02d27aa5a9d391c89ea73aef3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34d7bddeae476fd8ff5232c9bb35fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884d4f4cc3a3c4bce1c3ae45d2d7790354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6f2ede32a71d4ae571fb5841bc3ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03c3cc4ded2cb5cb56f41e6942c880356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dcfbfaa9d5dbee95edc6fca594076357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1771205e5d43e30d9074f81d9a755fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680100655491452fcbbaa660c1b4c7c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f797109f2dfd3260534d8fe3f9c7f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a99f1a5a0ba398d807ab094311438f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0eca8287af14fe84ad56723b73932362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f1472a80eb93dfeb25057c0daa660363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbe0ffa40cee299140866f17afacbf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d0986f3892227fde288f3175ea9c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9bbbf568f826bb719e25237c7c237366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e0bd4b7972b978898daaad553de39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ef9aa2cd1a73ed8027c5164134257368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdb87c4b925867ec8659cfd35a8806369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc97079cbd9bb397ec06087593d7b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e72e942952603bed3234fb4460d31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42954636360045679552c366d860a29e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda25aa858d5d49d571a8890e909e7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb7964754895a488b1923518b958de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78013a57bf498a37ef83dce91c4cc1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745a8c8c17de73396b51ee6645b9fd1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fea7db420ba6f9a113a2f234694c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841390f50a0bebd0b8a7a3077392933378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89000f00ed8eaa50c6746843bfa1159379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0009c448c3e56ff25f77ce17d70f81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73d1fa98424b25488ef0423b0a259d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7534a43241e2fd819d9ecce07bb72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbca5acac631624cca44166083827e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61352edcfb16a1622fb30b47f9854372384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc5a269311fd4a4e156eed8e895ab8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05db2a69db4c113ad89232cb7975a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff241e7cfc54054b394200bbf3e6f93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb1697bb6e186a4af9ea6fbd1523f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6b59a33d2705a2facb750e48649b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099aa8b161be15626fc947be952d9c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1694e7c6d88c4e899465515a3a079e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ac0fbd2674de8021b8efd4d47cf32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fc07534d36861cb352294b7288f40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67268c515b3bb03886749ced67621f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ccb950f111d4b700e334d149f1bb2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ccbefaabe8105501e1640f264ec9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fbf1d3f4dc40a26192b6c02cd7637397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22e3d0271392067c60212d98e7fa62398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba7c25a91a20276afc7a948a44c85d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c76933fbfd82b8428e32b0e43de43d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ea0c9222dba431a78da4b1564c1d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4047a1128a7333632d39a59e3b2d740402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96d1422237cab0bbefd8065875adc5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52f6122feb6a2548a82e4388ee2c39404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7e660698f2c37d278964dd4c124c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6344c0ecfc99ab02b9992c4d2eecda406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7f7b963981043255ff13c7e7ac241407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc671052ee398be3dc8dc9cbf7c18e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add828ca0dc991c5870dd36e35eb858409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774c17731be69c9d14aa004da09a708410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb47e5e3489d25760cfa08d03cee02411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7a8601c39d13b1e387b8b89e840e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fee49ea02c36614e587a6642d5fda413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b895b6030debf9e80ee352714528066414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a196897a93e652aa25a919e8987f20d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b5f6090c96f26ddc692ba089aca54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6b96e366cb5e5556f26857dd65fd2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab36df8862bd5e8cfe53de7d5986434418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda13b60fb28cdbc9fddb3bf1e0b286419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f85fb1c7baadd1cba949ba85e0e008420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045a8a8a76a70abb123f2e4c7edc214421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616fa97e5d35ff89b8b5b39294795fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c0242ff156cc33cf873284973c0f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc47d4a5b273873a482ff518798ba93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7634170ed72836c453d5fb341eb369425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ca0fbd504a0424ec98cc8f04ba118426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d07fb003f53a7ceaf8790c562cfce2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e682cab25841be7eedc5bac453cc03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c8397e189ac532dbb89ee765776a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508d9c6f76a18e20364f2b4ee9f3e47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8d5b517430419788a0d2ac0956c68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977e27772929ca0601d2664a5ece992432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b48007207604cc82e12af94e66ca7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3406f281b1ede5745ad4b1af2910a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651530841fa89c0f2d9bad306724de4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1124b60f1928b0198ad19230c9fa5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbd16898bb868a1a41de6ac2c86080437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0123d5bd9167dbf05ecec19078b57438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a40f5794407ca793370b21a2aba5db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc61d38b89b7dd8822f527c7dcb08a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e050432e1390a55919968026d6a64b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc71bddeb8b82eb581c9325a331fac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef306109abe3b55b219d907a301952de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa8970520b909affaeeb0ae3eeb81a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f99da20eff71e201577430bf6b6db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eda26e17448eacb9cba808b7100bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fc9eb75a6feeadcc931d96ecfae27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8254c606695aa70b5578c7fc2057a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c338bcc34e437e1d48086792a66618449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e91695b73bf1dae35d47c89692a8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1541598e3aedc1d12db1bd547d24ee1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481168c501887aa029a8cf3655bd15b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d82257dbac13bc9eabb8d1b19c68d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dd46bff46f78725253e37a5a60d7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51426222eae8f470377d4bc0b598ebbc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c570e7feafcb18a51be8131161f50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998d0800fd99934354f4d76750260af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c886e4d91abe0e99c919503d8ccaaa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c701903c0cbcef828c2c7852b7c26e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc240cc3ac0e473154b58a88499cda9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608427763977d4537ffdc7ac05798914461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a69e8bb073453b2a572d977e52637462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d726a2ad3799b81cf84414113afb4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb2f1088e999679a8a1b2b373d29b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692484b3eca8e1174933281f0d76d1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf500f42a9549d552efe74e8e360ae67466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4c077d9c17eab9f902bc1fc34bf5f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d902c28c7750abb5c445710cd25aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c568bc0b8a6d9b0cfb9024e315d60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5673707991475e5f3e99f35c49568af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367b4affe68443cf52cb5f87d6f6808471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae751040c6385d705a4aaef7e01a0c36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab86e22b28c995404119a3b4c4af7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcb4a1641fcaa5ea029d613af68ab8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013d52a406e195aa4d3e8e4e42d90a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c35a6aeabef4b213c304ac39968a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d129a9db91d23cd938c441f4ead673477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b508c6d677066e28042309ff9098f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ddadd055cdf096afe25551763a1bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec7052993a885f12a01231fdf277f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9d30bd78af4e2d2fbb78ee6a6a7b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6653ec78270814fa353b4c2b44129e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767b9448bbea05486fc5a7f803c4c9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4ace2535a06edea1ac30b77fb369b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f09b6f3896eaa6e9385b59f53b1970485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb39e86e348044addf7165a400e06ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3499531fdf354a26ad61aa8010db3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f99a576b9f395b31c94e3e921c171d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd6f9c1f48a12a06c70155e90bef9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de1177e08ae8d45a79c87c4414b865490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f3e8ba9df1c9c5c94ad0f68355eaa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e95bde2e35619b7a4eecb4aee6c715492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee336f7b5e1bb6811a233d56d084052493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa00606bf67bdfcecea27e8e9ea4d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9748837241ae264a06ed511b609978b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb9bcd76e5dd6bfdaebdda3dc510ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5982c80aaccb7d22a35b7e6884657b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bc48e9fb198aefcbcd8ed677693b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f47142a9157b49c42fa883b1ccc0ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4140d61ef2434905d2049fb8feb9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e6c20f3ba51af07e152166d8db403501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd47fe53958b27630ebbb23876b804502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d73b2073755e875488228e9a8c81d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419b024e60faef6f8c64326824b89ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb6be89f1d147dd757f7c2d9bb47b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c13dbf33edac407ed670835f52adf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725a5e4876007a3cbd6c07294636a54507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa16a9beb94309e48fb338459384d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7247515213d1bc3d98e3c4a0ba814f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413b2f258ef026ad7aa81c4dabfe06e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6188987c6b118a405e598c77af83664511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc43af97e3e9a2c1254b20b6d3dfc03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca718ba4808e06d48e8354beda00c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3cbc2f9f54d9240f7aff80fa5bfb4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4993138cd47b758f8d965a65d08c26b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916f5914a43b7daf8feb17ccc2df918516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fca8b65cf793108eaca17ff75586e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cecb6beb45f0f9c9fafb4c1bd3adc4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5a0fa043f66bf3f440eb934f5bfa8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7019e512da320cfa7f6e06feb2078520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c0ca677ca0dbda24f3cd8007c6b02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cae1185cebcc1d40e724208b444d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1341132345fb564cdc5c423670059523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd86ebbf0bc874b185af20ceb3ffde7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eb0838040b5254de5f12d3026f474525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777912a5589d2a63a8f895b347fc1a60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44c3e0e5f944fbc8ae90e26c1e01c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ce86b725dabadcedef35a023d6d96528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2f28be390d805f9f6e83a994ddf00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7aa0da0998ed5ad6021b4c2e8840a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e40467dcc4c4a985f971f2aa61e904531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a5d42c376ae7f1064e2ca8f35d0a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53eb4ad8882ba5991af080ae121710533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb99ca69abcca91b7f89e569ec2b422534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec661b80a867a1477e0208a713a329d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f6997ad61652451cbe6aeb422dfab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32be72bdaa1dabb2e658b2cf93699e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8aac610fba176c5f667b47bb973ee5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da72d19c3c970b0a8e92f32a466220e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754d1641cb360a3914f435b9eca8642540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d57ac1457a3373bf3a2c23646f020b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9c558f7f293c02400aafa105f12a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb7235cc648429c35a8b56e65fbf75543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bc6d3e1e146cff13824b7629fd330544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c86768e91ee20c3cbe7b9102ff7a95545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fe1f3a56ac8fd762f25afa1f453c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15e43b3d49801379b92e5b8b41d6f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6624b04f122fac75e724c2c8cf3270c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c513a4e94e3c2596e3d01a88c155f2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bc71b2f65694c564cd99d11c20ed3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbde8f6a2a57adbf422b895a86c2b5c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b4d6ae334d54712cc109c56890e52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ff3cc596ecbb6390b0d2477b98e7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eddc24a576584f6268307faef0f704554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a600f333ba2669984f9ee0481ae1ca3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5325105a3c7f8dbd40597d2533fc1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e8745c886a41562b76dcbd19e9d9e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f37dfe58b23db2a88d99f56de3ef8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1b938c661b54b8022f83dcc25d88d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86e6acc6de87558568a9ad2ceb3246560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc777a6a4bdd6f0de6ea5c4a3955a6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d99b46f53c0bc9f7afb1e8621f5bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb681037d6a665643e8b961a1a5e33563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66113266e7d9d41da16f92e3473a37564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa87d505329a8f91d4f6adde4fa734565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c18dde71fefe48a91d431b6106b514566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c47bd6c5b02aecc31466766fd5bec7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf870af3f757808245c11969d813ba80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaae774570676f9157a240df5daaa3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27651cf89af9b4b98ccf8da3432d21ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89321942d4c7c2d16445094905126a53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9f331fac2e89e09a53b6a595dec80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3c8e22f11cc48cc1eb6664b2d7ae1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be4e0a8eaee9ac1fdfc86c6a28ac71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f3eb7b0a2a0dae888d6011375fac2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79fd2f4d8f9c04d297ab66d008b3e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fddd27833b993e0b827e3badc15f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb0fcc55f4ec7abcbafe40f5eb5705578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b084898814f68ad5714f5bde9543dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc16c1240cebd2527a46a6b86f43e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7697f92847487c1260914d6921697581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941d247fd9c06b757c6bcf23b52717e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e27737eeccdc71d6a300a8d8d74e16583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac6ecfd8cad306e4b84bf275a0a9fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874d1cafbda06137712d9419d7e6456585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8468c9ed7a12dd20933359835e772c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce807c67d207b73df7eed985f0928df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba33b351bcede47e0cdc56202d743a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbc3be2adde0acf4ee649d92c69bb5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9eb26dede59b9c6ce3048bda7c5dc2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39235bc33cc2fbfdd59663f8c22498c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3a490021898fbd34acbe70966ff9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd30a3e5082e6e9e68eb0e28d86b8d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf7e5263a5e20ec399e19d16585d67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d20c7150eccc72a2fc29cbc44d1c23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b066d4ebf56fb9ec59114b24ce5d6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28522de842aea0216df3446a84b8c29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a6ffefca73a78d4d308f3565c7bb6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451ee1384fee9fea9aadbf7cc6f047a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffb46aaecfca7c057d516364e6143b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae85dff7c7ad674a182d114f653f95601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de716f783016918be204d35dbe1c62f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4f5056eb57614952135b8cd62ff0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cd58776774870727697b350154daf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04e1506a22b72addca3cfba5673b71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7925319e7722492563cf8026b93baf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1ab8e700dd3f089cf51147e3373f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce60126309be736a39ac669b18398c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7b66be021a40c3625677878c93837609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e40c4bee583b25982f6b7af53c1123610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62e6c2bfae581c23d67c16beb526dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b343ea149621ebc61defef6e7354d03612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947c9e2920d16eadb958be27df2c8fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d6f099e0ad46af994c9b4af6e6c97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e7c08c4ae5cb907d248b4cf0da0c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb96daece3ccd1d8b73376c48347c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf7572a7d040b0e7d8316051871939617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95426571b09206c2ff33352a8b353802618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17de28879412bb72b7502bac5b7f16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8a86c7d39c8d545f9f0ad2ef3ed05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874e62fc6f6a178ab868da629fc6c2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b49428380f1bd31eaa854a29924665622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d241425ba34af025a692de444207f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf2d2e344e0a3d5367994b4d630e73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f96e41a83b9912efa05f2e081d0b7f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283f32735b9d9544ab1fb0c62f9b79b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c37620cfcbf3952ff5039060953741627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84c1757840129bd5eb84ee57ec165b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d921ad7de0e057609d759f510928458629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b4aad11ee57e3f6811638f7957484630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5ea0497d71b64b2902afa44e535d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4a07b73c92f66d71c4992cad88cf5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff73c811fed175746539dff57213f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9945e2b3b45021b9291de5addd2ff91634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5eb85dc50e8d3a24a775ae0597695b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac638154e64a86bc514fb85ba5c37c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cc215d39342b8e4ab751db1843050637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224250badd0d391f3881621ae8122e30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fb28045dd651b525c55dec5cdbbb6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821eb26a8e8c36644d71d1273680245640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd307eee96006144cc49f5587ad1860b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aad5cbc5e0b84a67b216f8080ed53b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371adc79d06b05793645340a80f62c96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d1445f3bdf670a3ec37fd028a18e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3148e6080f7e239b2a0ac17c5c18f48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25e3beaab7a75c31671be7a1f43d7c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ad4f2a132401940ea7283c28df11e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4e9d457848246830c4f3e8af2959e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabdc2b21616d6b1ab7155ae8824b53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20abc267e204b741484571f772c1fd1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fb492f99cae2b0b51e375efd75b6d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af908d02aeb1adbe3663a9487ec13f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cedc37017748fa192de0b162e2fac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e8b937aa79291f902d269ea64191d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2f226005e581a6da1e21123212919655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bd65089fd188142129d59bcb03e2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e62ce6247b9f0f74ad042c8d263f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff7ad39ec57d8d2cb1e1f5f3325f78658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429734ee7b23835b0222d5f0d45830b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf3793a2a57583eac53a3ea96171fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edf914b274363b27d8468cf76dac83661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03602d194bd2892f95ded1aee0d6afb9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5294185dc9a2dfefd7718e9f82070b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878787ac38afeb5d0c72f847d083d310664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283e8247b2541c350d451589235e438665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3189a9a13b651ff8018d51bcd11d2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89f4858c09cf7733ac58582cf117e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7b3a4199a4c389ab6b677dc02c41a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9d2eb0bb4ca65ab63d6ab48227e16669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa885318afb2ffcd6baa98c76c62bab1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166682d6f1a59c553771dbc2616f69c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729500213dd00da2a2f86db446b00725672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f1625abc031336d0f500825404e33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463074fad43c05d1f024bfc597542b60674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389751862daa128a129f7e2c1d4031c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f150d9f4c4be0b3db176ffd085db3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607060f65132aedf839a0226ab75f660677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e002d2e2349b13c86214281692a9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0f702d27954b33fac4730f0db898c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c5bf5d7f97a7041d65f2385550616680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc7bfac50f10303478d377c345dbba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104e4ffae0156c99713f6bccabc9bb8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8257d270503770bbaf6404ed7d8b038683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7ac5b6a6f2a42026324f707e597ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ebfc463673f5ed82f91930bd00805685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcf7db1cc962e72846a78cef0add37686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8f873a2ae2d4b9d79a5068444c5ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280beb74a3e7d11b0246a0a180d380b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614cb76caaeaca63617d1803dfd8183689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769bf4fbf18adb44eb8ca1a7f69d27e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93530915a3856300b1ca4a8ed1b6ee1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf5d3135f9e22a6135430cc0486432692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738dcae96808ca8264a2c4d4c578a7d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d89a64954f2404bfaf240cc32e716694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e0b805ef5a0bb1b6c9036e9479fd2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82958dde9c576f4624305888d2eb78f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e2e4807201f9cf67cd188b6755e3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8645765fe7a88b0b6154ae70082c09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc1bf7a3a9ce7fc307ab671459c152699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bf0bae544dd3aabd0ee2913bb32c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb122ab57fd74c3d111e92c4776b64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cf33c1da14bacee671b9d7daf07de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed87e88debbfaaf020b96f9296f6ec4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a519930cffa6b884e13fe346bd9752704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8068636f3f193f86469951a5f50cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac8dc6b1dea74c7c88d1471ee3e2ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fb1a44561386a492d7811db990e4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abf8246b8425d60ed7db6d8744750f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9ac034dc3d3f14acda0375a4310c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ca5bf8c8774db7ceaac4ae329ff61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36197b6aa47791980618df5ff44f4a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c41ee4e94efffff88eb75e9a12d7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765ff752c3aebfe115084dd73256c98713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03f1410316c41e8b29c33129af8852714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb208ecea8914e15972c938da76a701715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dd0cc80720e4d2b6a7c8ad8c9ff95716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecee4594102382c7c71f296fc11aa4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc00a1fd21cf2a08ea779f7f81e8b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d16ab1fdd7588edef8128b7ee5740f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fac9e42a55a911dfcf8a2e05b3dc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cdc5fb12dcb3942b8f13248654197721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d0243ac78638cfb34e95f473754e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db0e90c918c88384711c650bb4085e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3135eff1a898c9c1d0eb7de7c8bf6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9a0f9184ccd6dda727a4de6d5d665725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bac64551804df6bf87e53297e58538726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b218d2420211859eb003365bbaaec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c8620e36ce9e35daf444e9cc038f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc63c4f1b1b8f560c787d49d7468b4e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996fc5b4c0fa96c60657bdd237e5e77730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1fc29ccab6ea2f2ffc5a055ec444b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31b119c271f1715d3687049e095dd0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d9a10ea4db18c4304e7afa61d82f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8983182edc4a65f33e316b8e1b417b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaf742426a276370924a428101ccd2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb692b4128548d8785a7662b0c125397736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7f959e8f62f4cb9e4da2036c77d1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6795aa09f239c22d28b684c152fd3fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbc291583624669518075cc3c35237739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948504fa3eb1e1bc7fc98a3b5167d18740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930f940569ceb73c011f4956a3647eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef3e2b5d51b14c95f555d803ba5aa3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da26cd449f424298e9cac89e37d90b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d5daad5dabba167448ef7695bbd70744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0feeb2b8c2f4fb61bd9523ca8f18b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502b3ef1a295b1f6448c5e6057515cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3c6cc4f64f5bd420c022653d0f6c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf2992de7049a0be22f13d2020ab9f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9c9e9a219fa65aea56228defa1292749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d10c983a6e2efac35240b7b04b647750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793085df1651bd8a1b77005b2e2af924751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463461b52a8164eef047d09abdbf8711752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f61d646ad0d8795110b10c87fd12e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39475a3111af687e48453b66e68bc303754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f43e137ed93792650cbc39bc8bad3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e4a4b2b4be7a0f3372d6d2ef861da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb7ffc143d15ab3f021b07f932777a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafaba730e6fc926ff5eba634a81b44758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca298b8893998117067f8d5b3f051f86759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca94e8c0f1008e2fd00844c56ba9fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90979e4361491a7e5648d8a23b8027ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e2788f91daa3d99e822866a821ded3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c19473c208c43284b523f6deeda9774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7512624db9490285faed13df20db0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050e669cc27a80f84f88267717633216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c50099a416f434d8fe9aefd5e91fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d59bcefb03d1874aea4768ecb6d3db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02f6d7ef3e15dd0436894104f5d12b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a389fa2919abef6d33016ef20689c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ce15e5db10576cfec423fd34be58811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69f3f22339ed929625c127c94af65d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455639a220229ff64e909ad4f0f96c7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad394f774a8a1357f0da103f49581e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ba494685fede84b25dd6a22589e4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accbd91f99fc8720d303297eb7b610316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378be5e7a7ef11b3a7a15529806719d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555fc07af8bb802f8346d306441cd0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c129896ee34541526da55675a17ceb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47ba5cd182f22364db1d5273d970e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba5efee1b89ccebe008686a18edecd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec834ad53ecce29eecaa487efc451222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657e6a8da48bda0a4243ced6d8e457423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d1d4db446a782a4e02e1233433ec124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef34699a3246cf5d35bb9fc3f0baa125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc069b29cee7af92f44c236e2d24eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a855c6df2c80c8ae4cb38d890eb73d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781a300e9666aefffd4b5ef96dd582228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfcd6a32b054b6f2f6b2316c95393029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad338ceba36bb25a2680f46e4c349b1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be628ce4f9f1628c67d7dc3a2bdfff7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9be2a4389588be6af1c5ec87463a5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5e17b2ca4dc177bb952c8a3e549a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650b08f479167f92bb2dd7814b6d68934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6786b4f6549af82cee2d7fbf931a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29957436a56370b803420f4b5902c0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcba06cd7d0140d48e84c75a7ba8d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccdae6e5b7eb31ea26a2bb47bb43ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa6049a98c9bdf1e2f849110dff31d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2c91336d2693bc04c93553da6358c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fad514a2765648cba581cf26738b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b0f0102b67894ab000b5959181ee942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c568372fe2333a82886a422a53c64b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfd6f1e95a07ac1885934148dd43dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e81d6c144daaf456ba4fcc80b5895a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48b44ccc16b8cc5d02ac832db152aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b7f9fdad1e5f559542af5d01c55b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1c0ca7d674101a1869711f3964beb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1f75a9781735704941999ef397f6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5cfc1508780278d266718e7bc70d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3a06bcb7f1f82799619736d1f25d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c2e4d5e954195870f1e2b4bd7060252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547690aa9aff4770a283440fe428a4a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16063c687dfcba243c09d8cdc664a32e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75aaef6be63ee2af2a0db878e4593855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bc0a8237e9327fac8eb248743061c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af380cc0daa7bdddae760fbe193e679957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96a515af06f2cfa1bf713870fe947758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd399c7e5a9e3a8c11fc4588d936cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047a9a3b70bedf771ccf984946cf32460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d31262169dae6a82fd284e89bedc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046b500b83487c51dbf62182e04449462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d551b2a90e3fef8cd156326e0276d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e94e4a58dd749ad305a51a8f8877e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bcef468295bb3c2ad32be426f510165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a61688600c51cf84c9a6ce30c66c3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc070eed49cb7ff336c420ff7c94eab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfc1d88fa75b1f51f369be8c56d27868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777cdaf6a77d626f57971c37f1466c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c58f4ad427146747319fd7381e07e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93433f0c4fd0f279ca3312812e114ad971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f73114b6b8d7c47d479324ffe7a0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1366f4efcceff42fdcdf397a81bdb4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f211cf136a2e727f06fce5e35dc1dc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b18846f6f18cc96327c2e3e3d1eb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346371799b2c6d55e94dc620ef79a7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c54040a670a31103432c814db8a18877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76ee223cf7e64261aee4cb2ab8c38f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e30680da9bf47f6c20474a1875df9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58af7464ca72dc08507d6268874129d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a495b8435bb02125ad5a93b839396e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654b99124747bd7e9401281c9915dcf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a071b8351b45a5a57ff05d5a8f8226483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f58f321a6abeeb234646ba0214c91084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5a5091a721801d1f1a3611d1a68db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fe10430c471737056539a58aadc5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b31595e6b8cd9fcf9e98337d16fa8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31782e49a849892f2127089bb00b61788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2d57ca1bcbbaf25f2e6dfd06d2f0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400c441248954db0ae57ebf9897aa4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932606354db4701aa2ae39dade2a0bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368a53fbd6dcd6062cbfb098a88f34592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430aca14d0c0bbee78ae681e26a603993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e1120f66afebb4a592d7e9c2bd40694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed758daf8c417e9046da8305e876af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cb4e1783ef4e216350549088542c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaf1a60127946336ac5d699cd6b1bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4623ba07a50d4e737e376dd0e76cb3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620acd1b970222ad49a55d8e2bcb85c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c401a1203c2393ae413a02802cc29de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8eb0e41bc6125aa93a363e0e66985101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f3ecbf19823816692e7afd583ecb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad8f33f0bb24c59317beb231023129103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7ebb12fd55e889e0bc3ae643358b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146ac2a13b7e191eb7bc87e519ee863105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e32a3f0b17f86f761c7497e5a34909106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500757207bfe98b48d0d13929924f77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4a914d4c2b09d60083f7ea7fc36a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70978dddfae27b4846854674dd50d84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b61b987a408d12082c1597107f2637110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de410cefb5fc1d6ed051db730f4f59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2a80d896061fc6d5897518ed40ae0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5be361699bd5621392570b7a816443113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826f501a769baea1f176d7b45ae795f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecc2db25f2acd81b41eef5df0384b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb09d0c282f06f13b6a44859395ee32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d35140326b2fb54791c6730efa2b37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0828cbacfbcdc289a61d40820a5f3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcbb7dfe25a474bfd1444aec55197c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d92e2f6f06e938608b4ff0319784b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38185963565a292580198dd439bde06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f257c8628b3c5a550a0ca92750fd90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea6e9ccfa6cc07c9b439bb02ed7312123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d0f7b86fcfe93c9937a47afd4c01d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7ca7ec9630e73bdc8d5cd6f43b231125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002c709431646e6e8fed37c86aea059126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261c96f6ec8604276a3413b91085719127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66e20eed1c748307f2bc2cb40d5135128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933fd423fc306ce36c16f25e369ea1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198845d19c0ec5820facecf5ec2211d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a258a0452a11965528b7dce2a6e43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c6dd812064521caa38314089afea8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616aad19468df191f134af897b1bd55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909183e4836feb57fcf53c3c470fdfc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba14022a9595630e3392b06ff88acf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9e6406092c518f2d9c39f20d85bf9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05283b018c888b4a2690919286b3e7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d39ef85cd88bf0a1225857ddf9f6b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd382e5bece0cad5149c870bea74ef31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dae63c0965f770ffaea055137d81af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb891180f97581acfa18e2bb9307c5b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0e75c771e98da0dd624f8d62b931b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2a0406083833e6fc8d53290ce05f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaf1c3354a7ca0f9c18e602bf38124144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912125d060ab678791305ad63946440b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a628fa996f8d33d6e2a88baf6bacc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234de827c3d0657205dce9ea307c4571147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d42c6904e10a614fc4e38f6294233148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb125e5abcc326b87583cf425badee4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881e00a75478abd399feef6c20d7fa9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca22d317d3c2de80c23a8a90693da90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29689231647bad51a561dc1bf22598ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a627fb0abb951077d2cb0ff0ffb887153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d006998d59fc54f9885f26077102239154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e5cc0fd9db8256130a45a6b5cfefa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1ef1e45639872eb6fe13c11248592156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6edf4a1a8be11ab658f38346ed74f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bd9ab580bac5040eb82a8cbc45f86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91968f2b7c6b68b620e221b13192a189159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994c4ccbbaefc5226a98389cc65c07d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084298b8efa5cae0f18674ee8b38695161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631356a1bef4487cd2c800f97477ba07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a30357d6ecd733958a4fed42a85ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613023701e5b7015d95646fa4bc90438164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2e5cc4e49cdfaf20586285991f018165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fd1a69206bb7032f0da8024541cc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9c1714b59595b8e7da26291749d5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8de46f34b82ec8531b8f294a744db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17904735f707140412038c0a580443f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525380054df9f26bf792955ed66e3ae2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18386f0b00dd16355f6581fa52bdaf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b484bff3c2b4c9198c81cfc1079fd7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b97b186838e9e00156d14228dc153173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54ecd0a26fd93f99e5a0861d519626174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c354604cf53c1e6560190549e5507175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e6e1375c9a45d86164749a6932b4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8d3257101997d722c83d7dcb39672177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3016e5f29e588ddc2d3c8a6d567fdd2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63a67942fffd9985b120d1b84409b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe386aeeeaa7b30edb5042a2564810180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014cb06ea57530c28434c58f34b1e73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88061cc4bfceb6347f4d67b3d44a26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247334d1685e061fb7e5102bff11134183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ed574a98fb76aff31785eb2dd15d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de746d0e19d320dee32d33431b322a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e92cef2367be3f6a005138a639bda7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9c5dbad7448bd9614c54ea99a4d3c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeefdb7c0e3aa13336fb02e8353588188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32834b2dc6df2989f202d9445f3bb0f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73500654491eec236d26c46aab7c4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff312c4b6ae0ce92cf5d64217215f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe1505a59d7187e0c14109f11f97ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5733fa36de96f014b815cab36b30db9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367cdc37991d7b7c14e72526515a002194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6f9cefd82bf50c3e88d81c7611c75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ebb14233259faac7ec5ee63199a42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0097fc80ad65bb37c527601dd9400197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c3553cb297dda3e1084db3a0f51fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b27a13da765b32c2ddd309392a1860199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab89e5f72ec66561d85d23b57352745200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae94c4a0c407ac2e1ca03801ddab42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa52e6d4c063f1bc54d5f7ff7d40ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3628e6e3f71bf0eea7407c702a98c59203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe554ce3342273f40731d7291d1d82d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739771961d61b9ab95a1450de98d1f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201d8acd3b4c8221adf4940df7c08a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0684bb83874e45d392aaa98a24d881b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f751b1d1a0a281d6e480e09b36ef7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d541d91a5e170d43bc26578a0f47b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e805fee59051bb41f33ec600d74c83d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43a2974ba8e87fc64e4858980f7293211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baec37a64deccf39d201ae6e90965a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd7cc0ff0a25a9fd4bfa89c1c9a4ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d06b1b98ab2b5c513b17ee59d16171214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1bc2397ff9c359ec173b95065956e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b6b54d8d05569f640f2822853d1dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcc770394f6d75f73bccf30b0e5983217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d8b00d2dcd1f351aaf1853059e062218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f747ef9f3b2a49bf784f3c48253158219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d94e1d2d74fb86215bd0ca11b91e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007873bcdf64bbf2f64d998ab9f82db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b80679f47c06d3552b2458e70c5ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f070110cd26a46d9b79274e00cd4c65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cba493bfe9a9ff01b205706ea8ca4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031bcc6020b4e892802380acef5bf44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30c3d2701869d5de3991b207a002b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac6569a393c79673b05970544a58db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053f7da05036517ade270c6af31d8a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0cf3d44dc65782ff1c1234aaa9118229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee85352c4815a1a7a69fc6aecddbdfd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80985352697ff28572f97cf3390a9df1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e307cc9932d0390583c85077eadd702232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ff535374bc3e91e8e419ec7c88e3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad729a7705d285b3d4415e11ac2a21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c75d4f8caef9fded414a83a72d7fe8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484bb01f4f320108ef795cdb3b8c358236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba06f388ea067baa2e1b124473d377237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c90d3b1976e417f15984ec6f48355238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc7c47bb5b20a4c09098255d224bfe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7017ccf9bc90bcb654374614e52e2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682d388c5abdb4edca86115b8041963241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a1101b9ce7fee92dcc734610482f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1b547a85cf8ed9f0fcfd91ab4b4e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faa6ea1b4cbc874af64f8d3d3639d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397ee331f38ac278eb5576055d509ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043fbea319186c886e9bda793192de2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da2d9cb7713e3f4edb443c154655bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946de774ab07d39ae6647a500c8e660f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49571f19822617544727449ab80d08c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2b9403b94210dd9c8094dd5f62401250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f346aed01c50f2052e6e420a7b424251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b936e4615227ae520011c34d228b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fec1f29ed6a1d12ca259cd74fcf8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286decb6c34705c3c1e01eee6685c76c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7121b9bbef82c2d61b3a87daf1201fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215e46a9a74b5f98ebfd7d763cbeddf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa28aba896a4d48f1a090070e7f43f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf4026eaa812a3a37293c88b8ad9e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd852d861a8d72879984a125032d2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f4fe780bf4f6aa9c04d1fe751ea3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e46f741909915b5032a269644094dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b1769676431d94ec46988935343a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a55ac81edf6100dad6c4d2177610d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c4b25109d57c7a8e413123980d641264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d04af6a4d549695b973fabd1323239265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7712bb5baf4265b77700cd94ce009eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dc392db161305b949287a5248b8c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554494b85eae30312740479bb6238573268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7d6de6f924cad1f25703415ce3296269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5edfe2da3c5437cdf3beec51e9ad2a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a642cd075ec31a3d8186eac087d5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcb6e0a701fe1e5190087c07065e88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdeaa102b78d25d0fca59ab4d66a41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c27002852f33d004b07fb97924d4bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a99362fe9ab3a6a4b513d825350e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd211e78f1d7c7f3f8f9d127446bb1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1c8bbd8b4497604f167e5f356ed08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cf1ad0f9b62ed7b5faf5a0a24ef7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077894a2a4d6358b0458aa83f173564279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4520dd6d8aa542222951caff54f33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb090d47f09fcbec06d28083f1cf4d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a84b590804930597a93fcd573911ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7591d0fe5d2b75df9bcca9b2c7f3672283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded42f5046fce97e52e5fcb56a9f4001284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc569b4b056c8738b9ee9e3d10b198285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1527307f10b3fc76db47ff9569da5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250eba415fdbbfb74193d61fd842161287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e9682e42f35bd57b4436379c3c36f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeea52ecb76cef141720c59fed5007289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cea3564fa8085dec87427871d5bc44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafd450eff1de34a73d243c7db020b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879de4fe9698551445b360f8b31e5aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65201c01518815ceb9199bb4e19252f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3d31e278367f112c49b11bf69e5da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1a066a0b5122a43004b49eb5054e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23b554794669f017c4274dbdcc4da0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a3f378c18dd7614beda98b7b7f96f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55026bd984ef4e7880fb7b0edca78af6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc85bf5c8ed3c9109e7c9a1824a520c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fde1dde7060aeff6e065311547e465300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1498655228f066b43f8e668da3eb4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c920988e42427f9a881481a80cbdb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dcce9f37c82ab2a9655b61cb674ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06667fd666fb6c217e0846521378f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cc9825d16abe2ca0fbd36d1471fd7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35023c7c02e8dc49f85acb7ce410ac8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242232b50702101bdf5b0334f4cae52c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478767faa9cc0332ee265a01e040a66d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d551fcc4c2f25c58fbe72117f26e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454648af64c874b4d4639d081577738310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a90e91eff66cbc7d00b4ec5c20708311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c2d1f51437000ede5fadaefe603d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2adbe284967d72602a92453c4a078313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81d068ea8fc0d302f19847674b65e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e80769bc9d7993c0727d911ff1b600315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40288b5beef30bd7ee008bae459bfa31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725ab46a255f24eacaa2220235d7421317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b55ca53135b350a8f9eb1b32344d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787f55b3d45660655a7588e1591e712319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3d809e7e884cea65fb274e574aff0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270bcf381b9426461a9d4cd738cc92b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf73a7f9b81f0592775ea6b364af5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db448c5cbf6e03c17827dabfe986fea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f98453965c1ff83c0a088c31dae0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f46f834c20bdfdff2b7e278a91ca1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5363d5f397981d3db3dc5bbf66c415326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b1a6d42311c0cee65c5cdc043c76f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97690c50f18a026f7b5b41fd9c3f30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547eddf39459a4da75a28060b3dbd9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50941916338f9ad2ad9785bebacecd1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a7929bf4546ddedf5b823a49a633b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45553884957b28fef2d3671a602e631e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa735a6998b55111609aead345b802333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a020636ce3e07ce32e0c819126c26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6657c4187f4a8b1c4f4a1484e6477c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45beb05422fccad71a89f15c1c9bc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae0be201d3a4fc6a2d8d24e3ce37d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbc9626e9b9a1abf09acc1cecf5b93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1859b56c0d059a77b3e2acdd7c5496339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f66c512b0ef28b2ec15710b9c84b9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1ca34ed55a5f6086f309ee8b5b24f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244e01ad3937ec6596294dd16075105342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387eeb03b86057447b157b89d957834343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab66b5f1d5986c43de2232a8eac2f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5e0c50cd383cbe583f9d28d8811e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e919cb37f30fb90f18d38416be98c30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14357c8e397c3cdedf9cf6613315b7df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697425db09c13c38eea4c606e51f2cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ce95e71e303024470976d62c88472349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9df8899cc42d96268fa5901c300523350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e410bbf915643f443099e7ae164d0a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da4f92e7b563a47634ec739e0e869e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537304c49b7aff11816933dc3ccd2a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8548722584c400fb2d861ef61a86d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b05003f4c34ac5365699e96fc378e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937faf387d980cba40b4866880c49df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1e800fe924d6128082b9ef7c6b7bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93dbab7ea0ebf513340a3c60fa07d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32578b3e7b30a6a71e33e9f0592b44359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04be6a5535244680349b5ba781dc4fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13696339399ddda7aaad0677ed39776f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a2d9edd8b830443d32b21561c4a9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbccf5873b0d1a9167cbbae20b9e78e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fa290d3b1c5c1fac14bb7e918967d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee5f79e97ed9a15ae6f15595055339365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ff310a4d865843b1687ef78ad4b26366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a48f32745e78d7e2a75caf2ed69dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796213e44fe6c540055b16694fff26e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4be13b4e6443172f1d3f8bdc8c6849369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0131445715d0add7c00c2070ce9a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d236b0dff2be5fd7138750aa2da212b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63ded68ca1703b4b7184cda5c5af5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b5f5cdca633abad6988b9c13de411373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbc25287e4bd69068000b30136ce6b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771d3ec17c39bd0471ec2f5a42f6d48375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd3c739586a68a6e07c006200c7181376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417cc45c7d03bf92dbefd1100f0d135377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0e18984a4865407d0cb12cb00f801378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22830580bb40443f663d18b58179200d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d930a2cfdca8b7501227d43f8cb55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa392fffdfc2738e25555295275b40cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd151337690111d40d49b177709dcc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1d86db6c3805179b8778c14fa950a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce23fae449ab0a90431ac9265f802d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c1a342796682e6856e1d74878d69a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77969f95690e795ddadf49eae4ec5a1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be9792916aa4dc8878592c6347142f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e489de262cdf720021da7788c855013388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab18127313b390324e791867757d34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a913c144d1297caa54046d1344ca4e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1142aedd50bd211468807911c5e12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f001d1c3f5ea92789bcb96fe90a9dc4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3993f842e030ceeabeff9467e437baa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c613853b53abdc9b6e42814d27d0d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bdce5f9fa359beee82da844258e15395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7622d1cdbe84d071bbbb958e314c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094e3f51bfe1d33382e2c717221fb5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8999ac22e4d09016564e0c2e6b7bb72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cced3ec0c5c9d2a2d877e42cdbc1756399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaee48a1ec46e82fd1fa8aa84856bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f9ffd236ddea27fadc4bfe61afc0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1a46cb8598300bf76aa65d0cda0d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c97558143eb2fd55dbbeef8a27d7d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f2c1d635d320b87927a57b0744d55404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503bec7032615cf4af473cb4dd7c996405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651773a7d536b3e5168c3863ca79b2a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4749ade739841e49d8b07cb3582e02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b3380a215417feed05b839c995343408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e5cde4e1b02f3c00a82da7c4abe00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be36ddaa72967ee412410082d0e508410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c404c18b1dec503481f541b8963e42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078650dbd5cb8766c4470bde36f76413412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc77b26e66b80c7872156ea9831ffb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a99e20b97ff8ca27e53163ebae0956414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fc326221e6bbc871cfe08e7c3113b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf9fc603cafe3e2963e57ff1ae4277416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7433f3f79fdd27bc68697cf7d78d0f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cdafcdf33771d912bd6b28e855661418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184b8b86dd1ecc566700c0ff116b6e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37df62f7460681a531263523fcd025420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c71ca68f96bbe38fabcc9efe9cb95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4104d0d83c434928e07b0d2138de9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ad276ed80f73e45c04d7a57aca683423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35587de542c7c429653eee74395d3de7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a83dd891fa98194a48543f8a9237f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb0d80053507b77d07dba1f0f9c0f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170b9602ef019d9bb879171b76c9b8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c8b246f13fef31038523af3efb599428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d016c45d6473bb275838372087314429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbdcd18454f060f2ae2afc7f8c3d54430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8d550ddb3bd0b7576ac24cb642bf4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb5db116f9610c5a649a69682eb399432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd56e24fdda5fec48f82c89238bd21433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd04aa9a61bc547811195e9e05636a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2478f3294502ec2d22214780f15f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84891e5df837d9ba90447400af61028436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e88366d8b703643027b63b370cbdd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61fdc9001dc7b16e64b7b56436de03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f6dec3e8e3a544760c185db8eefeb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46773000719249439b35ef8064adf4a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266f13b7b76b3f9a010206be1eea235441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f960b869a7385bf65521e9b987d2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6ce6bfa0eb095f14058f307d8804f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7ac4196dd103b1ad511916f094485444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7370cb65a72c6d4e8beab022d1c8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c4c956a8ec08aff4a6997d16b7196446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc5bb4fd4f1fdb967beabacae78e5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de32891060dfb87237e0a312fb95724448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bda94e13aba9fce0def0ebba4fe18f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca319c51c9fba257c6c080ad3a9e641f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef3b218e5eafe05bc5f88272c96796451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdffb374dea57b9da59f5e0807733fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b5909df2036227e2410292697b506453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac49f67354a58b2130f58fd418595b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a9bee53c2abe8f35e2c9059ceee28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8f2a32062b1cdd6539ad198f4c0ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a4f5dee6d95af3859c4444947820c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dba36ec3c95ba64ebcf7643d5cfdf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e00086c48e14db76ae90725a179e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910908b9bf56674dd1c286c70c52592c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d6cf5420b387e580cef20ef85b8dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4763a9d89210c0057f03830acef81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a21bb50fb72d880dcd0f2ba8f28cab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb52b5084cd2e95070e75679ce829a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187c425c3a3f8c62ffd594d246fc998465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197e88c08ad69ec758169247a86a141466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742df2951e92f68ec6784fbaf33f270467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf384095416de22012047e133770edb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026661692ccac2f4ee8174e24993430469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618562257073a87430937ba12d25a1cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd959d88ea2cdb9994ef4cef136100e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046a7c017efb9c1246d27f427e55aa6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc533f51374c72d92e13e83690c15bca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303906cbf99300b608983d79c95bfe3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18a628fc9d35835121642200d502c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092834ce5f87588b6e51bd6fa62294b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b8463090728f27f86a968056b88f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa809370d398ea32e31e5cf15687e653478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03b504e182b2f49d49e0b1dce60ada479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfaa1a2dcd629299c22426c7e9f359480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f418d006960e3aba2b4d6758df1dc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72bea47c68e7b442cf08681666111d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07069c2a20b2a8e743ce7c4c936f57fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d077a4d173234ce45d2727fcf9c26484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fe37629e8a1bd37926d0e030ada6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6d885edd9c1baac95b305f25cdc7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291af717c5b9229004419aff7e4a97fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bb375d5abee670da43f4db7af8066488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d63bdf6a5bbf604c5b86ca0333373489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509924bf55341550023a163bdd7a6973490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8c0258f35f6056f0a704ddba539ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4a1f7f447ec15454c6fd5381e284b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c4330e6aebce1fcc310e9aeeabe2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d016c6a83088535b31a7f1645fd03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523ea66436430175bbd68eb3771458d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bc5313d711f5032215c27fabaf353496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34a8fc06cd04b0cecf41904b897685497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae01cb1188d52904711c54ee5e72b8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e0049a36e83c3886e33c51f7029a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634a3c04cbc6c9ff995eed9f79dd5b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb712fd1e23d89f1fddcc9e198abe121501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca414799ea76b6ba90459ca96b001ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae8d74e54846c1478578d4df6f29f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafdeedb6ae304b987a469ea4660b14504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b73bd6d31601f64051338569b44f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a2b9004f3f7aa03565fd823010ccd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac8e4ed67a8efe55131be3875d98b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71b0d1db15e6a90e22cee999a5fb5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb2dab1d1ebacb3771002b3dc8ec24509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a55b0f2c4a3a1a96aa5a811c624410510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da3f77986967415a8b07c875784fe5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c916e894b75c533128aa6a7cbd1cb2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8089165c16c438cc28461211aac87e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce183fb9953fe36ca1f058e1bdd747514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643afcff8fab725200ea9c75e7f4dbf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a1453476756fa63230d6b7730ce3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec32b3a1dedece6015a0203a60eb5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1581825b2ca3a199773e908af47cab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fdfa2b156da2d51c2d8d47fe7bd38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45ded0132293fa32662091324302fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b46314eebc7a6d9a3393fc03a30be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c645f9a9948d3f392dc2821c723dbd7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ccb8ebf67b4029651a5cf7bb7fdb1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbb30e1c2dce0202e849761dfea039524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27000437b6e7f514b20f36c6b95595525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906aaf0c7752075811876db502412a7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550602a989cdb3623af723d877f5a29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dbcab57b548124138cd85fab8c5a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29839bedc90a9cee7b87def0ae2db090529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c656347b5bb21e2eb7150d1f15ac1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fe8d067ee0f3f7fc4de695ce32cda531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba203b79543b1dc195924413c1918a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c1cd75b4e4e2cd4abc1dfc2cf424f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d62f06250141bee7596b58b10d3f52534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32501ac0db5dcacff233941da43d4a80535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b25edcbc7d74254c5afaf132c9c57536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17eae2a8e9b439bfb337d4ab90c199c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3732d5ae75c85397dda6d7786d772538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ebc626138416126e986e5ec42721e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe029f14c223aeee00a2133a6e860c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8283c4239d253ec016e5f3552959a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138d31af3498279d61ac2c2a0483d2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d72f438ff4c7074d0ea095a864969f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb41ffb1fbc12cdf4bb6d9cd6a3e237544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8895d90ec974802f8e50e590b3e61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a73e1481598e11af9b6e7f5558517546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f52440f924e1bbc9531afec15f5442547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767847315c4955b86d14a81208f2155548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba85ddd7d7199ddc48342a7e6e0537549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353355ddb79af3f6daaa32d4e4487960550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6386a2b8bda907484b6ea8fa051bd6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9a4c2f3066a472a508875daf875b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542acab9a12b9057f7f101737bfe50a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d912dcbf992f7f577ca0c5ae054748554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bf2728415b70de783433678ad2458555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db837e751b5ba48ada0e1af6619bdd45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046efb960e47690054f166d5189dc206557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30027030ced46ebb50faf43c95efd1d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a532aad241f53d9be0c6edfd09ba04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e4d6c000a0af6bea0696be143f3ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537822457723a8c6a6912b7d6b2454cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b30ec4040bc6c951cc242b03323f6e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30b295a750273f36a5909e23a6e32d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78aab4655bbd6f2036cc7d782626fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2c0d4f967cdfdddf7ccf5d9a58bb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b50dee804ab36222cc553b8619427566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4f86fde2422012fdea91af71b1d35567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbde60c3e179615f398a9fce0742853568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1873c589f80eba88ed828d34a6f81569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631999883872528cce8b68fdca724c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd045f4bf60ee6b7ae3ae3b475acef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af212041f44f257d80641ee227159e75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39eccab3627c2c3b93d90196f261ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c9a8d708e6eafc5a4faf9e0f6a6bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef8869e1253082328ab9e1cf443a47575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213efe18ffefdfc9bb824acb4a06525576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806c5653f58796f2045eb5edc0af560577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828147c7c9336667913d4600b0a2b82d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e50a664a95f63fb92ac77bc88108c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665ca9d9f7e1647f30caf7fd7ca3cd7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd1cf02401af72864590da536dc5f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14c30e67332e1d7dbef47df510c5af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc91c3d8b957ac975a552dbb1da975583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0f15b558b5eef1bfc5a4c2e4181e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab13c67fba83a360ec88bd1a9bbcf4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf42acc987b4baf0829332a9f51aba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afb841902eb7416a783dbfe28c1070587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012e56561998bec259e15278fc3493c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc211f6e3db077da8bba079b73d9db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2002d2379779e24a5b832e3b3b425d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec73e59fc11eefb315dd33812d84d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0b5ae4df0ca5b852e0df5e28d02d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de6c1135d1006cc71eac8ecd6bf9d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becddb59af9b14bcc1f213f0dd71bdc6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085e0da7eeae5d6e970e312eae1affc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edb129b8dceec6e8e397d7481510c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56b63672262854585a706bdaae3aca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c2bf553560d993d5f82a6516b37fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e550b7eef77a30a983726bf39f0a42599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e774fc347ab59a0211f8298dbe923600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562d46431726aff14ffb1c16814790e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfa766506c9f99524f302194706ce6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093e417912f5147d7f61b60657072c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15c927191b0eb241d8069ce270b9e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61907860cbb41b815c645182cef2bc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de443723663927a0907a0deba884c25606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548f7ef4ea73847e45f7a82c246b7d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52cc08fccc39b8fc526041db6abe4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe4c1488ab2dfcd17b53a13b2b9849609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dffd85da1b478204f08f978b6b56a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c77718a9c75be3f3ce03774f48e41611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fb26a1a38a065072493cc0a99ed7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9907a3988b3cdd5b7821bcd9caf80613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974754eca24d0f522dee5591ab166d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea3d9cf9fdfbffeb8ab90a08aac1f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7566e7238169581898df871905ee56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef93f88fd911abd8b4226d2ddb2359617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2f4dd4653ca4d6470e484659e13ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345c8a72c8f899b6f72000d5a9b78d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee232a3c8b7897729532dc37c655dd1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38866ec25cfb50215a7c65c0cfd4960b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200a21813d96503df916989edae5603622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df22ee4b1dda9bd29ea6dfb2cb80dd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99552b8be2dce50e437cc6829aa23975624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26834f8cac954058e807066609ae93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c76171fac54c0c768366a7762f674626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9becfac098656a61d0605a553e76c0b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b0db6424f9aff56681815029ccad7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a01c0380ee8bf3d1028a65457bcaef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3365d92b5237f284e97e515ff044ea3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6a114c0934f44492cc4655b026334631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1039af0e1a24457fbc60618e039cb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540cba579db2fddd3e13e1c90c455f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5bd9b6466369d7f9ae8407a35f762634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6dea148e83e33658aab7b05e503b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da282926b52520c84c18e6fbfa945af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f1b7d315150b1473ce72567372052637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539fd9eb46cce612591285053eb9995638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534ca4e67a69e27dc70e7d9ded004d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec365e35b470dda07457ecefdc2aeea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cecb4d3cb61bbbd70573a3b0b6e39e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395ead1e7a76ffa82454debae8f3121642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a7f6de7d99cc6248775b80e20c8c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e781ddf2f8284dcfb977353b70593644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd715fda0c938c985003fe9566b74d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fca913c22ff8c2f4426d567b2be95f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed069a00bcd834bbedb4a892f762ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18914ad0f3f76559fa76a468ccba38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5387486c2698bf571d5b673e2d3d72649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a5a1dcc3e2def648e492172d6185650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e490200905b4468a2e72edabaa684651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179e11a0e61b9e4b9e3db4221eb6fc6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42409f2b2f5cd44854f8453b9bea37ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845201d0d76e1c4c8bbd51f1208d2b3c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896eb380866edb1455d6fbae626d6c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5d82c52ff059ae0bb3ff2381154dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3afac917cb3daac03e3096de68c74c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e1fa6cfa67cb8f993ff4ef3e98655658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13a68d34d89708cace7d5967ae24df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22da4c6032d0c2c02eb597f3454a79f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0ad738eb6fbe1a61beabc0aec1b05661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70878183fef093d8a166fc216f65b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe9694a6d853bd4566f371782e466c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02a9c9f8f45e2d649667098303db9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1707f45d251929d913526f20a53da2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda50c7e7b4ef3b4729a40ebcc6b53a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ab9c1b963dc409456610265d7c308667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa674b23cb30638f93740d0197a0a4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8604ba1c2dff0b3700bad7d7b1bab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bffb6de8069da07afb423612855d82670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49108e870afaf965698ad622fd5db1b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa4f19d1625532de0c81e6d40531fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02a3cb7861758ffbaa978af7ffce1e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db59074ce75c7b2b0228facbfe2b3b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5b05b0f59beec86c6bd69901c005c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95811eeca736362b7deafab322a31414676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315538cd93830e4d089c4d235814994b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2a6e0237ccca9ca82f3d0fb918df0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2878390e5086a00c976d17ce259c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73182a25d3c51d85e1abe99d1e88cbab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef417e74a53965d57d3b33979ff804681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c41d2fbbaf69b793b2e34d560d856682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeafe01e0ea3e4750bfd2efde67f19c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7678e0a023ed861f57afa7aa638a40684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd7ffaa6a12dc247cc48badf0e9936685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b37e4ef7809795967913e115ea6b1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18177fd0b613b3d7ccc22d569cf341687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c2ba8f0a777074778abbc44a87a94688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68373ad820aa740abd539a8463772490689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532991f510547f812137fd8151a065f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50494f59775e8bb5cd520d874260d4a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09726432189a23d634d8e024997f1b69692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20162b3f3f9b1cfc5288a7c50bdfd06c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0c57eefa9c27cdf286623bc32f0d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5305d14b2feffba9f040145a981845695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003a5e1c9d45113b1f088e5450dcf89696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ff63ae4d2d646471f5bbf5c726c53697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a086225bb95ef17405f88b33ae1e97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7345d63070db3e3001c17ceb331f225699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1489ae7a026f2042062dbb9557116700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7382d2526f1d9da9603c923963b0dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8b90d81c89e820480a3fd0ec668c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb86ecfd7c2426e7f56ec6693d2d212703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9bfdc535a90ab7ad5db9b12eccee0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307ffa1c380ae28870809246e4d9450705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092475654d9ea5b92586d324e33ce95706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed0d35a9dd5a17c45fd754e592602b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9cd2aee714e4fd2cadd97cef382b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245078cce1140b37ecfeb141f244e78709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda7e0285d9f5753255bbb63e17545a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ae7abe148d8637e084867d0e5584c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebbe360878cf787425fb4d8947ea07712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388fd73f2a4a42c88d4f83a1102c8e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078856d8347ff77da77a0700949de09714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddf1522fe5a604cf3cfda2b9339721715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860380efe0195cc94793de58e5025e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef9a62ae27bb6d2b4e169cc6658b7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538e949ad5a346c204ed5c480ee55fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f74b7baa2120dd80d0d6a449a380de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36285d3e0a6ec129b7338eff5a5b40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7383d6b1414634eca512d40aa78cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27afbd99f66e961d3c20644d2039b15722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49afa4529d1bb068f9cf20d15ff46e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cd9afa621e80dd46bd5e95f723ed2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f54e0b44ae89d1003286b5fb8648b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ccf460642606e8ac2c3b8dfe72035726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00372cb0fb328e0786101d7fba05d999727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a877044a40cca748051baa1d90b1b86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364d1b36399e9f15b77f3e91f014bc7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09a81e16f9fe42b82d1635c8545961730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c9ac27b75523e63df7ed8ae3034f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00fb9151a6ec579ed7deb131b727c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6738f679f354196bb5b1c4b6edec0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cec836b6630be90927ee0c0b2cc55734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431f50154dcdaf738c7e3c949d66918735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0059821c925e392aa707496a822797736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bb680614df583a5119b8b27f0bc71737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437099683fff379aac5b59cc136e98e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2142cc7af0dfb62c0da326b9ed3ff6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa74b503f3de5238c25963331b978ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0ca28585b5905391132d8635a95b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28656f121d61a2fb0d5acd18a65a33742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3cafe97122d4f1b69084ffa02895e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c087066eb87e69bf2da316eaaa8cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47979738898301c6e154f287916d5922745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f8b2e3922f4af0a066df99e3894e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379522f8db5ce92dbcc48398156e047747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f1bccf81482141c294e2209ceb7cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867110462103acf938a95061bed8d77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ea33b9d9f12cc2dae81370e1dc41f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739d6d0c9ebd51fe3cc823c880b5cd9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec11378ff3903438417466c70339cc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3ea37b65e8eae5366965f71dfecb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbb6e04c520c164e955324020c5325754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc6e3597791cbf43973b3765ac5ab5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd503dc8eaeefef078f576f8435afe0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af341de046142d13a00aabdd8d1a292757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b40b4ec0363e65a84f5c23eee0c7bd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fa4357ed328a7b544524ca6d18e0b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>