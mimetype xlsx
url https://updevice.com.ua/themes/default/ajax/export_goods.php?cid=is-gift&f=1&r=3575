--- v2 (2026-10-09)
+++ v3 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca94e8c0f1008e2fd00844c56ba9fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90979e4361491a7e5648d8a23b8027ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e2788f91daa3d99e822866a821ded3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c19473c208c43284b523f6deeda9774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7512624db9490285faed13df20db0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050e669cc27a80f84f88267717633216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c50099a416f434d8fe9aefd5e91fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d59bcefb03d1874aea4768ecb6d3db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02f6d7ef3e15dd0436894104f5d12b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a389fa2919abef6d33016ef20689c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ce15e5db10576cfec423fd34be58811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69f3f22339ed929625c127c94af65d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455639a220229ff64e909ad4f0f96c7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad394f774a8a1357f0da103f49581e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ba494685fede84b25dd6a22589e4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accbd91f99fc8720d303297eb7b610316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378be5e7a7ef11b3a7a15529806719d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555fc07af8bb802f8346d306441cd0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c129896ee34541526da55675a17ceb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47ba5cd182f22364db1d5273d970e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba5efee1b89ccebe008686a18edecd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec834ad53ecce29eecaa487efc451222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657e6a8da48bda0a4243ced6d8e457423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d1d4db446a782a4e02e1233433ec124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef34699a3246cf5d35bb9fc3f0baa125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc069b29cee7af92f44c236e2d24eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a855c6df2c80c8ae4cb38d890eb73d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781a300e9666aefffd4b5ef96dd582228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfcd6a32b054b6f2f6b2316c95393029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad338ceba36bb25a2680f46e4c349b1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be628ce4f9f1628c67d7dc3a2bdfff7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9be2a4389588be6af1c5ec87463a5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5e17b2ca4dc177bb952c8a3e549a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650b08f479167f92bb2dd7814b6d68934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6786b4f6549af82cee2d7fbf931a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29957436a56370b803420f4b5902c0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcba06cd7d0140d48e84c75a7ba8d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccdae6e5b7eb31ea26a2bb47bb43ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa6049a98c9bdf1e2f849110dff31d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2c91336d2693bc04c93553da6358c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fad514a2765648cba581cf26738b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b0f0102b67894ab000b5959181ee942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c568372fe2333a82886a422a53c64b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfd6f1e95a07ac1885934148dd43dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e81d6c144daaf456ba4fcc80b5895a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48b44ccc16b8cc5d02ac832db152aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b7f9fdad1e5f559542af5d01c55b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1c0ca7d674101a1869711f3964beb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1f75a9781735704941999ef397f6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5cfc1508780278d266718e7bc70d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3a06bcb7f1f82799619736d1f25d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c2e4d5e954195870f1e2b4bd7060252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547690aa9aff4770a283440fe428a4a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16063c687dfcba243c09d8cdc664a32e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75aaef6be63ee2af2a0db878e4593855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bc0a8237e9327fac8eb248743061c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af380cc0daa7bdddae760fbe193e679957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96a515af06f2cfa1bf713870fe947758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd399c7e5a9e3a8c11fc4588d936cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047a9a3b70bedf771ccf984946cf32460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d31262169dae6a82fd284e89bedc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046b500b83487c51dbf62182e04449462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d551b2a90e3fef8cd156326e0276d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e94e4a58dd749ad305a51a8f8877e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bcef468295bb3c2ad32be426f510165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a61688600c51cf84c9a6ce30c66c3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc070eed49cb7ff336c420ff7c94eab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfc1d88fa75b1f51f369be8c56d27868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777cdaf6a77d626f57971c37f1466c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c58f4ad427146747319fd7381e07e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93433f0c4fd0f279ca3312812e114ad971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f73114b6b8d7c47d479324ffe7a0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1366f4efcceff42fdcdf397a81bdb4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f211cf136a2e727f06fce5e35dc1dc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b18846f6f18cc96327c2e3e3d1eb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346371799b2c6d55e94dc620ef79a7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c54040a670a31103432c814db8a18877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76ee223cf7e64261aee4cb2ab8c38f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e30680da9bf47f6c20474a1875df9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58af7464ca72dc08507d6268874129d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a495b8435bb02125ad5a93b839396e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654b99124747bd7e9401281c9915dcf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a071b8351b45a5a57ff05d5a8f8226483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f58f321a6abeeb234646ba0214c91084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5a5091a721801d1f1a3611d1a68db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fe10430c471737056539a58aadc5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b31595e6b8cd9fcf9e98337d16fa8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31782e49a849892f2127089bb00b61788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2d57ca1bcbbaf25f2e6dfd06d2f0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400c441248954db0ae57ebf9897aa4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932606354db4701aa2ae39dade2a0bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368a53fbd6dcd6062cbfb098a88f34592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430aca14d0c0bbee78ae681e26a603993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e1120f66afebb4a592d7e9c2bd40694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed758daf8c417e9046da8305e876af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cb4e1783ef4e216350549088542c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaf1a60127946336ac5d699cd6b1bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4623ba07a50d4e737e376dd0e76cb3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620acd1b970222ad49a55d8e2bcb85c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c401a1203c2393ae413a02802cc29de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8eb0e41bc6125aa93a363e0e66985101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f3ecbf19823816692e7afd583ecb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad8f33f0bb24c59317beb231023129103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7ebb12fd55e889e0bc3ae643358b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146ac2a13b7e191eb7bc87e519ee863105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e32a3f0b17f86f761c7497e5a34909106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500757207bfe98b48d0d13929924f77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4a914d4c2b09d60083f7ea7fc36a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70978dddfae27b4846854674dd50d84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b61b987a408d12082c1597107f2637110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de410cefb5fc1d6ed051db730f4f59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2a80d896061fc6d5897518ed40ae0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5be361699bd5621392570b7a816443113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826f501a769baea1f176d7b45ae795f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecc2db25f2acd81b41eef5df0384b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb09d0c282f06f13b6a44859395ee32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d35140326b2fb54791c6730efa2b37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0828cbacfbcdc289a61d40820a5f3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcbb7dfe25a474bfd1444aec55197c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d92e2f6f06e938608b4ff0319784b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38185963565a292580198dd439bde06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f257c8628b3c5a550a0ca92750fd90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea6e9ccfa6cc07c9b439bb02ed7312123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d0f7b86fcfe93c9937a47afd4c01d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7ca7ec9630e73bdc8d5cd6f43b231125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002c709431646e6e8fed37c86aea059126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261c96f6ec8604276a3413b91085719127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66e20eed1c748307f2bc2cb40d5135128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933fd423fc306ce36c16f25e369ea1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198845d19c0ec5820facecf5ec2211d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a258a0452a11965528b7dce2a6e43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c6dd812064521caa38314089afea8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616aad19468df191f134af897b1bd55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909183e4836feb57fcf53c3c470fdfc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba14022a9595630e3392b06ff88acf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9e6406092c518f2d9c39f20d85bf9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05283b018c888b4a2690919286b3e7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d39ef85cd88bf0a1225857ddf9f6b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd382e5bece0cad5149c870bea74ef31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dae63c0965f770ffaea055137d81af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb891180f97581acfa18e2bb9307c5b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0e75c771e98da0dd624f8d62b931b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2a0406083833e6fc8d53290ce05f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaf1c3354a7ca0f9c18e602bf38124144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912125d060ab678791305ad63946440b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a628fa996f8d33d6e2a88baf6bacc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234de827c3d0657205dce9ea307c4571147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d42c6904e10a614fc4e38f6294233148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb125e5abcc326b87583cf425badee4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881e00a75478abd399feef6c20d7fa9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca22d317d3c2de80c23a8a90693da90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29689231647bad51a561dc1bf22598ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a627fb0abb951077d2cb0ff0ffb887153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d006998d59fc54f9885f26077102239154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e5cc0fd9db8256130a45a6b5cfefa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1ef1e45639872eb6fe13c11248592156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6edf4a1a8be11ab658f38346ed74f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bd9ab580bac5040eb82a8cbc45f86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91968f2b7c6b68b620e221b13192a189159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994c4ccbbaefc5226a98389cc65c07d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084298b8efa5cae0f18674ee8b38695161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631356a1bef4487cd2c800f97477ba07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a30357d6ecd733958a4fed42a85ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613023701e5b7015d95646fa4bc90438164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2e5cc4e49cdfaf20586285991f018165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fd1a69206bb7032f0da8024541cc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9c1714b59595b8e7da26291749d5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8de46f34b82ec8531b8f294a744db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17904735f707140412038c0a580443f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525380054df9f26bf792955ed66e3ae2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18386f0b00dd16355f6581fa52bdaf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b484bff3c2b4c9198c81cfc1079fd7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b97b186838e9e00156d14228dc153173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54ecd0a26fd93f99e5a0861d519626174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c354604cf53c1e6560190549e5507175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e6e1375c9a45d86164749a6932b4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8d3257101997d722c83d7dcb39672177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3016e5f29e588ddc2d3c8a6d567fdd2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63a67942fffd9985b120d1b84409b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe386aeeeaa7b30edb5042a2564810180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014cb06ea57530c28434c58f34b1e73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88061cc4bfceb6347f4d67b3d44a26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247334d1685e061fb7e5102bff11134183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ed574a98fb76aff31785eb2dd15d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de746d0e19d320dee32d33431b322a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e92cef2367be3f6a005138a639bda7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9c5dbad7448bd9614c54ea99a4d3c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeefdb7c0e3aa13336fb02e8353588188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32834b2dc6df2989f202d9445f3bb0f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73500654491eec236d26c46aab7c4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff312c4b6ae0ce92cf5d64217215f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe1505a59d7187e0c14109f11f97ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5733fa36de96f014b815cab36b30db9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367cdc37991d7b7c14e72526515a002194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6f9cefd82bf50c3e88d81c7611c75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ebb14233259faac7ec5ee63199a42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0097fc80ad65bb37c527601dd9400197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c3553cb297dda3e1084db3a0f51fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b27a13da765b32c2ddd309392a1860199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab89e5f72ec66561d85d23b57352745200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae94c4a0c407ac2e1ca03801ddab42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa52e6d4c063f1bc54d5f7ff7d40ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3628e6e3f71bf0eea7407c702a98c59203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe554ce3342273f40731d7291d1d82d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739771961d61b9ab95a1450de98d1f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201d8acd3b4c8221adf4940df7c08a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0684bb83874e45d392aaa98a24d881b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f751b1d1a0a281d6e480e09b36ef7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d541d91a5e170d43bc26578a0f47b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e805fee59051bb41f33ec600d74c83d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43a2974ba8e87fc64e4858980f7293211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baec37a64deccf39d201ae6e90965a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd7cc0ff0a25a9fd4bfa89c1c9a4ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d06b1b98ab2b5c513b17ee59d16171214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1bc2397ff9c359ec173b95065956e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b6b54d8d05569f640f2822853d1dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcc770394f6d75f73bccf30b0e5983217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d8b00d2dcd1f351aaf1853059e062218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f747ef9f3b2a49bf784f3c48253158219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d94e1d2d74fb86215bd0ca11b91e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007873bcdf64bbf2f64d998ab9f82db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b80679f47c06d3552b2458e70c5ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f070110cd26a46d9b79274e00cd4c65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cba493bfe9a9ff01b205706ea8ca4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031bcc6020b4e892802380acef5bf44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30c3d2701869d5de3991b207a002b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac6569a393c79673b05970544a58db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053f7da05036517ade270c6af31d8a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0cf3d44dc65782ff1c1234aaa9118229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee85352c4815a1a7a69fc6aecddbdfd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80985352697ff28572f97cf3390a9df1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e307cc9932d0390583c85077eadd702232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ff535374bc3e91e8e419ec7c88e3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad729a7705d285b3d4415e11ac2a21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c75d4f8caef9fded414a83a72d7fe8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484bb01f4f320108ef795cdb3b8c358236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba06f388ea067baa2e1b124473d377237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c90d3b1976e417f15984ec6f48355238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc7c47bb5b20a4c09098255d224bfe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7017ccf9bc90bcb654374614e52e2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682d388c5abdb4edca86115b8041963241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a1101b9ce7fee92dcc734610482f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1b547a85cf8ed9f0fcfd91ab4b4e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faa6ea1b4cbc874af64f8d3d3639d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397ee331f38ac278eb5576055d509ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043fbea319186c886e9bda793192de2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da2d9cb7713e3f4edb443c154655bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946de774ab07d39ae6647a500c8e660f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49571f19822617544727449ab80d08c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2b9403b94210dd9c8094dd5f62401250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f346aed01c50f2052e6e420a7b424251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b936e4615227ae520011c34d228b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fec1f29ed6a1d12ca259cd74fcf8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286decb6c34705c3c1e01eee6685c76c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7121b9bbef82c2d61b3a87daf1201fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215e46a9a74b5f98ebfd7d763cbeddf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa28aba896a4d48f1a090070e7f43f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf4026eaa812a3a37293c88b8ad9e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd852d861a8d72879984a125032d2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f4fe780bf4f6aa9c04d1fe751ea3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e46f741909915b5032a269644094dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b1769676431d94ec46988935343a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a55ac81edf6100dad6c4d2177610d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c4b25109d57c7a8e413123980d641264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d04af6a4d549695b973fabd1323239265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7712bb5baf4265b77700cd94ce009eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dc392db161305b949287a5248b8c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554494b85eae30312740479bb6238573268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7d6de6f924cad1f25703415ce3296269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5edfe2da3c5437cdf3beec51e9ad2a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a642cd075ec31a3d8186eac087d5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcb6e0a701fe1e5190087c07065e88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdeaa102b78d25d0fca59ab4d66a41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c27002852f33d004b07fb97924d4bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a99362fe9ab3a6a4b513d825350e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd211e78f1d7c7f3f8f9d127446bb1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1c8bbd8b4497604f167e5f356ed08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cf1ad0f9b62ed7b5faf5a0a24ef7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077894a2a4d6358b0458aa83f173564279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4520dd6d8aa542222951caff54f33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb090d47f09fcbec06d28083f1cf4d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a84b590804930597a93fcd573911ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7591d0fe5d2b75df9bcca9b2c7f3672283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded42f5046fce97e52e5fcb56a9f4001284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc569b4b056c8738b9ee9e3d10b198285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1527307f10b3fc76db47ff9569da5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250eba415fdbbfb74193d61fd842161287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e9682e42f35bd57b4436379c3c36f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeea52ecb76cef141720c59fed5007289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cea3564fa8085dec87427871d5bc44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafd450eff1de34a73d243c7db020b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879de4fe9698551445b360f8b31e5aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65201c01518815ceb9199bb4e19252f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3d31e278367f112c49b11bf69e5da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1a066a0b5122a43004b49eb5054e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23b554794669f017c4274dbdcc4da0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a3f378c18dd7614beda98b7b7f96f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55026bd984ef4e7880fb7b0edca78af6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc85bf5c8ed3c9109e7c9a1824a520c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fde1dde7060aeff6e065311547e465300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1498655228f066b43f8e668da3eb4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c920988e42427f9a881481a80cbdb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dcce9f37c82ab2a9655b61cb674ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06667fd666fb6c217e0846521378f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cc9825d16abe2ca0fbd36d1471fd7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35023c7c02e8dc49f85acb7ce410ac8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242232b50702101bdf5b0334f4cae52c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478767faa9cc0332ee265a01e040a66d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d551fcc4c2f25c58fbe72117f26e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454648af64c874b4d4639d081577738310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a90e91eff66cbc7d00b4ec5c20708311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c2d1f51437000ede5fadaefe603d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2adbe284967d72602a92453c4a078313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81d068ea8fc0d302f19847674b65e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e80769bc9d7993c0727d911ff1b600315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40288b5beef30bd7ee008bae459bfa31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725ab46a255f24eacaa2220235d7421317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b55ca53135b350a8f9eb1b32344d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787f55b3d45660655a7588e1591e712319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3d809e7e884cea65fb274e574aff0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270bcf381b9426461a9d4cd738cc92b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf73a7f9b81f0592775ea6b364af5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db448c5cbf6e03c17827dabfe986fea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f98453965c1ff83c0a088c31dae0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f46f834c20bdfdff2b7e278a91ca1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5363d5f397981d3db3dc5bbf66c415326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b1a6d42311c0cee65c5cdc043c76f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97690c50f18a026f7b5b41fd9c3f30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547eddf39459a4da75a28060b3dbd9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50941916338f9ad2ad9785bebacecd1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a7929bf4546ddedf5b823a49a633b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45553884957b28fef2d3671a602e631e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa735a6998b55111609aead345b802333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a020636ce3e07ce32e0c819126c26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6657c4187f4a8b1c4f4a1484e6477c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45beb05422fccad71a89f15c1c9bc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae0be201d3a4fc6a2d8d24e3ce37d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbc9626e9b9a1abf09acc1cecf5b93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1859b56c0d059a77b3e2acdd7c5496339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f66c512b0ef28b2ec15710b9c84b9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1ca34ed55a5f6086f309ee8b5b24f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244e01ad3937ec6596294dd16075105342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387eeb03b86057447b157b89d957834343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab66b5f1d5986c43de2232a8eac2f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5e0c50cd383cbe583f9d28d8811e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e919cb37f30fb90f18d38416be98c30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14357c8e397c3cdedf9cf6613315b7df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697425db09c13c38eea4c606e51f2cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ce95e71e303024470976d62c88472349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9df8899cc42d96268fa5901c300523350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e410bbf915643f443099e7ae164d0a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da4f92e7b563a47634ec739e0e869e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537304c49b7aff11816933dc3ccd2a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8548722584c400fb2d861ef61a86d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b05003f4c34ac5365699e96fc378e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937faf387d980cba40b4866880c49df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1e800fe924d6128082b9ef7c6b7bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93dbab7ea0ebf513340a3c60fa07d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32578b3e7b30a6a71e33e9f0592b44359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04be6a5535244680349b5ba781dc4fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13696339399ddda7aaad0677ed39776f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a2d9edd8b830443d32b21561c4a9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbccf5873b0d1a9167cbbae20b9e78e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fa290d3b1c5c1fac14bb7e918967d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee5f79e97ed9a15ae6f15595055339365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ff310a4d865843b1687ef78ad4b26366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a48f32745e78d7e2a75caf2ed69dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796213e44fe6c540055b16694fff26e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4be13b4e6443172f1d3f8bdc8c6849369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0131445715d0add7c00c2070ce9a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d236b0dff2be5fd7138750aa2da212b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63ded68ca1703b4b7184cda5c5af5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b5f5cdca633abad6988b9c13de411373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbc25287e4bd69068000b30136ce6b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771d3ec17c39bd0471ec2f5a42f6d48375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd3c739586a68a6e07c006200c7181376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417cc45c7d03bf92dbefd1100f0d135377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0e18984a4865407d0cb12cb00f801378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22830580bb40443f663d18b58179200d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d930a2cfdca8b7501227d43f8cb55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa392fffdfc2738e25555295275b40cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd151337690111d40d49b177709dcc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1d86db6c3805179b8778c14fa950a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce23fae449ab0a90431ac9265f802d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c1a342796682e6856e1d74878d69a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77969f95690e795ddadf49eae4ec5a1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be9792916aa4dc8878592c6347142f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e489de262cdf720021da7788c855013388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab18127313b390324e791867757d34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a913c144d1297caa54046d1344ca4e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1142aedd50bd211468807911c5e12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f001d1c3f5ea92789bcb96fe90a9dc4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3993f842e030ceeabeff9467e437baa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c613853b53abdc9b6e42814d27d0d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bdce5f9fa359beee82da844258e15395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7622d1cdbe84d071bbbb958e314c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094e3f51bfe1d33382e2c717221fb5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8999ac22e4d09016564e0c2e6b7bb72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cced3ec0c5c9d2a2d877e42cdbc1756399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaee48a1ec46e82fd1fa8aa84856bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f9ffd236ddea27fadc4bfe61afc0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1a46cb8598300bf76aa65d0cda0d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c97558143eb2fd55dbbeef8a27d7d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f2c1d635d320b87927a57b0744d55404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503bec7032615cf4af473cb4dd7c996405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651773a7d536b3e5168c3863ca79b2a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4749ade739841e49d8b07cb3582e02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b3380a215417feed05b839c995343408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e5cde4e1b02f3c00a82da7c4abe00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be36ddaa72967ee412410082d0e508410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c404c18b1dec503481f541b8963e42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078650dbd5cb8766c4470bde36f76413412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc77b26e66b80c7872156ea9831ffb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a99e20b97ff8ca27e53163ebae0956414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fc326221e6bbc871cfe08e7c3113b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf9fc603cafe3e2963e57ff1ae4277416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7433f3f79fdd27bc68697cf7d78d0f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cdafcdf33771d912bd6b28e855661418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184b8b86dd1ecc566700c0ff116b6e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37df62f7460681a531263523fcd025420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c71ca68f96bbe38fabcc9efe9cb95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4104d0d83c434928e07b0d2138de9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ad276ed80f73e45c04d7a57aca683423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35587de542c7c429653eee74395d3de7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a83dd891fa98194a48543f8a9237f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb0d80053507b77d07dba1f0f9c0f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170b9602ef019d9bb879171b76c9b8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c8b246f13fef31038523af3efb599428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d016c45d6473bb275838372087314429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbdcd18454f060f2ae2afc7f8c3d54430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8d550ddb3bd0b7576ac24cb642bf4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb5db116f9610c5a649a69682eb399432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd56e24fdda5fec48f82c89238bd21433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd04aa9a61bc547811195e9e05636a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2478f3294502ec2d22214780f15f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84891e5df837d9ba90447400af61028436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e88366d8b703643027b63b370cbdd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61fdc9001dc7b16e64b7b56436de03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f6dec3e8e3a544760c185db8eefeb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46773000719249439b35ef8064adf4a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266f13b7b76b3f9a010206be1eea235441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f960b869a7385bf65521e9b987d2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6ce6bfa0eb095f14058f307d8804f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7ac4196dd103b1ad511916f094485444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7370cb65a72c6d4e8beab022d1c8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c4c956a8ec08aff4a6997d16b7196446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc5bb4fd4f1fdb967beabacae78e5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de32891060dfb87237e0a312fb95724448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bda94e13aba9fce0def0ebba4fe18f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca319c51c9fba257c6c080ad3a9e641f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef3b218e5eafe05bc5f88272c96796451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdffb374dea57b9da59f5e0807733fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b5909df2036227e2410292697b506453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac49f67354a58b2130f58fd418595b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a9bee53c2abe8f35e2c9059ceee28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8f2a32062b1cdd6539ad198f4c0ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a4f5dee6d95af3859c4444947820c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dba36ec3c95ba64ebcf7643d5cfdf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e00086c48e14db76ae90725a179e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910908b9bf56674dd1c286c70c52592c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d6cf5420b387e580cef20ef85b8dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4763a9d89210c0057f03830acef81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a21bb50fb72d880dcd0f2ba8f28cab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb52b5084cd2e95070e75679ce829a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187c425c3a3f8c62ffd594d246fc998465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197e88c08ad69ec758169247a86a141466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742df2951e92f68ec6784fbaf33f270467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf384095416de22012047e133770edb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026661692ccac2f4ee8174e24993430469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618562257073a87430937ba12d25a1cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd959d88ea2cdb9994ef4cef136100e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046a7c017efb9c1246d27f427e55aa6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc533f51374c72d92e13e83690c15bca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303906cbf99300b608983d79c95bfe3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18a628fc9d35835121642200d502c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092834ce5f87588b6e51bd6fa62294b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b8463090728f27f86a968056b88f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa809370d398ea32e31e5cf15687e653478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03b504e182b2f49d49e0b1dce60ada479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfaa1a2dcd629299c22426c7e9f359480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f418d006960e3aba2b4d6758df1dc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72bea47c68e7b442cf08681666111d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07069c2a20b2a8e743ce7c4c936f57fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d077a4d173234ce45d2727fcf9c26484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fe37629e8a1bd37926d0e030ada6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6d885edd9c1baac95b305f25cdc7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291af717c5b9229004419aff7e4a97fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bb375d5abee670da43f4db7af8066488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d63bdf6a5bbf604c5b86ca0333373489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509924bf55341550023a163bdd7a6973490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8c0258f35f6056f0a704ddba539ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4a1f7f447ec15454c6fd5381e284b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c4330e6aebce1fcc310e9aeeabe2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d016c6a83088535b31a7f1645fd03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523ea66436430175bbd68eb3771458d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bc5313d711f5032215c27fabaf353496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34a8fc06cd04b0cecf41904b897685497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae01cb1188d52904711c54ee5e72b8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e0049a36e83c3886e33c51f7029a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634a3c04cbc6c9ff995eed9f79dd5b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb712fd1e23d89f1fddcc9e198abe121501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca414799ea76b6ba90459ca96b001ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae8d74e54846c1478578d4df6f29f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafdeedb6ae304b987a469ea4660b14504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b73bd6d31601f64051338569b44f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a2b9004f3f7aa03565fd823010ccd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac8e4ed67a8efe55131be3875d98b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71b0d1db15e6a90e22cee999a5fb5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb2dab1d1ebacb3771002b3dc8ec24509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a55b0f2c4a3a1a96aa5a811c624410510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da3f77986967415a8b07c875784fe5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c916e894b75c533128aa6a7cbd1cb2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8089165c16c438cc28461211aac87e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce183fb9953fe36ca1f058e1bdd747514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643afcff8fab725200ea9c75e7f4dbf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a1453476756fa63230d6b7730ce3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec32b3a1dedece6015a0203a60eb5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1581825b2ca3a199773e908af47cab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fdfa2b156da2d51c2d8d47fe7bd38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45ded0132293fa32662091324302fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b46314eebc7a6d9a3393fc03a30be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c645f9a9948d3f392dc2821c723dbd7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ccb8ebf67b4029651a5cf7bb7fdb1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbb30e1c2dce0202e849761dfea039524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27000437b6e7f514b20f36c6b95595525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906aaf0c7752075811876db502412a7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550602a989cdb3623af723d877f5a29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dbcab57b548124138cd85fab8c5a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29839bedc90a9cee7b87def0ae2db090529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c656347b5bb21e2eb7150d1f15ac1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fe8d067ee0f3f7fc4de695ce32cda531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba203b79543b1dc195924413c1918a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c1cd75b4e4e2cd4abc1dfc2cf424f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d62f06250141bee7596b58b10d3f52534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32501ac0db5dcacff233941da43d4a80535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b25edcbc7d74254c5afaf132c9c57536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17eae2a8e9b439bfb337d4ab90c199c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3732d5ae75c85397dda6d7786d772538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ebc626138416126e986e5ec42721e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe029f14c223aeee00a2133a6e860c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8283c4239d253ec016e5f3552959a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138d31af3498279d61ac2c2a0483d2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d72f438ff4c7074d0ea095a864969f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb41ffb1fbc12cdf4bb6d9cd6a3e237544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8895d90ec974802f8e50e590b3e61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a73e1481598e11af9b6e7f5558517546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f52440f924e1bbc9531afec15f5442547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767847315c4955b86d14a81208f2155548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba85ddd7d7199ddc48342a7e6e0537549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353355ddb79af3f6daaa32d4e4487960550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6386a2b8bda907484b6ea8fa051bd6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9a4c2f3066a472a508875daf875b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542acab9a12b9057f7f101737bfe50a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d912dcbf992f7f577ca0c5ae054748554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bf2728415b70de783433678ad2458555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db837e751b5ba48ada0e1af6619bdd45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046efb960e47690054f166d5189dc206557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30027030ced46ebb50faf43c95efd1d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a532aad241f53d9be0c6edfd09ba04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e4d6c000a0af6bea0696be143f3ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537822457723a8c6a6912b7d6b2454cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b30ec4040bc6c951cc242b03323f6e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30b295a750273f36a5909e23a6e32d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78aab4655bbd6f2036cc7d782626fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2c0d4f967cdfdddf7ccf5d9a58bb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b50dee804ab36222cc553b8619427566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4f86fde2422012fdea91af71b1d35567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbde60c3e179615f398a9fce0742853568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1873c589f80eba88ed828d34a6f81569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631999883872528cce8b68fdca724c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd045f4bf60ee6b7ae3ae3b475acef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af212041f44f257d80641ee227159e75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39eccab3627c2c3b93d90196f261ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c9a8d708e6eafc5a4faf9e0f6a6bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef8869e1253082328ab9e1cf443a47575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213efe18ffefdfc9bb824acb4a06525576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806c5653f58796f2045eb5edc0af560577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828147c7c9336667913d4600b0a2b82d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e50a664a95f63fb92ac77bc88108c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665ca9d9f7e1647f30caf7fd7ca3cd7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd1cf02401af72864590da536dc5f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14c30e67332e1d7dbef47df510c5af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc91c3d8b957ac975a552dbb1da975583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0f15b558b5eef1bfc5a4c2e4181e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab13c67fba83a360ec88bd1a9bbcf4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf42acc987b4baf0829332a9f51aba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afb841902eb7416a783dbfe28c1070587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012e56561998bec259e15278fc3493c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc211f6e3db077da8bba079b73d9db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2002d2379779e24a5b832e3b3b425d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec73e59fc11eefb315dd33812d84d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0b5ae4df0ca5b852e0df5e28d02d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de6c1135d1006cc71eac8ecd6bf9d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becddb59af9b14bcc1f213f0dd71bdc6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085e0da7eeae5d6e970e312eae1affc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edb129b8dceec6e8e397d7481510c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56b63672262854585a706bdaae3aca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c2bf553560d993d5f82a6516b37fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e550b7eef77a30a983726bf39f0a42599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e774fc347ab59a0211f8298dbe923600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562d46431726aff14ffb1c16814790e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfa766506c9f99524f302194706ce6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093e417912f5147d7f61b60657072c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15c927191b0eb241d8069ce270b9e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61907860cbb41b815c645182cef2bc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de443723663927a0907a0deba884c25606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548f7ef4ea73847e45f7a82c246b7d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52cc08fccc39b8fc526041db6abe4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe4c1488ab2dfcd17b53a13b2b9849609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dffd85da1b478204f08f978b6b56a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c77718a9c75be3f3ce03774f48e41611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fb26a1a38a065072493cc0a99ed7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9907a3988b3cdd5b7821bcd9caf80613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974754eca24d0f522dee5591ab166d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea3d9cf9fdfbffeb8ab90a08aac1f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7566e7238169581898df871905ee56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef93f88fd911abd8b4226d2ddb2359617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2f4dd4653ca4d6470e484659e13ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345c8a72c8f899b6f72000d5a9b78d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee232a3c8b7897729532dc37c655dd1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38866ec25cfb50215a7c65c0cfd4960b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200a21813d96503df916989edae5603622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df22ee4b1dda9bd29ea6dfb2cb80dd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99552b8be2dce50e437cc6829aa23975624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26834f8cac954058e807066609ae93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c76171fac54c0c768366a7762f674626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9becfac098656a61d0605a553e76c0b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b0db6424f9aff56681815029ccad7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a01c0380ee8bf3d1028a65457bcaef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3365d92b5237f284e97e515ff044ea3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6a114c0934f44492cc4655b026334631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1039af0e1a24457fbc60618e039cb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540cba579db2fddd3e13e1c90c455f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5bd9b6466369d7f9ae8407a35f762634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6dea148e83e33658aab7b05e503b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da282926b52520c84c18e6fbfa945af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f1b7d315150b1473ce72567372052637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539fd9eb46cce612591285053eb9995638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534ca4e67a69e27dc70e7d9ded004d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec365e35b470dda07457ecefdc2aeea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cecb4d3cb61bbbd70573a3b0b6e39e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395ead1e7a76ffa82454debae8f3121642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a7f6de7d99cc6248775b80e20c8c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e781ddf2f8284dcfb977353b70593644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd715fda0c938c985003fe9566b74d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fca913c22ff8c2f4426d567b2be95f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed069a00bcd834bbedb4a892f762ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18914ad0f3f76559fa76a468ccba38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5387486c2698bf571d5b673e2d3d72649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a5a1dcc3e2def648e492172d6185650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e490200905b4468a2e72edabaa684651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179e11a0e61b9e4b9e3db4221eb6fc6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42409f2b2f5cd44854f8453b9bea37ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845201d0d76e1c4c8bbd51f1208d2b3c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896eb380866edb1455d6fbae626d6c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5d82c52ff059ae0bb3ff2381154dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3afac917cb3daac03e3096de68c74c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e1fa6cfa67cb8f993ff4ef3e98655658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13a68d34d89708cace7d5967ae24df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22da4c6032d0c2c02eb597f3454a79f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0ad738eb6fbe1a61beabc0aec1b05661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70878183fef093d8a166fc216f65b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe9694a6d853bd4566f371782e466c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02a9c9f8f45e2d649667098303db9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1707f45d251929d913526f20a53da2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda50c7e7b4ef3b4729a40ebcc6b53a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ab9c1b963dc409456610265d7c308667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa674b23cb30638f93740d0197a0a4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8604ba1c2dff0b3700bad7d7b1bab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bffb6de8069da07afb423612855d82670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49108e870afaf965698ad622fd5db1b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa4f19d1625532de0c81e6d40531fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02a3cb7861758ffbaa978af7ffce1e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db59074ce75c7b2b0228facbfe2b3b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5b05b0f59beec86c6bd69901c005c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95811eeca736362b7deafab322a31414676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315538cd93830e4d089c4d235814994b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2a6e0237ccca9ca82f3d0fb918df0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2878390e5086a00c976d17ce259c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73182a25d3c51d85e1abe99d1e88cbab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef417e74a53965d57d3b33979ff804681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c41d2fbbaf69b793b2e34d560d856682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeafe01e0ea3e4750bfd2efde67f19c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7678e0a023ed861f57afa7aa638a40684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd7ffaa6a12dc247cc48badf0e9936685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b37e4ef7809795967913e115ea6b1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18177fd0b613b3d7ccc22d569cf341687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c2ba8f0a777074778abbc44a87a94688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68373ad820aa740abd539a8463772490689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532991f510547f812137fd8151a065f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50494f59775e8bb5cd520d874260d4a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09726432189a23d634d8e024997f1b69692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20162b3f3f9b1cfc5288a7c50bdfd06c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0c57eefa9c27cdf286623bc32f0d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5305d14b2feffba9f040145a981845695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003a5e1c9d45113b1f088e5450dcf89696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ff63ae4d2d646471f5bbf5c726c53697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a086225bb95ef17405f88b33ae1e97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7345d63070db3e3001c17ceb331f225699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1489ae7a026f2042062dbb9557116700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7382d2526f1d9da9603c923963b0dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8b90d81c89e820480a3fd0ec668c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb86ecfd7c2426e7f56ec6693d2d212703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9bfdc535a90ab7ad5db9b12eccee0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307ffa1c380ae28870809246e4d9450705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092475654d9ea5b92586d324e33ce95706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed0d35a9dd5a17c45fd754e592602b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9cd2aee714e4fd2cadd97cef382b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245078cce1140b37ecfeb141f244e78709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda7e0285d9f5753255bbb63e17545a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ae7abe148d8637e084867d0e5584c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebbe360878cf787425fb4d8947ea07712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388fd73f2a4a42c88d4f83a1102c8e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078856d8347ff77da77a0700949de09714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddf1522fe5a604cf3cfda2b9339721715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860380efe0195cc94793de58e5025e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef9a62ae27bb6d2b4e169cc6658b7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538e949ad5a346c204ed5c480ee55fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f74b7baa2120dd80d0d6a449a380de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36285d3e0a6ec129b7338eff5a5b40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7383d6b1414634eca512d40aa78cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27afbd99f66e961d3c20644d2039b15722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49afa4529d1bb068f9cf20d15ff46e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cd9afa621e80dd46bd5e95f723ed2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f54e0b44ae89d1003286b5fb8648b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ccf460642606e8ac2c3b8dfe72035726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00372cb0fb328e0786101d7fba05d999727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a877044a40cca748051baa1d90b1b86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364d1b36399e9f15b77f3e91f014bc7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09a81e16f9fe42b82d1635c8545961730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c9ac27b75523e63df7ed8ae3034f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00fb9151a6ec579ed7deb131b727c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6738f679f354196bb5b1c4b6edec0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cec836b6630be90927ee0c0b2cc55734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431f50154dcdaf738c7e3c949d66918735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0059821c925e392aa707496a822797736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bb680614df583a5119b8b27f0bc71737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437099683fff379aac5b59cc136e98e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2142cc7af0dfb62c0da326b9ed3ff6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa74b503f3de5238c25963331b978ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0ca28585b5905391132d8635a95b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28656f121d61a2fb0d5acd18a65a33742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3cafe97122d4f1b69084ffa02895e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c087066eb87e69bf2da316eaaa8cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47979738898301c6e154f287916d5922745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f8b2e3922f4af0a066df99e3894e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379522f8db5ce92dbcc48398156e047747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f1bccf81482141c294e2209ceb7cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867110462103acf938a95061bed8d77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ea33b9d9f12cc2dae81370e1dc41f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739d6d0c9ebd51fe3cc823c880b5cd9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec11378ff3903438417466c70339cc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3ea37b65e8eae5366965f71dfecb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbb6e04c520c164e955324020c5325754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc6e3597791cbf43973b3765ac5ab5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd503dc8eaeefef078f576f8435afe0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af341de046142d13a00aabdd8d1a292757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b40b4ec0363e65a84f5c23eee0c7bd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fa4357ed328a7b544524ca6d18e0b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00348bb6c8a2db8b25668b872dd149dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743adea0afe48362e21870f8433614012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d2bb9698c05ef301cbeaa9484bcc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb4b61443382da03ed615f86d86cce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfc97bab49b94b692252f1703ef3c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8098a80a0cfe0d7c39f6dc15d14c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96beb49c658948128670f082ca2f870a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c52dd6a90c119ce6c362d2d5ffcc48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18517c94c04ec893ced2ed4a4d8c639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76058674025f8d1a8f0e7c76b5dc2a7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1308458e3dd03468eebf8981982e9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118438a4e3e9c3f7d242b137b746dee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eec7f47f5141fae0e51f6f964d4c5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65bbe52394352e469d46354109eb7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8eefbfda376216cb01ccea2b9a46315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cfcdec0e67e800fbf4709452f207b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da2c88bfe8c28dd882cd449cfb35e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b201de9c34b70231b90dbb0530036318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfa0ec06dde59c0f2b56e34a01c44219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058802bcec9ef1edbebab5573955129b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952913d9abd28c72b3967feafd72f0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f124d8cba776e0dc29c48c14a024122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8620ea442a3bba5c2ab4e23daf57f2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8e1f4503a9adb24ab978654600e2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7a6d492bd243aa6286fdd05f9adb625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52849b6cd22b383fbfe561134df7ece526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2eed5c17219fa13a63683209d2fa227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9183d7a70720cb4d055ee867083ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eceb3e27335646c20505bf7c824229429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc00fbc279109ecc1ce5ef5f251ed7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d979394bac0da392d6f73e59d02d1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e20fb275edd7c47e26df58369fae6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d1a884c745c133fd97b80cda9877e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6238fa1fe068453745cc37d7a32967134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861658bcbd2fc463a38ee4ae16b291135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1a00ad143b544ad6a5926f60793df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b335f2040a45dcac995213cc9cdc8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524c86bfdef706e227f00d5589440a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec7f845d7ae8324b7e5295051c3dff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c519407d2a94dbbcf9cf0ba23417d2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81af6a24ca1ab25a019a7004f75dfab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a187772545f395cb620aac1905bd6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425b786bf7deb13c431d0ddf34e7e7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bd02bb07fe5d449c4f3168ae8f11c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c111c1a9fdb7ceceaf3ebfaee8d616545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50da82f661a412d52d94bad9c6b54946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878042131bf94bd55702d51c2ae02cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d851536f6b2ebfca247b492099d42c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016aea8dda7aa6132d7ef24cecbc7a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae01d3b96f246634e6b387cc756714750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7163517d938011b07cba680fa09d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1aba6211d90b2148830baacb304fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe974c3f029e54318d126d7e4519de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012678d05ed4a0f5ac06a7bc2388611554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e85bac872e36d6719203f420fee6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c673bb50ddd286598aa6d366a99352c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cb39205e59177de51292125387aa557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db64a7861544fa5f622107306cf117b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74859ea6a79014e64246298f59c3c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e43ec485c7e0e58707be88f226e27760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b20965b29da563d68775eb4394e72161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd0c4a3590ec63b8858f791b832e6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2cb39cc4762808a27cd59f69f4c9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652d8810a180e35726697356e0a21af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1017915af2273ea5652c0e703366f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ff377e1e56e468b9bdd7a41680ff566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eab3620307b934cfd112686c03ac2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57e4a33f590549b66d4da3fd32cbe168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e59ec176cb24a7b6e43b3e784903269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee71fdfefe8a610d6473e271bd2a5bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7339ac655dd72c52b8266ec786874d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9aee3e72708074a21405715c2125b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e0ca34f8c797b9a3b502ea1f1f7b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa367bc153c368c2b61b9966739c2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acf36265ef2d87612c86604b55685575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcfa47b9c382aae42761f91a26ae6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925f7b68fe74924d6becaf3b922c1c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a3394cfb386b1867eed58888e3efb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87f0b08562587b315b4fedd5ae111179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cf6b3b3772d8235078fc3b75cec3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ef604ea1ab7a3d03f0ba8e219efe281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35867306dc7d9cb10964560ceb8e3d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9400cb04258ef13eca065a569e19f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4267bb1cae3fa0b0e007ce6e949ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19599494a328e71ada5ab6c956f30a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4eb5719fa50e94afa411a9f1f1da4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870601a8b464656d22453d0c60f8d7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e64542ffa11b7c759527e821b930d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e29aed141f226d5337a075b01c7d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e556fd2117355d67a344ee71346a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bf30da87610744fdc64d78b94757091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65314f7aa062501732aae2328085b8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc2a6d210f78980e7e9b2382c55dcd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1d354d7ab0dacdd8e74a00e66e0a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab97dd107c209211ae668cdd7fc3d7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929d0f3b2b150ef86e6fa4fe0e6dbda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2e2e17e103097df5a60e4eeb5270c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bc0063f1763fcb87bd3f784ae76b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b27a097e9b9733dd96a46eb3fa078799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39045b4e4b38510d3e0c2728e45a429100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66462da1b777989f69977d4455c7bb05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ccb439bda74c20c061be9c3f29037102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8c3c60392cc942507efcc5beed4ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488a089a3171694d2ea9f24d01d7dd5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651a3027ea0d928f229414b3b0af4be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bff4004e88fd8e6ae937441b27da33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f81e04bd36450ed823fe7ec393aea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895035cdb5a816b932d3f21c88f65e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fd46bb2d54981e681f381314a4cb0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b00762b77f6a4458301abe12c4b28c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f632faa12368e06a45751284359093111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9705792774edf2f7c0ebc898059f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4c6c295655616480ed4bfd5cd0cd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d0b1bc056d6b102601425f7b13588114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22911c078b50c9e1b62c434b53937b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe0764b513b2f429795cd0619bf432116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8da094081240184ad10fbc971a694117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27888fe3010bfa32b880db1ef5d6847f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23d838d178053ba72482a8a2c5b7f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9628b7154e9dc7ed8d8ae9256ec7d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b1a0f45e0b064c542911113b50ef1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b3726a8bea37eaf4dac96a928092a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934c6b70f96b08a6266a72f9617b480123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa3d675f43d1df74af3119e98e3174124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253994b5c8bc1dc2d50864a985b9cd6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2458ec4e6228d67eff5a5d0e87e203126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafde812e052787c985fec8a32b26f2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fe14051ca1bb65d0ccf46d6e4ab8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c500e28bee6620bb2dbf088a07efeff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e13f78a603d4d899b82c932744ee1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b40a5e7cec587757d1a13b8cc75f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2915018784fbd1934a5d101b19eaa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bafec0c3160f2d07830a9d4f38968c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c45a5f682bcc62c12496461dda5ab5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589c01bc64c56e243948a90b31d991b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7e817b25b8c7e1b7743eb568f7c87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08c7e82fa7f084d775901b3d9b12c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a2a84b3a8444059b0e635fe34a3fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad15696546c6dcb09337866932bea8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ddf670e1b4bb45c7b8f091994066a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf557af9fd27d943546fcff184a6f04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7de7042bb238330c87e42518086e20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7323160f9dad37918b50f377e2857143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95219ef14d823e923ea44ec3eca3a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ff22667fd9f233d209ee9d609bad8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d85f96dec95dce014865ac83d3098146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e853e196e51e25d8d8bf5bf31926a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b6c13a171c3e2bdab28bf8a0549e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42071eaedd9e83224d38c99d03c7cc65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708f6c427a626168c30409ea21bf804150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7784d8b64d623adf52b8225a71a5d7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bffe167def17aa1b47a42ad329cc9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a9d66c405372a80fda8064395ae66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9dde9533c5e27155b715160e9b4b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ee729513175c18f41421115fdfa8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf51eaed9a5c5a8a34fe7578fae6c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbc0d53b25bd6dd4da46e16ae895af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe684aad5950ae8ef4b0d26a87ce06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a9051272724735c3e878c607666ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca45d059f5d494f004e7a465ea2dfaa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc7bd27827e51f0ee78f06067307fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa14cfc70c5b996ac269a81478b8223162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bda54996a0af937b9d44673f437d48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87749d0d1feffd37e24f924b1833691164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47664596aed1afeb2f0faf3eb032c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed2b313603ec808fdfac4449d2e03b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1046d6adb26d55f0eeda4098ab6d77a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e97f3e74c9a76c1faecfa29cc79fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2f123c34a0c8f5513886fd47d84ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b0f02dda7321027e4fb4bb8ed087b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e196e252048edda11677dc1d3a824171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df11eb08c20beb08f8bea29c2f491b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b797b8d20c04f7c5166328ba89252b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152e7d1ae870591ceb1ae09851944e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77786e1ff4e81f464f648df7191d1ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416256db30da0792e6b24511b01aa909176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f7176d34b0055c5962d9794ee5108177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388797374bebedbd24703c13f3992c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c1b96509ab3d50037260b17dbd75d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614c97ef08612648a2117327d41d382180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bf8297a15dafdb011815e3fd19e7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d42a788fa6558b51541b980320ea16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dec5514b667ac8b7279cffc9459ba7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcf7aa9f7614fdd8ef3c41aa2fd852184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da22fed4934438c20b5a412c1f1315185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817f8884cb2efe2b6d9c88bffd0af8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232060b6e262d711c92a1feecd60038187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff9b7ad7a0734e93ece43b30d63146188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a39b0df638b12998ef44dbb763e6e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64614bd4a7a95926e93fb83637c82b3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0439d94638e566e8725a1b82f464122191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2939260967dd2e3d4fc24c0b5bbb94a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3472b70ebe7c690b25264fb476eeec1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149884415d6cc73864c0e33dd88b226194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d3a401a78d2cb742b8929d48a88a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ab7814a2bfaf92b7252255c0c567e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89bebf6010640c5fda8cc1625c5276197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37812414d1d437f1a1fbfff129fd65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6dd7eaa9b7e5c663b3d7793177606199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3ae8c63d378e75b66cb33a7bf1406200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21f9e79c683ae1ec277a74f6115acd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ddd5a02945f7cf79433064d220df3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7f256f2d22132a74c0a73c22bcbff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf567642a8fa243a30e8b2c6578c7c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02990bae4086d767a8b7a37be73a4bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a291f09c58b1dfa6a80e7ba658cdf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db93f34f5b46b9455aa3dcb1f59113207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438717c49f7a99491659abecf4341da3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1371c3301c3f0fec4e579e85b19f3cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb93804d5729b5b1da7df53ca4ca3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68537d1d6e79e2a83483ca1ad45d08b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1d723b4f040fc5fd757c3e97e8f1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf1cac4ea34a25ceb983a2402a8bd0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559cdc5256c5f8cc92124d8042f3206214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de9cebf0cbea0dcf96584fc1c2d892215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272cc1044d465e0f2582731e51b64de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a279d32fe3b92a960fdfe447ec8bbb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dfbce2d07e609e75646f15488717d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7e763270333914e876b32fc2dcd6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48b322244f141d6df0a3c99d36768b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dc49ec7e65746bf479ec6175fb8c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d1beff38a0b7c9f6b747dafc3dba1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5958362c9484402780442cca9c54c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a2175cbaace9e5bb71a7c3cf80dfa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dc0e39493bf591af8cac4eba9034c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea37e53bd27aaf504a1394b6c28d1ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d6f820731313012e5b4fa43088aa8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1cad64f2df6bcc1f8e479306e6f9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e163e586c43a9b965d18d2cb55f37c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4817e3524bd8066f570445f8ce0d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3458c0bba283f105e416381a686813231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d36359b74459a03151eab4c979fccf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e41ec7805dcf80413331472a6344fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405be404b81e521999f20d65d097d49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60697f0fd06de80fb1eafe411949a3f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102fe025b2daf5ebe8f186ba7dd42e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ecc62c4ce537e47f195b3e874e128237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16f612a58f7b1585baa11ef41632b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44626d58d7dd611604d9b6a89f1a671b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1333190d69f7f378f6574182dc8a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec1c54b06ee2e785c915752f34cb70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bde3cf14ce61437c18627f2d3806b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b6781c14ba1a127daea145f9b370f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcd6b66ba55965306509fedcea5289244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36609505ca2ec411a1d1ea80f33fe0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89132f9e8e84e636717036159ef4c21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f06989d4103adaf90b25b46c05d1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46dbf8bf92be22ccd3828f6e3a9317248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e86cd81284b307163833396430ba2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8945a2befc7516d43b23a4073f362250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a86ced6b11e2d5f4551aa70b2ea01f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f458ed9eb0c664ecc7548319d5eb0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c8569714e839fee2d465d7bb5e3d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73503e1a5d5523a5d32f534fbd031be7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab6d247e926467f5870275d8b31d06255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73204ca2229e6c21c9256b52a014ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9b81be79060a88ae64d512b5671e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888d455c5ed4e8e4f778358ce00f6b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90ab8d422f2967ee499bfd71415bf3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c6634fb79807896b308639eecd042260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b07159a4cf6217154f7e4040003bdd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4d2ee4f01b9e02062392e4f6f01be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde18e90197ad8333e4379debfeb01de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca8322574bde2ac1f79665d2d7c013264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f91d783154f0a00ef9699b315e58c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cd7a87c0e9ece4423d5cddf6fb885266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b98d69f1257854a7e1ff7bae7c5333267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b99d70c681a28c07eee11b452aad89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e97d77686eaeb5065779bfcc3ecb8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f5c1e37919fc45de54837f57af6b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ec1b240fc078cdb3ab01f3d6a4550271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabead60d178901837783abad60b0de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd266a1c2f0a82908c9806f36c679f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec4d3d27b9df77ccfbc6ed7808e184274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d3ea1ce02dcb29b555e85c9aabf1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bd3d16a4009682c4291ed3f4b9bd2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2deb3c2d3fc9296bf8cf2bc2de12b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766f6c45dc723ecc9b209d2db44da68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031d5e261de78e0e6fda8490f359c88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6081d7fa31367f31c11c8463822153280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6319195b15e32d6c2495da73af9c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17575ab309a019941db80bbd59dc412a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9ed5e633686d2b1ad46639f41e4da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111a9c72400177662faf0886a038ea3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274f44e3928566cf8ed56e624c628d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a6b55a869ecb3d645fe5d5c04636f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000322f525a9eaf74f131f2e16437db0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4783ac3e0fe156eb27a42914dc10c17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d527e9b8423c0c49ee7b6ba2ff9ed6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb067b1093c657851d54890dd296ee4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800680f9151844a8bbb341101432a51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865e95add3eb4bcc70d88ad0ad324c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5611e9361c56c682e7dacde9627893293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8644fc03fb1bacb78e44dae9b41ec0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3b2a9bbf67607a329f471942b8d4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609d565cba831271389ab6b92bc2b19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcd6fb8b996bc5cab59f98433b1a6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0316d75cc023ae3b3dbfd76782b178298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ec53de9197de7198880c0ee17995e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b59f0c4da188c9085161e4f371ac93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc202bd9c6c3e1cf80818b86ee55d60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773a2ce7fc3828d3f02b4e43ffeba79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c24d957729641293964dbb03bef5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca620f6db875ddc54dfc99adc8e0fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eefd3b165e225f2ce66e25c7589229305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1d6c9b800b425a7227ef350d2a7ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617848687923aa833f16467f0474b78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e44fd642065e4b00d7f3b9934dec66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6825cce86af5675415466f25beaa185309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e4d2760ae41ca5be86b83b6e1f8e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb276a9f96389e4937754a6089f9a4c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f50d1d430d2a1d7712807fad1c729312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31788d806b58c12d1d5b89937ab401313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f33b05a108bbb329966caf10744fac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928307d4e45a663bebf51e3950d159f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1b409dbf5597a5405028a41fdbc19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835996db0de9ba4adae338068df2015317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b833482174c5cfb14c2b73deda85ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c23ed1d59e21a102147fcbd1f37cc0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f40de98631bbe88c26b4e40bfcd2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01325eed530455aee6c0d4bf2f2230d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45b7b01147d66eba0483306ab2a14d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cee089045e25e952edbd42a33d300c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe384719673b75119ebb23e32df42a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9ece95cffae992f6d4e8aff68346a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d314e9af26cdfec25a0a12f7c317cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ba4ab3d1f5aef961cb3990b5518cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0110102759e402f8988d07935692e42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ccf584d3d3e4d18f0e6eb6898811c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6db7064726b273750dff4a88a0c13f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a8c063cf7cc19ce9af0e995678b34331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671c6d3377dcb2a7fc824d650e8fdf8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a212f0a17e827da3f8fb00f696c065333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fa5f14ed9831d655875137ed7e830334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bc5e7bc72f8b19008458a0a7b4d76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587ad5e4dc3d407ec1bbfbe644f7d7c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198598512505982af6988dbe5c336309337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51829e348ae3c31a20dc0baf234b4a18338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d92f871e57c38d2df1f17e8de297d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2c414e8d4dd232f40df202a16e092340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e677117a5b57b1c406dedef58794b46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273e0c80b4d5c97a218f47af6f5f5df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d562f273310e7d99178c212f13e215343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3f0c85c11d0c1de3aacf19afcf28c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789271bd4b4be3eea98bc48b84bd0d49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9748cb63921e9a113dd315129e491ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d29ffdfd2ada23bd59c3a6991496b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16322fdc80ce3253a5cf4b1727efbe1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530d7fb16560d346ad5b3a9ffa2d979349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914af78caa3b292519d9daba030b1bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39a8aaa7775f9f6c25e26bfe024520351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636ca967adf616039fcf65f4dec045b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b31b53483cbaf357a6e44c37132b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b06bd19d9fd7bdef9fb7c2750c77b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da34466c0b5b02f316eaf7b6a4e966d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95899e1431d72e6609fa4c7682c5e14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276c57e85052b275bbfe08ba5b313da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31c1adf90b9afabf2394d7d2406178358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb451997441d4a2f08ac5d7709c7a2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88be790218300ae444ebdc96b7f6169360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f08cafb0a031265cd6d2284a0e492361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd304c0ebf6ab82605ddcf5e5019e88362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddb56d11b9f1acce0ffc330b2c9969363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63191830d0fe27e2823b6ff6d8d533364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79fa813838bc8825fe524b3fc5705a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b2d1908f6046dc7256da94156ce1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c9f26d36beda1e34ddab802cd029f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5b4f238dfd5b639c8a67be6888373368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb3aab7aa93f228efb6b1410b6d2ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ff108ec0655c68bb44b15a9eca647370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcea7eb1852020833542f348a59f8e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723684ecd550a0bf0ce8aba4458d7cd1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af37a67d3360745095d74f91c159ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91230fee344e337994640d504bf5ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf10f2b95b24818857c8b0ad4d0276375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cff93b0acefd103296a665aea3ccd0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27dd8d1f5e8fcc4e55e36a8c7cbb88377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09339af53d1de714b2dca264fdde74b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f421134b2f79b7aa487a194f1969426379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0408b1b62729b359af80a376b740b91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5373d28a04209849b74b84d728f89b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b9afde7664ef66bda6eebf2ca6380382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70d9b2327f8db8f4a7770a9bcf50ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85f1c16852b58c2703b81040e1cb42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a913f17fed42f3a1b51470374fc5f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2a9821a68c6b2c4e5c37313192179386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded354280c9ad9199239b2687639d3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727293e9d80281e707177fcaedf54dd0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e6ba5e864571185cf8a4afb3b58b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09925a0329e87eb0f31672cd2e35a4b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ec20c4a28e0df46dfbe29ad57ea0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14eb55e09b86f1b277b64c52e9ab814392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106d30af81a56d0c9805b5a2276006d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86133474176a7847a35acf697782100394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a69fbf055555085eb0372ac679a8e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c92447a8e59cdcc08640e131d34757396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f758149a45d0cb069c690b23bb2f772397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eb52394c3f693c573ad1ca767cb2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5a7a9452a2e480689d741b3048cd4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe1981b2405ea62bd37bc7046bd869400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837458a7537bbb33f6471d98a7a106f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3a5dd37b46959e9ab2bec0d7388dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561e66e1b2e0aa1177b6b50f6394b80403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662f466cdaa1c3045952e9790124f54404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43361fdb52cf2ca295889d1473b1ee8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dee495a0af7eece60f07022e766691406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d21e509b5bf4d7a5a92425be1542c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91eaa2b980c5adc93208312a9cd891408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017b16c266da45d3c6b2b38d446d4c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77cbc1e3c505a4886b96c32d3fdab3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b80872a998490d1b146a7462196f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8fbafc597e2ffcb49da00f542897f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2414e60eedc21acaeaf3a75f39b5f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce6a6fc07eac8f8a88ba2a2cddec45414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a542988a6c4c4bc82f68dfa4182e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd338fd0d4c2a9ef4548f2babc5a174416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f722e8343bf18a7df9e3be1c3903a03417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c65d7907cb2881b6b9eddc381556c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ede96c3d067479b42e15a92ce809e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc23b1e09e30144ec6aafab2a98a0e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6099b45e54bfde9294a301beefd84a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd3eeda9d5a942dda2113cf3fd71f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0407518952566ae882b69a5857801423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874ee98f9be105824c0ceaa7684a7ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61312b38557f9a8c8886344c4f2bd37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bd167b81d6ab5ba66adc90369a1b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bff7c54613788367e32f8f4fd2a7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db822fa5e2cabe80079c7cef1d0baa7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9a4a61b8e81d0fbc04a0efb583835429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d0e17d15e734ad86a7fba40474677430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbeae9df6a677b2af402ca2a48ea33431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c5a50e9ad90562daf2baa627fed89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7df55952caeda63ee3882a82d5ffb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17893c0be93917f460f253a6887e023434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acfb9fd361c0374b6036fba20daea6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02245fb16490d99e7f0e3eff9d37ca7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea650045a4bb8e2160ec9cab8a8f41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32652d278a20d7be3164d915e554b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cbb3d21a46fa6227862bac56e9074439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f57ea23c426f27ede995cd7f71f85c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d8af14751e62f420683fb746e59f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992baaf3a3bbe773e5b73bcc4c9dce1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a79f62edc89f49f60e75d4bc00c11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693e2c9e9657406fcbbc731a5b10a63444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134eeb2504d3acb3a215bfece7539040445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b23f49435a1dc77bf5938bbe84e44b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26f42338d22de0f7cc3aa1de0c4d88447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f748af150982f6c822522d06a41db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60f688d83ae86e9c94fd58748b23c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae9f84ad1cfc46b753545441c29728450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351f10d2723c44e8dfe5c4776161a5f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88321b2565817533f8ef8d0d867a6ab1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dbee6e085ff85f014313b02378280453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eba8959ade3c80c6436beb6a83e11454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923479f9bc71f9fef883e34dbbc1a323455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a1a6e9ed229b58f4a4c0804152f5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539e32ed980551a3fc68821829047f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e6378c865435317172facf4f87b75458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc142d9f574c0ddd3dba53a3bbd07e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f44f5c270fdf164dbcfdf0bfd4c6ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50050724cc8a736e89b7e6668f2b44f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce89bafca6e7997c4385c4db2216f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf48d99845e66159d986bc5a4e93d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48035c8b948d7e97cb9fe2884cfd06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bea4581bb8812f24beb282a73e114465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff9cfa71493bde7fa2a96c90efc3a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f9e63b77eabf11de7223f17a15089467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e261388286e40cea4ee495311439537468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4af467a56fab8f107274ebd6cec02a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8b237213804dabbebc33569eb9fac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8dc517d5a39c3ddcdd28529c2a61c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b77f310f282400d8c2f7016e3bfa4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0c32c61e4960cac9bdca3ce209837473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c933a0a2a97cdb96bfa4043bd776c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643486984e9a6f4eb57314c997ec2af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693ded2ca81d44f154f1e3f682a4bd6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d069cb871bd8573f2980dcb3cc47d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f95f98e244fff924742b186f87cd86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1f4f065ff25d8335b4436e8cc5923479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cc8c74824c3e553c3b117f6031663480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6148106ac8dbbac83c914912ae4c51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcdec36e27c0c07dbe58c935a83d9b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3588de57f6fa55ccd18b72aae36b803483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d4c79adf3ce15294282d16c899474484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afbc1e0ee3e7263cbed4053d1f9829485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1891b00170df9379450eb845d6169f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca311fb22ac218c2f80f3da111b26867487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935effb7a7cfacfb7f1bdeafca7d55f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265a5f8c506a44a1d63a7e66fc7a8ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918074095c19f3ca91cd3c536ccd892490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb2284f88f1751c44e41d594323b09491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85cf0adc4e6c999e7237230e1fc7c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbadd4f4cdc3775d85626119011606493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ebee7f39cf407fdba880a53ee7b60494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6b18cbe209f1d35724626f94e5b06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6730ed8f29a707651400e5e91e4f27496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350507f02364063fd90eb08c5a6db13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8d5efc87444dbb7d8a64ca7042882498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9018942af45a92dd11ea0b74b0542499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa3e245eeda2c568c70fad12127cff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a1da68de563242fc545319d291917501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3354f6799d7f0176dad292f78dc9970502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ce99912842ede5c0964673efd0240503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc75100e7e428ae2cbe52dd4f86c3c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52606099701a938b451064844ae5f65f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836f7e8452f734aef94052eaee5619c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5597bbb320953a7262b3b45f62b4887507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08061c955a91c661796543c7703fa0e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcef17472b542bfff1a87c19a7e5e37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50aa365d54268ec5b17684ee0c14ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94d887ba7262e9a2611b1042b35d42511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cee2d7261e8274e3fbd11a89d82803512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c434d291c2b070a678e745007d83e83513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78250e046ef6a1c91a26ce58249df929514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aef19e5cc65fd743a552ca52beca7c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43202515e39540f76ad6dc21c224a0b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1af45a256b74e3980d91a3aad62aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a225170b32502ea488d9a7699cafa9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698802a2cf50db6cc7ff70c93359048519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee97d8c4e16ef54a3a76aa1360663b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b187d0996a64ef7c48e4657ab2790d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08208d5223e5ff57d66b171b78b001cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581429c33c2eb436e6b99a49ecdb4924523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9499fde7097e26d2725b3d3232f1033524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bc9a4b92461fc232cac9f72779423525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3c7c0f03ebcf14933c70e40366090526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273f1b2a501c8f4e763b423882a6006527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431188345d3b3407cde93767b3dbfe1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c64807e1ca1e03d8aa4a1d7e82b21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c7ccccd88df8562ee5f4021b10a80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4642dbae870f3344da4fa7dcaaace531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb540e84424127c7593849578e609b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61c66caa233358fea0f2aa81e93909533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c356afbd92595a1b50297ac9dcb81534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc69e69b1ff130d6edd7a2f761b656535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed25ab9d158048934713d537c6116f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d20508a2bab67b77863ff829cf26c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9af7cc75b3b69795a57a86e0c23395538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ef0808850389dbdd5f389b36b2fb0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667def5c666e92bd1a1b87bccfdc7fc3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f9becfe37b66eaa97b304569fb01e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e4136206f2f1325c5420627c7a092542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f4046ebcb6d8c6a06fe5eed37e6bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d08fbf9847c1efe3e214fac4f1c3b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6387cf00d7daf7923e3dede579e4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f360abad7ec70eec9b31c5c0286bc99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813449e82082a8739fc1ade10bed7cbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cdcac92e6fee31ff6f4f119b51803548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4be24ef9a097c6ccfac58ccc8d8b70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c2c484022978908af6a377edd4b9f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3988c77bf1f6d67b055189d23f9fc43551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280c8581b1a348a937a4b7917aa9f6e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec5a11e4dc6e85a2d2cd3cfd918995553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322acf2c8b16d6b703dc67e14af0432d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7776167f3fbfbc14bfc25a0364abbd8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc44529ffd40cd9122b3664690db18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18132004ab155d88c4ed75768ddc60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee9d37af6579778ee3f300b0af899d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50907d2bfd9cf405a48f1f8ae8ae026c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28b0434070093d46872bcf20b17f52560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12ce0cb353e68f59ba63328186c2ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797d28ac0434ec93e77977b758fd3a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308c0694599867e6673c19da5f9299c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370d227a6505b4c59dad397bbedae32564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a17f5763d77eae91707d795ed78b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947f797a6851002660acbb0907b541a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a72ac61c7e8e5e296d6b235431dff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e708cd5aa625e6db90153f13184bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eff8a7c552e8c5c73f9e6559ef7429569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22da44b2a02b12bd5884b3efa59b2b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777bb29d57ffb331af77762557f4226571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e40393d621b6259b4d3f2d0fe749a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd91d57411758093314eb36452ce00573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb2ab1f5f365f4643f3275525e7691574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26e559f31c05110e12922ea86bf708575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae976fbb87f907b6c48cf055e3552de3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe5243edcad285038b9ffff89690bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a37f132a9149737720e0176a7f9cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71807f367fec5fd49a5d170e7314070e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4181bd35fd044fd952ec5217ddb90580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b5043fc64f3e53944c583fa732160581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc13fc24ba2668e87ff356ea36d930582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b53a445439b1fefdc03b645fc19b70583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2d35d43ae3e24bf4093539304a5aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21699a3240fe75ddf4f4dd83d3b69b76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc75e10b6a9854e886577085c594fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f2c1a98ea4b6175a72b8ffe82d602587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a9290487baae8a1b3051e21bc19fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdc637a807454c6b99f4b8d7212166589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557c1fec6321481291da2711c52235b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866b28c425c23ccc9d9a923fc0fee40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e94f2e4167c3bae38806be0cb9cca5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca633a7152689bb97102c0e6c8e8339593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e8b07435d196edf31f2d846d66c7a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbb1f9f30bab2a2df2793bc4c038f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908ac5085ad2c6de76eb863cfbe1488596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24178ddf610d2f13154bf348cfe97f0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b88dcbb49e4c3f611028064403d66598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3212f9396a9f7d6b8fe722d5c462fdd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b331edc37bb2e109ee28295b0e6129600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cb219e97386445e57942466b8b163601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da4ce3bd965382651b9734c7cc50c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1842819b6229e3a1f46f467db0dea63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f161ca53073bc3157f762b5b77d3fb3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525f8f7590c968c3604db9610973b7e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988b194704be49399d846cd5752cebd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62913e47aed0fee5e39c0b2912044eb6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614140f642688ed3fe5461a1adfee10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cd6e7bb471ae7dc1658714426c3fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4b7cb804f8ad208d189092f5abc7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc60242480b57039bf799940d4be583611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204eacb18ea3da110e99da721d521612612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6120abe0161795653fe8b8132d0308613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828a3c94d4f16139409ae2daf97840f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee007257b8ed176a671143cdaf7725f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1f0bfabd1bd836522d853aaba9325616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb94a49374702c38ad04d280836420a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea6519c5eaaaf6024f47c343a27227618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad0c925f7056046e2dc8e7ea5f4e1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caa01a64b86a144aff890564e3cc5d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ac154a482b7a5fa0ad0cf037c1d88621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33369aa035fbe2908f682c4895e50cc1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bec0cd41d3159def90bf09e065915d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865968f52e65d0c768239778be70d265624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233dec59c60bdb2de2e5af00bbb43a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca5700ae89196c90826fc4bc685c1e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1d549fa6cca7c86d4f3ff1bb985c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec431aa4fd6ffd3084476558ba54959d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf382dbfbb91ecd5b27f053448a5b2f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3cde54988adfdafcb78cf589c5a1e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56c8a92c24f170d224088375b71d94631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3602dc1e69945927daa933d2b68ba4e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab601443d1811c3497bc82681aff094c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb374e21611b23915b05c9f83338c09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda66c9bce258b327c4dc7786dee59c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fae6444fba219cd987fe6d8b87fb5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e04fdd814ad05e7023f71b6388351637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee88ba139449faaa1ca6484b25175b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991d2999b4a78337e3e2ac54ef1699a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6a8985b02b1404a4561382abe1a1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2758153a478324e805afa2dfd16265641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0001f6e7dace36267b8c582eeb3d8c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a260812588def157d4d9ff918b4b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454e66903cbf1d0da7ed5fbadcdafe3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ef70ca0d881be44e7a5723a90c5f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a838d7abd2197064a130b8b66e987646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590551195491ec85935d04151d33f84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe365c59c54fffb5a70e7aaa086ecf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b98e2169d8c73d9786b9130090b294649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cb9b4c9e1c32065d5bb331ffac2c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcfddf2cb1727239fa6a5cca67e76e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffc5e9500dd590b41354870ef130ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82c0e4347dfb17a15a08d973e0019f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8571e0a9b03d8ef926ebb6f7c0b6db2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba7cc3a0596d9510fa6811dcdb08fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef2ea8695f3528f54e4d833376f46d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46172a7bf505c72cb98e15ca70683c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476322e68ca1f610a93a66a2249e25e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0288678d3f6c4add535db3b999ca2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b7ba770b01c45255566fddb93df93660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999235bca036fc279f3b119959e4c982661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbbdd25bfb8973fbc0bc6ea6f10a30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab9de849c276fabd9e9bcfae764b65663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f156a1fd420d65088f66bae685de4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8591e726b1a2707144ec71ad5ed84665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b04a9493fff58018c140802f77c1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd0363b91ef139fe69452b112158ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171e20aa75d5881d2a2f5e443a714a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d221ddda73ed1aaf4f3db58a22ee71669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfe478008d64885151fc5ca3ebbb11670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced03ddbdb2dcdb073e8ace352162ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c280a75e754048fbbc21cc7b0040dd9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb0ee4631921d215a372186f8a22e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f22fdf8f7311bb58364e5d61b1ddc0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62d441eb5abd37d108e83d1a9d6b4f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed963f95ffad28b1cad3d37ba8527743676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217c0bcc877ad6287dde595645f7201677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5a97e60093fe7e6a72ac8377cec4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48948473bcdaf50d1a5df9d52352c642679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37610be362af330af14062187bdcdef5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc4aee010b701957fecac958d1c105681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e423538b2695e70d39e65eeebe8060682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc373bc03a255bb11ab351a73300959683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0efc47da8d84d182fcd4885f32427f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfc84c54db938c3d48c6236caa8612685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecad1d3ad12b14da3ecc43a73b1881686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da2b563b7f5c3edf5b7b4cda266769687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0c9d2334e274183ac137d60f7f4f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba078973729bb6e1ff0714edcad024a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeacb137dad0dc105b3320e0d0f418e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376368ff2c1116bdada310c9cb6a3aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb330afbaa6f0f2b24285ee76be8a8f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514cb526bbb1331e9d932061f2a55ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f0ac35d2d91c89e21585d20fb7cdd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb663cbe9b7861cf5930eea82aa77f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e99a0a40c86dcc7796faaf78bcc0c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75391f01c25c70997c9520d83030a71d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698ca3daa56d6605b7a7b9b0c269054698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cba099d6468319f081255af874cc8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae37ad0af9174b2f1ecc7b128f086b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3b9919f4a8e19d6734bc50669782b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1992e0b206ef9cb45d81d53cb11733702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c667c3fe0bbe0334212df54af3fd07703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932f0f5585ebb491c58740e4e58a6c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06358d0ac1fcc0a53ccec82a434bda0f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba460fc785e50dc8e58b2286d4cb17d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9708c94d9a6b00073c604966f12e1c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c95e1ddd4b09fa19502390f5bf0a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2d12e8e8873921c4bb0b491ed3a39709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d03bddd795b3f473f40dbf5a3958c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670f39acfec7e5063ef4450f467bfb6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4557901956b8dc22dfad0df9bbc5301712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30aecb961af5058e7737521785614d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e2d060c865795f0be7a02ab8096cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09736d9e9abafe7b509048e9bc6f5ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dae4e6b7326558ea7353d12fc94466716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbada998151b0ad0fe19c30d3a16d08f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6488bd56fca7a86fd0744d98dd0ed6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11a9a20db96fdb8fbbae4f3534e50e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba49ee2adf9f2d666954fbc71fd29b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b628c950482ab8194247c9f689e31721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af143a8f9088894bb5dd0fd1d5efbe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3e84a82cb08b41eed317772962bcf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2366c13b1f4610e3dedee947c3056f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f59f74cf4ecec4ac39d4f62604ad1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721be06860a5d3df31c0a28dccae6e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c13462ad93423be073f6c17de77066727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbbe2af585146296b672775967db1a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef13ff9bb65cfa767dad1fd8def162729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00eb34914391a05d15c514d410cbb7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d1d56968079585f344b17dd9526da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7a953e267520460905380348a9cfe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024edd8ce113ffa9f4ebef49c8562170733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801408b09dbc13194a1c9fc3c1964833734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bff2137054f6448e338bac087b17ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae826cc1c9d0fdb67c2c75c1b40eb5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72893cff43d0141d5a314449badeb123737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c4e64d85fa90ea472d188544ee328738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4be92e879345ff88c77a519947445e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd3467f4acb5008c148c98d7efe06e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ae6e5d54a57d7fd75b9c19680bf61741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67300a4e1aafdb1088130089069c59a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f8c86e090c18f98ab73c7b499c84b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83cd749ceab7c5623f8e554a3fcc2c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e22f914ee10b1e480aff633197401745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fea68a03f96b59c9f3b284787e2d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6123681f416a96f616f8defed1d79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ac97f49dd13717dc5c0cb94f31cc5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6c96514dd4bdbdc89aa348b5ae48c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ceb183141cf3ea3d5b2088adf4cc0c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaeb16a42eb69c124cc99a7ea1ce498751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e5e55ecf12393e25a4a1e10322085752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce091938672f4eb9d9a6f8705cb28f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad21407a9caa239d2739204ca6eda8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ce0bd3b0a983fa104287d93a9f378755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9835e5afdd9a918ec6c6b9140e96769756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a1558c1f3f7dfe12f8d678d2c22d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963924ee829a5adad5d5208cd6aa91cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89a6a3a34247c14b368f7558057306759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>