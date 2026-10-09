--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab7875c76ff47aa5b5c5f0a169bb631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4b0842161aa28c5da24839c913c072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25a70873b9577fab9eaa6c3908b3bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a84d27b876b5454f4831e7fa915e6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc840da0a8bc0657d505027ef49d2f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c4336e2cf2143b3c642f73f580ff16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae7e3f0b4b82dd69cc09c4094821bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c63ef78888b886d7375ff57fbde448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1020630b56f73d194f7fd2587a432f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c535b97e1be1651dc041831b566c8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b76abb8383d58395e88cd3485fe19711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945efa11bbe0422292feb4876a4adc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8fbf191ffe36ba90a1e7ad39d9fca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abf57b4f34ade3d56ef4bd13d6a7df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364abc1ebf0127ff44e69725b81243715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343438f001f62653b47f21060e95d1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811f427290135d4d150f0c4f627754e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7e7b4adc7daf6d15fce994d69809118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215272c390ac8f44afe3f439e02fd70619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba8549393be839ad401206739e1cc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44744328e4d779b4b4d636d1b44e37f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda8f8167abfd125b4ef0615970af9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914f36dd69f0f5fd573d9cbdeb51ba923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987ae1c44aa5ff3b061e549d77d907224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53956bd7061bddf6f0a8855b59c565b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d3abb24fb8b144de2b8cf6bdd3f0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f056ed1ca2b43c87664c9945fa445327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff13629d85b3a6f060948eae718e3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328665234e9c9c21e1885ee05f50f79029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eebc33c7770d6666cf5b2d6c2f89bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ace7e084bdea2e9113d2ccb972101b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617559dec27c597b0c99a87681cf48e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a652139cea4c5da4f8194dc9fa0add533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52a7fc5cc170e2a59fe3bacf1472c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fafb350022ac77b93eca6e045762735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1a19bcc0e428a1b2bffb51350638d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be175ec5893e82997f860fc16554d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec0142ec13efef4ab966d16a3d234738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ad56f0a496b9ba31a4e7f8af9f2c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57010bbe8c87ad80e9c1f4389b60d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf413da213558d7698bbdc0103ecf8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73276da40c0afc1426f16d76a8ff802642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253f49c8dfdc2a04f2c1553c4bd719743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d18ec058ef3db005b221be2b4a8de344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690f7fc03185d0ff240a065a120f7d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cd5bb34ccc6cc97e361c08a49b3f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88597785e2cd96f35aed8f73c1d728447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79439dcece5cf53c51e0077f0b7bc8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dc5239c31241e88e8b9ac7fa8406949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16ebcb83fa9cb3e3e68bc5bb82a7f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b467d9967046bdc422c33a3e42c0fda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdad85c015eab3599a2248c23d7cb1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb52779d47f677eaabd5f954d2a16a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd1086b332aaa28b152943438d68ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400568d07384bdf2b3a200698fc085955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da635e5703fa15dae610a36379958756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1df67a76e0fb3ab3a8263fa86f63c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd12105de3430bf8c3a6bccdad4699c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebb5c85d8e6f3293656f44991963b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e72ebed3507eb5aff7b10d5e4dd82e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dc523d1057d02932c2f225293ba3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f121497eb33ce9e258afe6d0f224d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d5f2046feeb920766436026841bc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accff965a6119bb5d6dfc85a00631b3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfb12485e03378567499de7c483c9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35effb90f9bf4f7ec14757798cfe9766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef0a051d783a5d7a77e480f864144967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0673b4aab2c56d3ee03d0f413840868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9224ec9366f37611e4135d8507105269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17a326407f7697f0bd7603c67910fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5e03c71320f7d944f9fc13a00958d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553a38d41f1dc5892a573d589032ed872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e472fa788b01d41b092d2c2aa155373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014838b741b5f0c5ffbd5d49bfa205974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b7b53cb36760cf042887e36f157b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a00239d94e309f2d0ab20bd6c75cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788387277cbdaa0673ebd1b426d9713f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee17f5b3229453cb8b7ca83e5aec4d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c297ca9a9bf04e14d9590052d07b9d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b96876f4a78b09c97f12922eff8ba980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2c0b2f76f12c65f2679311d84970981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dab9cbc0a1a84b8884a7a6f537acc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4917fbf74d887504dbab61d2a8fc1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160efa223bd5c84c11205f1693e3120c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f81353f2e77853316666a4192e38785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4ceb1628d95d7a3968d67fc5815a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce1d0e41e442539248b2abdbc8d6a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bec1f4bffdcb570908b58833171ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb60b4344a6b044e83558bf159f14f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391a7f90424f9ce39667bd16b5a102990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cac189f7b267c4133c9232ae7177d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e2c403870a752b9eac56ba1c3283892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a09fd81db392a2c3e75d10f0b196dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cf310566da1a754372475c6036a2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8f192cf37c7526b0e17b2fb3049df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81be0b89d371330e161dd5a905dd32e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374eb5c1f1345ab0615e7112bc3ef0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8a6a60c5d12a1e489fd8912a0fd5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8519b7e7deea6d3ffdbc81fd1374ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60a67cca5432ca6593898c94ec79f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2a07bae6a54041c471fcae6a83654101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb3155f8acb75f8475224f7303ab1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bd8cc87c9b8457cba6933c0474a27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa11348798ad115798f7e8faeffa4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8fda22c775f91aa70e45b10a04d85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c551a62d274b3c00b65f5ffa4ac89d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6bcf8eec534acc4aeb7f869903494107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb49b0e7b74acbb7fde49a88c8fa33e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09404763c51e6a092cf689a461c9d1e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004498fecca8df3d7a97d21556c5b143110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d53ad77fcd61f697918bb2fbe759b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d467d1f8d5c17c11ae6dc355fe9fee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10240daf155b14ae5b3e0e751da9abbc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7157a0406d4e174a33cc46525a59643114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a19894404d5536ebbd118a4ecc6028115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c94ef2e9d05c39dec603df2a5a28c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312b5a4d6252882baf151d22e2cde7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589235fa97b892a0c6e64f7cdc36af85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1b61d8328a2a2a0cb324bfe135d83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f714be9504c51d9966b5c3b005d946120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487b185bf99fd0997b28df9ceeb0197121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de205884ba04e151c15fddb8ff0387122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2eee9866e97b6c79ece66503c60a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cacc5afbbf65ce944bdbfd9afcc601124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbc5367c7436f3484c33b073e937c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe6221f4c47d83c425273fc3d14cf9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8f14de4b9736da26dbff159ec745d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db6489f75a6ef0e1502e9ae4d70123128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac182813b514fe3887a748cdf75fd57b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a80c8c85111ac9c755c4fa93c0e7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4f2e15602f7603be6c0d09f4b9a31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90b19a424f3df398a4b5d6e867f3e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0e32bede2f4aa5925bbe39b0c5e6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb09a1c7ba305f9595c5d58b23f9f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43652c0227211077ef6f494528aac067135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b173508c5ce42d8a9b1ef7fe3c38e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bddb18d429460a33e8d031bc4e7d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa7b4ecd223ae7da057859102828c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50077d3cb2b31913797f9a8a74caa6f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a52bd4dc3bbb47ec59499f5cb14f27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8283172cb84d3a01d008e48682cf03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ffb6f9405aa1aa18e574a19f89eb0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204e930e6425d9314e14e82934563ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72931669395a75bf9429dc0e5bc1b208144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8be4fbc44b45557d8b3a26c4c19634145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4775a9556f13a0a2d8210b4e03f665146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94721a729e599c1f2ab9e6c255dd79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab83b30cc8fdaec7bb2b6b246f9829148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e789353dc8600d7b8304c7e18bd0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f52557c0b77852da1a9cf0968b9c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c208c2ee2a79712b1514ca07f7a95151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec349e59627eecefbc79ca13cbec6ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc1ada572c08ea8df8e2ae9774b810153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ca959ac111b3c43c1697b02c33c26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0d81a0129151000b5d06fcbeefd6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c58e3eb78ce9a6fe4c71cb92cc6b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aeaae7e31945783301b6ea8ae9668157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833232ee963c7d8c2995784addcc24dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b60ca3bcdb2fa1d031c07e393dd3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34ab202c156531060b9e708c571def160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f644e042a5fc82f4f9e566267e179e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce81cd4493e5976ea1644df9fa4f3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63e41bed04a63dd5f127c995876316163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7df8867f123b4750ebc7d12988ad3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda4f8aa2b4506d20fc547fd85e54f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386e3a9b550e0635ed09dab4683b418166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faa9c45a69f406a98706c31107f876167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2c2ea1ca2cc3e88f1968e2af36f61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372c5912a308192240d94408a83bbca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993b0beea216fc4c8831cd065c44f4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9102abb9e23611dfbf6976a44b5e38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ddeab4d86a505bfbae7222002127a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a9a14ba58faf5dd10cc19e10d8397173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505829c6558a13f5f73c16984bbae9bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce750e97e8f67be12fc189a4df35e68b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e5ddba922789ec5b16574f87fef23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05b67b2556855ff3c11151b34454cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3987f4ee51da55a861fe69d01d6277a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66ebf62cbf66fb7550cabdac03c6ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc73ada449dd59176f75af68d897a15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8282c9570dd1a63c999caf4a3a3e0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945266fef4c624dff0cc797d764d0b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7559855eaca4a61d6d1ff024e05b354183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7ef448c03163aba059d395bb74b91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22f2b8f2567589dc93e2e87beb8422185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713d707c99c2a69b2f5c48ecb327c64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1a1529d50993799cfcfd232285299187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16056c95313d29167084683644224b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726560b2a696a7d2ba27124ac1cc3117189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1029a76bba84bb38db3099637b28e22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327417db787e9f21405dadb39af3f63e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd12e23a72b7314d04b74baea5aec2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab63366f1626dd70b202dc055785b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a6147b4524b5fd47f04825ca4ecd3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1a0f6cf667876fb59d95ff84ea5e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fabe22d75fd5a64b241e8f42056b20196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86699e466891fdc61e0520ae8202d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3d71d6b75febfc5132422333d7328198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69076e46763b0d1a076540d77157b50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad518029c87f18123f999ce626d9ade4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7b6e3d5efcb5b1a674b8bef5719ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0ed1a6b822451f396b4ffdaaa3413202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec82e8b90bbc70cb55a3182b7b5952203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30b957abec08fdd048c226ee0d19ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dbe726bcf5cde7c7961f2409c3fcb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc54b0829dd79250e688b4c1302250f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252c594edb2dd82557e8137781167b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e82a45aa2876f769efbaec55361f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47eaff950f3280d9a3c8e7c9b16c69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41179bc80d63588ab21b6a785851aaa9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65578435ebad9e72bf159c794993e4f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f2ec893ca072efb742e8dc6fd8991212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c9df4b8326493b1011b6bdc5c9706213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445e6dd1f6b639d0467fbb2058465bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65c81cef206cfa3cba8522562b6a54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42c99307173ebb912a86eac7d726d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada6263e0d25bd7a6da636d4e1ac90b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0896bde4a383c32b34a0d2d44e70e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9ef975a9cdb0b2c30b649d6bb44ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9f6cb94a3414d292bffe4e28f785a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d70662a7a0ba37c46db7a4454b6c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47d7a08e74bd3d80f3f0fab4dc7e29222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41c254cd6bf9b45d627a3f8e3bfeba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6162ccc09b0e8db928f6129fbd8a5a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe27c9104a93868f1bbcaef1f80417d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f7cb426f1db3e8fb1024aa9213a58226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e10f2cde70147c12e7ab4f949614b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458e2de11e28012ec6029ed83bcd676228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275177212ad253889a6f0ea6eb048aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994362094de37539a2ba3dca3ba1b98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294168a7b97ffcf70f0b38180f7a817231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb51861834306e2ae5d99c46554f20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9c8b5e5a44c7d27e599f4d123ec54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308096510615ed3e1095b6cd5db7a71d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f792c40371f050307e8ddb1576b002235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1f56d75ebd67784f6f377011704f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd561bb882e90c83e49b0843df2fe86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d174ca4153fc508ef8856f23904097238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb40c74935d40e5dedb956be5ad5245239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef82fce7142bc8c3d2305fdf6608e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26d0f3aaebc0566fb45299d87e5c98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6113164a6e5205c2908f90d3262023242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48823a3d149bd0eb45c86a99884ea770243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b27a5ff6d1fff75ed6138ab1c27f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff40c671a7ec0991993ee67592c7f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa80b5364a85e68f9bbc180050405fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d688f07be85d161cb1c29417fad2b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a66635d7d88dc6820062bda2a3ccde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caabaeb108cb642737e4d132bfe0e2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471d21a10c302d9342abad3be58f3e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb6a8d8fa60ad477410df04918e472251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa791478ede5ae6a36803aa5727d3f0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7860850d28a6cdb4b2b5b61c26ce00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7533d1ad6538e787fc87339d206f71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f379fcfaebc5d30221647dc188107255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46911572220ec3189469d20ad4a2d7a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea3e4c693083f9e01c6eae2bc29504257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f668d6e2fb5b8e018b587ecd9e08a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911037bfeb7a4750c2301128c980179e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07f61caa7f704ad0927d4a433f26a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cf55eaf01220129b5e642aa571a76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef9d3dcbb567350a94071f1b59de63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98d397a068eaa34d7dd5f0bfdb480f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb106d0dabba10b3a087fe352f80bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e284a5c51a5a498e6ded54dc52c5dfd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24800ba4372500939677b77e566af702266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d1122715908909c6b6f54d21290c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956695afbe1261c80c7a56d19823e29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712833904c6529479bd45b2e15a63298269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d38b7f35ff94191e73ef31531a4a3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874058a4c0a36ea7980f68dfb986aac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1f0b6f48a8bc725e090a09d69870f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38297bf086a2cdfab231a87eeac76792273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10793e6e3688158e145361a04f505018274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068307aab96a803bc83851c929a8a721275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22704c59a5767a71d62b43c549938bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c80aad5186a3b0fa836d059df8fe0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c42e4afb2d057d930885565840cd2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb124bf53ba7ea93217044ed5209d66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d61e6a626b05bd67ce4dede2cb4a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2fddb441df40e2a42639a7957bad7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062daa457dfafd0628a3f80ee8b82b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c117561ccfd1dd8ea456279752709283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addfb064bca9998b7923b6f2a185023284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2c30847768c5fb7fa450fc08f2419285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217f6bbcbe7eba82f1175581e4b61a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694fee6fafcd00d0fdb6ee77e07b1ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dd7f124190f45c3192a4f721d8cd5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3071d752dd94162158cd83559a9a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4dc2fe878925299c651700204047d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d640ebbf00a764179612a38153825291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32756e9aa80d4a1ca2516dd964014cb4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaa90e04c43a5e9d1a4a3bcb7a874a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99281d94ee83026efb726d95f62cf3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8053cc1e3c792c16444fa4c2715a51d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d472130ae37e02bdda3dc0a7bba9f27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d60abbffaf78f47a076ef42de8f34c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddd28cf2bb160c9dd6b2174bfb3b3f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e02ddeb683529d71e487fc8f3b89f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff677c7a9622676973c329ffd0fc06a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d216965e45bfd741be4b6c7d19b117301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf0a8aae2d691fb007693f6e3ce1b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456ca8bffb3d40140c28bacdc961f39303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55b02e3f058d224ba5d8c2e1446d95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8e3c915d554fd51afb58179762f63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baf88e9a7f9146f0782fc72cc20966306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb959d6b2c4502db602b606d4253fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7ac91ee60a7336984fcf5ffcbbdb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9cefd79dfabf56c7c981dc4651e66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db45addc54f86a456c59d899c7a3d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604c3f595e3c95daf21fa93bb82dc09311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea79852f66f97670193e681d3c41134312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb90e506d8c97289a5ec1bcd1a10f3a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91249cd9ec464affc5d8344e6ac667314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1b03695ca05040108a5bc633e6ce8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f44670977d616cdd1ed7cd781779fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44e508ab153d24d7735459c24b97be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf49f130bbbb65cd3c2672c5c7db52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0c6c36639308b341467d623fe63b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a85443b32219e12c3f87894ee05043320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cca1074847fa5b605d416ce317fd3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735ea5092ee9d6874a693d46fb0e693322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0d44b1367353989a6394e51e3a7e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad5c1499dd3ce657594fdc8fd4f80e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803decbc2457272256df5f25c5b47dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fa73b4a17fd90487d2b6068985b82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7b7ad8b84df750dfd7c3077449a49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d5caa07c7e0495d0f51348362a4ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771693d14d038cc6849933158c47d59f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5ddce03011965983d611769edcf81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e170c186c7ba997294194d978fcf6a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee04ae9dc2b05a1daa309a94fddde8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa008694321432ac2d78848b018c581f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e0c844fbfe2d64f16ceca4b854b6c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a233a0439d527a20ac0bbb2ab69518335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d6db2280485dab7b2a74a4227ad67336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fba757b400481be6163c468d3bd4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d770ee28041de18cbc6c8b877c1ada338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671ee8cecd3ecbda23b221a9a10ca7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b870b61831791766ca588cfb1a183e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b65dd12f221ad3ac8095c490a21364341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e330d4b4c66688250f19138f48c4f1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab9e7a821bc2c043b1ab5adac3eec9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a24fd68b01f745ede86a3e8a46746344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91b29e8f272ffcae947dbedd4640c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8280822d84796d6559d7f712da27f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849542a4521029ae5d7de459443f561347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7aefefac97e0a5d12c227fe420a9d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cb09d18690be065bae07883e5c54f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7e1ae9b057fc8c531ae206298c395350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e2935b0d4e2153b56222494a56e9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa602165189f4f930da26a5f179707352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704b34a71055dae9892e65e3cbefefe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace9096ac29debd800db3a48783b77a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aebf297d9a2d9d34083055afeed62c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91d0c30202b1c8aba7ac5742c44db2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aae50c9047501025d7e1a14131d1b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c646a7ba48b57148e1f0a4ed54bb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8048f813074e356aa10d059fe9fbe77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35d8bad592ba502032a86fd3737cf2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501624bca3e66598f2ba9996aee84a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0781926968b30487c03ea2428651411362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c22fe4f54fc8f0a615d400fb8a043363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32cef1b9f7dbb7b28b2c6841893697364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be83e9ae9b66275c4e9c2f06247aab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f83b417fb99da64b1f69c6aeab73d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f77a5b5d22af416f3859bd11af5f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a784ce2695751c57e0d8c3a1beab611368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8981e94cc7d623f783dc4ae16f71c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc27a706e7feb0a9eaa2e6e4704fe9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95ee897fcf05c71a5f7e76331e34de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155986dadb7bee3d9ce7b3d671ab35b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173215ef15b7bcf470336bec177fb5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca7a5e3b2770d82c976ec3b3f6f65e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26dd36abdb22f00496366cbcab6c63375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898a8980ad9dd28f53eeb62fee615cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff064c3e92ce8a0f5d00529b4a54ea91377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2bae3d07a04db4072f037840d1e0c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e01d30334841d3cae35315e5b30bdc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdda745171c31e9e5157f58b8d2f16e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebb8859398dc380c8276375b0ab4d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bba4d2050e47c2f6cc544b0bc05e4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32654d5c425502b777182fc8b0e57d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeda2781249ae6621fb72ef7b3ab755384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2532ba3b831dcf74bded8675a7ab8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87094ecb635d0abcbf5cbe3e3633ceee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc5a4d6dd37c936e067c91ba70173d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147958c9e28cdf9b8013fcd76643b81388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc60a3c37c5c3c60888b241b854328389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa80c30957f6d2d0a3e45ee3451d9a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a80b2a70a6bd799ee969c9362dca8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9597b48221cf4944ab802d46656b1f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97ded06f7d6073865302e684152230393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287640ccf315b6927510c2869eff711a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555fdd352fcfc9bd560c6a057167539395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac5fa62edc08f06962a16335982597396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bad93cc15fa5544a3e559e19d3f2ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285dfe6905714d04b33d7c83c03cd23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017f3a02e2bc65c6b34a968e7e6d676399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a41cc3f2037f8b52f5ee1f31328aec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4095107f06de279733657ac80bab76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a324e85bf3f3bb521e073e178aba7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e7c9d52ab96c619aca63a231573d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df97122cccc327eb21a0835687d4596404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f8f6aec4542a15e79547892a7484b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f9de36cc646cdd7c20b1f11570491406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52e16687e4cc5da9db1c2db3dc2fe2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb407a8e3d6e74e397faf210de35d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004e4dab7d4641b868f208b51d6958e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a860c4c7312b4165dfefe7ca0d32aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6386f6311014b068ce70d9aa4df86411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8742661130a366c6149083a8912d36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ae3b102b16a1828100f1a614d638c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f55e5f662b1ec921f5110bdc52396414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1426c5a8026eb2463895266f318cb94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecddc7387e53f41ef5aa6b08acf1a96416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933aeb5d6dfdb9d534682fcdf6b3fdb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43ebd4773fa284803504e6a6821696418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758548f7ed6d092feac21080f019de3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d0c6b7788416a6723bee00430a6f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743548b2eb8332e79e7ed5b2e8e311cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cc77d50820e875dbc8bcb9014df50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db10ac5d645db68f42f9fde9c7c29e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712ffa5ef76f2e5093c723922912d2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c47fc0864bc36c88f1cda6db70fec9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9c37a3b4964a83882d13f69d466ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2d49f3d186c7d6127cefc92f7439d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a67b597629ef75ba463fc5a31c0022428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab88ff45a123a588b83ab4fb558bda8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12db4907ee7a818463bba8de477923430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c1d23a61204c14fc1a10ed5c4fadb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69161a8ed0197b57b3bf9bbadbbaef72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8f295d7d7324e1b9fd68d2721fc4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47075696fa67e2b2d1f0425327a4f51b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d0d8bb216733bd7164b708a036472435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195f6e9325aaf055d80f59f770ecb38436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff8ffbde72f45381c25095923a7bbd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee9488f2943a0c33531ac5ed344a84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e4779126d874bfde91b83c66bedbe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e25064264ed193929fd5252adc519440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ee37cf1c7214f704a862fe3671b93441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f5eb19bfbdc6f657c52f308456e9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6eea9620a1d8f242b075e8ba2224ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e092227a22b7397fa9483929ea31ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc51e9e529c2a9c141506f5c1511ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567601cff36a4c1e6a2a6c5d869c7be1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176ed7e08156efbf6c22be9b16d210a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff488ea8d8a1c3be93d29ed5220666448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b5b82fbe404783ec39d4e58fe1cc1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1522cb44bb046e76d11bc0df8b265450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83604a747d7fe27867545f1dfe69011451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a164eb52171301bdfafb09203acb9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47a658827a1a0dc10b284ff99efe11453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaf584d4fe50e200a9938c24d6e055454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e657acd2a4d9ebd73b6e9c6a5ce323455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096deb5e8c44ef6baf01b3871356fa1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb0018b46a72e26429b97754144d18457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384246c9914fdf290ff8839226c74b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52afbfb13f167423331d9767703db22459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c82be54f0399ac7d70cf3231d3a13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263e1391fc35258abb2d820ad79c681461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0fb8079569bcdbc5da6c85f9c1682462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efad04a50f594936319278a56f2d87463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dc7f3f60fad86b96172932e079054464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b102062679b80dcd5a6c70ec6233be4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577bd880ee8560ebbcc758a7cecc559466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271975f3552263d506de77479f61ff9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c5cfc446c2e16cde478e54b3c3be1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9b449cb49d36ebe57aca200deed61469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64f418bd80e677c4f2775399df51b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c83a88f9fd7783debd1b754a1cf7ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f41d8c2c114398d85ce4704c13122472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9834633dd70251f2c63c28d89ad9a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a656b7af91c2d3b4c8a01ae1a43ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46548d61dfda316f1313dc5bb3c72246475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469b7f88edf8b7d3d86cb81a6d5b636476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01818d0197d6d1fd7bf2cebab316e63477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7babcc2b4976532edab221e9a82def478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9270b88f414a73ac1c55f5492d7e465479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bb5804ee49aaec9b2ea160d0d9ee6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495bd5f27d398821a56f4e59d23d993481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b527048f346209bede4b220f3a5cf65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336452e579f1cff4453587556bf0e32d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f0ca2ffdf67514dfe5c7ded8097ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08b3d3ad641a4d67a4e91eb3cad86e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0325b7c918875cd80e8e3c99970bed1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850af3d7f98742ee7a4412cb0dcf0f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef81555e3075cf52fff33fd951fa63488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b4b5e0e21cca22d814d5ee2912f8e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fc08b2aac28bd1495e0504aca2a7a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0730a21fc21b1580264fc06927ac3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846cf1b93e813b7a92e7778247670bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30f94292cbe688c0e85920ea2b4353493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2eb895343a945d198aee3dece03836494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec6243fd8a72c67d37840ff65d9e8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead858daf34a5597a82e827268d67f6a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a6fc7c15f931a4737c9e838a1bc0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a8dc198fecc2ff83d3f8b7da58e5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8849e8a2ce36c2d779a1a8670af2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67c2c75828db63c52e2da1b78a726b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1727b7a068de3a85f2b03d4e84b38fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6fc81f5003220e3a78d2ccf7f8535502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcf0702aa1d4f0c8683ea54e611c93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6991aef7aec4c7eb6a2dc8e933f96f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f149c90f3057fee03ffb88422d0c21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bb6f2d237676685462b64b65421e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f910a4f9926829d33cc23cd3dbc9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f366bf672c47ca478b863019b111a57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53763eec41f409a562027ec8bf817e13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ed08121ba7fac0931f0a268af2cd1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d271b1475540f1d6d5cf123835184b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404efc050267ebb1ab809274c22f7b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafa1fcedddd343a8c85f9b8123b7f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ed1b8677ef23b5aaf3da656f6a951514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f96045961aa2690658fbe8e1cc3fe6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b599ab8d5fc374d56da24c8f5215acb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396cfb6ef5b86470f1e8e09718eed45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b37649ba26650b3e5e91a7cfb30d66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bcd7f681d8ab5ca09a0080b1faa42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15b021fd9f149b23421871599b7d78520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e316b5b0dcbb7672be3f05f0bdc386521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087578a37880489395948d77c304afd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64077bf284336a688bd205b91a072d6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffea33204f35742b2cd8a1d8c2e52e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272b1cb4350042e2c261609ecc39239525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119eca709d8c0bd06d3a108e2350ae2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68124c44ac4d8826018f05ec57c1c2d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c6a8736b23d087382f23a56e74dc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6967fa182f77f0fb348c1469bbcfef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd415ff4b8df357eda7561b657c19e41530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b6a4c0d97ba80d0385d346c23c688531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f88b3a91ab699dd89abdc50425a7f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc0d58fdffb0558655ac1b6555ac0e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ff282387df1bd2400876d23f5963c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75bb46c1ce028244825e3ed42150c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261c19b48cbaec923d863926172fe19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf487ab51c41682b48d6ca2e0408efc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bb28077e097379d3ce458deba16f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b1da1378fb0d8fbaf9e2573fcb60f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde877ca7bb12b474e164e39ef06d006540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058b5b8a8d7f0fdd5f3d4918cb36f7d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0b0ede52ffd12b281c466366fcfce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf21a67437f9a1e2ec836b2ddba5b29543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406f9454e5c8e0d2c516d6c081d974e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449c2e4de6986d0669d73526ed6dfe1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442d71dec879e8f8bbbdfcff19dbb30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516828922af238b45dfca3b90c28ad6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42090ea862636c31b8fecad806e33e84548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c37a685e03b98f7aaa7f477e90c69a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02f278b6c01446707c618644f9bad1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ce7b780a4cbe233615f08aa31842b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b70f2c381419589a175c066318b22b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8081e2f103c5b1c2bd867a197a4f7c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941284bce5d404dd171d46f24fb74b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805eafa3c4ae79db8fea9608ec0884c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bffd58c7ca03c4512d35ffacbe815556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026e2e4dcecb33bcb32c03dd9c6b089557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a166cb5a49349f60ce7a04fb5a79619558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bcdad8d743eb09d87cdedf1b0b2a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19a8f01056ca6c193f1fd50976fd63560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03913a780ca2b180ea141b8cf890b7af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3483765bf374fe77a5341e3cd86c55f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1879c202189893d673eb30b5ab11b4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a723480ab65186acfcc2627938d95c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917d0fc5c33b2cb29a6649f49333ee9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb904ec8290e624a19500178ebcdb1dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e383b4bf742485810fb5c534e22ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd8a837993d4a3eddb559b9d3d39ac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02e0f485d77307a1b375c68b3e4838569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9cb49206356d97fe01f576ccf5ac6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1311ff10a6b2721136fb080b3cc0e9b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42774dd9cb36c57e10b1ed3c919088c5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3c5a3ec93ae05b1cbaac72d8a89f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bd056beda6bb6882bb97f27150a6f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeab26d64653baad8c76665cee6814575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7092090752f0c75c31f9efd719eef1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574db9662234237e8e464436e76a8b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a78c096cdeb7fa0058092796b0bcb7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5303754766ea7a2f84ccc1a17a5fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3b6bf9a21c007125d1088370164f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f589dc6320126a0eb60e74f29dbb0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7bb642c1d55d29046d6ce402f2d7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec575a32ba5b1b0c33a7b8ed1861bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656d90211301cb5d899a79eb3bab4a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e746c908095af74b0723a45915bbec8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a996c495701b6eabefcfd9f57966e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9101e937b9c81dcaebbb5db70d7b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77666a945cc12b89902aab24c3e0aa3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c668c891f2b17ad8420118b25b23f2a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8336e629ec8fbf636d92de4df10b0be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daf8571affa9d7e320afbf874ae463591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a067f0854abe1d4d453a57a6387314b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f2721568f1e3c82a81bc5c871c76e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef959f6c391c3038fa869d7156864c79594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee93b18fc690b3f2929fba9021437d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53484ba05e1fcf5ca7062cee7f2f6c3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e1b7f3eb75b9346266029541a14a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1229d669f76326a196d37a67385323598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb14df9ec61a7c72076a8a369f8471599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6097d9c7e7a2c0462997df0df35ff0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2e82afcd294c8bb2132a19bf10d86601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93360337c5145bffcd5fbd28c17fa81f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dac717efe70bdeea8c0748a6d63ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4962f0f7a75c7ecc70175ff444ed5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd929d99443f2f0b8940163fd1c5e8e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfcbd164e96007363487c4d96467f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbdc75a2b106d166030c42e0f9076f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45812fd342af16dcc6dec02742f18f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639632c34abd847e145b69aa6608360609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b441a93527ad8a3449ec965f5223b1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933797ddb86c7605bb78867b5c31616c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565a2f1b706530e29a00b1f3a5e3d9f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0c77d876b5e6380ef4e874c18952e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a087182fc2576efcd28fb0e860dfc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b97e77414fb5033d0c2be6339c7ba2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74808ad5988b73ecf79635c9963bba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a72364477fb825eec142e8bee37db4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef77aded15f042364c6cedbadfe656618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b51a2db07085e2d963f06df462b9e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17964f0a23c7de74dc0c9df81d7abcb3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74012b33bd81725c940748c0ad8d4752621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93d895ba16c407920e5382d27fc580622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd2ed66e73a33555e2ef659416c16b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf76f769b7ccd91ebbe2682c2ccfabe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e5df170e89da24c650a07d37da94c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a32865f19aa8a8f75afa720ecde291626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffb2a4507c07a9d364e4ef3ede358d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1949cc2c2824fc0d5af695414cd734628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32a3bf8559f4fe3f4de54874fe8502629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a8f34f5d70182499de5e8885d2b60630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212a0b3c86049f275c7de5f3224e956631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ffe2048faa71ce5a5be3723825023632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c47d705ae71c098dda07cceab3baa5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7912fb96ab4db98a8f80457182899634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd9c1c385f06bb7baf577166c58d68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6166695807f714a65ae9584ce16a9e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585450c0c7e41098313f5239653861be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504cbc2a6c747e31df6c8af84be47b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f831254e369c1faac3022e6be58167639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513b1dc8bba5ada8b1681a42c30351a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb6170f256287076419895e76a172e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91edf600fdd141446bc28076e910132642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87315c70603aacddd3fa0834f0e503643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2231280ac8cad0a573454d7c705252644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad5037278229acce2f46deec578582645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37d0b1f718edf379a32c65c6b58de1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c20495c92afeb8e0989eb81935d200647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff620fedbc948dc10a9280ab4ea4a83648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a757659e60ffce8c1e9667c0f2f595649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0b2fafd95136e42c99602d62c78ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b61f620cd35a909b43cbde54169ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245ccdc06232d4d1c06460d72fd483f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b13eed4dae03593419c2ff730eafa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea446e2c3053336dbd1aeed724269b59654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d804739c9ab71d26f84af40ba6e6eeb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144bdf1ae0e3712f72013d9d2299bbc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b609c37d42c224c477cde179ec1990657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca232971f67cfe4960b6b53c642fc228658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b01c79f67df30a1fc29d0d15d211cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c36bd5e79ab21a1d435d5c2251f4d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10118b21e576a0252bde439cfc7ba2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabeb5f6c121958d2e5da5518c7a5044662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c35fba2369177fa6514f89e6268930663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8b19e3c3072820fde502adf262688664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b00f5f82fc7739e712cd52cbe7e668665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5375e1fb5991665c92c7814ede300666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e676eb9683abe0a1babb3284bdb33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d657024f6ed0039b364ec1d96d31de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd670cacc57bc2c124bd5c799c35d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c459fdbec5a12a5bbfbb9682f9bd7b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a0fd0f75cabcf811501dd8919ce7c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fddb963be73c5ca0596c4f31c0e30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae5b0f6bb3a1b92255aea9f3d1eb3f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe555fd52a7c479d3d5b9e0f6e4ef94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66c4eec4a1e8c83c2dc39779854925675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc58cfcae5caec39f38489d89daa4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe9d3402396e3913301682f2386178677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131901f9574fa1d4913c8a6bdff61be4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5944095834ab88f8484b57d7f7a8f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c507e226c72833bdc965232fe59d93d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cc2123922d0a5382209ec20b7d797681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e9d9c7f6d95c0451aa9473df7a098682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9a6660dc58c41bf1cc09094742e92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00d5459bc6b9f45302ad3d0c17e8a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2351bc345811f9c87fc0ab54eef9760685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb51fc0042e2479156c8a213ea6444686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962a3d622fb74bfe59998dc2544da5f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078aa742b35b8de9d8fbb7c58d0610e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ef5a7ed749dc3f7d675900f409b19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd18b9f581a0ea34fb485efd1480d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4570234ecd83c28e5caf97676b94bf2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09bf250a94f9245b872770fee84a85692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec542291f8fdc3a9f60c92608aab788693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fb5a21b07f0cf51188b8e86392ae8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb6f2b5ad6621984e7dc74af88c58d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d255c654ba28c55d775a0b03157ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef9caf191a9113bd986df2ecfd8137697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37aef84dc80e15c35fb5c648164672698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9831a883c3667fccdd99839a89dd39699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec793477b31ab1b15461ff58c864decb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e40aa225ded62eff94ca843ec9512701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5af14999e52f653a493ef7c1c10475702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e60a2712cc86a3d8d2575f9e8ad65703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e47737bf5cadb3582362d278909d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136279e25b4d2c70f00817518db842a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fee6b18d0aec0c93d39a1558bfa5ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978782b4ba08c95decbd3c213f74e664707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acdc47eb0962fae36fd7d34f2010a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5e8ea0d6cff1ba3f10d9046ac5d7a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38f60bb5fa4ffacfe37606602920e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418810403123dcbb5501eff31e10a1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c527228ecf98c71c5d50dd2e89420dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762d8f3ef35248fcdd0f273f285e0cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c83438716fde5cd21cd93587a5348b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39618549030e9ea9b8ec77cde4caed34715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248ceb535734b62d9ede7a3a4fd7b23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d9912e1f1b57ef07ff21b86293474717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b8580aff5d5ff6d6cbe5fd52ba999718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a93da0220d257013eaf0e743234811719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7048d02d21a887813dd7482d63dc5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b153ed3d4ff885629fdbc4b8b25bc0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c229179debb1c0c78524079c92ffbe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa7eda31ddf4a4439ca14c211571d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157151a032c8592fca42d217e657f63724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8871e9be9e2aefcb43e3c393bfe92725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9539c10444728efab5118cc861b8d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd002c13f063a20b0ead8d4df2685ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9f242a72a588f8f544559c5b2cad8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1c3fd9ab20298319cab5422c16170729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929cee189484679a315d422353e4420730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59135763208071fe8a1ff623b63ace731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc832d1f811cbbc44964f85738db612732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc83d89497e7f916bee48f3e87e997733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb04105977ded6ecaabffa7a45e8e9d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61573b5ef9aaaf8e555ba47502546518735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac8017ccd686e2f88633194aecb5a5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d98c2dc5146b9bbb94d04e8a9ed0d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc4789f5b459e9844853c4343aa058738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0257a1af73b1c8186d07ceefb5e890739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b0fd705bfc5f7e4b3d0fccfd3a909740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec36c646fa986f40058e54515af1535741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94e3020320f96c04b8a9d305255c99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e810860e657daa5302b7c9574cb472743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938060e7bf2c046325a6a78794442345744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918410ea053722914f75529b629faeb4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29605e27bc1ef0cacf2bed9e6045251746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d438d17f75f1514679838b6b9c4a43747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ad54238f3f4e08e205f92a536e3ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537ed630372fa5341eff08a7a94cca0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f82d726f3831829e4771bfb88540a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49172e02e5e177b5565c4e717308a17a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d1188a74020b28ef6952002150e2d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631175be81803f69a942b75ae3632dc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec656b7140576ed297a534c35e81c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8923f22e238307d890765966974c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f5836d3ea39defb8d1e06a55c68e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb638e809c1e37e12de453d0faeacee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d56d84037d5c9e4345e2dc76fd09a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2d56a92ca60962085a029e429c235759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d2d4323020553536c57ee0485e6971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fedfcb2f3d48a51b0ef8fa56295832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220cd07e212842dbe7ac15de7cab0e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a09256b7af02d1b6d6f9f6694431f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad09415f3091ab2262e37900a3a2ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dda1881df28502bdbd81eaf91e14b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffe366cba5765e2fef9599b17a8c677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d74556bbc2fb0cefe8680dec22f4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1e7491bb01f685551bf14fa4548bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f86eaa14146d73c28da680c53e0bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28520db5bd358be320dd7bd9a2ebd111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ebcb458ee0e73fc7bc238d710f89512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed9839723ea125a287e609a508a96613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a91690252371500269180f3592dac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579bde8c186d213970794612443e4c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86726db3ac158b4b8da8a0cf735a3bd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049b094d81a8620294e6c647a34477117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ff07df539909784b33c5b9446c06818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702a0a30006e789b72d76cea4b14e4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b1b0c0db2a37fbfe71e30608cd85620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60817484f2f64e1bbbb0b80baf73a2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831e8d695380dbd53f32e0d9dcc5bc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4b20ff3b20e6b88a88f9fbaa284c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc377516754389b65d14868e7776598e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd3d8b3b6879cfb43d3404b3ec86e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbfee67d07f7b9f3448963eadae9fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1bb36874f1af669997bdacf4708cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09711f4189820a0a15e0c0f1f052c23728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b87e9720d2a660ad93eae9c4b143a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758cc20ba748e4a7280d1d8e157c20930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9f34e455bd2413f72d8c2c87bd58631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd185d23b47e11735f02a414fbe0127932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b2f43cf1d47d68dbf5480bc8d24a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c137b16379a8acda033b2d2938022d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3672d2ff8a13b32a8e1bb4ad9c3d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56d1ea097c361ccd36084bfa6e57b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1580ad143dfd7206b6fcce083cba337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64f32f6c29e869894092ceb72e51bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b74ebcbb2a013115c0b2e8a5ba645d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006a0aaa0f4d8513837948ee0d07a3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e02cba92ce807eaa1519853d41919c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e3439910358337067aec6bc3aefa342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95f316443b3088d27f633538b8448243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca03880cec821b441b6995e22597cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b828153827e887559496d7f72b4ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfeca66392771428c8bf05bd1ca5e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cfd97d2cec53ce9159894d505bb2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a0be8ef92118c32be33de435f2ed248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4814a1555f917386738e4f883ed37e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca0b271f77111bb9e26ab7892e238050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c199c72abd9a9a7f65e6e15aa3c4a3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3826d2e48556546343d1d937c611352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c2b1fc3c5cc6d396afee607f9018353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330dc6cdd1833ff0b771a1b8cf6e5c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c095ef35c8f0f5b8a1a3b49b6faf77555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdd7005101d3593429280f3b5a2b6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd78405f2ae4ee1f723f2d3d2985f2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd39ca80d0cf9d8cd09cb199825bf458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e664998311ef8ccd03dd312f347de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c175c5242c52a64f6153284278d2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba185081d7a81e9b5027b6123270cff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1eb8ecbd93442026dadb63baf4fd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b49c9d8102e9e2e48e28f7609e3d3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5083ea44c9d23044b3298c250be58c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e7b976f09b7fdd54c4a89c39aff4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4e0e5baa87395d7dc1262e9d1188266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0afca2084636fe37f82f6b9896f4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d1a2c30d351b92f71ad95933fed4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07375ba63c7682432f1c80b8b11db80b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc5e30cdc90196a45f3802a30b68a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baebf424de5d231131a56c4a81b52b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f4891b08fa87f65b4574ea4be4d7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d91f6e2769c9ab9397d47923fa2e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85910327f209b6e7f1282062075853e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca64fffdb360a4fca366a4753ed0b4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3015e95d0bb9aa9c0744f0a9e4003176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66311c076c1d4f75fb3752b14c7b977e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d353df74f700499ede978a4f9be5b3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ba334715dc5601f72d594b26ed75a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fe2e8e7b1293d3716ee3678f0e14380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a190ce0e6884614b07ae3a8af517a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09429aa3d4b945d75a629053116043482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65c1be98db0c119ea12e297fb75e0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9da5f8dc6c8b2c89b8bffe7ea4c56384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f7851cef767b60bf325c398b3ce0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40e70bcf40d8d285d64fb282b4cba686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16944612f7a2a7cbf5a769de8c2e07d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea77994a9e53e72ebd2cc544b7f532388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ade1947bddc29a89f5e4218efc239889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cefff42a4d708e582cb3dad313692590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c8f71b4a518ccfb03c6c94d42619591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206909efd154270e194c02023e23c8c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c36628f75c3b14fd3b53e581d37e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8005378cf18c7ea8c501310edd862a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad3de9b5caaf8bfa709a2021298dc695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672f2710261bb16b785ba16ea8d6b2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22531286c9f705f29a5dcfc9ef2cd1cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff2866b9dd040cfc85e6d48b725c0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3179785b9d7f2bf9d0b17b5373aa599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a9383f077d9a4da1bc32bb3ee02a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6d4fc7a4ebd8061e144a78e4e6061101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cef1df9dd61db0766aadad1e3a7b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf28758de74121351cbe1369328284103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ee0fd6bbeda80da45223066427446104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda62e4d907c7db7b76f4dd2a360ddb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bd7c6331f9159ea37844b8e02d281106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b10b89c75aca5d6cdb6b6542d8a461107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa9a4950f24e21b38498a550373b0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25425e37101b64280a83503cd24cfb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993c01b48fc55afc398ef58336694e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fef12a1870262d28ee7921dcbd9693111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976bb899eab29fd4e057c1e57a78c30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a327f13d35d1301101d101be7fa63e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31418771a4d133b53ddbf8d06d19e0c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47ac0c88910d4c244e19773203de1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ace5d106dc88c72fb42fe8a16b5973116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1b670ad68636d0d276520b6a7b286117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daf2487fa318f9bd165103113f4f6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c25b61e7b1d8e4d2cf81e3bdcbff25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516343abef20a3fd0429422394a2c012120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdfbdbd655447c776cf85a2cfc2648121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8834139f3996130cce655cb96fc636122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3b32ef97629881d86b649594d1e31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59975deac53d04ea7da5bb1527a82021124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230ae1a1b34ea1788c6d1603cb0de0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5408b2f14af322ea5c0d76f91c0d82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc563b1dcd70a27651f7d5cbf8cef3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf91f8ffb5644a72ec9d94240e507b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cfa2427be3a2d62df9a6308051e15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15864f8d6cfd63433c428e5a42dc816130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb205709fd6c10633c82f13a9691b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b455fcbb74f1df09b4d433c74dece132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b4f109da882ee0e7e1fce4f39479b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7093c6684f6459eeb7a8e79642e84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca1e524b6acbc97bfc5427ea912b42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ccaf12b4ff76351ee24eb9ece556e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8818404f906e0c09ec727589436a51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf62f57a5053844539b5df7a1bfcd4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b92f15227621816ed36833be750ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b4f8aa65f33a24221df8dca1434a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e27e77f18dd5041878a320bf6fe871141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264771b6302993ce4bed3f6e8cdec5e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacdbcacf77df6bf9b49ca5fa9bd330143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cd93486fdec6248e5d56d9f7f5237144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d95b626cdd67e359590b8e844ac25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91af1bc2238afd5dec8d80c3f449581146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061758737da58a7cea84cc90833dc98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66868fd12ee982d25113fcbe263ca6ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148db45b39183508a258582950876ac9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd5a69f2254354f1cd32e837b4befb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e494952c3636f7e48c0bfc010e8ffe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fae6e156f339c794708482abbdb17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754d02d23bc36dcadfa01ea33f6b728153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259534e4fd3d2c00c2c28449973e778b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0088425efc55dd70abb7e8b46277b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c8b9cb367afdeb6cff0276b7bc159156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d12c186d5581adef35dc9676e02101157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb2af85c0db965911404f58c72bc22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bd7934d5f913d070f27abd6e2e647159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18888b05729c11b3431b49efd7ac296f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea2b9290f989cd5aec4d2156520b40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04805b70a488f5157483b03eb93d27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6345439809246121e5003cb354b2afd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea691124e414d1a67847dbcb4777a73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61018a64bea8ac193c87011da707d6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ae774d5605251290ddfe175c6d1c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2ba863543a6b921cace75a33e5dab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e73a5d45f295ec0d0343743c552e69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af26a7ef07ab4dad52c2daf8f7e52b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ec196dd40d40774c8e65ff09fe4db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff248cda7c76ec43c3a3a3d1f3a5762171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b780e490424fae030c088ff57502b79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93487f52fb650840fdabf005c60abd85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8e065dd86e673475ca9b7246a5696174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffad81c039712179c967fa5d66e7b67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a06fc286ed4b6b6cd79fbc8504d541176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cbbe9943936390458aec771ae0962177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e49533456c0c6095a03a5a3714dc88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a428ad9ed94d7e43c57e1233d6e763179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756fae3bf19c82eca8e85124d35f937180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfdaa5c6320d373c7bea63350c8c7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eee526f1142f27c366bfcfb939d3cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b711de05c796472a2372f2189c2fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c934a08a06cb609d341ba86d52533184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9190d0a1941d6f0e96c4aaccb6696c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1813bbd0f103b993de4f48300565e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397567ef44392668af2d7fd5ca0572a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e1afcc70d2f3893fdeadc7eb98249188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb838427e0b98c82559065aed95f346189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cae53f3edfcbf242e43e61e8dd6f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6902cfeb44f4540b79d5314accca8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55782c1f944969d28c7ae5922b8949192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed543d7de90a04112d8c124054e5a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10512d5ca399fe6caa699eb87dd492f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902182e30b4518e7ff1a1d4c40dc92e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43882b145aeaa15f5cf53c27e9951928196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7a42e7d0ccf6174d9705eb41075e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b17e49cd0ba0ad0c97de5d84a532f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e17c147f90423971d3605275ab701d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f508b5be1cf7cd828dcfb793c41d9bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38fd62c7954557104840b4291bd20d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6cd111f2be254f3d566d29c9cb08e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf12642856daab987e01c393bad03d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c623d61d81d16375c5f916c7ec147204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e87cb239e9c6261489730777803cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bbb82a9738b297d6d882e305a5642206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adc93b6b3761d0b71c33603b7c6f0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c525b5a1a711919618d5d7e28a5205208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791f344baa2e592a6dad0779e4e4303209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912bfbcf817cd9d8de3f32115207688210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f394271dff0eda51d885373c26846211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943971e35b6f42d97472675a07030406212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376c6ef4b58a91fd209f517f4f73a81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1593936bd4858e241c6238a6fba62c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ddd3bcf11224e9029d7c1cdbbe557215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008117d25920887c835f2774ef104b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea41f1df587bf0b6a074d43cc47fcf9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47e40000784a3f2c2e9eeb5fccc409218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814241dfa3dd31838dceb80596d76790219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a890c4302fc2021a7cc11f39331db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e0bd989d3d669da47a8169ffddc7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bbb42a61807e144b5a157a4e135fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7efd5c7e128a198fbba8389de74ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec1710d362d05827c8c18ad1944d3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e909b088794e2fa4be20ca6b4ca6669225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a45416d5d59e4f17704fefd79277b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a03323bdfced97a75e2181eac4fa7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1759284509bce8abb9ed84bbd8d948228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82c5e22e9978276e33bd94dfd9942f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0e6722d4ba1f2b5f81276ab99b8ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb4a452abba125cfad0360f9526dab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f631c28c3de9bc83a0f5ed6e51b8a13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e12e60cb386693f06e8dd035e6b399233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23902a3ae670fa31678ccade903afe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfff62750cec6ec8fc993e9552b118d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49df17ddf52c5694eedca19e479880c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101817c5b66f2b5b580bfa1d077863c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce79c11ca00c5566fce2ead46f1767e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd3d97eaf25adeac226e2fd0736e7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd8cabc9f308c840eac16ead5e34f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90fc62a63e426c77c7f2080235fc6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdfbb87086c7703c02853ae7bf6038242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33685006bc41e5d8b4a972a56622e6f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b90743bb69a2803f33a244bbeefed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f15eae825177e3c684a6781bb08be5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689500826574fdebcb9aa1a96ca52d63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9fa683ef81a648ffa5377b6c020e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a0c302157c6bd3bd5b4bb71f46dd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f022ac16ae33896ff08f557e8f68c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468f7dca6d940f347698b12821e4d35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e4607f0bb9f5184d64168e36554de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530916abfabe300ad3c661308ef240ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d16682ceca72d6aa485c4316d9657b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cbedf50e0827a6f37978345d36919254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c6fe60d95d00db79fc1eb9184ecc2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194db6bf9babef72fac04c82d7b535a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffd57c63edc7046b7b4c149746e4fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931dcfee3ef3e06956641ed4af0b242258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e819dc725a4a2b7b78eb42db0759fbc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e110f11de96d3e3f17bb40b1f59545260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82257ed750cf4f93ec84eaba161d7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da0b914d7ce111476af3c020041959262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f3e7088ab91035c047f1f68df911e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2195945831aad71a9a79674aa824d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f00c95b1a831d8ae14072ba4b69591265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f83df258c066c08295fd30c58f95e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611421189eb7b1437911639d04fce02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509473ae9a8c7c414ea7430d1bb7cbb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793f9174b48c5b54f98c37c65b67c1c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc467f1305824866f614a325d44795ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba1719b0a941d721af009e512bc4e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202e11376be42f89c8dc3c0088fb3a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006bb5dc0a807a2b3027a248d1e01a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1de4c9b50e5d0959f2291960ac42bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fdf6cd04e5cc7e93e236153c0ea88275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97412f7f5e69b588f121745d3429b5c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141c4cfabdb69b1b4c9aedd66e90c60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f980cd1a80b58811bc4e84bbf5d721278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b75d47c47b46fe8747a5b2557ec6a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1aba37b0fd07929f003e816539516280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58d30b5ff7a899cc72abff1395810b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe946f8f7e04cd55063dc565d44c81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132995a27257a188454e75df4e5995c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb49a815b727f8d0cbddc4e1058e10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efb80a365335a2547bc7506a17fb3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1fc3055c754173318855bd2e68697286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bd0e34e0d46966ea7b823f5f76059287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f7fcca1b07d988c9b9209a2179d20288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a554a0ef9d91b532952b0a2e30797a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65654aebd958a552bf4df100ccc8dbdf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64718a88ea99cbdcb13ce0bca108c61d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a7de8e9c379b1563c214dd0a95d80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a188830cf988f2cc3250eea90c152293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c601835a4301bc9ce5dc30e0357b365294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e3be732adfd8310fa71dac9d2b5eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560b5c0b09fa8414ddf0d01c58441f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a0b941ced5599e9e0b2fe0b7b9cdb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42a6b455219dc5c88b159677588057298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f613c65479443b40486c2350ac9183299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268873bd12004f7da1b681ae492ce69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e365651a83527b606d28327b8e10d5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ad3e6bc20953809ced0c04d2c5eb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8906844c85c00b6a111746303899e4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95a83005f9235bd83bb43113fdaee5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae30682b4abc992b446935010caf8ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35d8ce3d4ebf44845f941ae0aa74fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a8356480f15a8e804c328aa293aff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7ff5c477a63a27c62fc514c277bff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b01b5d46da234a832f4f2fe78cdb9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7faa8e341a677fbbb5c22a59826ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1ff3c7c8b86224f1ce605c9b098e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be41ff8580ecc8192aa9bf01dbe486312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9531c3db30213f84101e634d5bbed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680612973e1a3fb510f7b2c1b0dd22f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863620d4d4ba0da211350fbc824c64f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c208adc3fa7d53a73c73a7014850b3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e08a90d87bdff830e8a27b608cf8b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7862c88b1df2b38ea73e6773e79f13d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3b13d7e3738492dc84847b1247697319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac69f751c2604618092f59f277833a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2592cd6571c124a0f94091c8974d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb59452b3953c3b37346b9f5c6d22c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68311341444270de9032b8c844e93891323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377869a097b79a1ee911bc73a23795cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f6a5177959aa5f440d3eadca00af0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e222bb2cf72d0477dd7804127e69c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75834ce2046df3ba8c0cbbfd1aae73fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa800ee44d13e485d021dcb21180c38d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338ac52c4afd31e6bef8cd19cd0642f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22522a9df56a02aabc92ae8d7cb5545f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30888ddab23008d37b1af307e1def318331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4728c3a038dc3fd3c6e6af664eb9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b543be4e8ed8cf0b662f597cbd7c6c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f2637dc9f7e75f15d2b8d28374bf2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06a8b43fc2606906b2303f6cb3518c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fbf40b6bcb1468e7bd38601fa9d4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33887644088838372b0812b7bf097e79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8596c0cc74cb948691d541b04a8076338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb597d380ed97b0668fe767c67513d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4befd158d9ba01756931bebda663de4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4f9f4629faf504caf10f816036ea2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970d2953959a1eaa66fd9457975e382342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ebcec1b5f4582c56eb09ac442105c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecf502ed9b49b3bb40f59f47a876f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c95c266594a6bbd3c4a2f2f33cf08345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bc3ad01cb3d8e9d463d67a597cd06346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3b38f13bbf6d0bede1da4dd0ff34a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7ded806f45076164b957e7da1111b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dcb1a49d406012859dd9a96cd0da2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2be01fb310ec05243ec35f0ff9fc9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639f255e35550a080157ec48a878695351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128d6ac880d35b9356fb15d8e7b5c85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33887cc397c62ecf929abca831a904353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dde4052c54e9ef271a56bc225d082354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edfd141c1bd47d475d0d7633d60557355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc2a090d3079cbe18a6fd6f2642b04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f995d8bb26239111fa12607285686357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952db6f8c6ca9d13478ccb8ee7bb62f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bfcaa4ee2841fb6ecb98cd9a14028359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e2fafdd0b69427c06828604d3a811360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b75f47fefc795d342ad4998e24cb3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515dd11a6f0be9b94e070a433d21b12362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1a04752f4550caee40dad6f304955363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e579cf2266d67ea0409e564be44db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bee063712d38ec0c5a704707541e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626499bd6f32daa8636515c36c42a85c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026477f4bd57fb5f9ed5b449d6ee438367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb19c9f8162cd390792461b038a533368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c049ec0e49409c07121d9e519eef652369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a1aa16e71f7ecd0b844f4967b23d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a80cbfff7fbafc34f76e4b1556363b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844b4b6a2816ca9fd34152d79f93b1f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f4851b13cf07b8afee90a23b13a41373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f7fe8214f1490277429891331b8b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bc2c542fc7c1795b72f2da65e8105375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c57d9fa54ff19870b0447853e4af3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b14fe752806835796b18e120e5c9bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3298d06c1171b28f1b8a689c1d723378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41aeb58a094231d21ad3ebcaf259a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476383284d9c28ad32caa03d01910269380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f878b2523f070c6201872f1ede523e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c7453a79698bf8f5229eb55ef79c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abecc79b7625079fdf0fc8418f37a92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba736af435f6d43396db5edeb11340384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c23c450ec13a35c75ee8f3e533b66385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bbf9cb85759892a8b3ce9d5962f5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d3695601b14c00a33dc40fe466528387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4f8c793248598377ac7af16f0bb74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb436465a7ef54c6b1996f90d97711389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba1bbaa7d95f5fd9256574c09c2681390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d5ccf986f8cd633b84814c4377037391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f80d2c804e5fc68135c804f89b13d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214a7f142d17cf1c85dce07cfd7132e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86e2d639f7ca62c100b4beb3eb35dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fab8c7f2f55576de1a877eb125a6d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c3ec33df8f52f9e1d89a51179490f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32aad26894b6fbff3aed1fd814e93cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53921f4a779a52e457eedc2aaa481976398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eb74062285e9a5cd96a22b616b47c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419945b2fd99397944b1b163223287d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae002819f8d403277720ed83c795bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce188122059923d393dc3fd42d1a485b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7db9e8c7e68314a812b308f07ddd0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3ce04a5833a80e7e300f1be43ec6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cb06b6d72ad3dc8635e36d88d0756405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c428c18c1f0bb37cf05b37bf3b62c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3d54428f05587dbd5fe8bd79ce499407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd1a87a192f504f6f9ce36253a2e6c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2bb60419d5bdcac7a130ba9264aab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df4c4d355422942963fcc2870c3d4b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0f0fb90023d0dd11aafd98b56c503411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be6a56c3379078ed2f11722237cc05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13925b51b73d09ff47297ba80510352e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca14f0f5bb6f32ddc23937f8a71bb57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113750e23ab27f923d3a9c9bb611944415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5c8ba1ad18724d868d541bdfdcbb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd20b9b0c2a370ee37abc7b83d65f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521c3aab16e2adbb24a586a00151633418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce12e937f09c3361ab50263f7b4fed3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61234a5901074fe16fcfe4ef07864146420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc223eaada76e6125c52b5811f25a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ca0a9cb9059681d5251b7463ba036422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08814a7ba69ab459335d28f13f2de4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f285b37f0b14d18196cb95e9868458424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505611a103db6a24ac896e58cd7e724425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bd69481a0b5d43f56075683712946426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12c057f470d28e0111f53e810f18a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742c4ffb6d68481a9d41d88893cf473428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16feaaf7f0d238f9e09f13d5cfca61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7b276bd0d6882f5d9c450393ae38a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7aec80251e81d1c108b3f6d476ae8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ef9bee4e0dd8cb3042c5941ecd5b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f57deab138d13ce4e743b2410b99e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6dd51b5c3a7c8793edc0373170ae6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a829acdc6e7574e6f624236c14efc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8e304ae9f5d1c3f72c7d7ede04795436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc726818f263d8d2fd849eaa81b2d49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b938685787654de050c7e3fb096fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c192e1c5de61d7f66f40b7382949d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb6e88972cce0ab360a3c5b9af3e87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8d08a44c37bc760f4032eae8b3f92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa7fa508e11c918848f9a29a31341e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89b39e5a601526be503489ee8019ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfeefca1fe3d3874e850e744eb0fc6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9525d575aa8f8848c20d98d8e99cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10065e1e58fa35819120154a90c2a84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43bcd443e9546265ecaa1d69afd6ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66f2908b6b3d4cf829f545cd64fb80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e10e0ba4a78d8d9a105c9d27137d65449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579ab2e29f0ceffc77008730ce41762450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9960bb152a82d29efb7c73141dd4cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc01fa39fbfb655b731e4eaac9d2270452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6977d54acc51289df97abf947c7d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145d74d47125a8296452309e03e6c29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea5b605846f9e47fffc615fd07b622455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590f7a324b4d3688552b75eee5e5f10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43cbc058afd98a37a48603ffb9b8c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837e6edf2388336b795cad64b923884458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e55ccb339f6f2f4681d0dccb1b4152459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f68155b5c22dd07ae0713f787d2408460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321d48fdb4d00b917ce3cea646326cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bfb1f9be776f097a1a9259f535b3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312d9f2e2f3f66b3c36bd8f6b2b3af8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc9332bb4b330db18b9e39d4e3e894464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bcaffdede35ee14c44156b36f2239465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea573b14bdda58d745632091a23f6767466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe562249cdd5de18ae62068f80167d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a7c6c836d8a8979c297635faa4558468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e4517b0b0b6d041397c1a85ba9776469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bb5672a0b329095fef12685d6ae7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd065bcbd6c97fa44099038bd07efc96471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b21e2b98513040c5af127c0953b71a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f4cab2faa180483f811e9999363c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99d08d31cb090f4b58391f5de0f98b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adb7416b008945b3241446dc88dec7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511656d6a5275938479e776f0a1a3de6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d7b785a5b47b301fa1bc0a394dd5a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5728ea8ed82a93217d6d3ee4d681f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e77be2c8de805a3e4243d80e688db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b8ac03872b707f187a403124881b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7a9a1c3c64fba8aa696c87d9dab85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1219ddf6e8f6d61ccfa1e93a44ce3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34406eee674dcfc027ba0722e12b2564483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0b3ea9a1a5a7ae33c659385050901484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bcf4b526ff1517e062922cd08438c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5278d1c473a3e273f654c36932b7e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caecaed87dc3a960dc6afa3cfb16d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df72d89587f5687f214e45b0ca31842488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066cf4ce556deef083c9007936b9fee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9921f9819d4be9d55200b3b877d57e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3330aece7910300bef25cbf083b0b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821641382c5cb075cd7fbbf9c40ed7ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90378b49152a7e341496d2865d2d9660493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a7a79130e53bcd2306e2d994cafd7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ac5066845f87241febf3b6befba26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d31f21e0be3d73823c9fe80683f878496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61526d4567da054869d33ba9a4e90772497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e79ce33d29ee78f99f6a97f302cc41498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39a13825041a3f28c23c4fe09b7a8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e2ca4ee8a496f8a83036480aa7bda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0982e78b12e582e4f41411f2a0e7c6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f03ca211aab29844bdc9413149f5d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99d2b6e2499e1bbbaf3f1fc08deb44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5968b6ef3ffffe216ecbab751ee92b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868126681c13c56e31f27c72265e2413505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e0d59c53a99b0ac31407f332c1f15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269a777e76313427a7c8f6237c168d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163d85bdc0491b683d1764d2a8be34f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99bd977332b7900f04ddbc48b24dbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d461ad3db2de4fde5e6529dc711d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfe336fd0b6e76e683749fde74ad05511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697d6531cef6aab19f9befa0c2517e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fedb4706c33207e8bc35e49253505513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41925c81dcec1e23519b1dc343fdd7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048ccabf6687b4f76e9eebb872d9d78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf26504b33c8b30f6830760f75de864516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7a56b672b219d36d3d8db0e081074517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb19b77a03c1b3a9d9a5849760246d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f804306aa5107776d0919de0936eb8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274e7dba669c0fd3564054bc5820964520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31023811a501b94db24e0dcc273b85f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcf2b3d84182299bf24659ce997f18522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56d0ef2bb26e5971911cc9c40b7781523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4ef3b065374b57121f29fd1358624524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e37ef82d554ba6d0c77c6998a0232d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075ec0f2d15a474b5711529345e172a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac291824c5ec1344a111de5f07dd57527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd865ee9c0934081aa00752dbdbe546528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c16303853b790ee38eb2e11d64c3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce51503681769467aa73e420525c163530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96581302d3efc3ab00c22b050deb45d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a74e304d1661c7c92fae5b81257b6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a8a38a169bc3f37752d87fa63edd7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa99cf7b97670ffb7abf0306e2ba1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f05e3f9b0ef5a4600a526b8749f30c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee60b8b1d8be0a31bb4b63267c0a6f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcada4106ec321aed01c7cb0ced971b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fdd0c28ec6fbcaecacdd78eb7b933538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4b68a022b465c5023a89fb39188c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e568f9d2e629ce9bd8bfe156df9d52540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd361f96eeee03ec08bf5bc5c8ff3e81541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11e5a5f40827cb119db37154737cef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83222738ade1f83780a55cc48adf0a65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dac7fb96ed5c43462d4ff8130a67c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac5b5139544d82d9360717224ffa1e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaa639350ff8a4e2becd7417283a4d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71783d77413d2e8e042d86981aebbbe8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f246801759233878a33c453aa6293d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881aa6383ef688c0e623ce8e02c83fa7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30157f1d5f04332f167c04084612b595550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39a35a4cb814ef9c3adf7d86128c88551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ba17d96e12ab7d534e294e76c3578552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4bc362e8f63395e7984ce0a0fe8d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cb5ce03c4d8421059132836255633554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15381321e42382bacbe06ff4acf6be46555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ef2cdad30c14a47d0468076471ee2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe2704ec704655e3a4e21721a7df44557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79b33276a005ba8c37e0f190f302f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37330967a43968b44a6a21b34ad8610f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a196e8b3bf3de3ba3fa1297ff1e92d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7311219b0a14a8b9014326e280f1f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eda2604e97f44ba9f179d4735a849562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d66c91b88345c0d572131295adf343563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8d4c51a97f571de6342664a95ac13564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f0e43a03544560cbcacd3b5c7a117565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472f1a0faa8193bd65c7a8988a2aed8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7f2e27dd73dad8366e7ad2715ce7f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496d42559d6be6bb669737382363f43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ee6e10d1dd40ba5a04d6708da074e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52a84990a4a5549de6a0f4c633ee06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0647f345eb0446f16d933711918821571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb2779e33e812ef82285de1681290f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452fb19be685e18e9f5d4e474e7dfbb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedf6c2833a8dd01991a4dd009fd542574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cc803bfeb857c0b8ae9a7c92e2f3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eea2651e6d0d2031d2e45f40cdabf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc885c24757abe094a784fe888ec6a55577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c12b573e0ac1803b32522ad451ee2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d16205e598c53c5e555a9192f7abae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c238918bd2db4835d170bfb6cc139580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b3aaabbf4e355cbe69ba294b0ca70581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b945001f301a048998e2b713b0a7f87582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c134a421aa9fe28e0c201cf3f142f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89c88118ccddbf336c7a9d6f8c10be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b594e43b5db6ce3c621e8eca3b7566585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d14c8894b50f2c5fbb359080e64b1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751d7e0658ca9b4ccc55dff8cd1c528587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e32213a9b1946b357234748a7186c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6980977a1f342ce8bba52048522bddc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433787cb5d95ffa2ee9dd76d681c4c95590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7da8d33ea8750624bc96db6abff42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c52d8b9985ba36d1686dc8140d29f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07abb957360d757a51f8eee19c7509593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52138da743814f0ebb1096e348e74d92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4b7e049e08a43d09e5bc0e23511ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873cab316bea1f7fc8c4d5f2e1c3025596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843107e6e0f523effb49a561d58bd63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dce6d4c1196fd26b7dc076cfbf4bb4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a53f19d331fb16ecddd9498c7b214599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364c1529dbe8282ded11c0bc4622d9e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa75be468fe77625d83911a1c7b82c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666c5c28bd6d9bf94e1fa953ae66bb9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07a176a6d1dd9710ce50cd6b497d29603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9e59679d77b2cf6493159a7018140604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466a2f6b0001a94ce4e01d2ad598caa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b22afd41035bbe0148de413a1b4e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cd0c29fba1b845d0b9fa6132d4cc9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989239bc7801e1078942603efd16e42608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf8140eb653cdce16ab1b57d35ef50609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520c48067f0b834ccc532eb93e56076610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed927a697fbd277d6648e402a8bd6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba3cb516e77df1b2c77fd187508dd5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0330291b56f973f6c19a1f43a90cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af762b80b4d7dc9fa3cabb74770f9a8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099f3844b1234cb5fdd645f0cdc2fa5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d7b692fe104ae5ee49e8df2d28d1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fff4e88a6db477b84747f36e626b5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f86a79a8cc86935fec9d69ae8f230618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3782a26878ad5b9a7bddd60034e1170619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dd23000750bbb9f14399a09bc26ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da807ce212adf591bda9ddbf895fde2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bee4b460154dfb4329aacde90d7a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772b37de74dedfa0b7e86a015cdc113623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee95c5031106019d3836db393be069624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122140dfb63802e144ba05028a6d68d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050bd75908483da321567b2a08c6812626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf326f2f27c48f3df6faf5ec137dd5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadde5b8bca824bab772d1ac2217894628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596086e075bdfd4cd9b34d029e117dbd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd86a2f6b429a893712f8b450842b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087b0db7dcc3e8b750fe70b6b13dd51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d32787b13e14adbefa91bdad334da1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644e566031117f2e227dead2d52f14f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869953b6b519a90f389f4c248a676f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c347091648b362ee49f004565af3d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a804a555ca88d0f1d1b28b8aac7290636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbafe76eaef3b526e87d695d811387637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beac37817bbbb3151526578e83dfbc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedfcd1a3feb6ccb73f77c6bd854c14639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cb3f574264f7ff6b2d194a458e0c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8808992859fca089226637e0f79fdd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e856544667655ba37b8fb52d2d2e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8a341ec56ac2a6b545e22c96c4d16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d3eaf96dc25061d745e17f6cb399e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a9db94a87d92565c0c803579df5d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de17eef9367865bc0106b34591c7da4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045b44665365d1044389d9f7b06926c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655dd5d50e8c1df53b1f6f6b7964dc4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722cd671777de1b64ca63ab91fa5fea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f16968b65817bd9a1d6cf8e5571b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ccff98902ee760407a6e8cdf6d56c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64fb4984e933ce501f0fdc6cf6ca54652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7514fa233a1c9e12ef5a575e97a235653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c441155a45d1d0797add3ec1a0ecc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe58d1e2029e424d0a368520bf1245655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa10d2b8f3422393de855cf31f59bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716563d89baccbeb5a9bb811a28eda15657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830254641a7707b466c0e729607d24f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2406b2096fef574ae11469050ef541659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec02ee1781a0303665cc5bd2d1f60e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07855111d6d93807a95ccb9fcbc6d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14761d1cbe45d54dbb0f079e02ccdc12662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e4c3588c0da60b4546965cab41944663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6650dc781535823561e94369400de8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a693515c36a46e4a46f8a5f63d4395665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a336cfcff87165130316981062f4ca7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eebad31bb0906cd83fee5c8b6a298667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01d6e8aa2a7c17156463f949c18510668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd0c2b14356a5d878d17567e8d6e42669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd4604530cfa45940a2eea34426fd4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f59650f7925b1179cb80fd15b2fad6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac36e5d98daa007bf23d906f87076b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fe0e8d5566e0ec19e83be11772995673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db218d99a89edc853d8a1a79038456674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fc1f600350950dfe6409112e0120c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecff79ca3f5b5853109771065078117676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112c149178f27fa50c36f4d7989651e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddd38a9d36c8d6f380946022678ded678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041c97e409089703acc81f3630a36e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13e0533241176654c7d589da5214f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea04264b8162477018d4c74477a30f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582724e771097c214e8232e24d356899682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df805fd73bd0e6888d104d42174d9fa7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12393290f5a638a965fa85dbbe6a4abb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2e0477bb99981a60b11091f9c78de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac65cfd2d07b7524a17de8085a23791686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da231776184c8f00ab39f92cb9230f4b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dcc06587d3a8be1500a348e5d3722688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f9fdde00610dbc21c4819921bb3da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a58e743a0ac12c7fb7cf729c8afc68690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077923b34e0673f5920bc7e5506dc1d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0593b98588668ee50a88dd13e91ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d07e9f614ee57160dfef0f0e0873d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb46cbd068ca80059ffb398f553941f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074abf3f484d84cdc473b600acf7054695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e01e60297384dde78eecb68834f34a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7745fb2efac8ba211f595a2fcb14703697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb329edaca262fee13238e11846845698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ff7bf7c8f517204d7a009b8d063a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44d0cedb304903db445e08f7c8e9dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1a8b6c2604201c561c6fc5f1d2c65701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f382165fff644bee5d7facffe85ca4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d91203cc7e472d8a0d5abf49f9ee3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec997d0c2d6bbcf24839e5064d726d4b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06938ce762a0fe9e702f1eb6adf80e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec70a1757b91cb8889d3dba77be3263706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5363d43cf0b125fa3ae96ac453563b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a280c8689083646cfb35c16c2b45e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79699478c80bd8f74e6bf02e421ebc7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513d6b8fa2dcfdfb5d366b9d4ed3cd2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf891fa77a2e9d4e6fa9b1040fa0169711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f6cc85693b7605a5b7415cad45daf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b8fecd13af7e37b88a240a435e033713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688771cd34f96ea1dfeebe3fca1ff2a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb23762891d459921046b45ff2fdb84715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e180097886a5cb9bec938de9c1230716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200eacf62d2694642172fa94339ef14717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e057a40952c8284415d260d5aa9377718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b25dbc241ae75e94ae46d199e26bb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db312df1c5c2abe6ff64feb1ac7e51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5961e8a75ea6b189b63bcb5a5124e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f570d28aaed2b193f7575bed4e8dcf0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64e217c50a82ff527989de2415e21e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28da4e70b372562ab0b87a65a9a6f42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15e3e63c5a813cbe8b7bbefc3e6a15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbc2ebff1d1d0ec125aba8d4f7bea7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf48e76ced1bad4b23da0a29feddf4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af969073af7948ff1b9eb2f4998f54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683f83220db989e0a49a9624b2c59ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcb29c30a462d166912be906ab90f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed1d7aa88d8f43112431ec8133a0e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cd39c490a6453fc3e3cc6114821c6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ac241523fac5fccace3e019982ef2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d852a108474f26815cac4f6614f4472734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68071319f20bf0e90d7ffa4aa1faa817735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065194eeee6accb879f5c0d4efc98e4b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634527d40e5766c48fae96a9a85bcff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6ca98b50f8e48cf6c65fcebafa5ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58689440e33913b86bbe24156ecbf0de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689db5566b90ffb69874bdd658aa16c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a728c6dc219c9e822a5046f1ad526741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb26ef724d1019a70c4e54a32625214742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698bd9918d7ca18e1fd70483d6baf7e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db18a5e98c05ebe8ce4153b5be97edf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b38ce7be9dd87c9147beffee0dccf8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63e4b19d7c31afdee570bd204696ba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc548ccf6bdb641003db13676303b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dc2b364a7b5379ae9e8f9acc261f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7909b04cd646490ed7aee4fc37388749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5722ab47a3e4849eb7f67800c6300fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ee5fac7f2b4446d7eb6f5681c7c55751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecc43eaec7162751bbd92d1c0d4920752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46125947f67bf24c6917d33bb23eb0af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4b75363b2b9f995dc821ff42f8aee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9466ce5785b3f5e295f6d59da8b9a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ff8f298d21921393e98adcf180e74756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79838c64fe775be0b22c0936f59982a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105283e384dafe47397566b2c0556b6e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf7d7e6fe60a183d33991a1ecc0b13759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>