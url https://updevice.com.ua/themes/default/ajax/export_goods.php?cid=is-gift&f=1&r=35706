--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c44dea1c37c5faf84224c9a3ff10721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02977ca7cb5efcadabfb7825ff1539872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aff420f32da69144d63b5a3938676b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecea3af84916750293f59856f8c0144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6aaf37df5e0f239ded4098057759eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea3f782fbca8fb8b21ba4c26b2d7886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da6dd387e48b62517e6ac90b11524d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f632a2617908ab4dae792843cfda1308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c626503c8189418165675f7e3090e299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f666b0a2ad382da8a29e820b80830b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfdfb86385dec62dd707dff1fc41bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638091609e8c0c7dd4dc19246fbd5cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb73b1326ce04bc2571b31a38c5e6f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93f08ce2f1a8f1d8db93712be2bcda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ba580afa72c967a8b733e02c41f8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b18bba7bec1d4d57b7e3febd2ddbee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a67d1f17cde963cfae23844be7c5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241480b5eeaacdc89353df04c7df76d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c52d1101bdadc952735e632dea0a4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b9dc2c0728480a8637bebaa0d8e1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1df8da8051ea744221dc7e7613d8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546452cd146aabce5635a997a387f8f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039c3104425de80f5128db2db9f9a3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4288faa5b1dcc3ddbe60bee431d0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca82b238d497ab57f42e8fd39a3403b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef84d6bd0b01449eab3c97e4c8b46c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4b8f0ca81307ea79d01a9147d2a4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47568e4d24c2f6c54f9d4712d71a8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57da6a0bc5c82a3090cf13757e313929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a597b8132b88a9ffd3d895aef9849f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17998ea39483d11b2d632ca6745bb83031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5391c45f4c3c6a6f048c446904e1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f869549ea89ff162d2af422e9886a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8064523cce1b37bc1a13272625671434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f71a8723d90b36f77febb0229781235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe62b1f8216b2a14cc73d4a03134c9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73940ce414cfe9e917721edbd51043d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaedeb7671896cfca4854a35de8a71438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e359f7f7aab0b48f142c5a1ecd4551439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e3c09ece2c035b8db833751c0cb1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f488ff7ff2d3994d62ba20b76fbb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98c11e80aab72ab56137e01d053cc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6745f82dc9c5407612e0296cffa3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad873c0c5f811e1475c6c19ade8dc344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f21242cb23a9703b705e4c93f7a8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc91daa1c0bd0235355604e42847f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64498fcdcb396a0f78adcf959d24775447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72aa8ed82950f585bbd360333c95f7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af5e954ec34eebca3cd91b7ff314eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680412bd712003fe6b747dc30708f55f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff25aa0f5a0da36691e536407255e7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131067f07cd18cd55b71f03948f74f2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659627a2755da6eee771c21a330228a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252f5a6e9101a21b8e9c7e75d5e56ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56105a786a1f05e85846456c2781bf3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b31f79dedabee6fae9ed333c7376fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595d385f9dbec6c307cdd094392045a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cdaf990a829790af4904efb03733b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ab1487b95a9c4c26e260350fe9dc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e771af0220133a9b2f77361eecbb32e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7833d728b127d6ba0069e12411996a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b73e3c272ad2c2b34756e8f575736d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116c4ed3a77bf084e7a8b6c7eb5724663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba91dda09b4a550d2bad3f4d8aec5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414690164956ea3c7d22206db78a674c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4b57fd419209efdfdcce440c5f43866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864504ed1a52d9a6827de5343243f1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7a602ff5fcb91cd1bd501b7efc0a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31105270d089b40845721e00ae3607269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39014427f5f1644809e2bc7c02e99970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88367eff8ee0e34f4d98431753e7e63971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d50914b3c6b5c8b33ba764e113a56772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec568b9cb5f2dcbc132a402fb582c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b36e53d0805152dabb0673960a9f8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61414202044ec648e7da440704e040375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f893a09c34c8f2bbd4ac05b364e4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbdda4478cc1a329773143db67daac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68f8171b942db790a0f976cfa9d3f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2ccf43d984fac79a1216bbe4a667779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1544103f9ee1ee8710306e6c2857b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd2dfd3e8236ccbca25fc3b432e0cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908d55d177081a5f96a884c7e06548f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453dacab583c4bca45ebcc10d2803c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3a1885eef85edd7592dfe1d736ecb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83951a0c60a2c8d1945aebb9f2a5ed7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379b510eb9b8f03dd75879f2250c2bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ca48c6a1e3cbb7ad8465c340ef75787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439c3c647ecb563308278d1a63042d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75daf51c40e4f8ed6a4560f598f4254989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37404acdb408732a5a5532bedc0c0f0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e89de3ab22f6849378486426e53a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e45fe9903ae69550073720e21f45392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f99245773b828f408bb070ca1a1ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fad39eaa3778740f79ba61405fe0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd7d44375e49eb467e08fba03e09da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74e4141708ae7a66c4181575e19c9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5f472f8c12dc4c12ba0790f2d129e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf530bddec246bc3693acd6b65da776898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84dd90739dac7f0ec1e682e4b14a5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b9c94e790227bc416500d269c4249100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4b22cb521141590e973d4d9d9bbae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0be399e6addb8801fa2d532a340327102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8de1745e22cb073def233dd17f811103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb28a63d96601c9597cd4aab54950e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fac3c4bacb73348797789e00a1877105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9169c070c0b5ce66dde9dbe0aa574c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e308cf64ba8c449b84d6003f8619c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cbd369c80598ced3a85d1ffad1a11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55d568ad2b15b4041d44ec7befec32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594f0480e80bd85a261fdb581ec3f4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0f3b846c1acfec15dc0e466e5c906111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534fc11d22f29264684808ea7b1f3ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02e09cf198472357e52719ddbd6376113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50477a17fea039998d783f0256f72236114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacc7dd0ced19ecbc7870f024d1e570115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a79fadcadaab27fbf4dbe1c065b135116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81764b4fd2d2cb7498e5bd3ae9088a11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6aceb93e62a36322ebdef6f7c624d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fad0aa61af506ed85af92752c13adb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a371a210c6731b65d4936788a68db6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a606b21ba36f5597a96d253e7b3d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4b30cba18c347a289b62b500907da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2f08cb114ec3bfee585629336f71e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395fd39bfaa44d481e2a866716410ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a41b53ac1635c6aaf5b455d245e0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49d255f10a4868144439be8d953dfa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bdf1a6d947f927d9dba23ee0fba97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0031831c5fe6afa400a4d164c8daa5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a786882a6a2221249291cbcd7aa02ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43097b91b7bc9c21bbd62be1b6c7030d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9f3fde862a047fede0d430c879136131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1615c7a2e8197f8c035ce782e76694132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dd1858a3efc6783fda8d0c2110feb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de0422cfd8962156b3bcdcee4fd0bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998f46af583ab582a09eda25804c76f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd054bacb27b7fa67d6ce83d12ecafd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98527e5bc7c2115707e53caa5eded8f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1d3149919f6acb8c5dd3220b33636138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53763052e67e9ef6d5a4de081bf982e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79359983bb6a3f0d0c8a55bd2d071710140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e3393519756bdc46748e9a2d199e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7193f529c7fc9a6fd577fd2d7ebbe4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9c06895328f871c285b4c09dfb546143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6a2fb5a04761ceceae963d24875bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3991d33cf3a9d57bf1547e04a64f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06fd8359e5e420a27e34f1e329bb3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13771356a6f74db2764f0aa98bc0dbb1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb74e3bb468ee14b9d840119c2266fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2de9593bdd6d11f10d155ee4e386d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c49068a933e9cf72ef49c836c2311150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dab0fe4de1434f6dabd652910d3c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c5ecb547afe76087601ad56c25074152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d06a16c47863ae34aaf7d06ea6433153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2805de09408a2dc4477a7bd33eeaa9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792efba1f7b560bcc756e3a32d1968d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7cddd74ac51ef926b2421cd36882e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185835b564cc5e3ab3e74faaad6ca2a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10ac4df5dfce6e074c2a1ce3fa52e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bf555c011f4c0c8ebbf8578b7c80b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160168a72c5bdbb06c89ea4ef3853a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc9bdd9ef6f93cd649b315b81985f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da48a5e2dc3578857eabcf9c04c730162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30610e1aa5fe01b3bea680f14ecbec21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478d5e4b71870d2f592ccb8de6eb079164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d7df32dd0dbb4727ca863f4747a9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b271bade7d73c109794e600f9e3a444166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf518b546b6b99657ac8a21fc3e94c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4461ec25527d340e2ffbf4340bdd452168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062fe79e2a9d589c382df24f6354571169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71303b71d9ce107bb98df100293f0317170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa930705708c26940be9388db3de78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b19884c95fef5ad803c5d18aeb2d49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec728c31ff02ad239ed9cb121e8d282173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473020f5abb9e884c08c7799e4d4aefe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6e829932bd79d8ed5d602b5a46713175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2920718f2c51819a6d17190727c7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff81da3203aa15378a4f165abc48ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6ed81580ed982a07c9c7f6c6d22b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ccbeab7ad9587bf4700ff4878e531179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9ceaff1f6ea03c8c700aed5cc47ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c1110da3ec7147c903e8c3009bdc1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1748f8317e3fdafa0918561c819ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401f93c529aed854e52b1913057199b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e67d9e604beb8b07858afb9f2e896184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08946c353c11f4078895e7f8c6ff2539185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdea518f0b1095495b660f64f73997186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a53e72620f543660038d5554eea1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c45282dcdf1a2e5a5ff93fa0ceb83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a751f06a591a377ac3354815c82ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5716869d883e5122139a7f96855aa0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b797ce93b6542fba8de46a94ba6dcf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4776bde893601a08ede1f0a8cba2bdc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe0bd1bd1e7907d878010ea9adb926193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530b24c842c603cd60c16804c9c771a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daccc89fd775dafe202a84b5941c33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68919acc90e9b9c3b431e0191d4f663196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fb6827a0d99fec2906795a211622c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c3e04959d3b84814dfc5ab887acc5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a770e5ca29625a8b7c966186cff3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521031d724fc01b090354b0d311ccc39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e610d864f49790ff91ebe24a78447fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fd5990ecd02f0dac17b3cfbb6b6f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b7749b485e28894f6fb71d451c914203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d80a08f955bcb98bcb020993e2c3a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3be30853870f848037325ad23722bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd18e441ad4b92406b14ecba0e548e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939c8e285fe37006b0a4fe8e97edc37207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5336c5c12e076b1ffd54c0223b490d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5bb14ed6c0b0ab561eb30e6f94400209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace395adfc3dda4f7286b00469bbaf92210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40775941f70ceb6fca20a8cce80609211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831207c67b5a77da166958d068a8bd93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c53fb757c2a6deadd40e4ea14fe74c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8a21a9d7845d558245fe36d76232d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07c0fd889a54c136851dea938bdfd1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560f36e7deed11e11685e1e75a4c7bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904718430912aab17dbc3cef33a79cd0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b5237cb5b1ce20661f54fae97c407218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d22d9af4d508e75bed317bd23266b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63405e5e129cac7533bf485041a264a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3269b797f50709124cc68bc92a5b861221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ab03da3f4b374afff9d439858a114222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053585aa580beb2cc716e5db267b0743223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7146ea1d3002c9606456faa2a528f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9218e8aa08372fe18ae32ac217cc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede45b64e298e9479c639b53866c1ff1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfe0ff01391fef1da8275043154b94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de04c6b90914317a5e936f733c6690c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537a3926111abc255385a4649af6f67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ba8fb1961216a9c357c8a5c1030f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a58b813f0aef4adfd0b307d35a3944231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b26e5bcf549cbf79c123fbdda9ddd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15eef6a59273c15f177f9ebcbe0582233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf5366aa01299ed4d89131e791affe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc38985bd3093df5e12202c1ad6cac0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708e3a951504504b8ef9de55614aa2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e71a10380b9327459573d910cd9dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea44163a5c184162479992900c73f43238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6c1f5e576cf17c12b43b06d93d1e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35516f6f94cecf97cb3cb6cf984897240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f19dd033f322527287f9025eb4aa9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27376c3de58d9ce23ddc10d174d9dd3b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ffba71bf039eb0eef2d210e1385c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8350908169cadf230bbbda8f52e60244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb51b8340e78e6c7d5ab8f7971cf79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b087104177a8899fa2777670f311df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb144cbfeb32ed7617f6889aff3c6a65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dac6d5a4044ac326c0b127dcdfe2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8a9259d26612cf7305290d011cfc4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c44d92c389cfe3bf1689ebd2fe0725250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f40a21201a3958fe70815e54542c62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d2d37c2f5a637351bd8ed83203034252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5757c0ba36debd9125c37a7fef6e8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981a55035908a60823cd55795dc2202254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6fc2a5279840b1bc2dce73a0cea2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31638a2c921059cc5c6a1b0510356b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724bfd55a0dcf460bd6882c53f102cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87655727b00dbecf8b3f02f7c72da0d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189293f900c778dc565283795de8e3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c115d8e2eaf4d646b935a8df79de00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccada238d66c7260bc4dce202cc8194261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cf3187a9facb13b640bd7a8eccfb1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad498b4f3b4ebb446467e1722df78d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce165ebb80f2e38ef36725f76778965264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae81a95d16d2f63ecb49f4541900ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a74506a1b1e6b9cfcc91999d12285266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b1bca0566039894d3e44b37d884c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c1e8c1a3286fa3740b613a7ed71a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e2a20f848692936d08935afb3a373269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad505a8185fd3bdf4cb857a17ced55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020b063e75538ed248e1409f0456db8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b54a70fc77fe15fb881931dd6f1d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380916b07301b0cb7c10b6f2adf4a86e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80050ca2fce7413a4b25c100b8de4dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36d67948f1ce08174f4eb4f26c0ca4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d82df26f0b2f69b0ab7875ce4ea707276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bef2f334be9137e955f1234240ae8f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0df4742f5e9f5f69cb1ece927f62e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4bb9281ba4b62a4c35d900e542c0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff08348cd93fd676317d4dab39da90280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652818cf9bc6513a6718496dd25678b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1470e8e2431a0d01266fa5e05f7966282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933c1317854485887336f1250abae35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656df0c8577f4c72dd8c69b950253b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e4ae8cfbf823649ccd63f42343b6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b386fb5061725218280ce37b7028d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f76f6a48e2e03d2df32a6c3a6c817287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06016f1492d22735905ab2cd4ac4b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de6f9551fb0ae1bf045de69073a7df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da93b01bbb3435a7148a280b838cb70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce2f12982053f6fcfb2d3b87403480291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d85f8eb681c2c2a892c6a0ed53418292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb1291c057d232890ebf07b6346219293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9120bfeae6f1f96def01442f1565e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cde938c19ec14d232ada12dbf2d5ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26992a1e5a2f8e764e7cab4a4c44e691296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d3c345256dd61cb96627bc25a7976297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b4f0735b341b123073a589dca5dfa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaac1de7722d34c8efa9706e93b7356299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669aa70c3af21b1d5dee511374b0c79b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69083d5b43f2b174351c6022eaaa5173301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3837196aea9d2770a0f0469c532f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91ffc60d58e28fe7ed4872dbd95b97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dd16e747253f465454f80fac9360c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008ddd827d5765ecd50bc6210cc492c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0683445caabfa98491b7bd6a757680306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4151da0038a4607c5a5e69336395f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe8f7285a283c9a03dd4980425886f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473546caff2c4f1bc27443ccf8fcecef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1dca0ac34310bc4cdda94f0fc3cfc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d503434c4c243ba44b8785aec71e8c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710b5cbdb453a01579ce588213638c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10125ffc25539f3b01b400c878ff89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987234d2b7eeccf7498e6a48a0e1826f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b98a78f3749f9c79aaf9298c6ccdd8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cec99c1081597eb2e44a6b02fd752316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c8ca65083b4c2818dc471196f440a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3544d8a78b950956667bbf50ff2c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d85002f3d2862e669172dc5251276319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad4342f2e36fd2c8bc9ea3f77f9a0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7e97a0dfc0e2f0d367f0133f7d373321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095dfedd6d435a61bb843b5fbf51032322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9a4334f2208390e040e84c27884f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fccb949f5d4930ac3573bc6288d45d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f266161c4c158873b1c852b35171686325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db1cc92fadfd3fdbd7ce606ec23dc6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859f2a12cd26523b670af67e082cc14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49becbc018ce5fedc70e9e1e457200b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fa8060243984366b47370a23b6116329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abffaba93f140f12031d78eba0023f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a96bef56bdb7a5c7cb92f87ad8043331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c959cba3684890ffcd7743c6141df03332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12092aa4a2ded9e5c7fad8247897e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536fa15bdd9ce8e92c1952db45aea6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebe487ecf43b3fb81471285814a06b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5395bfe894774ca1af3e34c1a03118336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc5f64970ac09d0fdaf59beccb23aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0280dd45286232d5b22b7abee9ba3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b8625c746d0faf2f0ed5c869a5db1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eafa9c9d490c17b50e7cd69ba657a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f3122cd4cdc45d8ee656c8c8a3b3f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55656e78e590bd0c53ce37ce9d4a214342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16a89c8d73556f410788d6a19f776d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00aa36f9e5f1f1084d919ebbdf7276344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bc5359e2eaf673696cb07ddaf6074345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497459fb5b9ac6ef0eab6351e3ecdee8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fea7b30a33f768b6ee3189021c3de3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2548062409d3bde3c5cc7aacd80bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ab3f81fa493d22c935e3e8f56c068349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc954505e8c090594932b7dada50957350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfec701019c71f0ab8ad6929b7ab163351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b739b84ed47e202423671faddab5e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b3119b386e277a00db3d8cf9418f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91ea05d519f465f589035da3c2e146354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea898f42714d513404e3ed6bc59cae3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941483ab6fbaddc08a799cb4d47ec5bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcb07b57dbda6173561de24906fe49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134da8cf19ca595b1de84eae12b9923358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc5f516d3a7d13cf539efa95392af5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afe5d95d3b853d162295729dcd4188360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003214e8dc3782dcd0f657587ea214e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5347f433660f557d6882d12ae4bd6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d52f2211967c454c5528fb03ffd37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69bc3183e6ad7e4612b651d0bafdcd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e18b38334dc0144b9ac2e32ae944cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f5e0284a17a255da9ff587e3dd999366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fa83eb1b77c04f8ca1add112991ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be988071fb5c0af218434e372db77e3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49aa8e2be9364dcc978b912bdec83a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cc7f2ee864a355fb1bb2d93704620370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fdd4181d898d49e2175f7abe3dbec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038e7ed7f1a4307f82c6bd8e733f68c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfa802696cce1e939b94066bf8f80c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a815cd31a3d64c0613d76574675fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bed74707ea8623d4c65f05076ed41d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940b5b806b3e8ce89e2c7d467afb756376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dbcda33f568a4dfdf5b84ff86cd36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb0b5585727610475cb7646f25559d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8f5343806a271fb4d76b5cb276e37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fa989f1264c5f21c8c335bd47183c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb48bc046bb1ecd6e416ca450fc0d8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb40e8e575e8bde9288143fee7e7be8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb55307ad17a7cbcea9183c58ec8a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75995ac2a715ee2dda9f5a0f5560258a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15e49f610d94d594e56aa653c8cd9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40249c85d40bc2c8acba93ee19592b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a17ed04671db57c3227b7a8ad1451387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d0564bf0fe4a9650c4eee893bbe45388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddd20226e380bc91ead0eb99cdf824389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332bac6efae2f428d9003436c81ada8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70747c400cab12638e79e8443810f065391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd05a477d36035ce936a79d838f081d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716b1a5b01a0988c48cd4d227b1fa17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc75637011768043ac621f1c0b33f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e384be984ad03d5bec2e11605d31e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee61c27ee53396cce1be69b9e14119b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530b764156f88474da248a1609eb852397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c379e34213e726d2ebdfee7d4e93c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755a08773982e2138bf2132964e28b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da934e8cba6c7630c944d02f9cd8a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f301013e7930521c06acbdb885c6599401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3973350a5389b2ca8a72f61a469753402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42658ef914886ffdbcaeae2c61d4c39e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb132de33e691f74a8783bbee591df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeb484bd236de3ae67f27a623f8784405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34ccfe1a1203bb2d8b71d104783937406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c90634a1812e1f313233c6f9e9100407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18345da18c11242f99cad36ef297d1ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ba1f31c596ff7dee2a34385fdda63409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322149a26e569baaf7aca428f5e9d76410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279572382735c6d8d32bc299e9abebe0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5601c4f7090bcc41229751151a690412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6ba73a755f90d22d4750002045eb3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741311e7078c51e688107ec0c05e1cd6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfb458ff4d4dfd6ef59ca0cb40ac7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf2cea854cb5f45c42eec508c44cf4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac80a1210d7edb6af7c78a0c2b2bf9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef378d767ad09122a48f0c9d0723b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5349956cef69af85950ad9970a47d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c63a100d319a9eb96b34a0b2f3495420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d71a5b2cc7da5258c63dc5ef77a994421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ecacada16b6315aa34cebc666035e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556279678d52d3fa424b2a9e4fa2e42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980690f3d2f71e3840f719984cb6592b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d065f6feaf6955eb2853232e4a75bdb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8a9e9a48dd9009796c18de9b17490426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62049e4baf47e7d893e3a3f43322fcb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c06f1e40bc400c9167fc6609660dfa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8199a17ce8e63b44a42943060a7dc8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375972168e2b951f38259fd29fb70a08430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc3d83d9843955b93fadc45727f080431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2130d4a8acdbe75fcd0f5a716bbb2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b82586526a6c46bf81b428b2ebf9ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da0cd0c0d7be4cfd4ce6408dfb1588434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94e065d932535d5cf296eea9ee86f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8d1499e3e32f556f22be8e4774ee2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f939b3f8af6080bfc82da690f46e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec9f2b7250f0bde914fca1223fdd27438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68203d98692dca1da7db6d60616260d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c4c79f81a32345f73940ea07b3dd7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b1f86e5ca74e5510ba3204eb82046441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03aa6f32b576d12d69925e12821a553442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d76b8eeb9bb4216f733b09afc8877443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d994a3acfc7a7db266475e5e9ab766444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95d2165969275c599b303809d80917445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca55a6fe6e6f3b17e734a29bc9d2f9e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dbad41e42a090b1ea4ddf5de6f43a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42ab35e00c9f8fbba34d21d3ffe572448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a17f5ce3efc4cf64b4aef2ea93287c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c76a1bf0ae56bf06fa6122cc9a5e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e041841262da90d8faba9a45a09d2b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fbd1669793abd378ec9fd52ac308a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86c9d15523a1e52dcf34f3684a416c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402bcfd012195125db78e992ad74cae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef365eb49cf227f5bfbc88c5782a32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49ef687aade3a26b9c2ba9105595be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87403ae0a975eb13d4b68cb35b07fc0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181dd1b132efcb01180622034cb60bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2888c4b4caedaaa074dccde0d8dd054459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c98b40caf710b7c904e4c0a3a8661460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf07a7af7d40fe31f8aaca60c17361461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3175e3aea6e895b6ec83ee4101795462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371b23cc8257f3b1032cdb7f7bb01e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eea573d5f77ee5939988473a6e22c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0748392f12d5747468cc83e55a74191465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e41cf6e6e630354db7d138e77feefc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851b83fcc6b979257cf88d55c23a99b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc84d0cb65e717ad687a25b7cb04188468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c881ef8a3c428c045de0575a901f2e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bf97d253daa1aecaebe42d2de5c94470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4ef2189d73a1d304fa41af6246a20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08302731f97727c3fc1d8bcdff201c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99d19b31fae5f489c14b7a20a107ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037b98752cad43ced324cd0212a9c80474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e551a9d1f8beb746bc496cfc4bda1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d717868f959b4acf9537fe12db2d6ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0819aaa3a1f6ccc65e7b0a97f9fb5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93344582579323421180a369fc1b095b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de71a89726afbcbdb4df73710d6d04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdfe94a33c26d9fde33c415912f0b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fdb2480745a314042005aedf73988481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7974c258ba10a6b7e8399cc33bb7b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62ff833e41c044465e7bdea828d67a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb3827bc7d4014cb78693525bdda57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2134e546fe5d8562ec3faf604d31e66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a405e94ebab6e68ff3b09b1eb1aa4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa453e98926a3e983b26cc2a45efdd7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0850ebc0a5453b84db6a22cd4fd7d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11d9a278e1719c2630662e80496a04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93730dd75db12781e92e076252279b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21eade5191b4f014e8c7060794e84c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef67f286bba4e9ac20b78ded6453c20492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797b7207487d445362c2e8535c41d1d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cd8c7ed2aca510f6f38e31a81ee57494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2bafcd4fe93e39f5e6e13af0a4d2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbd7a8409e110813e446ecbc2780f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2ef57873d7d20d8f1326ef7706485497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74f71e96fbfebb5202ac0e72e5b060498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d882c56649f19508c40c56ba494f127499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94af28f2d3597cc569727c2ccac96d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce88454dbfad2a054b6dd5a4251919501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12544af24dd4fb00aa93c084ac4e54ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fddc23d8f233d408fd0366c00b036503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69217ee768300bad610318484e09534504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8155e278883089f37b6e42eaffff61e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d73bb5c155695f457485158db223f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042e34c2120845114986215643c60c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dc445be8ec79c09e1bcb1259eb4cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa792220a6217c69f3a479bdb01e02c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef91376a47aa206ede373d5140e8ffd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034abff4a9b7a4bf6e4108cfb646c45511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be00254b928831c6ed298d9a5bb51b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf3f85f26cba4eb02078446f5c9213513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d37644e9dbbda440cb8f4973654318514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f2978c9364e571a67d15b3c0e7d09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7513cc10a3b27944e6a9bcb29032947516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d848fbbb2f171ad95b4d95033627c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fa0cf87c36b08d846bca8da07b404518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731196defafd98de118a768c0f55b692519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a09a3599f5869e054fdf8ef525435f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9907adcf49559edbf1d81e64963849521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39334e2e1aa2012371a2a57f5d68bb7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8c33f03eab2783439152e6dbcd8a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462ae66d1243c3efaebaf9541a172a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b76d6c0f60a65715c56f2577c5399525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7afa3d1b912013768698483e7f133d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea170b74295894b16583a76ff7e8483527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd97a326866060050333d8a77d5961528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e641a4e202626079d63d9caa98dec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7727c9db8be8fbf41f3aec49d521e86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405582550270da40e5c208f2fd549318531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94c1599943e865230abd8104709250532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4edf7b0353e9b105ce1e523b195142533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c9d37a8df480eff055d3269ffcd32534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade194ffd07ea6b1071b91b3f724a77535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ac70def31cf38972791ee6e058a54536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9a2425602048d50c7d99d52668694537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b48b54ac6e2039d52efc515e1d8740538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd7859a0a7fa6d7fc391474fc16c55539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b565fe533643f1a118483741e40961b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff65ed4a9f7ab951d57c42d111a834541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59737a3c88a8bd02e304a28efb29cd4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3712f1b9af4c0294784daf223c283543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cadb9f948a4a46da6b53e2309b4bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf779e253f94904651d7c0ee3d5b0486545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d3083510f8f0045712ab869153f67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee463474decef3d46a6665890e208ad2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a059ce267ab2ce62ed2e67c218416548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccb34b2f0ad68af5df6b72827016f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9986ca5886f576a84c0d76d74ac8b3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b2f30facb6e2bf71d3234546d2cec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197cd5065fafd62c533dc03b4b75c29552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5bd546be53afaedc6d2ed220aeb46553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20258d0994c5f7cf9fe442680758730554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855cd08fc4a93396bc3322020a59943555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e5790a256412388e7f15db3f0be90556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698127ee3bd0c228e99568f4ff38050557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da85e7c4e0ba2b0967fceb6d561e469558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f18de72125ca238392d1fcff000c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80b6be566a95cfc2367d37a6972eee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bd3967fd671953a9a3a3b6e3ce9b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f27951eb28a17ada137dcad49fc4fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62c2da532b2ca3f6841a1076c401ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b44d79fcade55b41664b3d0c4bdf1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8332d2facd6aeb7088170b43d58b56565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d70b26002311b6208f7db3d4b9501566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d56dfa02fbff4073c36754b9c6d7e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2178111c14edce1535ff49537dca9a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76b488a908ac517d4524b026849404569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878d4b8bba89caa18da9aed80618914570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de29b7516979eb3b9a3978c71581e3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddacbe6e0312556fe1248a36e20623572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d110a3c7adf6cd75c1a5d90e794bbc4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef3a93d8f2e311393682d003e68fcb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10e55a819ffe12dd89b33c08afe17e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ccb25417748f60f1ed2b8eea192a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faf064e2d811c5fe291a2be62dee7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c6779b39222b4fbfb3389c2dbc48b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f060155e4d4a3d08dd2f8384831180579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78202a5211b283b071dc43c3726ac59b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9837e022f16e4929024e1bf6eadef0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b265f1fa949b9165447def9bdfcd79582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c1d93e9196f33a56e9bd5d5447375583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466a116debd521e29da814c4efb4699584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da0bdbb6c71a585967395fd97ab4d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba469bcdf12fc924e1e64d43424150d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa9c1fed6de4769dfcc022524a4bd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d2549cc03cbb7c5fa7724b9bd169f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349ab17cc0a8560ac8ebc6062905efd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2125685660549671ba440927c2667d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0420a1205879966ac10b611952bcd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760bc452f8a3915136604d14d80642d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822f0a20da02029ca622fa57e6221de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27676a698a45c15806d29f657b2de65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dd17bc9c22c4ad516386c1b0772b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a23f6f0f4ff16ecfc495b5b5c7954c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebe0eda626540594fa2104c7a36755597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c07258072b59b500c5c52ee31506de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57345c0cb90de976629f3c57e385430a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119efa3c282d8ffe28a81a8ae8bd63ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cddb9b8ed0fad28d7fdc5b3ac5a383601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815d8c8169769c680e4c7fc2ee6a2cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e925f00affdc19de6f3feb653e55980603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f8684ecfbee440e12c10393e0ea70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c83b85726a73cbc65c2e5086fc02be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b66108d184bfa30266ca63d9935fe0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8bd6718934ea960f3e51cb3579683607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb26108b80c5468c72fc1b3e0681146608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504bc5ddedcaed7608533319d167799609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995bbf964445865897f6e9c88628aae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd685f54353ce2a2cb37f3943156646611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2683a3c45da25ec7fde6f2cfaf74c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7931fa7389dfc673f19b7a3ffea3f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bba2d2712607eefcf012bd2e732b07614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4695215bc489eaaf44a9cfac61a590615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea493b63e3682687beb30933736cd986616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70847c5d5ea369a05a8fbff74f15c3d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41230cb602a481c8ba4f9ecac6eb842618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd99d8376eebb5a266b2619b81633a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f33c4872e089867ca894913840fe4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd08f6632c11532e1bc22bbd9f103a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69d1e753f8bbfe4e3ef04d7c215702622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b1b1f10d412c5bbf6a57d2f366500623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e964fb2b3cfec884309126f46ba280624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32979dff0375f0e656e7a44f648abd5f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45812af591635bc82169d022060593626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543ef5f6466db5de78cb437e6c91334627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198b435c959b8dddb8ec027d6c7d10a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e857c8748e1181f366d7577af7417e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322ba562f4798f2787b0b4fe675785a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7cd5992d2a1156419b27a704d87e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed669ad1b024e78b12f7bdd2ed1e2e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1b94bdcb4d6d19ecdb731bd0e81a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff283452e56c22826d14b52170ab8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3d51a772424988ac80735dcd9debc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afcdfb367a84a470d2280e6225637b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd89789222d3f9cb19ca3b8677a2aa7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf81a5bc8539ff5cd8079682a5e1bc9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2626f0d7e8fc4b8133f550ee4e54ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bab970a00fb865fd463e5a3c3056e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7784278c8ad37e59dead208cd36c3d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeb0daf3b9a5d963c327d2059b4ee7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b6b072d4296b8397f1cdb141bb215643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4085a7a47841fdd3dbe2fea1c7ffa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbf1bce043b6641a2a33d878e9cd86645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845699dbd597f9ecec5ffb1c61146b1e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4a30fb1167635a30a63e2d00e048e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd8b24e6ee3e1b78ac80402a24dea5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b926d8b021013a14f9e7bd61d14bdea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b9db9e8832852bd00ee9a9b42779f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540c5f2da07ffb30fbefea6766ded3e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df8c9ef6839e59ac2886dc4d9f7297652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1a6e575bd7fd419dbd0a622ca9b46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82531d37f135ab46fc4150d1382272f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4590701b5741dc1d712df996a048f6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13c350cf1b31f49bd0b507bbbd3c16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a34b60320e3b7da838d20dcbaf372657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737afb5f8c5924e2e2ed670178bef516658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf444cf5907c97f7a6ec17217f46e48659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3a000072d9d975c494f5796c8bda2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b39917fe129224603b2b031b1df72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115a1cb18340c97a465f70e9039f778662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb09c99be509c5be68bbb320cfb8bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005f507afc073910e1eb08865b32a85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c8b2d258ad24ee20a4cc9bf3892ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28313f8be235330e1b7c361b212cb05c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a228e10a07505579a03352c75b88c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe57c1e7107017139c5b79abe0ec2d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6ea15aaac3be5c447c831d8bcdd6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed39971a0a94fd7689e2922b956149670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ba7f701da3b477b074258a0bff1a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72c12770b2b4f03ee20574e24fcd61672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf5f03d322394927eae399db209587673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5657b9060d4a3a6392b54e1979cdf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7f355e892a648b35a387f7ed2c9d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fa46bf045be7ded1ede2af397b062676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30687aa93deedd72344a8ab36d129829677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6e3e42d765a9ce18cef9a4c4dbf66678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb084576949d137726deb33653dd1b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74559a2eedf578e63b879822f1f1d5a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18988be51938eb40c3522782c58853681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8348d16e5991f5cbddecdc0ce658c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0dbcace4166efcef39b7fd410ecb3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caf29fd9b29cfefb8b0fa1fb1e39e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6128484d336dc49b50f7a292a397dd4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22159484863371290ace5d63af2487686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3b7b7043bbcb722aa8c4514512492687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2decc8c27c816b0b5af73b8fe2543f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d094192776d3129d9f819dfaf83135689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1fefb8bcf3e784b38e23a4fbeb6e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b003e973a2b9767af364ca5ddf5c337691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f6203b2d1b7f18a83e09c9153d799692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f3e8f39e913be1e92dd3954537330693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f79881bfb8513402b47031ca267e11694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046bc9ac315f99989c60e08c39f83cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337107f8efdb9ba2e1a34885340b2360696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09051c09905faab7e20e06b627f8f98d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40cff287aa8517f1817636dd98ce96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b74ee82c8e4594b0fed505d77c68b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd10902ebcb06363fe9f0d695fd222e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb38a1f3b0d52b3094763a45191baf9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592433b50238bc1c28e8760f7c56b0bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550d879bf4edee62ea4b22145f1021e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9dbdfb2cd84828ccd470df49b815e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc0ac5bf2596ad29301f7099cb5c9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5b608125dd6c7b2e41dc352d96078706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9314a0e466f0b5b8afe7e8f1a705dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af86b6a3107c7ead99bbbe36a94509708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a8e31638d5452bc47f0ba4a8efe54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082b24afc431c134fb58acd8fed4ca5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66148d06cbccdbeb7ae1ba9b03de6a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4818bee1e8582b44d9fe055e5b5323d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bd4f94dcfab589e83fa8366e6ea32713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acaaae7983e7acc1bd901e73212203714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eac664254a8914341e334dbd81f179715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b3ee4ae60a2b35810a44f583d0db3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3e0b184f0ff57281f792852afa460717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f285f5795d04a1c1ffba8317c103fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11b8e80a1b817b23b54ec3510f33c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4df189b6a3850cde7261baf5c9a97720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87ea05ee89655d8abc28fa60da8fdc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05387e7eeaf7d639fb4f476df1ec784b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d033114f1570c59e6b1e826371669f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5f1c526927216f0b6d5aa4148e353724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5082fd8462f2ab1cdec21d2dcefb594725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5412904642964b7d60b7f1cc0edba94726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40f8b44ed107736147ef81dead9a9c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf77358c1993ea131569d62e8df907728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe61634f552e42c1d8caea6c06d979729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe770d6cc427844102b340020ad4c5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdbbf28098a3c8181b42e6bbc6ba7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c507b502c5ad73a28f7eecf23f03d03732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3e18b406e1ba7ac23e1e4a39756ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d8c0df0be484282f9ae70f2c06733734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb373a9fae3dee3b6534adaeb039bb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179f084f19dada22780172d8c60a4c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77ba7cb44be7d2a068431b3faa07f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96b68992d5b31274df7b78f65e3ecb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc650a7d317e2fd12e80dd8743f26c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9ee301370d5a0aa6b5f1cc527ac8d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b068244bf0523530b2953c0ffd4f481741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acebd3ad452e03ce944c12b7f279ac8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756c08cda61c3765855b7377ffc0d7b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359149ed1a5807db437485ac2cd9e8b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240d308efbf4311493c9c9eae90db6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8284ce61bbd4ec0ee6803d0e7a8ea1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0971eaa1f2aef8fbadb06cbfc70e352747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965d25b6ed2dac8b224a75854714ae4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73746317aefffe8729c48b5dee422193749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbc4f50e03d768665222c59090d398750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535abdaf7566656c9f82e0add904286c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6d85b659f2a9a16ab7a8735020324752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8ff353d2b7b7fe3503767a07e0f0e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d99009f55b566c70398d4e204b5bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d870dd9525c837ceb2bcae07b0fa14755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004c3e9086a8c5a51a4008688fdfd27756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cef0b168d168e823e5d4dbf858c27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a6b933064d536692584cadf55abb5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80359726ce4214d35dd5c7ffea22db0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d74aed40ea875896dfcc860222ca141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b182810aa74ef8d8782143baaa2b1282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3977c9d43db61bd8fa7c6d24803a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98756181440bf0274da95026f1a79f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae07c220b2fe45d6605fb7a4902c535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f019fce0a6a272aea5972db93f68cf46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f505b3e974460440d56085696ecf17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cac98cfb86c99cb77c0a6aafae78468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840bbe26b49fcdc07f916c03311fcfa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3623112aa9865880b1bc8b0cc0a7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942eeba267a9184f2b5e2f32cae1d5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ed939f88849e89e0ab780d209336012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63175cb872392b8a7873673a714b2a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26666cf02162a15f8dca3de180cf43814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bd7bf348cd9b5cb0c8ca7c77b22ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72eaa6047e86936ddfe9b414627d00116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc77413d8ca39584eadc98014a0902f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68153b3748ffc5832491e7a4535fba3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637db43a5750c47ee2bd079bd4a5c2ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139ca565a83c1fe5eb57578b4225a4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0a9b5878e7df90c84b097308cf66721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6543bb0bdd32c359756e9fef02cdad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c64a399b7398532231ecb7473109a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75727726f22233676edcb6ee0290cf8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f52f4ec1987c160ee5ae936eb328c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574ec63e401183eb8c30cb4f4d153b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bc23320dd2605f7fdbc919b3040c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b9a995030fb2b31b14ca94d8622b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca75ebcb46ec62791aa329b0a3e7c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf661ef72c615e8f64213f406743516330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38413d280340b076e33f9f525e134ad231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7aadd5c55c5d9cfbf579876f5f70a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5dc9bd37966ec6d6ecf73020e039933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1a3e90728f1a5c80cf0a61ab2542734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda7fd02f84b1581a34d8a3e132c5b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e043ce941597311de88914d6d92555436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1128887438c75031d0cd3784b7384937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b99407ba3c4ae8e7f837e8e450fe438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b73097fef681d45021d55e15c9fa539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57428c941f9eff330a20dde467f6b98040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4d29ef90d36f6469732e98c023a1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789c23c357f10bc1b778530eccb103442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da51e7f890c495824728e06491c949e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5372b7e96a6fa0f093bc52079c0d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9c247d8c6a74283af2b15c19f3f2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddf330bdccde267c7a01920271b56846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb936983e3993094d1bec0cc2ed414b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf06df6fe0150bf3121f1e0ca0cd7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e6de81130318ac87ce03bc16bc95249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090fa09aa442f550ada2d865fe0f8f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10821595665e6e1b70842640a1a9258651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3c8ed1b8791724de53c37d50178cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286539a96adef99b6caed1a9547bf1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e51de3bc9ed7600136e9f88d00e5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30ea4d6fe942f5d6df767a41309aad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2d478435e5fd38c1328a866d751e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061304d4a800409e12159a45403fcfa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593915ad0d9c8e4f1b439483924ef7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be69bda6fc88d8ed2014260250348e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d05fc2e53230263f82f597b06d688e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07de357028caa61a8ab02a74be6efe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599c09e10e17c25ebaa73de25e0c2e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3106406d2c19581a3dce0abe7d50b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa187c1d6a78ff9b2f7de14012ddfd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b529e61544079ef93d3342715faa565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c90660ff0c734527500ea63591f5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd0dbe558d53a1d2c9baba6789178c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e815641b12ca1990288b89c96a78aef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35a78df3a81e99d8542040139862de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7283e4f879a6cfe9fef2e402bb4f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e203888df421aee0412e0b0221b39271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b64d8daded01b72146a15f24fc56a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb300f434a20c668dc3a39fbb4cf7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb260f61752e16fdc9ef07aede114074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23509615d0bb2f3eecfe34ced4ed638775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8348a63bf441d77a08382a8ca0591e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b918e7bea526b3911cb45055ea8b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc60dc05adc7693385cbc1e07e3ef878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f95bfbb198a50fa64e33362b28fd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b36bd0e9cc9447f4af2c2fd23168780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44359e699813e3ae2227995755656a8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f39bd41def536c338820fdeaaa22382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6ae17c80cab9eb8c626c98765991883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a34ff23b156840012ad73cd9b648084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac3802f49e1b40e324a197f2ec718d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c89189473e5768daec789f8787ee8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b4c6fb70de98932fa92f841e3621387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13674d6b28614daf02f29ea022796a4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef62ecfcaae97a66d5eda4415af80789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f398b1165ad4b22942971ca2f12a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d42aaf81dac8b7c6c3dca69a68c56191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50468e2a37b0e82b79872c60cb3c5c5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e35544ae8ec58b1fbc12ab7ba5ad593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb59415e13faa15abe53958bdcf7a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778cdeba49bc1e0bc02a40bbb81d5de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb72f4c22de306e3d12fed695d6c5fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b053a008aa50260d97a548fbe08ae7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b561e0058b4eac2ceefc5f444000cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015cbef0ec2f7e16086b8679fff033699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee65a966b390d4e2bd0b2778e953d39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77078e4b3fdbd7b3f6d4345a1fa614101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a09f5e9c1b962801bc3c698396d55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f031515187b99c7c993f19d12d898e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277983c48f2793abf378d1d6b23c5f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8add2946b3fa939d2c1da2550544d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62ad2146ba1eb6047672f4bdb63d22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156785edcb11657dbd5629ff9700636107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee92c2ef7e5f3de0e58e01e1ce1cf2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00a3b762209e073423cdb20cca1b2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1e7d1a06a6f87ceb27dc2adc8144f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e31a8d3248a3c5739c2b2e55cccc7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf582f1812e5cf41727df7be7152666112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c574ce633a8673c6706032bcaf7d5bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cb123dac309b01553a675e8d0ca4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aa95b124ae9340040069f821edd48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaee27f124a72d79ba5f21f799b8d84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3a25224e7461068e246bc85a85929117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3665e7117dda62fcc702a7933b8321d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993085a7da2e011018f1e560a6de62a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0de0c40f3c52d83aa0f400c0f5790120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768981a692e3b3b4dbfca3a6f613a582121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52141bc3f4bb9831335d3e28aef6d976122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc57af65dc2ef5e0d28032619a05e5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802c61b0309bd2149165c2e2c02d8a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ee4620c2545b30cbff2f3615bf58b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7225842acc197a4ad4b05d2e76206126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6904fda4b05fc30b208fc3ea69fcd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190fe1047e0d608ba35f29697f5f4fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099f3e640f871f0f2afed03694485e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9911c4d8e8a7c087ffe003217fbf94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9924a96f23b2848ba4134d092a3b192131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04539f902a246938d8aee61053f6225132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10436e1e7eafd5831f64db5961cbff07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05866258b21d9c24e4fbcc48da0f7e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217ad04c52bbba87d8f115d488b386a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0138c8ded20be7c6acff7f30cb34b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fec2f6520e22b9ca419783e058f96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032f6ca96435a2bdbaa3c1b6020f019138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99291ec67cb228e84eab2828e799e51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663de60937671bdb24b246299dde196140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b53e314aedc3e2e667b35f67f4f7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec7eff0dc5e7fbadc7acfc989d5cfe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb22f0d4d3b9ed82034f0f60555539c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f45c8ede05d2f36d2b93f81dbcc45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea85e2a40675322f27d8a57a48c63c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283159dd467352c99d6587dc3619148146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27490759677da4e10d7df80257e973147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0465e1ed853be9dca4bce9c652af1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949f4a35632f8651af4c5ab7c636e21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac6ac9fe36771ddd96cedb6e34f1d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff36b19cb81a84f00d79473aa3d61be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6ee3332de3ebb565236482e8a68f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550596437011601e414600c8324b656e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90394a040b630681f516070a8a85e75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c1752c09dd3939e953d5b33e31293155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff796c8d20f207f8d978679b5ad3f089156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e847574a68a4f63a57fe82edd1bd714157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889ddacb7b49122a32a6a322a36ea58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271eef7c147bd9ec011ee3b5bee5aeab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8555b792b75580c8f0e360bd3afa7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c29b8475b0b97be2e2cbd6b122d7cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b79ec055f8d7b8cedb5798fc2f15c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa4fc0d8f356571c7b3ad3e0611c40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973fbab29925364a85c407c676ac12d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd150c78c6776ab21b961ed92f381866165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513adbc00739be4c91ed36fabc83968166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe292455cfe1910bce3269b4ab6bb034167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3becdea95e746a75d2dc52dceb075f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ab4db88d8d562338a44732be577d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d9f78cc38699a57e2b1f009ac722b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2044ba2f9a942f02250b84d1a43ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdca921d9a1f79f11b809c121426860172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bd8ecf9d6e19a71f36f6f671c552a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febefca3844005647b09994d78503f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f85b6818847da58af13f97853ab705175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58158b2da1aff2397a108c05db63ec5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc15479df2e0a98566dba38d0841721177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f0b20f41ca941b6ea99289f3fd98b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f0e112900684fd00c86cce47ca38f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9cd02cdc9c74e819c4512d2147e1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb0bb79ce4948d28682be53822af3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d617a784739634b79984c00ece5d6b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8193c0cd9dc9ab02384cb83a393a3b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8cd0c550657773533986fd1b1fa7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1075858cee8df6f95bbb1782945554a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68000bd0ed84ce4aa4edd897fe1a786186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f9993b79e03e960e57a84f0163210187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ac0fbe98bfe476f88012ffabf32f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f2a7cac276f0f6b2dfbd7f25a666c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35623e574468bb0a7af0efdca5c67f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3078faeaf2d1cc91fea205ea56cb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff87ee25d429d1e30a69ae104d278b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3241e419b2016f4adf349beb3ca84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd0c7b9421dc5b3872533e61278f73194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1d21bad94422eb71bf2d449288e52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6d9e70d9c38cf9472bc8993a11579196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f9fcacf242d6a97832eef0acab61e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d4de8d8772e88824777be60b72ac2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f9119f21382dd2a979057488d2d57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc904d746a328d09462a1662025c97fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273b0d2214d1ccb20c36a7286ecb1c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89978fcdd7f67eb696765d42356272202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6dfff99941128e132c97e041412da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fd465fcce2912b94e0715ed51ec75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72f8146a681e2db0eb6298065eac1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269d4ba1dd4c4230b490f6ba94fb86c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2659fb3ba195eaaee02bb95ed8ffb2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa9d72ae2b6f27cc9c36dde8eca4ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db34cdfa16e55050f366128d124f629209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03a9e71c0515fe3e72965602179828210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b396eafe62d51ee8ed123b492216ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f59c03ce7b6350c6e69a6d6528c08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c5047bf37b35f3f452d1f17e67722213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47268cdf5ff5aab4dea9f6b5e22100e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f4f8718dadae2a8adb5cefd1c1f4b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a4fd1975bba798799a08767ab83be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aad80b8b0cb46bb0ff8ee425020bdc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cd05fa63d35a6a1efd7b009cd759d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c425695c611fcfa2420ffe80367303219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f7a6ee799ef8a37d9cfc286a8202f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa06444273b10a55716b1c53d8e2fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af9b53d30cd8a00232107b980665ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a890afeb54a6f3f98d845f29d431379223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42fdacd5f964a99b9401742119ca02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83789d259085c59a802b5403a03fef51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e76c5e512686a59bed4f781043e7f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f214a9908f348f402386c55546d3f9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee628d5391ad60e71886cc4ed33e4d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c111c8caca0b859867f38277fd7d1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb485a14766a4f047608bf56ad5e4432230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c66871af8ae65fa3aabb5651e5360231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaf85f6c3d9f71cc6adc1fb9068054232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3690bd4570e3a5dabf77153ae5728233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daee65389318b74a7ed766ff3ca7078234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209cff657d030710efb70452695fc06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e20183ffe072d3db7c8de55706cab3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80025236ada36787c4634a87561755237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc5a7d6c683d84b48917e02675eab8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20958e30d30549f7caffb59cc31f5298239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc57613ad5a746de644514e7eac01e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10cfd77a825ac5fdc06989638266e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2143f96c235ec9b88112ae31c650b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea621560e7263d131cade07d28f1b3ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f5664f2f49f365f3baea211bb728c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212e87862fe64c21040f0af5d265ab1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2077054921b0e40350238552ae2321d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4064247cef8756f8731c6b823df07bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186b8809d69d7eb848da13f189468c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962823831f7fede1302e07d091c9cc03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697e88d16859aeb7cb3caa23e6c3272250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c7e28c3a3091df1dd6d7750974f2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c27246e5fc85b1d38bce6ca31911c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e2b6909a2527244b76bae6e7d0ea7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4631ced4dd1b45c2ea4c1df445448e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40285278601721ceec4d9e5b126be79a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b9cd725a501ebed22654d690bd109256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8af8855cbd030a82b7e6a174b1090257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39326e5ff33039d3f2f2b24ea329e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ed4cb296928f6901d8504c3683f0d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135128ce61d6dbab509a5723a564f265260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d90a607c5fc5dfba24e7b75f763d6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9280ca183bed4bbc5182aed4b3cff91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472023de486982c3d5d7b270f5f1b0b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c647b5f4e6c781b97206561ef75c4e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603d373a2d85c8f7399955a8b8a63e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d0a1aff9d9cf7450a1126efa90657266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3b32fa502a036eb2bf0085308e704267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d66ff15360361fa771e216f14a1b6d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ac04257592578761765af1a83e491269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d700e05a1ac2f732c09fb22ae7b2b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1844a623b96aa4fccebe68bc899b44b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8537ed33083c0972ba0f8cf1f4bbb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bbf2160688f49d1e9536c4941401d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d74bcdbab3553ba7fc8cba1a48c21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ce42814ce9a7bd6a739d3401992dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b93e252fd5cedbe1079fe4c15a3b3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae47dcd68efa052ec645b523b4a3d10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcab8628bb5bd0d5aeca55a223e0148278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7bf87825e756fb39c2ff931f5ed1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aea6a4e3a9e420ba20c337c25393bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dece518809f17d5ff2f0f8d3b3a10f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d69708de222e60d098a054840d0c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81adf3e56ed50226e77510cfcd27f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f5356947ed537c3f5062d36a913a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394deabe55cc606d81d7373c1c49d608285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743c69b167fae28a54749ad7ec41459286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98d41498d4f49cb50152a14528ac63287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473343ad44a302bd41a9e2c493cb7fcb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3f34d3ada3f700b22553040c6d9eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33d33f4e5870d0bcf0aeab324219ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc34b4aec7c71a0d290f6869d1445f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8982e6d4a9341d293f75314e62383d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b266ddece724fbe968820be55331b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2110c91eb1bc42ecc379ed765f4f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90425fa250280660a69fdb1813e01532295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a9f4c38466c2a248fd65501dd18c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba1b22dc391a2e3e8d2efe26774246297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c8986cfed254a58657a42cd3a503e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210f69f28110fe16325549550b79971299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d4618e16bed36965b22fa800c1e8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddda9a518fa1cf61851702e16e86e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab895ee502ed58513f8e72482060eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a871984f41c159a83756378dde673303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31c59c2076c402ffc98af26d2f04ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d1778ae68fbc314a4be94d6203ba6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c684cba56a8c177ef10326407e419f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fec0317a2c4fff79f9be42fe4af83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51ffa42077c6ae277cd9091625915d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7451979e34de76b0bf9bb54dfca84e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ff2866f4305d785382e67e22d1d42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f9129b5b8494bde3812381b049dd7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b847267c514ecced64e45d2d4fca1e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade0b6db8268cb141221e40332dac09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247736aede196cece3ff34828a004d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422bf1d47d13a19425d458daf461554315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceea6a8636e98c95db3f28905ffae43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed6ad73a21eb648fe3695bb98b99d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5153d76c7a44c47e8aab7e0b678c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f22d7c90e47889661be05d5fe42315319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305a439476f7fb644498615b77fd92d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9d955f860350554411cd08ee5904a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7998cabefd101fd7b25b11be8acc5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c4149d43f32b0542df6b3f13933df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de70b22f0e076f5147a14520b938c31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c5cb0b0533e2a17a718ac9d816113325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e774e5d414c98a6a7430b41fe74f10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78467f2cdf1d943f2a439896b5d9f50c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76549976f64ad6e05ae55cfd6190152a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50effc9c8179b20288b5d15477ed82a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfbad71755d5e73a51495fd0a866fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e89672ee599b2a9f88ccdc00013575331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ac5d259e5b3a483d737ca84e4ee27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88f9c08185d24f052d5fd10940cbfe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10566cf9db885933c5627742b2188e42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0867a219b1b4bcbda7bbe561f7b77b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ade8b9200e900694b34d212a61026336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5177a995d840f9840413da4a34679e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a38cbd24a1d93fc00d5f741aaedbef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b581c29aa962a0f7915b53fe76bf364339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8895d820f881f49475921e46d51f07340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089fd6ec50eb301114bd2d65784f0ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dcaecbea3a4d924e345d697400089342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca8dfa074f8ab330552d5439720820343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7bdce22968b25d2a8a671ce65b513344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf4ad2a1dc99b056e37baf70061494345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4281216dced4cd64ce4708746fe5c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afb15c1e7b349ad5c1e4f17f41c9bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900287670f8e63c7c13aa7afb700ae4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2f9975f9aa1016986708ab0e4c142349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc295ebaaf724231c7212503f6f6dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2661d1817c160c0e8436667200d4bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d01c5f80827ff48a72c37f0dca1e79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ff24bebaff303f4a7f43dd87466a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc93501d6f122cc0f5f6dfe2d5d6087354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ccd2c023326c2851ebbe6ba07d02d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45e57d537fc6b5f0b3d179a29aeb3d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c89168af885360fe8fbdb55b8d24c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824b3d6d0def1e33a5117aca1244df4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38468f2c72972e1ad6500de44255a10359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06df656d2ffea5e5de9e6a58164b831360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fac4338bedb908633180af41041a40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874c87198cc6db79f0363c3cc56d122362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad1bec3e14068b558f94ea35e3d92b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1429054382b23c2314e830f93abb229364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bbc2c11e4e2e0e60ce6be9fa5724c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121cd90918a42f4772148371d1240a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ead01019b2a7ccae7e0878eef1812367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a280e0a5ee57bebfde9b1eba21b22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1824ed11fa37eb6c28b93708bd5712369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bba9f3d08da358d50b454d013b9c37370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a0496e8ae1d96f274872a7e10db3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cefe6631a283c7155bd5a9cdfe7db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e1261370c2cbc845ce0913e667137373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74e66b8fad4e18ca09f7867e5d36de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071c6764f1b87c8b56fe7e0e14fd2c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a50369458db691fcafa1f9268ea5e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a711f14ccc320a95dead1b34a9d80377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3e0018d1d87fd9afa7ca64fdfbae4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12265295921ebb170d05f15ded966296379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2693aa9e1f3d3347e19d93902184f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee35fa19fb5e6c4671e645c09b2bd7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab8c0090507adbde78fd02d693db6c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b83dc8a2007c263cc2514f74729a48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863f9b58831624c9b7b8a069000ae22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80109cb18ecc696e61fc653ba0dbb405385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d8f59c932f1b8e746a4c5f5a7d263386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c24d4564c023f936217c09b341dca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc857fa1a69dfe1ab28d382b076978388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b9cbaefe36f13c082b56be1445a40389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b16516e08f53658e5eec8af9fbd14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb942e8f86442d7ce961c0776a037f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbc99648a1058c9e62e7243d011713392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e60c15dd3ea562ff39f398da320ab2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934c868655e0fcf76783f51c02d79ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfe7f419e3d36822fa8f546c90bda5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11afce90d0a95f285809e80ea5123fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718510566f4b365221ccd19f7dee6e8a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5498a2def27237ce86d14381e7e5f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aae8c312b615124b738336553fb43a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373307483e93d32d32e72557e66b2418400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e95602d26161c28cb6e5aa02566c9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfdc3794cc2b958e23d0fe37444496402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef8aab8a5e84f6aa46529e8743fb0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2ec7a468eaf53c572d11652b987e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301e2770a67cd260644ecbf4c92ac6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e347e0dfef8e3129c6fe0d61261679a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bb2db2d24d006d4d9a18a5eb3e7e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd42849c18582fa34ea476089d4a00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcedb2ae9b2f2b98d8b1b1f7a4fbea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff08f34b364a407ddc36d33ccd5b58410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b8fa581059898bebfd2a481133eda411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f08f29544d2736e32835f9e85b86a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42196b0464d0504321e9425b3ee13d0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84115460cac9b86402fdb14dc773d4b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352e813b784bad086df6f73257ec1e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825988edd6833e0d701501f1df37daf3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb69979f4f1a66c90b69732791eaf6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc3949038ab6baecccf52f5145d94c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7111a5b01f30751c674d8ce4af097419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc226710d3e7912511cd4c78e77b3a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c34b6c28114522248332a168e7a34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d2663f9f1dd3be4a6efe4448fed75422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d14bffc43f6ae718d328f0e3690a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c041b46866154c0932e742929ee1875424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec099678971ce72d97d10ed746a497da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6e28a7c995966ac2d661739ce7af4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424979f74a4753005cb17d601745dda427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442ddec34b0d8cd76fdae8aa8692358428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4ef1c0cf945c0cc3f1c3d82cbb150429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30229d231918c77b50963f1091109e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b3361f4feb7830b4827dcb1e9fbb1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3b76ca808604775157310d3b4c5d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4a3f57ba30e44099aeb73930a9a9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163486621c82c24497abb8dd2550d03b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42c6fbaf6f3021fa5cc26a3aa87a98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ab42da4ba6e444fbcd2753a36ed92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aac1c51359930eb5043c59fa94036c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19f02fc8ff6b7b1a710573789db07f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2a154330b51351f84b6bca756fa61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4702dad92e94d9ab550821df48e0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fd0540b4ff7025c243abbe3a15be3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7ea84d7f580d9a2d021d0c283ab2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f472de050dac5525d22ae637f5ed5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed5d85ad7b59bf0166aa7abc06b47d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c964cbe5e73df2ae15afc0bf1fff4de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6900badc3a20f8d8999dc3de7b267446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791dc4be6217069e7be9c65ceb2b43e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce496cee88e9b9f3a28760efa67c0c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d8734a98a19f5acf975506a2f436e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541aeef5fb7bba0682952c478bc60bc6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b9662556e144d4718a81fe241b0d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b4974d417591e06097f49e8242e98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1554fbfe7e808455a3d0df61b00770453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228f523f05fbb83439530f22aea30e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a4a3464df7443a281d29eef33a4b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8385481b7e083a6918a774d20cad49c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687797e41134e8942db4e4bc2b5a681f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7964f3a688ec06fcb23c283cba6d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96d1607b2ca2af3bac598b164e6b80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891a8240cd8f7746051662ede7958fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d6f6ef31ca5adcfd52db6cef489ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7870f1c2702cd08eb3ca3e14848f7f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ef84534fd5ee43d658b1d063c2094463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43a1ae4d54806ef2e52b2782c966a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fa9af237cfb6449ec0298f09fe294465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044eb46f1f212515dde706b49f1b0c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aebee0eea86df44c7395df45b2e968467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed328da5c9d5649060ed273a06b3a590468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2d83aee80e5b193757821460b5faf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ead636b585ecfc72c721d71208ee6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc812c100a4e359ef56309894f9961471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bc4626fe6534127857a4adf1eb35b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03536c479c2273d29180d3bda3ffdf1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba542d1afdb7b7ce4fa92187f80be551474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bd1b4a0894a76bf82d6152765b8b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fcc54f6396159025d18d8620235d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193958b0d9a81efe7f30fae9563cbe0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfc7228537fd6a0d46b374a2ffec9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc416c1a35d94fb135893a69e3b5480d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acdd0eb397728631e77f2a12a73a1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a992463c3ae4f607cb01b4ae4331fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0662e5738c09a6307384e5178a7b6a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b6189b9aa669ba184221906aeb1a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec15e5982ebf44ed0977c574f00752484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15134d8e4527b4c2652e841d2fe707a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e1861b9dc77a0b8c9061531649bbc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7d279e449d44faa056b3da479ac6a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d234621e09d74fb13fce696453bce3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c768ac52013b7887fb830dba686414c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fcbe09bb69393abf08da43d0cd376490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b124c6ce4b3b4d37430a51ce4235ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2dea11a6a264966bedf3b36906805492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfc9925b01935c2cce2e245e7498f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bbe5f471f0ac5ead2a34f9feeed20494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44adde00161676d615024211d5bd35495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb64dd9ff37b1e9e1339d0450e56e89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead0f7e2d71b5ba1b5c1a85a3445c7f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e612b93a42d43a0ed71e781a9e68d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd720b5a0d524ca3dcbf9c10f29434499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d8a542e11a2849c4f5e21c3a1819c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ebc416ca9602494ff810b678af36b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59b9d7653cece450b2e7d483216c6b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bee5802c016d700283b626b7b6ef6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84287ed3274c680bd6da0eaf0a501cad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ad80ef31325c563ea20e11e5634b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de71563de3ea3f3301666c2b2dedf40506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be491a2d374ac0df882864155c4848be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb12ec36549b7a194e36f115538528508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da372e8ac3a717c10bd6ae544dfc80509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9c59818c515fa8de67d8c028d3d18510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7a8c73886d64a02255b24a10833e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88854daecdbf47d26836d314e70d2d28512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c66806d99cfe9b4ae6355dc4eabd2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e9c0edf64d7be7cd9bd9476ad1840514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc913d07169e409534adf948729aca84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4956d35a49471c8176858fc4421ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952cf7617ef5c44469d12fe833931ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3606bbce927705051d8a743d538fb83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d429d26accadacef3ba5c91f368e27519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769e61265199265f2f26a6704031e50520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4db1d321e17717d2ea3c054672948521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b7ba4a00c4b718adc615ed19ffc84522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507557e6b2041e8f3787b31421dd2b18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27d79e7cfa658231ee8ef4f69c5885524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24425c2e3dfea74c34f27eefc396a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34710d0cb4e9f1ad0a8ffad65210dda1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fae105222d789b3add93301c6a8242527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa7d09d7ad0992affeb5f5edb070d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045309978ef00a150d9f0eaae1c62187529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3a6d699a9d36dbfac11fcae87958c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50312935063a9164cf62180a75559e98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2ce6a2dd715f5ca60d0c7b02d80d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f406dbaafca9ac40f4a6880fe27bf5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3fb6a66076e06e053c670250d96d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc87ae2401244cedf51c0f55fd1a2fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6cffac2d85cdb51e310b8327f11cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d29b639143bb1ebf924fa76c6d4b55537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ca44357036738633e0b45b50034b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c1a0c52c65da7dcfc72f8f53c8def539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443656beac6677cd90ba9e2db1e8603540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fceea3585e45be08146a8a9ecb199541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca9e36e28a53c897ba215b60e72b42542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77674f9811228aee7f2d7dc17b05680b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a4d8fdad198959b8bd445d9e29513544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089129a974b235da5a2494d0ff29110545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a2695ce47061f71301ce4a38e21a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90da2633c6f398fc60b250d44d3539d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c9af219e763e73c82404da84f738e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e2df4e5b158aed1c01455496292cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfce0d8649a4161039f5ebe70ccf92550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414920e25ae728a706513fc63f2b604551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884e583325b127d0a6382deb48817eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb696327882dd360301623f23529c73553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0459d85fe7a62ac6cfe2b8de6631e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ffc82a05bfb5630673722c1843c32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569dc8ec322c6066f7cafe88424b0b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e21d3c8a8e08503e4af9eaa212e29d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccc5d27dce00af9d213158ad68ccc7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c91cb43a91501c064880ee248f064559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab42bd1ab8b9e215ea9fcdc3ab53ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62afd47c323144d5829071ae71af8af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92478f37e576fb1853ba9c9d7919da1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6c7e8a5f8553f12a2ca40a4639bd8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2a4987c2ca99f33f99ce41052aa5b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb0cd10bfdb732676133ce11f7144a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee02fa1110217abd2a7bfdb94ac9358566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa42bd0ed55ef7597a1f0d995955501567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f2d909e722cd36d5bb9b8e6c5ddf1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bd5cbf3d3ffe643d00cc78da59946569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833281c7e2fd2c14c94d1ed2a4730031570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b6391ae0bd6accf6bd0fabbd5787f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e4db8af5c33ffb7fb9f6d0fcf441c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312af41210ea41fc5063a619c087d7f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52498461a64a82a8a6213d3c9f3885574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c80d15855da747952d883f2d28878575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aed7a76b1fc6ffaffbd07bd2d68e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c733513e72de48748473442abb1aeb7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af304d1df325192e0697906cace76ccb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539de39fb91b49c5771d6887586e1c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866815c8fbca07e98aea5b84bbda1d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0afac72612d7e68724515f001d500581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca09c86a39098dbd737a7f37899fc79582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9453bf9cb24b62e2a99184f4c245f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660c4c619d71e514728775797c4040a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7e4392d4b71f10c8180ea5a25a2ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0d8e5df322bbd61abae12a4a8b75a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e293281b5199ce5aa55421e22e992587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98669c776f9835adb3700b00819c516588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa0a325490c35fe3e36cad4741910e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41890adb76f2d08a6af4607dd463e2f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73212fde220536ddfb114774daa660591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d62087679cd3bfabb4cc3bb8c303e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62472f10b254e6a4f6bf5577b74778593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86eb98fd902a9298b06e131f42550c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cf123219bcf85bb18cca1b290ec90595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef302e9f0ecbe3aecffc68f10dc571e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f646b54059b8e24ef70548db108d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52222e645a1a07e5d9f4ec676b49f442598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2e6534969c698f3772ae1d855b356599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1262121ef1c870c9a37ce379806714b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f690596e769dbc6040b01f5080490601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7e5f525eea305edc1074e54dcff41602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc43b662576a058cac9fcbe47d65a4a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470287116300ff6185420b50cec07b5d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab347efb08f982b0fac16ca00e1c21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057f222a3a70860ec1c770510abb3fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f16d20e2b0dc18f87a9b4ca3f0e39607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9edace09deff8e91eee99e634dc7f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b23e56f522f1ceec87ba0da243219b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9ff5354abb01f7e589b357b6bbcaa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f1fc0803c30562ccd0405b7a711a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553a82959626792faeba8df86df0d33612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd513fff15a5549f1ba6d7b2eb5802613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0345e6e987801bde1421286151f76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a513efe7e942590946aa5f61191532615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f37178caa6e92abf1247ef1f30ee5e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d08eac11ccdede313960ac5e899e6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692541a61c8b356781c8eee9e71e7d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59f028bb258d376480f5554b922c34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c956f4b0de39ca0d9a2e9212c725f96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d9327acec2fd630c5b407c96dd0d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb5a57d027fea0709ef47a5284f665622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580505e2010d13cf9247c8ef5e5e17b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db681b61af2f701e56a1be1f55d2ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cfe46b6b81b112cd8e8bbbca6cdb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c3bb526f6aa731841196eba2d4170626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46df2a90cdcd2ceb13519394d7f7f9b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac01a3dccaeae39eef434e867eb18ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317f761ff326d4cf57eb36569f4e8be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f92c8bb2a3e9f5eb50112387eaf6d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b91d5b9bdbf135a43c3d6dc7517023631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a985f30207f9b671edcf7252d8df7a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982e712f22ebe3862207c06a82302ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1a274aea252626b8cd0614931b439634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edac8b9f0a6de1f5df182b0fa8d7435635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d45494f748c4ee32c62072415e1484636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6781e2de88ee248b20982c66421f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865f7dd27686028176dc0f6b5941ae8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff866d5f7c9e27f42b8eb8c5a8aa25c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10099ab226a9e61e09d3a05fd0149fc8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d57a5282afd72f3b8cf18180b001bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0422feff634183b0250882843f05b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea5c105578d21a01705a250ba1a7d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c39669098acaf6b5912e0c8df4487644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93637010c46e51a9f1961b46864471d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c743c9c700c2205c589a09a394537646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57540c01a5e94740b5eaa54d4b69d3e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff930d91122680de760fced06bd31c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c257c78ce0ea715733afe705c4e0616649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b51fb55a96a2805e72faf1ce49cc9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b6c90db7be6d7fb1c3b0a8e457fa3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5828dc2a2a59db5b9c5d2515b0070f8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3258a9f106636f65c642790d32fad90653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c7bd8dea339ddce7170ef2e273a1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9e03497e5204717978e29c8a363d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0e98d498270340929380eae3eb0f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5c5eb6ca7d7c3b0a562d2f400fdc9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e656348325791d141f8f85d4e812b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8446eb1e67547563c500bd9ce35bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5624f72dab4b988b531549338c3d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01a98d773b710bc950cb8e8eae6b12661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69e726325a1058009ccaa4079689ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb745cbe4fdf479f76d56ce389dd1073663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9794a87c2eea9eae6ee02cfcb7641664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c67eae2d477ec975736956a72528d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa3c040631f0d280bacadcbbc98ae3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee451b92bcefb93c8a7a2ac599e616667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e90115a3a802cbba1bc774ac597b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5829e4b085e069edc019183cbd751669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59cbc2a2264d982a19dc1edf5a2685670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2c7d07e1aeeb47f4d48240c7a5fe0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675efc3102d91a975d9bf2e4543f0c5a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf144b277a71deacd5ccbbcdda0c1eaa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc2a5a216f00e9817a755d27f339ac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64544da44052d03a6924d247265334c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66711b7a3d228702fc121db7ed4a92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479eaa0211ee4bea704d5c11e5f1495677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63e834eb4f2ddb3aa4450a94bcaa54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16e6c2cf2c9e4b2e9e213bf8bdc5f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cb54170c5589a55a58c69d7e96976680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8ad9f6b040554b7af4d5e08531acb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cf8568d9c9d5772724df53c5a831e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db38c465e3c2d70421b4af1a7a54f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258d7119cfeeb7a36b14316b1c95840684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26c6df3557747e2ed5f050ce2b5b41685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66412324c03f97d3227b90db9371248686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535e9ebd4bc68a3453ee50613d7df89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6385a9ebb91385a22a1d99c2e3d89688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c06e7dc34660aadfd5f52d069a17a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dc6c095545bf518b5c41b5f2ebe01690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f56f527ed69e65aa0d3270a87a5078691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d48083f21a2cc7bad1cbde064fbb15692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa113df87b9c868ea3bc67eb928c14c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fca297438958b94ab34d10d2487f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd6f35d22885f686e1edb746865db1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527da07624ee7cace94bbd89d8993267696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3e098caa9d5915a8d0dc037d6cb7d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71492910d03c60f55f3b769e3be0eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4a5e8ff014c36db7401e9f5c17d88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff3408d57d60ce10c99a57c324e7b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df28a89944cdf2a6d2717ee64fac385701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaea647a285b63c4518cf0096645a71702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaeb3256a028cc38094dd8285f6a31703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50677bd6ca7cb16adf2afa3ec0dfa6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ab544795c72e2ff5cd8bdca99f10d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59fd2bdbd63ba0f7d2b97db3784468706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68198fbc81af6760d537d7c1b721a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ec5a319115b9ee51c0b9744a14582708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08244df6dedf8218376eeb6b7919dd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2b6d8c23347e0480953032100bcfe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ceb22cf54f5d2e7e528f975beb518711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10501042c2acbf98edae8abb0ba6224712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f96dd9255b4cba027a9b98891d167713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861896d5a82efad9ddc36b718a5e566714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4492fe1741c90d10732bf5b261273715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc30eba3dc19dea81d7c6c1eddf1178716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b513449ce8a089adc4297f6abda18e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f240cc4e2a92fd3ec23126b1d4ecdc9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aeb2f2223a12fb787581a7b2416ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f6aa7e31ca3f366d35588b71064b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33e32a17b1fb8824962f7eab26584d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620193f9cf6ce29d31ec23e16f1192c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c8a884107887bf0390fcfdcb86f48723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138f03cb08480e1e9eaa57b349cd628724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133e28ceef5a6d5b1a65715030c448a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b9cc2e9ee40b229c795e9edad6fd3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2239e51acc3c9095d9048226709a11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef45eb9adf5b3589e59b5ce0db2590728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c51a7d99b5e567778a730caeabd63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18830c264edbb2fb02364395dc7529cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dcf9819cb443d8b91f6a1f76b2e59731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2a64fafe90614090b58c66d7d3a65732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b606f81928b5faa0b7d74b76f14388733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659ab9032e1ccc9637a9279c4157a14734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b225031daa20c8836c1a4d7860c5cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260e1ed856cf66a22f3651989db478b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b2ea9366f118a98433a0f77311555737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232682eec27abd766b74b640479ae7b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c6d18b356b20fb56d417d499c4ce5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac26ed317804f338b42e38a2ade1a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9452b026bf649f37a8529f6e5c41404741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01421b8d11120c40885ef172e15821742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590fee50a8bb4f37d09727567414c6d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da918b4fe8fc97611b27ef8444acafdb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddee49b13c80c5918edadc2ebf1d4a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cabbefe658e4f99f023458a08f89e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44422b3705dd91b20e52dca0941750747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479cde00d3ce2bb67c504ae52ab9e04748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfd92a7a0434a94e17c37f3d3d9ef8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da23f3311beb02289e64478adeded5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9cee93a2b4fc10023ee5f02dd6cf3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84b574bd4dbad9e1e0ff34f7c5a01d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff6f5b977d8fe0c1c7bce9fed3fe34753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4b7721077f815ebe1eb8d2cfad589754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb33f28bafdc4b16919827861024da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e1ff668188cf3c620676d73b6a240756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbf7719ea6c0148f12dc31973b0c94757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5c7ac705cd8494ac7dde387f23a36758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99ab26426d4dd68ff56783a0e2cbf3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>