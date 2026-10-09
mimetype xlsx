--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48a01503521d1a04085ecbe59df3391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdc3d2526f2764cb1d6960d513db512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a0f13bfd2cada4ede31ab566748073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7436ef3bf5da99277cd74bfa14530bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6216522530b7309ac95fbdf901f0f475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f03a93e10dbf8b281080af021456d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b5481eb10e635aa45004693992e7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8494f59cd3e644aea029b958853238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d835cae1c4f0ddb1b6cc75804a1da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e18489d7e5286d064ed3e834da1be710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714d784c747636f5f3dc140c6c0a85111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26442000cf2ab2427d1001084bd88b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d0661a64234d16d5808e48672206313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f53de964ffca4c21c526f5c2091b0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5079a592ab00ebce92089163e0e0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4e928e72e61a4ad53e72b51f068fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a55975ff676fa2ed3c58d0a86b89b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997d673129df919bae78c79485242dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b16519ac17cc0047aef48f9043684719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535402b9fb7e01e0f737bfa25c5cde820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c71f00c1c35c90706a11f5d1bfcadb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4bfdef6b5583c77226d7dc9fa4e7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ada16f2b74c80922f4ebe9e3455de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e302a6efd3a45e11ea598b7b1cae16b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3461482d61287d034e7db309160f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3aec968fb6658ccab1e13f3147e3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0c5da66b17fed91bc820599c48b7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c06397577a5406b6be96359b2278c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784363c405bcd56047b36add80b116b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f93b88715d6e5e9222e6231193a4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cab76d967fc79110d8b29ca26be02831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950dee6146edab8f6ea9c5d532902ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68936a9a377272a6c2bb7d2836ef7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fda53362c7d5876257bc69c0980b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78a93abf676b354dcd7ed21e9647bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d436847fed514b08953db212d316c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf033412401b4c25b15de338466aecc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148d4572a2fad0991a51e3e46aaf4eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e9229da7913920d2b2b37488ec2c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d9c0641aad53ea4242f3314c0ce5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d65f552eddbea91474f740958c7e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a38f458a62454d2befe35d992bca342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916c094926ea6716bb1f2ec6accc5fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849a193e852010e1cdf793cdf631fb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23454c3cfd56ec23a9b99ae00ec2f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1a181e2dc2449f55a42f4628b18dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5429879cc0477bc1170c59f81625f4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec84c1594df0da09d7c0d982eaa91ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620197334836acbb33444622591e081749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cf244eccb6fb44adec0dd20ab1ef350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cda0be6cf89f171407b154d47279751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f812c3d41a746a9cd213b69483874852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9a923c6ab6c8301b49ba9910f4e4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab711b978e639bfba4e889a59f631d5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db53bd6226962be517fea48686702455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97ff6260d402dc5e9f6e7421fc672456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8f357f26f076ff60b014b002eab1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa4d89d32864f015e7419cc15d941358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b31fce6ad59c5165e112005106935a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f65de3185727879debfa124aaea4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f59f9609a87b5b28dcb55cff29ce961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e396d08024846c13a59c386f2f34c8462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6b92f6d967bf40e3dae8e6eb5513c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6d110ecbd06bf9358b1aaf43c913764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd612a78a4273b6f305a3cb30c4df965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057fee5e37476c5edd01e5f27873c2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e88eeb438acb0069107f89cda285267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d11dc8676010fe1a7b7b730e12d63c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d82191375d5d714eca73aab51287369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019beb4297aa25833e6dd0a6dc16bfa870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71be12c1ab897ad1b27004ca9d692271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeadf5430bf4c9676b2d361a3de9eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878aa4e0615783c1a9d8ba8213e689273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef91ad0b5dc9baf6c58759dfd94382d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5635d3aefb69eb2ac5b8dbde6be3c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967d83a9ce4e67f4cc6588298102a4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d80b492889a5cbec05c257fc7f65d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44cea274d5ef1e83068ce1a049110e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af5b3754e0c9be7bd076b6273aa1b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350e1daef8fc39ea3bc8109de4f0acf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76505079f2a7cd5bc802c1ca725dcb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a34c7abf6a12f0d6aaa7c472d9d99782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c668623dcbfda54aba5525f387ac8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1aa4dbfd8293a729b232cfea02447084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48b11a5bcee958fe31dc56c330b57b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef004154fe8dfdcf6fbc1c27d05c9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890a0d86508d836206a3cf5343d28b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6febeaf40642d1c7a1204a85f4ef80488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15143207723f87c1c4958df3388430989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfa9b6d827df28732c4e8dee24f5aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02726b162c399738df6deffd5f15fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7649e159dc5e79ec5a865f2e0a9ade492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a0b0fe1db6c8eb75dcaa2bc3efcac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524f81de47a35a88ee7ce85cecd4aca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c928bb3573486dfa58c439895eab595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711651413a71f73ad4746de6196f66396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bbf48afbd632cbea6bccc395e57c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91209d7bb40805ca2b09f24279ad18698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12da4f45d8a0a3625c123b2c12563299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841984c653fbf56b9c475bf38b07ac4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbb1db95f3945d48ff84c870adf396101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fac896334bb5e803b77abf7e13623102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb565d01df4b105458610d3e501dbbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d8a971d53feb34c700d96ae139b92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f6fc22eeb6164f6900c3ac60b3658105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8087c95bd72a9f1c109685f41e8c7eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972a5dbebd5de330e7df6061db00687107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee869ddea9104c9283225febd5c57941108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38831374e7c347be4e134b9b5a091659109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09dd63569e9b36fe0cb6f694457299110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351bb819bd6d9badba8104845dbd225111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32c3c5c17318e99d1c3b6ef1fce904112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1f06164f913b431461f3ae7eb7ab8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacf25437eb9b5bfb94488c3d5c1443114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dc87f4511699a234e11f628fb5de2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a540aeef913a7e519df796153ac72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56885632bc98f17c62b666684d15632d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6227f049fca0da9520b62ccfe1a2ca7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eeecaec7c75a36e0ec2a8b24823198119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217421b05cf3c921e34ea182f4e8664120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a94b60c62a39668c3beacb38078b70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784924d89b4a1caac0b29f80a2a4f9da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556d6b34884021232553649bbe2f832123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c9de42e3907fd13108eac27fecbf3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f0ee61a6f85f52d5c0591ffeb0931125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42668f331f9bc19c5d9f677283ad8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e8eb3b118c9b2df504056707955ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b37b2e78c9400da600e15fbb579f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcdae4e0152260940699d66c100430129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb953a1eaa36ecca1052ce9759c7b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01928b3e9f37699411fd886e715ec861131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f33ee466cd966a6fa218018f0d57a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2147407b7b1afbb2bcc1c0d9691d35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db03c8b62920bb1617679cd7ce3bcd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb322ef27ce8ddd73ff2f0d34585142135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe814d77fb76d5e9d8e7a1cdad0af9de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbf04ff8145698993c834683c8e027137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22bcbb6949ffcc617fac588711b91d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dcdf6b6c888c493636d2bd8ad03fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a0f6697fd70940585a25d522ed4bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8e9f34e1a7126eaa6fe0e15c43f4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31d0e5bcacf584320e92cb34d57e7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4387cfa0b2acae69848e83e2a4c24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093567e6d3b3414b47154381e64b8436144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca0de36b7ed5b724e4f9b18bdeec3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748108b762523c52a29e13e6ec167c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762076ea2b8152352a34adb1c92e31d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973d3b2407450e60e2ed7f8e06d5ae8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12c4799409e8fa51162447a40841a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ea62e720149a713ea5527d7bccdab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6122d216fd4311c5b6af0f3f4d91ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab3f3a91edf34d612fbb05241490a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da48181e86b27f14348be14546f0a15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362a18e9363dc4cf2b808a9481d8da0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35e88fd1ce3fdebad725daf87a6271155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b489be475f883aef8c47301ad62d0c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e800311f4571c12586935dadcbd0d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b41faf47fdbec13f1cdbe0a8dd344158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51ef51e4e04c5727bc046643b313b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0f144d4598a724b6a5628edb04413160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d4e06c6ac27a74eda460e418d2d9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c63f9646b353388a6475dcdb5052be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53aa043bce9c4937f183640a64e3a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f03dd0781b34fc66be25caa244516d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f726c96a382302af1f0616ff7e371165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811be2f093671911dabe16be4f1e1f7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c502e4e3c8a5b2585b48e364f67cb5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28795d2565e04a592ee35a986229d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d28a03765b8b3ed57935d2149d05d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf1e0c1a95c308988fb5afbe863ff8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a87f1c72b87f4a48df874c7c407426171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a326f7508e8aff01dc94a72d2f18420172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcd49caead4152700adea4608fc810173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca94649f6b8e17710bd9b2fa73b1633174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09ada526c90d08076ef18ac6a12fa0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90b0662c847333877c0a088b9f1f71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b482680fe65da4f7173275b0c16d62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41f35be4ed054c70518156c6b23b33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0399890bc63b155c116fca1e40705a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868218ae5eee8f13a583f1fd83c06549180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2a617e2ddce6173d54f3b0837957a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0c01c847006f7251f0406d1728a1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6772b97e43f5ca73ad516cea012b97183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cdcb714875a446b1f1b48aca3ca64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0586b255277e79057b88b016e6be5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064f95050976e45cf41acdc25fc0d3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1ab9c6dd73359c454a54831ee332e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5ee7a705665a198490eca1b163051188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb57c3e9bf9b763a5938fdfdb99089f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177681a444fe1fd210a2e6f94ffc90f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51ce6fd680b8a0b6a4f227c727ad92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd5bade0d996978ff2efa0d12213c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a2f93dad2debe554c96eda4f86eb2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e509be10cfedd7a4b18813e8be488ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce820b58306fdb0c53db4ed50ae1bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c962c288e8ed843230d60e2bc20650196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ce3851cf77fadec72b7f4d08c43b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b534719fcb29b958b5423b539e96e16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29191e542613ee4d1bc8c80d346b71d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e6f8ff04ba91d2aa96867765fce48200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f227345b9664269f5029c51761e5aa4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4a3631d86b7f7e58c0cc45e5753ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bafb1d5a769c39d4403a18f605ceb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9143e280dddd4f7705883c6cdeade72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa72c0aa6762ad052dadd680fd9defc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1cadd042744ba9cedaff9581a27e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a3393a526698c41a3ae18c4d2859e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf1e9bbd5e6ba0ef00299f5d0c89f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d2850af6e7265a3ea995c27f57089209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301a3a17233fbf9e2f5e9320ec3e47a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10f33dc033aa777210a691c69737cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba3b519ea4faa957f4303607285416212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b9a07dee2e2957e32e826a69b5ba9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9a5364403b690efbcd37e37b722e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8f907fc9b9252a7248e62611f2087215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbc1a599815772a1892fd0a69bb636216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a921a220303c2342a29c035c62f8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5b6d2bf1e5d694faf2b85e7941a6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579527d339fc39f58e710ab4d1b7681e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f859c36f02a4df8b6875aca8c6662220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b001217885eb2a124323972f0d3595221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafb014332f8e08d24f2e81ea3c3ccf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b9a201063f535adc73b7564ed3eef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712ec50001062b1a40f7e20a1599e49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aa5c2fcc872de359c12ed7be41a59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b2dc969001babfb2bbc3bfa3639ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f41d523d6013305337c2c4105d846227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cc3814cfc644d1c920479526623ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f367ddf3be609bec736f0eab5d10c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ba25c601bfb0998b3a397203a7a7e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89813aefff759e94d3c8e9c26d97af3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728e8acddf4f467c9884b07a74667b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba64041d58bf4d2ce1b41e636c94c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c207f3d82ec26bafaa39523dda77e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf26d927d922897c3c62c60a15dd7bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c5ea85b5105f7f4482a7fd20d1182236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11b8a6c10db0691544edc7efe2a7ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f3b9cae003a38933171038a882132238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911fc446097e0d8bbc381b4c5007494239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cdfcc4f4ae5e75368fc73bdcb490e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b3acee7ce1e8ab0cff5242e3f1c7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9853d24314932fddd95912b5a311ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22db13d5abc0434ee61ebea9016fa2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835459675c7cfe5e8abc5ffbc3dd0a9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66530868f22f7adbd619c15007b474d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09c9e643099fe127b85ff69d3c2573246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05627936a4d9b210590077a6be276871247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c154a08cbcea6e2f3ef2cb690eb8e4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d8740fdba5a3c4240cab26f3f603b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814e501d0f2099e8ec0e4f5711c24c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee378c7cfcecf4e7725f1d799faa75ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a8c593762b472b81596015eeee650252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f01ed88ffacb91900d7eab5b7ffc0d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b49697e7808e88186938cc8d76dc2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94a85f80e1186e805e060a3f696008255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048872a0fd08b34fde3e808a285ba9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abebcabfa7953d86027942b54f1870257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd5a36111b05830bb6f1134bb3f989258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa50a478a6e5501546b2a04bb426394259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8139a91711669c6029aa459ca85f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520a043290d4b11dffe259372e3332f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50eb4ced4ca62a19bee588de164034262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb05734eb4d4cf39d8e6f518e33b236263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851efbd0682669e3e3fca4b0cada5b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1a9d9c0d3c6e1512661391af34e35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb737cb3e6271b0ad53671a94bc902266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6cd4ddd98fd705f70165ae57807e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003654b64a69ca5e324121239d6e646268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecfc4f57d318bb1bb8ee3cf213d0c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea70095e935171feb70c933a521dca3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adc056373e555e42c0340533696abc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4a811ab28172daefb61082e3d7356272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b291b32be8dec5a3c1e816805d0a82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be538a9b5aaadd9c99a1ab8a2fe19c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a0e8d316accf698d5d6d53c5931a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea887baad5f15fff336473ba385c1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cec70f88cf9aaf442ce9e48f755a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182e448b915f1da3247c6eb8d774917278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636e4d1e60ff3d9a10f423eb9e5de61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6a56e2cbcd0469f9938ed549c2b9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2e638271d76397bd276ab36ebaf0a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951f25c35635524bddfda90b85c0547282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4116ed0616909d515ed907a7df2c093283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d07bf4d8a5e35e20ac2a8a6c99ca62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb595d8074daa3a1f0c2e7495107e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c365b16b296f35a663a2118d9b6a70e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3800a4f9f4d2a895f15d2c5bee62e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9541c17d7244cf525405c5816485ade288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f98dc549cd0aa04e9cb7aa44a6b5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ac7d9120cb07f67fcb2b47b2058ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668e8c501c150db909e498b8f367aea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129db08688f30c20fd62df80b292f19292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2f693342d9411ccfc3c5caea0b975293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c35f56d0a155bb28d0065d456a7d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef254803c8c99c4ad5908eab5bd945295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06def0e1b62bbec01e46e8991bea803296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d274d0a65096d483ad40ca61b2ec0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343da91867d193d92702e77be875f13298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed12c680f87a5bb8d1aa4875d6698ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f529d295325ce25089a693a3b80936d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd61344738864f33d0342a9cd39118301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0597ff96739a8e121e4c640a1e7d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39fb76b3764b6ff9decb907e1cbfc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b73fb01f2113ae98fdab2c1e6b746304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda894687669c3875fd620f0f26e763305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148666d87298f1a32b25e9067ef61d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3b796274b7fbb4ad13243c91d1788307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c0dfb95d8c4c2a0c631c18534155f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba52ba6f85faa522014edfab65e5f13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ac3340fb6bd08a377430232462997310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88804668bacaaa956b6f7f0d1d71b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3514a3cffabcb92e9ea66a167925baa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5970146b997dd900e2361da6e8cfeb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b5ec99f84e46372e363b125e6bb11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783d3eb93998fe639079d24a9414a47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1fb4e04c6f1a65311aee4849f8f71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756574fbef005ada8199156070c2dd4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e8a7b69d7e873e325e079a9084e78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73130f88d8b5ee7fd2c542f141e267a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d125f287f9af3a213a82d71b2475c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5214e1024b0c2c6dd10c155e4bcb54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f669cba87dc2905abb77cc218ab480b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c4ffcbcc3daf2e544dc84659de60d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760888b2b9cfca0ec1d3da71774855d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fb1e773106e5e5aa585ba2532f759325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb66428eab750f4b355574a2284b24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9150be84f94be15a422a4f9727e04327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb6f9efe1ec7234aab22e921368877328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8bb860b3df30372fb338c979a8cac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d61f3d59aa74b696bc04f1fcdcc256330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ade6ce8b4643551ec6182a6a3b96f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ac5004a30499ae9a97963309bf532332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408982c23afa43b8066ae6b560f1d5ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae6ac664a080d81324bedf73725d05334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003f30f118aeb956f6f18cd70ea96c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2b5c7bc43e6393137b460a726e5b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3970029bdbae0c7e2296e2bb000c544337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33fa778abf2fb19fad6045afc79186338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef1d48756f79193f017f763d8456a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d27eb8e40ef146a374ead6d7e0551b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a181fdc4d74a08cbc8496016e76c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ef66fb2b354a9405d4ab39c29c022342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc3d21e62cc7f3aab15de63c95d1b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbceb6e91be0768ef424375c55b70d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424663064ef6318c0e24ff28e67b96c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcd830ea66b58fb437dbfc3ba7f1d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce02efd06c7459f7750180445512d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585693f70b5d6b72aa823ca3e79d96b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bfc7830fb9d4aa942045c7564b5d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1b46b0493f29da8c8038640c72f92350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefb77452b587b0ee7b2780b678e487351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdd48d6207ac9d2c36ec767e46c5ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f5bfd3ca65054146a58c574004973353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2666af5d29d882340d3d6bf35fa77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331777b4ed10677d3d5592253f18ab0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326690e91c735f6acb930e9a8f982b8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43e920e3c0d4bb553097eb9a150b15357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9edeaf15190e40837066c7269ea6fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffa5734b3ac7fe49d5db72b5f006de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a538667f38cab598973b42ac21fef8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abd1f4100f5e691c133d7fa9ff83ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0db34da02a36dd0da945d13d498a56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f39f71e8d342453fea0d3bab39cf66363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800294cbcf6dc29b4de2fd7ea62f3112364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0d2037348479521cc4dd8b124cc18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ca01333283ac0043e1f93de1f0677366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f08429d53a5716588bf8a2b2dc52a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740a8ab674f8edd360ae75a6903d5d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8d25002a1fa9e8f7b4a8d4c1fa715369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852197f2de85ba2b0477e4927badefb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478b0d2504797c8a45e275240bce84b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2993727c1975fad6b29e36810228d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd51f60326e626133f8c7f469f9a43373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abed49f2543611a6c65d71e97812c2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0a204db0fbeb9e0d5248c371fcab5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdded427ad037de66131cf3b15c911376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69937274202375cc6054caf29071b62f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079b8f106a66ce0952ba13eae50544f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadec355a1d8b19e332671bd1a3cdc5e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e8c91f93364802dc58e9d7964fd5f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3440827aca129e175b6be0dad7712381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fae4eacbceb7b327d2639425726e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bd574f763f6f8c6af97b262a1c2ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea12c1c423522fc1f1fa218a42b4848384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c4c16c35efa1fbf439e14ec003e7d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea14b5e16240a648fc5afa5b2c0fbd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aca197bd0a6ce9273ef50871f61ec8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2983ceff01407fbd2ae663f661676c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b921c7d00161d016e3ef4643dc383389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece1676182dc686460706fc629d17b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c0e563d5d089f72fca71514312501391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602936f3995bb209136a89019de964a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e283cf92279ac7b4ac82299febb910393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7167c72bfa26264bd38570d2e46cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e0c77161e624f6414d661ee5b2ae7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d03d6154db01680bb535927d33835b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52263c78fd2926c56a74eeee0c195967397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3381b54011670c19e55e52d82eaa65398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57416436be348b741a84cd9bb27febaf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2964b765326d8cb3903c7d77de6a4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc760e5dfa4b16271455a218f07e67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dc9beaf0d1779ab716c48e90c1c98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c782e921819d1cf07c5926ea5b6a098403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3449e530af03f637d1c2456b1bdf4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d721fa440cb443080819a8649fe2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7c934276eb393ddd2916b6abedc4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac5b14b96e4fca66d655056780632d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c75f1e97ee772e23f9bfa4962caf43408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d24c3017ca24c2450608ac2d923d9e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96907b750062c25fc87114068b4bca98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398f507e5be3019becc33d9a075dbe6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc690ff6eaaf405b896f6bd00f49f61c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714947f014dd75d8315141d371189b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320122ea103c58d624578a454cfa2ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282262537c0d7cf4a0cddde36195509a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea680defdddf42018c43feeaca64f8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19a07c6db5b4c6163c7b6dc7a5afe5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fbe8b033c07a670f532eef7bd81f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8256da2d43875e794f23fbd1226401d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98ede255f5fa4cd574a6d21ed40ad3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edd679e21ff04dcdaf4e272a728dbc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf8117ef939363a161f598fe0b4224422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609ada83a6c3cef2c28d5640065fe97423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6053a59d26670167a6fb91280c5bed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a1489492eb66257e50b904e89bd00425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05fb8e9de0d860f41d6dc7d855fe6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c07460d58df11463ae62434deb0619427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0083a1ea5d8c6ef07aeb61369acf2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ff71080be6910e828a1f962c6afed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b1235d45ef49210cc4eb716dda510430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9894d8c6938594f9cb7dec00a6f87c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24f262fef517a480387ca2d1d6fa5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ecc45db3a0dc6eb0c96d20c30f707433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba29fc3ce39584bd67e184df4f8ee86434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdce2988d5c471a7757daa5ffffa777435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c7d729a8af8449bf4cf1315cee4fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13a5cbc213b8faaec210c9e8671c5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58c9f6b3342acde0837d192e42530a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e68913a07b64afd1303cd3ec95316439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bb01051078e2d12e7504af1b4f330440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade9928a7d3d9a4383079427a2b458b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6a5e2b9363251826475ed66e7dab7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04448ba7d8102f65bc76bb8b6d33982b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c9816056a7058f7137d66dc2e088d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5960e5376a06675e24bfb681eb6c36445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f63891662929c3c63dcafc970bef5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dded7e649919fb3c812ffb3926387447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f40d3b5cc832c1fd2fd16896daedb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfa8a10f4a79c21708f8b9999543e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22bdd2ade840ff14bd8f560d1aeb5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5968110f328c082051b2df7444772b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25891ba3c0e3f3cddde41572dfecc4ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704052c1849527b0eb721bbc51f49bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8a3da0c06f994b3e135cd92b9bd39454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f7966172667d35e5862b871b9205b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9831e6c7dec88fad55f50704508818456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63421f5e4b70429df627e0c94c68820457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e5939e415de7f490823381deb5c2f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7da02e024a9dbc0e039138b3e45cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38000a6ccdc54ffda430f3f7efba8410460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ddb3b4adda2412e27c9b9fe4b3a76461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fba7afda1a6a6d3a3c3deb4d8f296e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c2fd263cd28db6f13dc810d6da82f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471f13e626f0b368510317e926bbd56464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e7b859ba9e916e6f55d1fb20ff3f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4878390a5cf5c94bfb3f6b8d180265466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b7097076ee148048b77ff634ffe45467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cba69615bbcf0017156ae61338f8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0eebb5788678c8de4b01a01a5afbe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca338f0fe0a72bb07156b0affc0b164d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c501494247a017305b95d990fa4411471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c07329208685fe2d2984f1b1c8b403472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a331d799c63614624841f88ec9c3c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f997b0f00daf03e557440df7d40bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ae326f0deb85625dd53d764246271475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b2d2186062182d09084a807347146476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc47c6e4f4c33a844b79ed252b76c32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f191ef192cb2a55932f767f7ddfc99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86a57ea43f12c2b93849573cc5c678479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089fe6c44a8657fb324f5aeddf832c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b1ddbac900ff7ee5593115925fa58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebc35782962e3d70177677adab8979482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b73265bc8b3365f4a56232fefee76483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8c2fa2bdee6f245b3de17d94e6e6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4441593b6a3a3be92c1be14e24ea715485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc5145c7aea4061a464af43715c71c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f9361c039c0ac127b012d6948d2ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0a190604b2f70ffc8e529485edb7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06be0bd701ed3d4f2a9906f5351791a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d4a1e26c611f3dfb23d4f135af893490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5759e22e6a7410f0e041c5303c57e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6108f85b6a4451ac7431ca6e851dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0693a16b990f24d283e42cf533fe1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ce3bad8856c59e993800ce6dd19d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906162f3cc71d4cbaf13b4151ab88ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352918d76c154b811b9005cf753940c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f215c90575695da8cbc215b2aa0c8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55f6b22dac82dfaf0a511edff46684498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6e4de28175fee8222452ead024616499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315a979149604c98cfb476092a45ad4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422769a176eefe712a502f494655761c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e5b421a8edaada0e470c96f235d66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058a01ea521e1f88cbef3d553e7b274503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421635f5cb0c96e72b395e2b53d57bc2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29847db8c1cb96b1f3ba8ae185aa0e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018e021759a2f609a5cdaa32e256d3b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8366052d0731b2b6abcbf9540182e8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67348810edcd748907c587206e0bfc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f8beed07addc6d10bb276b3878e99509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe54670668de006dfbdbf011bb810c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9c6365981b4ca4fcfae64ceb37ae5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0e567867a1b2a20aa039be7d11099512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5166651747b206160e50245d67e16513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e6b62ac73478f0fcfa336c0d85f00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a06306cb734a0bc95d4559c796c09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72f53b28005e16a40e44fe1a7873cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da2fac28daa0a282fabf60d8ac9bf5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94bdeb9f70047652106e058e6c20c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd8f05d222a14722f390f96d2e96ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ba033e2ea2a2c6a315bf34317a1f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4c7841fc0e31134e9d033427b7bc3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad52f233db1908c54a8cbdee6864b34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699906032d0ffbff0d04de755bbc70a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35065ede871e234bb504f163223f4070524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d1a784ce8459ed94fa106fca1af6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac98992d8db1fd9c03ab72a00c55ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd17c631f51cb36a668ab37112559a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ff2814bf1935ac50c17f80c92bc00528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c58badb1cb668feb972301fe999fde529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf269e81e12f461dce387f056cac185530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927d89f57c5c4588494cbc6fc862943531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2bf7e8334c10aafb38c3c81bf536e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebdfd5570a3a756ff44532c0ac8144533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711f68dbc64fa5f31bf8b3a173f7381534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67647d42ad0a4d27a7ee7049a1c9b19535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91f03fa123b7c482a8f454f5efc6b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008355c97a3c4e7fc9b402703a23b9e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43dde50510e0f138658c3773bd7324538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9cf00297e3d839b97e70cf8463772539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac9d55a1ea378cc9fd77bf8d262869540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b403658852c7cd1cf18a1be8e85b56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac5da744ddfe59e28253e401b8729a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97328451bd4c55413d3937553bd0c93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bca2aaffedff7dcfe0001cc63fb564544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99a957cddced321e66ea8639526724545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf89bd483b3d89672da14e09da46015546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4691f6a589ca6d0c161969b54807b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788ae1bce1ef735d9ae6ef5dc84e65f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479de0a95cf3ad914b28da6bca35b3b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72dabe54f5e77fb93d23b6b6607f3e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4f20699b8c67ed2d4795ce5ec8fdf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1040b6f4c851e19aeb024fb99e3db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188b82b3fbe273ecb5826b309d228a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92650d13ccf736bf624ebca9ac96d5b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532d8e7831d65c88f0d2bc4b3d1c0f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8912e4b827a683271c8ace85c4577e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d36b3da1a2c4eaf9d443fecc022074557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e63ea461ea41f7ad6ae17b995dc74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53955bc0cc69f4d0b1774c768cc775c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d5da2c1b75cb3cf354c7cbdc1ff93560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbcdca49e877be4d4970546a03a4d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aac51176aa676c6b559c8f35f8201562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5698b35b6466333a1540f8f18eb1c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248334350b0e4ed451df55eddca558b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6e0be8d6709374dba6bba7e1adcce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a4f5a7d7db971be1ec43fdb739e73566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b09c0f6b67bd677e2e78e7719e5077567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336403a045297f33f6f427451a1f93c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de88227e6b86decd46a7462c672f58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd839d3eb99c18667f7c9aa52dd1911570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322b7728bf0e1a65758ab29b9075e58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e15c93daf30afbe154ffa16c1070d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016269678d5a4e31511cb5e977d42f82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335b6d6771ca8600cfc47d7878a5ded574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0d4a0c8ac92f1925e64ee12783685575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0b8a66b5bffef7c7c1bac42467cae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb27379b86736e654260759fee9110577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68149faf06cc94ab62014733dd195aa6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fda9f2379ce556c38dbc70c49da4c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29664f3e4304f3c188cbfba1d6c2424580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755f8e151489ddc95d70b51992fefd9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ce8016fa9f38dff083e5e63627987582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a9eac707daec0da9263f973fae95d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b6c0c674034a501a53bb255303d88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed192fb78b27d9e3f8b6cf4a0c031490585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83992e38cd976949400f880673fd6ca4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb47d682b36ff0fbb9cbdca485dd7ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95d077dac80117bf5d30c392a39a38588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb84a590b039b8b017b8329b5a81646589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cf2bb07fc79069f5d88faa7226b12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235c3887f91590c522e5c5e445c4d16591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31334ad870c93231a7ac0babb3ee3011592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7880725ec15b3655350ed56132735c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef752a7bbc8a24451e547f2a9a6b1aaf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c3d65240df8af686c6b93dac6c61d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac40dc103593d100e4789da363c579596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116261a161bf9b39a67a4c8b47b75e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9733be8ef64b864e56f12eddf49f3be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e6ccd7f9b61bf796177b632d1c13e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f588e9d07057c6439a622cb4a1146f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91427467f41f1d37c6fbd7635feff28601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d67b6ceb521b11477744de034c0d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d68dfdb9a14041cbd1a1d9b96170b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3354dc1c16501e3e788369df37ee5fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5847ebc64c1f4a14787ea6dd11c97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aff4756c92e012b6291d21ed28f453606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9160604ef1e9ad035ed2d70f2f833607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9fdc5802139c9a9aa61e01d6c4366608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fda742313e4ed35ca1cab26010f1e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046b10adf3ab3de659d38fa7b4c4d14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec790cea4364a1cf9e289cbd8ab9fff9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaf158bb8d1fad07a01d263e82fbf3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f977b0d9d51bf3a75f90a1fe407d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40514778e2423cc0f91ab92ed9123eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacea783858945d7b91fad7192816ba9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9528a1ae70eeefa4840a0d7aa8d60c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2325cf49ea5f2e9c5332d4aeb7463617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff850cefd0a5a587aefa231f159ab11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e25f7cf2e8ed249228ac0417c06a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16aa404fef7cc8cd70c1316f77fe5d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0421ff19a721e3f373d2a46675848621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65078ef27ee9c726530f25735555838c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca65f8961f72077618feaac448a8243623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b46467174a3143fa904da66fdb313b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a2f102ae5d0b0bba4105b244c3be4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccae6e2efb9ab6f9b350bef2b909f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e17c75ea005ed8cb88b773df8f7bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5af8610373e8b5751392cfb1e5ed87628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fbb98c1185ca1d163fe6dfefbd463629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdf731bbf9e2d8566a3832950a26e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed9a4527f354e42a2d15dacfd06a08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594334b2a7272b08bc36684c7e23b2d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cd320e52d28d1c4730b5b72fbc23c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5cf5165aec8103c34249f7875b962634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eddb4e902aa94b06fae89c1f14cb22635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67c9a1bcda0821d369ba8f70aa8ae5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf9fe25029ae26d78447cb9e210e1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371a7ddbe17c25f119ad96b96ecade6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa02916272047edff38d1ee9b744ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e664386c3bc6bb315b2788855f89c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2bb4887d11d400d5f0afc7e4987a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b48766ad957c44eaa330b37cc518e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c600a59bbec323095ef4d64780f6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a46053f7f72bb102fd608dadba86b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491d9c9bc5eca41e602738f24b840e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9269e9c913c7cde3db0252ba0220839646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8a70cd865c556901bb98b8992fc14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a885f857135b862c5a17e0ba834871b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d526579a27377b10c6c936fb5f1032649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d8d2d687cc2540cd12c7c9b1b6e17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4943935327a9fb06c492e2d4b9318651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30dc1d3f873597903555bff49c36e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815a2013e244e156d6eb7d90397f0d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820dd7b2cadf2ae9732ddbe67bc6b76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33e2a86c9857e2ac940b409554eff5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c005b5f4e58cd36cd3f8b43a6473947656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccaf410f2a816d5523916560107731657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658de04205e85d0a6aef23850168f7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dfd552fc4072b7a320a2f0c46325c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcc0144497e8bf89e25682657c2077660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26015f731bf7fe2cac9718fe4c2c145b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508280734cb8ca5d678109d97b6bd949662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfd416b156ffc4d7a326eb0df58216663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f8d4349a39727a207c7ffdfe57101664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbc0a2503cbc21e03f07150c31f11b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fbd11e2c14a28db26e7f9b0bc0f61666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed321c1fab789c6c6b820aeafea216667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7721d1b0932ed674ba3b4e23012ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992707fa13f971eab0bf48b387ff18a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48110d3766063641b40d767aaccd812670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447975d0925af5b6c088a406b0d1467d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff522a4bb66651f78041983302d70ef0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365a4b450c56edabbe58459a26a642c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7685612234c9e5fdaa03293758b2ec0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756079cf9efbed1e6d7b7a3faccd438d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23fc29fa8497b99e387e5e22feec4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202a22f6642c045ec8b748314ebf0af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ae49d6220752699d0663d1b684c2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bc51ce3d1a798c9e1050abbc1a42b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59026be0d02d22768b51fcc9e32cdfe4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c5c50d55de5dcd5a6e4db29180d95681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e38ed113d948ebde43f16bb13d271682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cd964ad46af5b9d5a6fbc90ee9121683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ab0fc8cacbe9eb7a0ba56a7a6b63c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed05339a4c4ca6d73a322d1830b7de8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08625350cfc4366be11adaaea17a98f5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbb78ddabc2c49fa9596cdc53b5985687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc9c1bef1fd90e8f42d3ef2b4bd897688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96d4bc80e0f8ca0df12d8537734817689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07073bdce23205841d201d28c43e2713690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7f9e937f81ef396f3cbd38c2f649e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa035ac908362564419867a0e3c8af3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f78e0f816334568062a7c3668f66a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec122a0838681701bb7d9e13d8198198694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22cab5522491094e76d63665cb3ac6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9941d70b7b28e4639d6868262cb2bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ffdf89fc9a8252e43849659a62d14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2e25337ec8e26f24e02cc02ef7b96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab0c226d60de834cde4e2041fe2cb6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a400ff302493fd2eb262f5d53c691700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c470499268507b91b8fa91a5b6da0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93eee43eecdaba9003330ba1332938702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d25cb95b0a8ebf88164b3683b03583703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d94e6f516adc1c43315ec8ce985166704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bf0a7e494589b21195d286808fa3a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27221e31f1514624261c4f4cf55431f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228bcc67955d3d7047488cccacff9ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e700857a83d3a7932e4896cde063d17708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7daaddcfd09308fd219ba2cf795b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512e0ca1221eb414d03b336e7c377b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46505b469998dd42f448d6b4aaf1598711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee4979c1cab4a5ad2e9b906617458f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7eba314757ba38793d2537f62236e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fce1661fe9486390c4c8bcff41f58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca26af57c6cd57888bac0cd639b0b0b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07880dbcc3f87d98fc64f1909796d18f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c83171f29dc634c392285f6cf5936717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223bdf7bba83b1f14157c9fbf9a69f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc205eec637a60f07edcc79915f64b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01c0f168897bec2fe946228a850aae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d3a6a841b2d9d52efc5877b94c7e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d86cbb852358696fc008aac61cdc00722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956088d7983f14fd412a1b069c7e32a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7980afc2c5b4e6cd2a13a4c5fbc0e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecd04cf2bc6d626c51724340e9fe29725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a076a91f98bc25158bc229cd6fd69e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724b9592c41908782e3d288b61f7ddd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9be0cfae7be877a2c30a4beaa90e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17130944bba06e4cfe855b6690132e2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a55fe9e42d206dae03736ca90939e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e1ae57da6ab588586822fb6d6532a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087a3e05e33ca28daf767711142430e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b8c4a32489f3ee24c492f283152c1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51851432d548d632bfa273420604c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2044960fe80da6173cd4e64a540726735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ceabe7cf60e78b0fb6e8c5ec48c0cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f96cc086dcc8ff959b8e7bf9393052737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39378c20cc33aea8c607a134089d3f1d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0654067d7be7714ee1f3f9edf7e114739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca536b1680f39d3e8b2c746d1a2cbd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42210384ec9db87b4cc3b12daaf88a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684673ec2c7bb99eefbb877709022374742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447dfc673d67dd256e5224863d29d9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f224e9ba8484070f0f5fe79208a287744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e571a0907c1c146f06d99346d61d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47cfbcdeca52d6ead1123b6d852a72746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a385a015e6490714ff142b8418cfe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee80beab1c856722f86fae10ad1065748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d0850bb1619bf6eed9026db7ae76b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241086820b2af210fa3b2cb05e4837e6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a06227394d96051bc9753ef655fb36751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1a57e1234e26ade403d33094a2bbf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac5a7016f46dd53e1da267ed4d2199753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc106ba2600c3ac83147e225f4013e2e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec121722e8fbf9d88f35f5fdd94eef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086919fd5e25fb4aef7f3d7b68870dea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae60c7b08fef8b4e4bfb0f4ff94d80757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0d7e96cb001df1cd7e42b25f5f2ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345fa3cf40e57588195810b29d189eb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3c115d9e864769e3569dc340ac01f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0cc1b5637d14d9967fd71b33455912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacac4416c43dde21a44a152d13c58213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22066d7006f97e4bb0dfdec38de06eeb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d9e3a726f2c1b3bb54cefa06bd7345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79565ecdde4f1ae2a6728ea702060b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486f27073ae828b96ef73972b7e48f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4aca1282d0699bebc8b83f9941ec98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f80248e68a505182b1aa71017c10eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7fe19deb6f3f5534d3965a8914e0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac64b00ccd794502b35ec501a13679a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3bf00270194b2f9c48bb3c00cac8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd24271820b388d91e4ce607274e7db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb0f33b3d06db8cb6f3d6d6441c8d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2567f6c7869655862872b41a8304cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244b7a2ef23e36b13a7bc37ed33e23716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62254f9ccc2111916920fbe652353fc817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3607aa4ada146fb46c59f9a6575247b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54211cc3b80bb27e2a39a421c469e4c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da111a219ba91c547e874b3ada681820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bae2269ce3ed66708ea2912ef341121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21def3823cec1f9ec459039355339f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d294b4a86056cf6c26157194f07e8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cf76b9288985e9a77ae1f0002852924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62635468992484581ac6a82e4e291cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aea436e7d737063ea251beac7dfbb226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0bb1e919f953e3175fccba568488527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d81c61b234c71d829b365c1451cc2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecb260fb7f1dcf78bc614640cc924f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e7c3d398b51f7c3d1bb507a87fbfd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f437525d387950f1250791a7b104da431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8151adbb6fc2792467a29b2a13d4dab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb803cd264151afbe5c47d4e9c72c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfbab3a16436c006d8f9ff77e1eff334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41181732afc970801e1bd9d2294f6c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02d78e3931f74bf626aa044bd150be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42826d7ef667d86f95e3d68f63682437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b25bc3414d61645a1f2011ce1331dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a817a4953ab92f5f7dc83d9473349f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf7cc565ac60555081e60de0340e1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f622b5f362d5b96e0b0b5112612a89a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345faa07f625d3b7f98bc293a9d6ba242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a497b234cde8d8f2008aa73e0a6b45d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625c19b355c826850d7e1d5279ad16444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50289a7e2e94ea3a0742e7d86cf97dcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fc9a84dfde55d704fb91d6ceedaec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b06ba1473c0e675437a67566b87b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aabb0ff427d6070abcf7ab40986cfd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3c1466bcebeb99ec9ae7764cc466949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbbbd0dd4ce8a1f4d8043ea911b70e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3a370abd5626b75a30d504be253c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21578a22b00159c7a89eba1a9c1c0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaca4f2b99a465b0a7d54652a22ef453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eefbb89e820a548769fea14841c0b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175d8934592f69df96361a31f4f006c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20f86fbd76cad221e181361a05485856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b4bbd3508e23e84dd525c7a95ad2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac15dff6a2420fedd2a6b401cd0104c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452ee5084c98df4b7e2754abab3c21659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69749c5598c328c9938894eb4ae7406760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dd905e8f22e3037431d72ac98e45361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb3b58026865bc7a3e531064a186f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6a0812241656715f40044e55b137e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af2b81db46671c08494e345a07c93064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05272e3cd6f7e41991639d9e51f7ad3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336210b8ceede33de756647c21e9d91a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776817bc811a34c9dba9d64784ce7cee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374ad53baaa2a3a092c0f7f34f7dfd668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679308863cc97c6455c7da567574ce0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d750d752701a84bed6e5e07cb06f7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae08c09794c2d7e94bd68ea6ea2b7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d55c5835511b154fdb66a1bf6fbf672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7618a867fc29ad451eb70596ebd63c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695c30d14b7202020812ff4312772be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b07342f29bbf0df7a7803b194406775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c15b8de24c11c953b45a26d34688f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c07034b92c5856aa97f9abb780b65777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dd2a13f84bdae0993149ea577edce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a9edabc1847c7fb2b3b2ea8aa06fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84710a8682356ed16b2ad71a973bdec780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caafa359824ac7092932ec6cc782c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec19ed226f6c0287a9007beae729b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e889de9b898b1ad1c3f6c50b9e4650b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3b55b59d55be8b3ae70af4df9385a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdc7cca3e142c4802adddf2f94795985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2790cd46151da3cea0eb87cfbcf8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0471db60ddf235a9dbf752af27a444087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da168e1a5fae41b70c0569b3f8ac881588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296917bbf6e859f70e6e68d8f648d30b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd5e2a4fc7da4e34b5483ffa9285e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871cb81d4148de4d3154a2fa255a55b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef41d14ad0099ceb87d31d546ad4a8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd2619060b2fd550995564163756b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624893f680d639f7d253d395865e06494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d642809b645b2f8ccb39c35802f7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa8190fb674d3d499bf138c0ba865096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479a0bcf8b8cbf131afe60fe30bd31197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d41b34938355fc14e8b746db88d1c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6987416404e4002d524958a6a01e0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad38eee20870d9d0bfeda5c788860d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a35f4aa717a9c7dbba1d105ea400c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd64e2a0eb243f3b9839ff9520bfdf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122752063a912219105ef421eea26c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a065edb42379be801c4556047034904104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce870d3e3c53b5bf5070f3cc4878ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfb979eaa3f18ad37d397b8d645d01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0223df7f774a7b711c709beabd162107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0f830a88c5aa36c66f71d67e1911f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37fddec0aa4ec84b3998924e89beb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361b5c04130b1dbf28fd2f5860d4d02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87bef5cfbbc9692017cee4b0c045be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a1cd2ef1c966f52085a1896c789ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9412011fd6b27e2c38e51f4709541113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7ef9aa2386c6d2233306ea0fa9bbc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de54b27db84adbc21d3c76397acb561115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3fe43a5ffd07486744b6a9ccb05d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a2938bdf3cc540e7f1dddbb876fcf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127f2f8d1cf39a3f3b4f8cb5c246548118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7ac4381820454a429468c48c33f0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a302648a3512f54e062f782672f8ce6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28adccec2125cd2ff2e71e784f521e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8c56a68cadd4096060ce2492212fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c298d5585edd2e2d3d8ca8b9306f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2beb0c39edfc01b02485fc687fde3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fda101e04659b1db60ab4dd01c8d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61508851717738da25125f4066350e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb580722b7ec1084f0f4f02642c60964127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4bceaed8bc70e59a00ff06b974ce2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b973dc4a690662413d0f2743522f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de12ba6265b1a9b0a3f93ab48852d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434609eea53ed2b0a681b0d18a6dccd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd2a3cb40f5fe46263d1c73073fa06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577819e77c102d9536fe05fe63dbce6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fbde56d8ec4183a7432e44e9210b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2243b4cebf24a0e52f357c7c8c533d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53244889d8943854788f7fea48772e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465ad03dae6dc8df7cd1b051dff71ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3db19ddebb536b28cdc7d38c435d7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54ea0ee0985ab2537d34d8542c5c83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037f737acfc7106b79771c7078f4eff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0197117c4c49b0fb2c27a9da39b87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db985286baab086078ee131e3b1f52ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a0cb882934d498a585272b933a721143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57bf77353d962928d77ba45f0fbf60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4dec698a158cb6708a05870c751fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab2296e13edb6d2748380cac54b176146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0542d6a841f411ffd093ecb03f31a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eff3473326201c0bf3b79ac72f1e13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e081d2c05b8c6daefa828629a7e82a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25338b4ca0272094a8dad6c54d4e000e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498004e8eea9dd52c4eaf3607de4d89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3fdce5c757172df1dcdbdc13a36a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939ad75b5a7fbc73bd4e38d5ecb7345153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c699749adcf0cd433be76f0250f371d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0060d3a3d5d136bcd9d19b4e8cf5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e34b89289f307162960b4434f1823f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5476c7dce47bc106c84cba27f20d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb65cd8f5e907c902814bc6a74c4ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d6832f0d0ff6cba5a40d860a3a329159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb997edc96e81c22dbb9e364fd64a79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cacb0fc2e0776563eada1d0b5620f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe2dc94c881168d63519fee2048352162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6e854693725ce248865f5a2a2203a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7a9a7a90594ae0b2a06a768148c86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05e1c3bfb9dc7f9b828fcff2442db4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b7f80a0ec033989f85c3d774ed085166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afca2c05eb76c0b213acd68981ddb19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce80d7b58975c7a3204c5a3ea036d60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dfc3bbab31d0508dc35af331d6b06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d88483b73a1c6888421e9f40c1971170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333d8903acb234a9b867a778d0ed993171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18941dafdaf727dc880bc4d5038283e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196794042a031fb508e0d213e2a274f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c49f639c2eedbb592b3f8ec8b9ef2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d86852c1bf38af376010a6e7f9040175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbcec94b098dd5b56c18886ba2fea7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d735e72a95a0f6b7529aa872a5478177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732538694b53aca173ca0e7332e14742178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e95112e628f477dd89e2f93473824179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a793309fb29440493944f7301067e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e3b77a004228aaf83f9a028efa94a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db45ec5870394a87ba2b590a3b04a7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e09a7bba411c86895ef00916e8cdfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b6e6c01d942914099bd7b89b16d08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cf2abd766b2f193be6af12db92d53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd107d667664eda4df9af86d8e9df5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d4451f52064c0182671917c95b3f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797afe1af6f007237c05933d31c8a691188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5be488e49414a8579fe2899242e59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5848b326a500e6f5a91d363aad424e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9316d2d9cb7399df6a641416a59f4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205ab8e71e1e2c2257a75d5a54ce8c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf7a8e9096fa5f199f52ee1fc88539193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ed46a5663b513d37296c7c7f041c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d059f335339198216a613035d17ff8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34e109d9aa6f98cf6fc64c8573b430196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ffb7bf7f87ad29674e475444ea079197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507135f5ef95c51760f2e8d42e6e57c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01760881e8722814bcff2e7f6daba3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc03ff1df309fb54a89f22e770baca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b2266ef76ea76ce2eff81de594fff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea05635b996b9ffba068fab88293bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83b54942aa31841689ce3d7153a08c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c36bc4c42bc74c1aff8a4be8f1a45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250ea2604c4a46696bd345e8823954f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f7ac45558b12052afcac4b148a328206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06cd3bdf827545d548f84726163493207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d4d8f145d5b77005f79d47d5d6189208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea324d105ca9be497bcbe564d255fe0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12557c2a74513842522c0c1e8c198049210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b96aa1020c16c558c61027ac31bc8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d242cc443de58b46c3045c7e1c10fb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8b07fb253f582ba130300f6ac9991213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6854e00620f89d68abf552602a853214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce8242bc1966f82e7e8994733c4bef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2e39881ea283ea0ba758a1308c9f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51c34e4d0415947553635cbc60321e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaaf791c957fc3d61e6408f1512c66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab40902ab1fe1cd741a401eeda4319219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98639680bad9c1dd39fc0aee0052076a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dbb136f38da3517ea206706ff11fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a601389db0dcf4b986a5b440d4d615a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90644bb7faeefcb876dc3aa1ef057d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2ef3397902c287ca5865e5b23ed3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1626968919dbb6fc3c70f9e6bb247225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b7ccaed137e8d93d1ed46b68050ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd3fcb6b5797f1d84b238c00113762227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62811fd26c7e58ada65e7d307349711228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe983357c38e938c37ac7676771fb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f5da2b75f117e7bb7ef73fb866317230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8b9746535e303777d32efb7e4276b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672453e6b27b2dfebefcaf7eb12f5b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c922ead570677010bd28b76e961fc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c8322a9bb23fec365b3dda931966f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215b610fb93c4249abcaed0f8aed4ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db25a3689b0df6895aebef76306ee60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24961b5ae2646a5b3a9dd8ba4ce4cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70cefb4ee9355457cfa37a315a5104238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114fc15a6ff3326377c392e65564220239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1d97ee3bf15d70821a1e053cade73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150950264248bdf471dca243a6abf99f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e6b0a7b08469366d05d83c873191e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634623e255f40d18621f77e3afe2b00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5b2c9dbe9bc56737bcb7750c71715244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807250f1779f43886b2f1f3649c0049b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324c2460a7b6cd42731862ce313b622246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fb1f877ef8a0f127a3d2ebd206057247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f5c6ff735bf2443e9c7c95ec62694248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa44602edf8ba1dc973efcb06beb723249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2b0db12a53f7727c6eed2b06760fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9e2c2d28dd1132ad6ba61fbac835c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a48cada5830f232a22b7c7c72304b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38c23d8b53a169778d93406dba16a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd003ed9d5a75a7f72423c0653fe050f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945cad7444e40de3cc60f85324462f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa5eaadfd46bd9f41f55c3a3decacb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff35e4233ed77a34530eb92c95ef4e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bc52602a6b9cbd442ee478ee5f59c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457ca3675a3405ecfe2229b6b318917259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530714a6241d73ee8db31b25fb81f089260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bde19c98a246e4a6d1b25b0f09b42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5fc25abe05cb813da3be617ba634d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008c8fbdc2f413a5b295b0386e98707263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb214959ad898b3fb1a7cbf81e0d915264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b829f3ca68d08877eb1332252b8f7bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d8074a5361341822622029564df88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c4a87a08bc044d4c798bf6bcb0e17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efd14188cdb16f8018e5c5b47870cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1691227abe2494e2a267c7c85ecb7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb3cd20f1cc8fde14d1771ca5b8802270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94629adade9f0ad58b74497290e7fffe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd1aad5e61c6145207a57040607609272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b8fb71892421d93648c57f6c360f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ea9739cb071ab62d3ba09cdb3cad9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadc71d82917ff9d70097231b552c5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5071f0e82ba488111437c178e619fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22fad2f00d00dec32d7587e72cf98f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76d4ed714247dc538aabb09f311f3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d4e63cc7aad38f54d3fd8da39b273279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e335947d6b8ea2e8ed6b328ec71cda280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ca720f809691556fb7e621f05530b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2e8555e21b3c35fab9ced036f447f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722fcfbb0395ef6f1d0ee1b2bee015d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c022acdd86e4e1efbec1f8d41d9f00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65378488813edb2a24c5e4a04bf975e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2aa6d0ea02ddf791ac135d0d22864286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae5c60aa8b710b3757e01bc9453594287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e0111670445ab94b6d1b3f1ff0c60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017042d7ac1818f989d526da9970768289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642993a54f199430f30fdfadc254e5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23466f5891d33c52b23969475ec2c9a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46464f26971c1fcf435a41c31012a63f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48072ad9ee43d15623d47494882e11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974f9cfd19a1f2e35731bfe199e0d8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc02a729c0e2d5025526bc12f44630295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ea45f452b38d5d811e443de2a7044296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eb32ff7ab9a77a1997239ed3d28cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29eb4e8aa0bfb4adc0c5e7b9762b5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fa74ed4d59a89c3dade59f66f9e5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74908d95deba87e89edc1d09bab5ea55300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4119a97211804688aec48ee41d4fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398150144289be401c8edb3787174d43302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00bf50ca92a138549ef0121c614f00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4f8ef4539b93012ec31c0214ecbf9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6c9f3d8276bbec70f84d183b38415305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3f53c39e5752ed7e004183e3adbfc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef498adc9cf8a792c6d787107180a975307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e2832403ac769df315c926c4a76b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169d918fd64095a36891e346b3ebdc3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9292917c2f20beb9cb5dba50efab8c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7d6cc17654637f53fc3ac7ba7793b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41023015b75a4ec3d30fcfe5e1ad1512312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8640e7faa001f7b9c5919d0ff710dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acd5eabe441f0932ed7722f844252b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a269d6d9536147877187cc659fd95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89921e027785a21d48e9b190bc91af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41748a303c188e036328209bfda11e54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b6647ae848cebea3fe57a77f57f2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41300b970701ae2f5ddaeb79f5f36915319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025aba743e392dbdfb0d97d8b75fce0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2d01bdf76f928b9916a118a6599e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abfa8e8e94dc5cd7407de3e190296b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe1bb22469313c59b6958b24bc7c3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33939a3f340c6e7426ccee67ce3fac29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcdd9ec858e6c197a4c4847b3afc24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3df3e335598d35c82034a9cdfdd748326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72eda5afff7b4427a651e05183b966327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffd7bd210ca49905db59bf90972f4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f392a6aad7c8368e873a958c342f7fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36fd5825d0e88a5d8f80aff26816bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecf5fcec2c6f9a782f4a1ace9a3f5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fde02a907deb46824e4432c0988681332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430454e4a807efee3e28cc80c01fe92b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e660f85ba07808f6b028297289f4e86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64b115a6c3033b937588f01fa65e8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1b02121586733f98623bfc98ec702336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f954c35522ba4628f53c98703547b40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96e378b488df4954a03dcca8cc8059338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d3c9649f625d005ae41d524475b6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c68f44ce3fbda1a3fcddf123814d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220d7e9cd20f88c7ecaad52b33ca1ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17b3a2cd3f458f7f94d86011fa683f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948202ac86b0e71b68f084544e602e5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa667ac007018279ae52fa69de6557344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a0a8e812d1145ace90f58545eaa00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe78755514b83960deb8125884efde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f67eb72763e28260013140f5655c01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75d954b8c6bc02e10a849be0f0cf61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee02c6f988d30af207355f5be176d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcf9af428d4fe67860ffdc632f7168350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb7fff0db3be620bc7b063d51b6d90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770dd90f21f00a19eb9af412207a61e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357672f8b56a32073859a6a735b109bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837ac32f500d13f3614001097827e59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb220207432a1c218c33cb82431f4f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b051fef61aa2b8d183abc673c22479356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a3cb87b02ff4fd9c5119205dc880d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dea6238b300b6e289b56fe3fd1a86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8449b1e85425f5a45e7c4fa14f825359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6794aceaf6bd6cb01e70067364d268360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f3214c977af91422b202019739069361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73459517ae6a275a646522d3d51cfe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7afb8bbd8befed396941ef9eb4d1f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a18acc28033f8cdf607ff50525b75364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c93a100928c1151097112c1648235c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc14e99b351c8863c11946699e67ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58533859a6946e08f8d8a8ca7ef66c23367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b73c363ee35dec6a14f98bae896360368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152baad038122910017b55f9a44dbb21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052261313879f0c9c4a35aca12579104370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdc65f8da7727d5cd286726f4910de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdb44879f7ecdb112d8d3afa4fd8b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2a6fa23a6d4076d724f2d7204fc55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476c31b10af8b88a26df09a5629684f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f36fbc3f8113d97cc9b7479f7c6700375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb5e99ecf27780ef29ab58d8d30c76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c377dbb5a8ab00f9d5c047dce60e8d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc8a1d05d0058c3dc553fb0c81a522378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264e63ad8a00496bd87b68fa5b0153e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc2edb76a139bdc9445cf3bf0b32ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc495747b3d4a957d3d169b9646dde11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220ebdf5f0184f3f47c99250e704c3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f589608a7dd6da500b1fa96ee726e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ce80a0604a1c1568420aea8e72a35384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197163192f5cb467bc2607e94ee2300385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f583b75c5b982061a193e9e961774386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018beaa3695aa107a5e06ef75ba538b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed908f6b87e175d07b24eeb2df83978b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6b2d135c80a9dc284b887289f8726389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca217914297a5ed3790b0c80767515e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2039f8ae76179f895c10557a962208391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3928e5d9200a365d5ae539b539bc7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ccc7b9036d2637fcd73d33c078827393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b30e05d7335d79298fbe02cd77073394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a323865494db83318931d72c8a3d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ce1aa62c4af61b1a625267c5743ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35916f1e666364c95665f369dd9949397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41144af36c5a4e66e709c99ed117320e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6c9d0086dd06155bdb34fb5bd5a97399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4f3466a1ec1011f6d0665d613f3f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6b287403faecd99f73aa4849a880c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db33177b8178f37f0982610368418f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f847c08af2b645f59a4700211d25e34403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795fef97dea69f0998212f25c2a2950404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b4a69fc137ac9d1307c15f6b26d4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862cdfaa76b20b7a8c70b519f868b85406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c44b4110837961e730cbec57337136407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974530565aeedcd026adfe1f5c543e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf24ff96691d29880c2931fb7f43b8a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07852218ac021135a6be3d9b03061c0b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08e140c8f31becffb5a5be38155773411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af956c06d8a33ec9bdfa81cea9991a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660c6f65e63731eda9914d1413ca088413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbbb5e3f714de44fb5cc1fdc626bc2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62f290f6d37440ac56d5b09bd97320415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29405f65e86e07dde8223b251700ee16416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f71b2b15a1a66f7cb19dab6f7c783d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64071b743c202afcd55988a046bfbe5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e927acbbaa227238d5d552f7dc25a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023324bddbb72d90fedef5e57368be6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de78c2394c29ae07af174731f8933a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df357db8a5ddc9c46740feaf9d5ff1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420b6ffb4c0735b2c9dc38494ff03d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621f5f1f477c2d11d828525d3d8f082424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97f13ea621c4ee4ac8afa38a10395f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ade2f48bd227d6270bcb84bb86baf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b0d9300349480aca089bbe5b9d571427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d102bf0d34a04794eb2710dc102ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8e3616748da24935c276546dc1568429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30564fcb39f4c678119bc7b5656dc7fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e63dbfdf96373c6f6098b526299a3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c976489a2499e914e08f0cb0793df5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5250c29950d563487ce7cafc2b51b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9151be82c29933a9a512b97ed6b9022434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dfdaf4eab01373aca6be270446c66435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ec0170bbda1827223f76065476e2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9794534d479cd7c36a35f55b40f13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e9d8c8d0062e0e65f55ba921a5b5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fac89aeee10368b3e08e8e0142712439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33318b01041907d46e4dfb547c76eab5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fce2ec6ae6c40ad93b57aecadb648441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ada1df255287d03c4405d2879a343442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c132bd054a4082251aa48a26b0ba40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab08ded89786c6b50847cd8daadd1f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118a97d30a54ebbe679613c476eb9da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ea7b3ca4a05bc8de7bd491cf6e756446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af58b4088e802637758fa77b78f7a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d243f9f6ff5be28784a99fee76d72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3f6edf38f5e1b823e2c3bb5790663449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ceed6cea01317493bf24858db6944450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95fdf552b76fc9b9b30082524e23c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31653a185da7661c87848f45e5b65be4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbba1166dc8852ba337b9c14baae7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1e17ccd306aec7ef24b494a53626b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e4c8e93901b6cda8e4ee81e9e0ae3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c36bf1c1991bd0a99496e4a113b6a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46467ba933c707376cbdfbcf079615457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d726e318c7309bee648afbe682d11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09186c23d87c38fdf1d3892504a65d23459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69c4b2d8d03622004276c5d63f4cff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cce92d6710bdf03162d2a5d61e1180461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe714c15c226c4453250c73b72cb3b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727b48398a19d8e26d5972fcdac3762463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646acf249998acea8222808c79c2531e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ef3561ef9db50233861fdfddb9319465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed84b7811cc54f6ad1d1970ddd1bb56466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db89d8d4c870d0f646cfc645d9af0a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf05f4f761516e8a99d971d6d3c3c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b8bf19df31434b463e966fbea7eec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcf20aa08cf2313034eba0e006e9b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5240a2c171a9a49efabb5f97b8661c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d0c723d7e85460ab5dabc0f2a1f7d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef7221f4437fde4c515e2d962f4f55473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653697cf3cc37defd10ec362ac0fdc2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7e4c1e05759b5fc63533eab4e73e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761681ebe2bcd203aea19499e8aec7a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dc32f11aa0efd90775f117058aba5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99426a0f4ab4e70ff1b8a9b30d985a21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d772385f37b6b6347d2ce19bf0c96a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a439baed2ce1333dae9615319a0c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4b8406354fe328a5048ac9181de94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff66e218a3afda0bd0c15b4fa737c15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b46e7cd3de7e74c002bb075acce1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f726a927f58f372c25ec611bc6b8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66981eeb1d586f1fdbdf46c31d01767485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df3f4bfa49c1cb58908590783baf93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cafaa4be5a963039120dbf0db90959487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbe5941fa9e2c8d7230ad78fe21e21488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740fb75086108713f9d9d694186a5ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891b2012d6ea5ba3df2ea45797b401b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056b0b18782b08fb21174090242065a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbd73370494d155f2195642a76885e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349a1a794b3e1fb8a895a5e17d805ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bc410f1b0934c9aaf24c90eff6558494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd6c2b2c6236375b5e4d8d35ec37d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aae64b6948c5cc0933064f1ccfca78496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cedcc7127aac554549e77d42445b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f7e472d65cd6105bd7ed8df2f0acd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b78fd33733efdb06305391de5da59d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a092ae1aa15dbcff8903f87b1ebe5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b02e72d6c572a19a53b312538d451501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2126be9f6f56e450c8a4b95300f32c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca39b5d0e0d3459794f9a4db0dc1b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76044259b281be3fea198cc7c7029f9c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92651df5deba02eb35dabe4890b315c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fe92eb9d4a595e6fda2ed9e7da80f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb07b8824547b1cc036c3ebc8593d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1021c727ee8efce4c4618d77f1c166508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36026aad6d3b50e02c976df74a7b754f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99dbe5acab4105d646a8495f428e36510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ebdabd47ff7b7a4278ca845e4822c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957069e87eac80dc217c7265d7a0d86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764162e97419643f20949c47f53c270513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08185078971a8fe1c6b7e540f38a4ac8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda0512d1c908a1a94a12950758b4b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04538a4643a78d8c2297ff285aabd275516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf9f73b452f561c932c0bdda4bc0e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5b85eec9dff14e879a9ecf3a8dd6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3bafdba38710e7ac0aa2377d92e48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b299980c687215528b613226ccf4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8d44b4e30a46f5de8202d78ec89b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a39da0bdf52055cd0dee3e756d5e0b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdcdbe53cd12df650f51d199f1486b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33c3900550cca713c5c7fc22d691c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db65317acde2005389c66c1a2599a69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4889ac047da6c69dcd532fadebd86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255531040ebf2498000ea9dfef40450527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2677d3555aaed28edeb30e2ce417a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc57cf5a5668c703bb9f09d3b2a257529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdac3ed219a8c7a150aa9ad0d4bbd2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ef47c86ab5e2ec1841f30c7484680531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592089e3f7bd290123a50a16d59d18e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72deb2c4498083f42ebe81403db12ef3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaa320c2f0f56a8fbb4bb3602e3c5c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a96c4bd695c354d715f14b6a7936d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab168fa6212164ea3ac13cfafe6c53e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32917a9feca7007fcba2b7ee0de4b1fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cf3e1d4a3f466b0197e0ccc0f2477538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563e905c8195f3b0defb7423637cc02539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdb801d59b6ac068bc97c65aa5c6c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e698d4a69485a8c9d1434e3812c024541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedda7dea4edee5b965dd7a2c60614ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abddc495594b3bf6f0602d0fd629abc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74838ebcaafca84bccaad77464b92200544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad632203851e3727f6df907ed04b89545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aa4f388b297d39243166cb45cada6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdd94e2cb609cc303cbfb19b78a349547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856df3bd7bf819c3e4f18b0900cd3a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785a743a4219e517c93628be937e598549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a58413d5a525228838c61d297665f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c62301983ffc1a8c35990b5fef8185551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c89364bf007690ad1a5f5ef14d6df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407c3fc331282ea4dd5b2c04f46171b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cbc7f191f5f48add8a61176bc8515554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8695fd381a0b4f3ef1625306fda898555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aada55ec57c31fcc7452af3df18350556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c747871d0e6cfe308861c623c42f94557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85ff85062ee53ce9f409b018f962d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a84159c02a2220ce2578a92b1aa27559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a5bb0c10a34dd0544008114d29fd6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd011eb4405d428ea4c176b70a3169561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3a6b7073b52f806fd8e826eb4bc72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2917214ad37e4f75aa48b3c6230d4cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7fc76f968a7fe3392cfb1cab1d899564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d571f856f441b55825082f9c403d5c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf076d8520f0db9fffd95c52f3cdcc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b03ce13a2c3815955b63332efdc46567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090686d02d172a7149c7a66b32b3c87568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea25e32b6ef99ff49c7187d8000aa83569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60877082483157c95b054039bd6162a9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88110be0af202399bbbee90cb0582d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e57f5ad1d0270fee7459e4ae648c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a72e2b5140859f1c0319050b907c62573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcee2ce216a1bce22fab1134af1628574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3fc44f407111d9bfbb0c241a2b5df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a46d9abf22d7dbf48c68ffb95d0dff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc72f928902149479f6fe47700a28e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1482f3435156c5efe330dd8f0cf5ea7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdb863a6bb4d32b30f508e73bd847d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41949f583266597797958769dc7a4d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebca889eb06a81ae88f630baebb1652581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056d46aae95a5f60404194e15220c81582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a62eae2d5374fb54348a3b57b5015e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84809726add3bf4b7cddc4a20f674b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d58d807db6c200565829d5d40bea0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cc2728876bba999e8d47e1c72d59f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36205ab763109b6b8ee4e714e586d507587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3093d08b22161718d5065d3b628c42a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a862ee2c9ef1009ca5da78786a6f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691921d05a29f4e91eaf3faf871212a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222c681f192153a14232d043831f5eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7c7ee0f7f57ecf9e50ff781a04488592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841eb460f13af61ee0321eb5c4e7facf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba73b697bef36055062f05152adb84f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c6f5c3b5fcdb94221c2d2810ee745595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4678e726c43a916cbb8be7d7cb75c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a640be68350ec17258e26ce65688c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f6cacd720724172c0c1e0c46575cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17143774fe33b33a858608ca2fea8061599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32da1ef5ead023e343e29a25fecc72600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5c10ac8394b9ce02bd8c836721e72601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3925e8db4a81dae757d16f7e30038602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08cdaa5f7eff99a46d714ab215031a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5179c0e70c2fb51e7988ba548956ee9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a516bd3e7629c96dc70c6de55b3f8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01c3f24093b43d6e5f3dcefe7a1fcf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be014226652dd6d3e09dd380eb78a34a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bbfc94b108f6a539e49a44921880e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d38da278ac6169fa4de6eae2284044609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899b02aa340e6673eaabc47135c29d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e259bf23d4ec58e7f14f69a38c7c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2315ade3c8a8afdf572bb50f1bbcf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8017fa8ddfdf7e65eaa49934e87223613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bd46ce041d015272d2ad5e6e7a949614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2352f0d46bc5eb30c2f8d36d55aae2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c126241e5aeecd934d06c2bbddd98616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e597d717acc695782348fbef8d01f82617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7b31cec8c1b623f2945bce9272c5c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e9d69bb8bdf251740752d68533c52619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5b6953f9dbec7a8442d0fcd2e0eb6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fad117f1ee2068a0432d52bbec119621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bba914b7596668d8889fa4b7b5d90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeb307fd67412d7aa688cddd1a1340623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0601e93e81f208d269aeef0172485b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dc53f585c191d49db554ab38019e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e30cdc3630c7eefc87cd130777afd8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd258c910c780aa8f25201121bf58d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a53eec2e9d80045c7ae37ff5f1b06628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863b1c10c14c66d8a5aaf21850c43c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2245ffb962021cce40b1867f1eb9e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917dafc429678cab84cc2f259e0e32f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526976cae9fb32a4a963817b81a3535632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6a42780a420d1609bf196305e5421633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da167d2ad5d55a17d02ce989bdd27b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97bb0226c8bf0879c305127c0da650635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b007b9c66821562f180ba99205406636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e17d9cfabd187956bb78ed2f0364e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadff647b09ee0c76d7b85da11945ad5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b68220236ae6c7160c1cba537c8d5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccb4b980aa3d57d61383cdbe3e583b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfbe6f0cc0894d9db8d2a6ea1ad563641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938259f456e0188857b5e60aaeece2b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968536a44715ea89ab5da6953c1df5c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a379e5a8f75f2366464ce6fa211ade3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90678a6e1a037d4b8364f75073461108645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1299cd0bdd62c61b83b9bb7b22197eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8cea404f648252b2d0f7acccc0c0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebc6a8639b8e60d96e67fa292c10f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793820300343e25e363c9eac6609e4e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f9a0af6f45fd9710b6a6a168c439c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f132cbcf107cbb542a1760ddac4bed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e78a597fcbc3a46128eaf7bb8c4ac8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c66b19ab0eb93da9c39f759f44f3c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2e716ce17d82dedec05ad034b34af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f48e9fee1eef786833c98598637646655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060c096d1c2c940593eb76ea6280312656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ddfbdc531f6f4eca78f21edef2344657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a1f6498bc9a83715dc4356d66cbbb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4256e6304045526ee6830b4d08959a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86d14e7cab5a068400085b43167d57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a186be35deaac22d326e45f0671dc50661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed62d7c7849c684ef114d5f5ec8a274662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79412d8159fdb2bbcc9426aa4be23b86663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d3799012c9667db6cba2cece7add3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd284a9d6594fe121435d6a96d6a589e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67424151106fdb74b26f20eef1b362d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cc321530b90fe163be48e0851eea9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed8ac1338e089c2977cbf45b9f03db668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64c99318a2ccc10c59581486148db8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915fbc6532b8de5c8f00554cc58f1c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130e6069b46f4691f498ac9530e7c0f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d62f8b5d218ba13f3a1fa28195c7a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084d858ac80cf9ab3c8e04ec590cdcd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b838c60d4f38b9d92d8b850fc9b28674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fefa9f5c3397612e0c94b48de32137675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ce635e30d4fb4de85bbf6de0261a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d378d7b41fad244da58c463a475d8d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ace7056bdf7b195572b5d2dfcf0eaa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dffff0e1550df71b918a89e2fd62d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26b6a949d0208643c2f0644cc714e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef005f823586bbd0e801cf0ae98494681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6174dfa643d3e32f7572a99d58ec0eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3d5fc92768acc96252f1874b7b253683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628ccdf7be16a29d77800f2a37f6040684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c0948a2647e79f0db09c3b1f92f7c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa77ee57fff572646fee162409ab894686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ae1d3069cb9311dc85ada9d3a8957687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d745efb8d9b4bbc6ac21c559289cfaa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc0a0405ce742dec09a08336515de8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d6e82a0680d457b89b9d9a58c8038690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e92350a2b7d001adcd781f3609800691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb5b6e8c48cbfcafbd998c84a4d61c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9867a36a9da88864192ed7ca404e1e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0749c2686ced8eee3bf3eb56fdbd81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2d44f858df0f2a32e4f6bfdd94ce3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6b962ad3fb4064e830f06c14f5ff0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbcf02ce0dc98fc91114589ad50544697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c038ddf876a94f6dbd4ebea5f0df65f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fd7b01cd81097a9679dc326b8613e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8c513c203f612076f411af3ffd788700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca34934e61283f097c0c6c077e68868701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e8deb478c0181326a0afa748e6e8d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07643e99123b29e012e4c99cc581e23a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc780827b027b561cd68dec75990bbc2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c97698f9789369edcf5e3de0aae7c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310778d2028f41224c5b6dd571d9fd7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1ae2d7fa5608d9db79ed147129bd9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235368fff1a338a374f034d9cc1c235708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86453920315c7cfc2059751d2bc899cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2e26ffdd06bc00cce5d8495878f0e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db2b87ef8e3409bdedaa3f0853fc4d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71500faf5c09a665984ab45d69bd6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9777af984e7753b7e873204533e453e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71464c67f124a6d602c01898ee4c3437714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f7664512f8699a9abd217fecf5419715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d86ad320b6f089a42a8f85c6fb13a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7c00f2bfa05e886fa15392304da7e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98e4d27727e47c1f867cc1fecd8770718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5c1be2a56caeca0e407c75f1d397a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc6b5bef57d3e26422f6131e2a2863720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe089e022611f0c9099d77e2296d5c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db0badc82f07d07d00a102fa9db57a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ace0a0f31c945371483aa994893c44723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138ecb9dd5d19626b02db139aa1c3f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b526341feccc9930ac50a038a20fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1dd4d8553259f5a7a24261e1e5af7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f494a66657cf703f242a2cfb29a7448727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2ffb3a17623a73f54d6c7febbc8b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e573b758d96bfd30685e6ce5bc06d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05940e77366aba6a5f1f74727dc561730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56baaec42bc6139d3f3b075c538fad2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774eb28ebd1e85c300792c5ec1d68ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388b236005c5fa8840b8aed39581e1c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837552463f88765aa6bee4a7ca00ac2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfc7fa0fc14c6df68d8c2f36006941735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2bc6d31d6fd956f26a8e07ca5373e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67971acb67ed5e47bf11b91fd5b6c129737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b5a909c32c0b8ca3d0df24becaa8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab4eac51f663d4823aa3a5be75090e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241c01787f07c82e67af8bf222a58d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039ea2baf755ea7217a494827fb3c31741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543db530fc50b10b79d9a68977fcc834742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43378de30a8eb42f7fdf34054d6bbcc5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece85daf970caf7d02f9ca4c79abb60744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95e3b764b6cad591fc2b2fa0a12617745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9c95ae97145c98fc654ecde6770eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38271acb58bcc0f1412b24c82fa1c757747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4ed475db25e43687599726de5e7dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f042f882fb0dc56b93348cf6caa9a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fd8c29fb88931876f843f23aa09e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f393eae7fb7df0903873ded09689b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebae3a77b2650253a26622c2c4ef22752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce724134171d6f772303659108e90753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58219aac7bbf625601bf4db9b86725754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dc8a5cffda3d291a63243f9550bcb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed5bfb52986cdb280b99f432cf9ac5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6bc3e2818f97260961d2f83e8e938757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225631beef9bd5429fa5eaa1ab6f48f2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57856169529cc69851ace4656e0bb32c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>