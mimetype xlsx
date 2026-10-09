--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145907253ee5a79a5a103ac4081aaf281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b155654e3e5beb2403a8e45ab138192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733221406280aa1ae7de13c1a9a9c623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b84fbcee826dc12615d6d455c2f16b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458f01626284b4ac7ed0b454c3fba085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da471b45213f2115cb6d9814d864136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41444049bfe95de1a601e9d3aaed2b997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab416b8698fab52011f62dfb5986a058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706e80d82bbe70b36a7a95a580bfe239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250686f76c79b84a550159422793ac5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2906d6f0e355ea1cc300fb0fe14245c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b8f2b18b79ad6db31830b99115b4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db50a1846fd8619ca0f6a6346351afb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02026343ec4c0e579edc66f66c515f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b06a864042afdbc14ea905d53f4e5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3d6324f0e956e491378b1ea4b93f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b662b5fc89f71a6c636d1fde2c6f8ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87836a919c19a34dec06b4541605e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971abf496ccd74471b4dc5de6d0f3b0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b18ee77d8e885c3bef20ff9d8414020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b259e12427d43c588584d6479e15421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a160bae337113271eb7a6eaa2fc8ee022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5021016509b523bba8be58d7296be5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dff4a7fbba4ee1972863a035cdbd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1878839b11200f2a98235ebf9bc4f5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163a057e934607ac5c2ba13e329566426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c8bc6a073621c19aa7c52e644439a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c1a6fe9fc29c35a45b0181d2db37028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76aef5acfde091ca032b4739bf898b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ffce548688106d4b7815b02f600b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8aa711b1aa736ee4ac245cf85e7cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09985c982358350137920c8d4a83487f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f77e7cbaaccde8c3506ac07cc148a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb93451dab761dca0500b0fa90efead34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2cc36bc1db4ee6094b4ca4c5a95f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6160d04999b8449b3b9d1e5368e052e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a82ba1dd5bb2b895306d4a4c048d7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c08185a7a79ea449750032ec0c3bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ccfa7713ad780ffb54d2f88605b1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e31b03927aeef1c22827c9e309f31840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4dfe5f7ff11c919a3bd192b96c07b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cd185585612bbee8d921fe4fba70342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f511f5ab228ee2210d6175a16e3318143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1007e953dde061772f2e621d981f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fed48169785fd871641ed4a88880745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31cdbcd940298c63044ef53868bad246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38972ef1273ef77b5a169a2b1cd1aaa547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfe1f7011e21144f0462bddd7817dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91653954062c7b36fa0979df996bb2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c91a80f04ab845f893b3c0ea50451450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f4beb80747ca986508a2486da43f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcb7e3cc918e7dcc13ae37f50ae3e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74095c0943b44c884d070fd4e57d379c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc99caa329b98097eab5cb718f327754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f149538044e47d348a2eaa80493e2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713112d0c9d38753924add09567ff9c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f7c1ab2c70536d219b9d67b054a2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8086fe3c79a39e257e7388af55b8f4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7591da0293f8ae65903916665ce2e8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c595f3d2cedcbc8c425c04e5c670c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f34415d7be5eafd980c3512e2b365f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c75cba337f2f020f5795de1a3b88b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65ee0eb21467a63312770f784f9cf463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649868130157a624cf88c7deb5d9073164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e115fcfbe66e4f0791cc4d64b06c7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1498e761f20561a5b17adcc5b6671c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435fbff81b72bfd6c2433343447784267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2401876413c2776c0177d3a3fb71a7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c86e1a82626d551fdb51ffc90f586569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdcad5984eeaba03cb8ddf9eea47c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99712a0faff5637a18b50a1197eef7ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a95a3878386ca8c263a1d0dba4d4dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82b28ab7fa69c290924460f7db1b6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75bbed0232294d75195c26f1b03e3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c9e2d0f4bc8a0b845ea0c47a64b5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d499f453a5dbe3a4e681be06af792ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225cb60b2cd58e402122b863a40f2b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e410041ff514d1a8524baf2a22bda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fa0fd7f11260c231b938fbe88290a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d67c8ac4e560806288a9663436e4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de968fb4a45b4b78b15085bd35e784181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f53c876d8863cf714952d8e1c805cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35a71507fc906cd4e84aca76e8207683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab217f255fa52dfd427fcfef2614ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5460bd9f7eaa2df4dd89032826e5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d8467fab85da6b6a4d059f2ba79d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900f889a0218dbfa1405aeae6ee32e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09040cb18bfe2a7074ef9b5262579188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c7112fa3db13ecb54ac4ddc3bffc089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a15be9dcdcce60c2e42d62bff70a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad204c67b22f1e085037353e02de5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e1f0b04bb55be075a0695aba6a95b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e24792fd1ad54f8854d0f95c7ca77093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf064f9caedceeaeb3b2bf282adbed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68179e0d1d6006cbb2971e8d769ad9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b635fda984ebccc0fa27826ab8b0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ffcaa11d49c84fabb92d195a6d47097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dbbf600673e93bec409fa75bd3bac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc24adf53e0912d57601324341b63bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7819cca61d0dc146d39d2349cf030100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b74b24763296f617d3d970194b2a6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c471e15478b27b0a885a41adeeaa6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3a07026ac60d8d760a4e9a7305158103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83249c880eef213903e28a720e729828104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61459f6e9e7d4260d2b60ffda42d62a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0052a2fe8682ddb0de7cc915a5a42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340f48ed35cfa7a1b09102c7cceaa46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f78ca307f4d36bbc9ed3d0930a2e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f162e0785f8cdafc85480f4ec34bd70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350a3ed20f4b93316bf58bde3776e30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c6c04dc2291c94f0c8f5f3ac3ba91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aa07c6bc58f1492b91d5ad8b10a1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c56a74f13fe127a271c8784553dc40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbeed101114185f3416c468c87a154114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb5737d6f973e0d042bc7101016420115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c07a882a19eff050c08f298bb70c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08efdb60138e5cb04d134a43214f9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f0b266f7d548ca71ecf4f0f591fcb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad94901205c0f2a7124510a5b046cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed5a65fe99024f977e43c5303b98ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba045e7f80e4f3c7686603cd6ff8bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb02b72705e34bdebaebc84ce779e5b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65124beff141210456623a07cf4bcde123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b6272f5edcc00fb8bb218a27f0912124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b1362dcd01c78d932fb96885732ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a848ab091097a2dc2f9cbfb72490c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ca6bc9764e859665ab82132d7df1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e2c227dd0a9841b27f99f69ee9f5b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacaa780a21fcaa1257d4de3b6d9356a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b5dff3cabadc473276e93c25f14c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ea6bab7b87ea28a70e43c6dfeee3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b796e4495697d2a2ed4d4d302d87ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0acea4ebf94218fdfe31aaacce787133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab578733a48b5f37cf9439210f9a805b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd3eb03f2c7f98132f06f60c96e086135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fcc1307e240e9f471f4e3632abdbd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc55dbfca16ebf7c44d65195de2294137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a795f0ecad86e31c3967927eab8098d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7eba60d814a78b80c58dcb3a9b570139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fcd8c499d8ebc891bd26dbb5ebafa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346a94410c95a29a1af19db418e70c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244ccb93791573de430898ed7ba312a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19ed4056538ea3ebf921c5585a8a69143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ba038926d2507df08158ccbfac827144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0be8e793cbf127f550f47bc311b423145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61142247390769e04408bb89710d83eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c0345e8d0d87bc7619abe782adbf9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a909494304e2cfafb83d043bc110f29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5548e3eb8d20cac9c083e26fda22a0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4644eb78257a8401b2b5c628e6a8412150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5000b456786f240c7edf4d10d684f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ee84a8999e4b699bed7e95c0326f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d0c461e3815f0e6e188c2cddb61b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec241f2374e42410e118c256d7dfb787154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4612bfe075c32cfd3540a104ea6b8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be927d1ad75eb7bc8b2c752f65a8f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a019287d3b7f43fba515eb31a54c29e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e05e05931c44b88889007f71376cd6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bc5b4feb514d464971cae8dcbedec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f056aa855b6038e178e431ef01531160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a0bb0041e4b12c68e578b30ac76e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babe95459069205fba35b687dd124b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fb85cbbbb317ee87ff5409f737d5f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f36365d6c9ad945b75b1c6b81391b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4da6b21461d2a2d3a4121fb02cf5f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db829ada48698139bb68b33fa6e9d38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5a6b2b317cf78584994677beb9e91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338fdf55e522cde74ae046e40875416168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4f3124ffbbd08e8d3a6062226cc7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dbf021d870d7b108e53332ed17b20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b38ea2c55a53058dcf3f7110f2624171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dac921946a64ffff13cac1cb09265172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293907d5a404d27fe64d575b3a027c4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8045e299249504be4c3638ae1b4b17f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386013d6816496001588fe2b940ebdeb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca91d32b2e427d3f68cf16c4993a6d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a29bcf317a95f503197776a6e48146177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0702f4413db6c629add4edfd15ae574178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f0b7f016e60835ed232e468703086179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08c6d17e26dda0badbfa9584895d73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f752d31b2be4262f2565f7f7bfbc53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f067b51678774b37853bf2040543afd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b5959771bc81dba48f71f26e036c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ae30f4b90ea0598a8ddaa99f0100c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233d66b1a2d7d4f82cac7b7999d60af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b865d80be471b10a1cc844ee26c718186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db608fda35d20c80468409b5db61ba06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0a94dfdf16a91037cb33bbd7de640188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425f12db9e9634762462f0f7fbbc2fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723650152272e398ab86202913ae278190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9f83dec0cbeb13da56553b925c91a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec21cd9eaf4c2983708b3abc1bcd73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb140ecd53a92f0a8f7a030a7871106b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3b453e2e84bf6b68e9da526a64cfd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89e9458926a62b4abf49c9ab0bd1cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98ee4aea270fe3b323a153e4ff93d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609ba924277ca3e1b008d89ca768e64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808a708dd83b54606280dcfec108216198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1a219176a41ff8d713deb1361fd02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56441ef06b02a3ffb83eced449ccc23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747ec826a5cfd116d9f847a20bdc42e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f59d038cb650634015c0e43a11ccae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ea0912c31d667ecada879f18b65bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d494da6d9e88c5341ac83cd17cbb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1b5f93203e27baf894ad255d391b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62660b0fed6575e6c3897da7b7323b2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3672572fcef4fb01ea7728a4c7ffdf7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f20a0c70f32bcfec64b8cdbceee55208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d211feb6c22e89ecbd3a1af58188da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e66733fe0e824dd69b721ffcbdaa7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675693d2683b8839a9e9f9e64144e799211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12db0a8f08648268f3c79dbb49d27bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddde68de0634373d00b955f2a68657213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db7b7d163bf1aa97945220eddf7861214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1aa5b5c00dae53c6333b5c01c028c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142feaac8a7c74fc25b82fc11c0134ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e8dc2d2d47b28b79abb3f590d5d87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d83443ba80f12008afee13eabf07c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb681a3e3b097f3883bb95269b3d130219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45fbf7bb964fba7843cc7dc905c90c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880644233981babab26d82b57bd3eca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223a4e18dd47fd1d2a9831edce04976222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df85d3eb4cbb2d3372a4f3ca5ee311223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c7afb68765c8c526e78ad3afd5af6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c24e85f9eaa9bac40ceb7ea8b460b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47079ba4a22f9b00bcce930ca6809bc5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1e2a82136ecf0c64913c8e6c1e955227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdce4ac676637e59d405c850ee276c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc40a58547e2f3e2d344bb7942128d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035873b3d5bcf0d73d3cbe3204773a49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff697aa4a08c3f99f961325a2f0dab9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c73e16ba3da77aac2a208035a9a96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867b6eecf12fbb331ba676047864377233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe81ef7db8cf1081eddabe577e07fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff7959da5a9a3209961bd0008147d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef685580b204772457cd7b321991049236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78153c89d53b8142ebcbacbb5ee103a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb2f8c2238c69bd49815803297eedd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203490e594413b70f8d139d774141246239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7ceedee32d385ad10a961ab931bf2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa424b8ed9b08da44be1eb8cc28e19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bcfac31b4229095d1cd853bc3b421242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b227e84ce90f91cce9e8a60c107c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088e639169ca70f0c3015db93556dbe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7df582b994937a4e563d90e5647b26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff7d67089f3dc5e719c94ebdacbfd4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d71a8185de2ed966b3177491e90521247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a406d0218778336a1fa7332a4e37d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd05ae64f24720c0c46accc5ef961e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a9d31652398ca25f40ead40277696250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0f911acf43b58274fc491e7be5c7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255ef9b0ece117e30c38e77e6cb1f94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfd429f945100332721139a35dbca0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895aaf6aaf63c8c27896488e876280a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e951aac9565718fe42108bf4381de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bc4c624efb8ac3b98f280713a31c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935bdfaaa26ec30b4beaf65e0b9119b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70742d8bf35034b79f588d1bdc7c548d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5941248bbd430d11cf27c52e2d9ac79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f40090ea935ee4960d7aa9e6521c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b958c9c4ee2f5f85ae7f981826442d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b3561e85f5d6f2cc14538a6fc5d26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d1c4d2b8e632ef8ed44b56032ea81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd3b203d445741fa6732831d378583264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892197734c99e8e9ab18af58f5bff29b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577d4ad14e20e4c7e306e026beb38a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3d44626d6f23343c0befb269818db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7514bfa17896306168c246a0f366d08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9eed350ec2a97fc4a497931309be0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1b680f868d0e7ab96d51d7351c59b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47243ebda7b61a5e70b2ad33c3b48726271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2418d181728321e3602b1d639674adc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca087e0c915f61bb9a16087ac4a42b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec129a001d01aea725483a57e5c8fb0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69481e36af1ac972288cc70168d37a21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5523160e25cd5a3312b0f310a607ebe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a7bbdfacb03f93601532902bc2e5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdbb0d888f66d0e0d9de104801980c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa3d2472cf9525a7e8fc8c86c4b4cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64e1b1ca9605938bc8dcbf6a31dae8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b7a1dd0f680a7905de3ce78854277281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ab2e19107656e8a026ddb5ee2670c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a7509fb11125631acb55449762fea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d54d95159afe3900f6e8f54d4019e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63ee0dce8c073e3eb6d6a286808455285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc658ad4c31383c7b466af98a1bd298286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851be9ac083837b420e3c04a38ee68a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef7fe93ab7a12664b0bababaa5aade288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aa5cab9ae6bef963afe9ed26b2016289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be531eb78887414e00b09ab795eb76290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1b0de6f65a821f06306050ba1090d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e103d48dbb2d5ee8394d4bec9b15dbf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258dbab9f5812e398d6ac9ef247031b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c537a809882ceb0701520683731fdf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a02875cbaa442eb8f8c322274f2f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794507f4ca9fe84be0005968efb62d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d45911a44651fa8b5d81e504ad9af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9c35e3f5dff37bbd6de3ac20be5e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de81a7c97c300ee870cf772e6db3be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4cf4f06431fc69f5c22397227b56a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0583bae50004344be5a4319e62ab86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c270551be4c8f47ab69277eeca204302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107cb581fed68ba0c096dbd983738f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb975094c3c223326be58508fb7519304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be5d8f3f9d465b6fe90cf5da4db966305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bd44fcae838cbcddcfcfeb3c09ad7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240546074cd4db5c1a43e1e5ba0ac7b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084f77a712ed580c9f9ffff047ae824308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237703e5ca8583d61502e8be9d8cc990309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfda16c9d7fe9b7865e621abf83d73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c4b4855e8acc4ed5777e84b820d2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeedf9210cb6a856dad0b32824667e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2feafe38272b0f15d130a1ccee844313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353c90a647129884d698c69492449b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974caf74602ca30bc51e83f5213daec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aab34ad04ee5c02c8478b565dd35f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7331e8a91b0ea30cfc365288d8fb70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f161a4ffe2dc6e3e09f1fb68ada990318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50bef6a94efd01514c6c5ec7c9d7c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fedc5ae632a935dec1ecf087fb9767320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2d780e41ec72b73eb0a5478fc5e43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a469ff5113b8064d33e6825fce6df5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf906a980805fb635b934f1594c96ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d155e39e10a4fb363e1982a8392b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8a2ff649e85467b5a6189efc81895325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e7a9cfc352b3c43b649793f082628326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bf45052d1bcbb2a8913a7df5dba89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e49abf2c85204d29649390242b6b36328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1275125519b4e345390a9bee5437b57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e705530432d6e8ee6fff1ed39c155aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48d29116d512fab4eb7e1bf631d994331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3520593a2d130459ac39329f62d93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ad77878b5fb0a736afdd80ef996ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2353676d51fc7b2fdb9751adcca621334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e752414fb92bb291765c9698fc819335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026428ce3b25eedcd9155fca5d6349e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421278fda7d7425c7251da13a8960d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558fd2aad4cce78076e5001308a5b65338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c285b9756f17252529ed4d69d80d5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930c063fee537e408132dd5facda9ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1000a441f268b206b9c63b2ea4385c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cca91a562a70ecaf96016503fd8314342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f631db95cc014ed1b59fa1c767c1c15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739b4d83976481d1b8bd9a4b691763c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab39d73485c97877019f770d30c206345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ffbdace15daed244c428aad24a9c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4b6d4ba0a0990af33472ae7e84128347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89424c3fd2354519055b6ef72de24a47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06e6af23a7992f3a33bdaca6d5ac3f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d228fc565be7464df643c7ed9e4c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a2726ec7fa859891181f3b52062e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f90c9fe9f28af1f3048a2e82e1903352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9a6ed7fae81e1c0d91a598ff0b76c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a183ea11a1f26b0b4710b61b13613354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b6c8c08070de5d402662b3d22ba8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e8dcfeaa871e2f78aad2df882a698356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e7cbef557eb3f59d73a90def28574357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9fe8489aba22b2ecfc8f6ba74c5ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d600f2f26b724da89a7d21e09f09828359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b81fb8505bbb57ef6f503a1dec3cec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed6949c1bbc1ee29a28571dcb62b7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab517e2e3c79f280f65ed3d7cb65b2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646015c2e6598956f0cf61c3f98ca05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76d134a9be2bd92dbc38116e04b0d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc685df17301ad1a281b76002b0bf18d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc652d4ebbd91545d235b00721a2309366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e111a7bad5b81c6333962de704a00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258d07cbc244f4fae74d333878dc12f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f2795c882278d95879d8b1e948b06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37e861a62fdb2bbddbb123398b98a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b3e214083054a7401c3da32356d40371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810e54cdc10c39a11da52a17850edb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31befe747ed3269b41354f02e8d85bf4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6d3be990cdec84d8d94ee15aa0a59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b1e96429fe85a00bb4d4d25b79331375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241437bf051f439e46cf39a098f8d164376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521b74dd944ba033704cf0517083c65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7713823ea47a4f209768b9cd0ec0d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2bcc43e242ad59c3934d87ff821f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7b209c667ad0bbd3a84ca4391e614380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5af23845a55b8748ac598571bbb525381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d36e2193178fb7f86093b5efababe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c5b9d85acbad2363bc1b91243691e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2c7b71c7a760631d0e3e2c22a38f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1d86bd7395dbd6308222f35dd9e85385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3f24a9d1a853760df8c270ca3fbe3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457af033d3ce01c668ada94064ee4cc4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448d6193001f8f51e3b064f69bcf26f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d9d4a98668065226abcdb2932a5b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dee1de16a5d8c4a6d53697229ce01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a867f594eca2e024fb97a3720f9f5c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c130e1248e79a3223e5280757cc5dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fb96d2961a43571a6aee90dcc2476393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6b2f6c71ebd619c0a024e4b3743bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b04929d69dcf252f314a7baa07626395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59de97c9c11d7119092edd6255b4631396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e89e2c8a3350febdfc65b4c5be7d87397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272616fe380d9233a1ec614dfaf733d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdce910d5180bf49bc07b9b1cd38fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac830125c2590200e0033c7552435e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc61e2b01d2187507dc48e20a80ab9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60135503e398328057bb068916819290402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020aee8fc9cebf6cbf889db75eb8a32403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405cfb1bcd4da86c1eff7e9c1a08a8d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd83580b539ce0c799b6e41fa67adf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ab3684d679fc520e424e5311bf28f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccbc3c8f4864783aac26532fc11f85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc727d400f84b28ff84114751debdf8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464a0bd8f36057b0c6f2fad45489e19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50a44d2d305ea122feb70822fe69f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43f6f8cc088cc0ed81f8edcd661f1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c328cb025bc8762a0534ca3f4b9a19412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e5f44bdd7f4614235afc7d9692a79413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cc9ce22d24cc44789e99237bf963e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b636c768789775073367d93ad5746f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7beaa2fe70b6af78f95b2c07fd69c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034d2894f3df994883072f790b76c33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff82d980c15969e05b6844c4621d78418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6ccbda869dc89f49864446fcfc52b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4d2adee5b3f59119ed6ea8d389230420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7224f0cd300318b211af52ab83e2400421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e055ea1343645127a74f40525fccf90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57825f5c6acefb3aa37733722fcc7061423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631be1b680a170de0609a6e3f54c1ebe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9110bbe43057c96f7a0a0a595d5dffc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee0ab772abbdcb9e23648e37f36779426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506b90eb61ffe79b56f95e5a6f75551427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ef854ff11062947242f20e00c92db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1ee4bd186243e7b42903cb4224a92429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40692fe2cf89bbd45b096daa14321b1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cf4614e10b9a29b572a61e2ce9a26431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39ca06085dae2af94dd6e790f34166432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7137461a7fe21ecaf388dc40889106a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78169c1bce51c88ddd7f0b92dcd885434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59880dc7a3ca8c195d8b21aca8c12760435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d02910c352a2b511fc3e7fb3f5e01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de655a5cd6edb00972468e05530709437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fb96499d2a236c6e06cdba2c70556438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3de5547e28446e852777c825fb8ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb1ce321786716b0f7db117263941d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f5c520ad89693c2b6acf13ac6bfe2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d141f278a6c9fa88749874e5b2fd3c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c213ebe5136f5f86b34a4d2f53a4b01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676b43a5295ff33986c678443ee7832444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b09c4ca4cfd4b296e20b5aaa85792445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810ded397306161a619f11db6f3d735446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d7b6c36d45dcc09c3ff0faf74e5cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b938199cb2579e4b02e4726ab253c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1f742c1618a75bf737afbf3d4b4fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601c9eab02882aa90e36195798ae325450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b96d7b5180e66270f982befec7f890451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c4aa824134b0d7a319eec2c979478452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5075a6942d03ad1fdc1028f7ef317453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47cf3ce227ef1462b9aa5849d98777454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cf4425cd07dd918578022be7ec494455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69a4fb82383501939f9fb73e504e3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae25d30dd6d4fa8c3151e107fb4cf3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2029f76b5f4fbc9f6530807d7c07a25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b8aad8d19f3d912be8744a872b4d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff81a99edc0a02c7b888192b5a12e0e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb6f0e55b7f25157d90870fbe4edb3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb18b129fa4d98f6f9177bd62806e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e4e585baf865dd601edc988521a39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a7b5ddfbb1b53d9a2024a396d1fce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2965c1ad0b26722ba96134317e0feb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7ac84bf3a8e4191cd0ffe8bf5ab29466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8329f51822d1c26e545c881bcdf2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85394262b5f9d4312ae8354fde5feb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b284c6a727d3440eb2903f101069f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09384a7bced5aabce243e614ee9f67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ad15f090cb301d549d9e6b9d5af6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183693ee2df46123518b720bd4a3dc9d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc92967d95037dad01167451b6af14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ca6d2faaf53e19ad8f757928d6b9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7fe25212b7627d6674adf9a175104475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f9d31d88275fea1b5989d6edf063c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699fb567ce8462bef2cc1c763e856dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e10e97222f63a849b9403410f0562478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e954ead72afcbe7d9320871f3bd831479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d47e3f7327db52505440492ecc659480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156df3fbf28d20cbcae7610b43c9cde481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27db6df322e20c84f28bb469c2310b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30478589bb7c306ee39d29a4fe77b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0c65d9c61198a59c23b7b6aeddaaf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837670d4ddeeaa5fdc6161896b0f5588485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afdec087d9366042f873924e8798fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9567f580f3a1a6bd12499d9a2b80119487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f04a908a31f854d3b4ca28b2342e4f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24404aecf8932294d3afdd2f94d0e294489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e36945abb69d18a5d51fa48269f767490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6eeed55e3b4cc96c37ddeabd34de74491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a3f3c9d6c6f14bad46517f2022269492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e51c76cec340e70db5092801241187493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503b9f68666cae55df1f25e909d09fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe306c11237a2a7dccfe7f05dae882495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa860cd1ceff002aadd74a877a889c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b3226eae1c1b1acd1d62c60e4d75b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521413d4cb9bdf1dc42377dd11342abd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b876b9b832605734b824f9ca6c8ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996784d58e0d25fce36d633fec984ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae386a9eae2c63cf61e02215ebe367501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229c62eb0205c49e0cb1f342e9b9627502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbf0f6fbe5558342dd79fc62b5eb0f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ffda12775835dcfb886cf6214a0dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef78100d202ad38919edc99256892fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d1f2cc5a4d7b656ff54fd59f54a6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e393e8fb34b7348e38f30d7e9080868507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9060a987e08d09b84d8e25609687d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc41f44e1991e767c33b276461d6bab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d09e7ad5b15fcc115070c8d51f8da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bb1036e074e5b5c2c9f086f286238511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff0a212f86ac972bc4f7d76cde87d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d119bea645bcddeaa88f7055bfebe8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d87c4a09a767afada424f5ef8e70d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c225cd0a4338139d9b4a386058d240515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbd16bfc305a1cf3975c81ebd0f4b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac992b2b1ab9cd4afadb6e4b61a3217e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b18e6f6f51dbb96760dbc4d87e4dd5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e250790cbdee7bb50bdcb46b9b3f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3cd9d4e8e82ffa42a858e548402e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9509cf3985b0230ae17b3e1269d339521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39827b8f7964ee2d0d583e6d5136c3a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93169f84e17e2be76e8ba8592f1060523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b2f4e213594374504b35d7e8937bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d67cf781be08b330c62ef57db883f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132fed0f14ac7a33c5245570aea7996526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891514df654b78220a093e75e4278682527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dac3a1c058e670991593f399b44fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca9a3cd70cd41fb8406c78fd7bd9fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91909f10e32bba57b53987578c9c6b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e159b3d63cb99f29b1ebed3107f062531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b30607f79bebd907e27ae1876f1bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08624cda42345be5253adf658a37a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508e71440b741a21f0311d1035cffe9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e719544d9d618849d08104769a57eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57eecc60fb186912fac8ea11ad3d347536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f01c45c69041d2a300cb71700013de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb4551b41b390f570c179ecb5b4332538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814d2eaad2db6c07594efeb86c68a32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9113787f9238bf3555b30ab174d37540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5567dc8f18b1818a5a20c498936960541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587d5fa93905388da61c58e4e628580542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41fd3ef0f93f496b917eec80fece33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca71eeab694d546699e3eb6eacd653544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae983a0f90f84f07e59166e16d463fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b4b82b9dade71da06929228f57aae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ac0f4f7062e178f8dc6be8a119fb7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78c6d5c37edeb2dacc73a06e58d1dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f3051e3b7eb7e143f2bc3721efac5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0277aad0f4120538bca963137beac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f08d934191db3b842a068ee2114f1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa1712a4bb6c3fd4ef709486967f2b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88986b2954545ab91236a58c6270f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad491d78299d14a1c3260a9c04c4bff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c3af182134904d3052b21d4e5c114555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18ef85042a4ec0984ff2bc7c1256a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e621a7610fccb3a1f486e2a2839d0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8310d394e5d4c728a1a8406c4bc0cb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bb42440b3546b80ea9bcd81078952559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfa5f2b72c1e7d38d102d311e7a5ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a42299ccecb179664de0a00dacb87561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7da5eead5588c46b5beb4aea1c5885562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa837d9312091caaf6791fb1afbd96d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa45918e2ec8d8ac8aa3576590c69e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac953df605221712627e8e9af689f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef260a060b1a04a484feeab03c2e47e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e1614e03ac2e81c8754bff9065e91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809704babaa04a7d2a80d231475b893568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b7f605eeb8add499c58d7ff2aae25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07968628089e6eef94190f93484709f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc4bd8261c3e0de295de967011607e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b336f4969e6c5317d0df932fb2690c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47eabdcb05667727f8b6babff1c4aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de5040ec6dce63a4e6ac8e46b10a79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10af162ee6bdbc656be3f6606c11401575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0147e70298cc2778a862c181f64df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28168a5e944657c7dc0eaa3f48905830577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8122f2b2f614fc849f55750b3da06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c9fda08458f65654b9116f3e8bdc3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3c283706162cac65777b892ea4ea0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915a4a8328771c265f5afb594148454581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de12da9c7485dfe566243f8646bdea0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15cfd36f4c48e3f26542793616bcc4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935b4983999b4330096e86e8035b7f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5f491e6ba77c9e4cedc830df201d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad3eadae3729a75490c07c48ec8ed5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2b5bb32adb2485fda3d1569a7d50c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4586e2d49fae7d6aa2db9cc4be2681c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689b8589e418c7ab7b6966099c67522589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86426844a01d28de000a706b0ed740590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ffd468181e0b72a53e1dd49045a0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a71da7b396673e35c68ad29cb0f688592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f054ac74f9515a316faba2c42e7bdd2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e14229b940875c83a3031b3e907f18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a01cd9d96cbf63ca04ed80abc86fa2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d5a40bb99b23e66861095b6f58853596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bb866d6ed5676b101291713e0ed25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd90b6d8fd2e7a44a07eaf839f6a901598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375a48e879c5b57ff903b86f2bfff8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca799067a68698ab31b3777b25ebbf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102e08d0a0e37db0f7df1a614e9cf46601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53feefd61c75d29685c8c815baa22a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeb386779e048799420cef96ebd261603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ec88b514fc5a25a09552497e285cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e51026138a35423e256b457c82ce55605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57488fd45fc96769d00f0d856336898606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b11c0b70c1aa1f04a15a4d6f9d40d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac4b363cb32afced9839120208fec0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198285460f112f93e0d67299be88f2ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15451beb6dce999f6a0c034c83f55fc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b589beb564445416ff976c487e2b02611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e890d22ae0083f700364ffd354104612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408adcf274c82e8eff00686cad1c2f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895750014b7f7f2d96f7df467059804614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe59410d1541ba348a76dbd31cb44eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade4441ee3fc471783b2b2a43008994616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28edbf43c101d1dd8aa3df7b5c1209b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acb81b2022f14661a8b29cae7142ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34295f7bdb7874669fe06e3471ce628619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caa908f7c202a4d6bf54cc141d8e1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa174932320c9b95ce5190ddf3e85bb1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c95be71a829acab86bef125688dcc5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751417c40259aefd79f42851c10fdd6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40fbe7943661c3d8ed84c04eaa08fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35ebbcc5f6bd5b8a3746ebd61ab00a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e973900cab86035f522aae991888e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682b9bb19691293f3295395d83a9f95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe597a3235ea3c7fb294d158d6c93e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faef2170170ccab40de0025adb84caf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6e6b8e242cc5736fa0e2fa4242077630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c332fde08e2c89c8e5366c61d67453e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37f8262666b419ea2257311644280b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82473565f5f192de88bfe0d900d7a4b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21dc0b57c9b11141838e32d9e4e007634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175dc72b15534447ec5942b1193515d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b962d1720a1667f3e8912c6251eb526636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7455bd815a81b2fc08d351a1294c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458cfc3378860b5156e3256e5e61eed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc27e11df44e2ff6218b834adab5429639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064b2221b1652e397b936496d44ab49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175ccbde45d6d5521e84193dbaa4b9d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8474bd2b840a0ff8375a3e0e3f4d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0cc3bd3c392ce40810f9faa3ca080643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25074a8f4abc0bfdfb1cea0bdfb99e2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a2b2e188c11321f0e4dbd604f355d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fa546f1ae271d86693bee0a4c0b70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f53a4dff0d03bcd2472cd2ce943aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b384bad0c1d6ddaae0c01b8458c0849648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447269496e64c3956ca485c8c51ea9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec035ba66d5f9a4f191ab993fc3124ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14b39db5a1af045abfb144d7cd5acc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544faa4eac3b584b83cce5a4eaa19e2e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf21f65cfdbb6786358653312f61c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a05fe320c659c18266277fb599b004654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47759860b7a4ec95414b65229587e1a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbea886304ea7a21c0fac3be1735384656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ede38165bce97988873fc660dc70d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1066b89d4e4c438e760bc6f119f76658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efe878d22639775f40428b0919e3e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65bba1239f56a2af0249ea902fae3d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b14f933e21f615665819f1ee19d52661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbcac8044a6c174bc2c4ef8897aa67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373d2d4e5a9ef01d3b71f2e5e9255c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60337c419c1effcf9dc58c09c897a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846fe7e18ff4f9f12736546b24b2868665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56752b0bfeeaf7285369adcd5522966f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca3cf730b4f33a366c04f4b654d049667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b613a069881b7ceecb729240e7d6d0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac96acb206f1a6fe25c0917394daf33669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f0df66acb014926c832ef13494771670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9384efb36a07166e95e3ba17ca6c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636e3f0ced6079d46ffd5cdce265aaf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecea5a413d598ca276c607f53f28326673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc9ec1a1d2a5862494619450e0fe33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb34e6c45acd924eca8a6856b6096b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d87df0e42ebe181fd032cac24fc8d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bffe073297a4264acee5cfd1dec41677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae351231e9950ffa9109c64174a6f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19a7e805f4d73759ea52debf73699c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2343c88d34f152443cabca9e8c4d76b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a853545a66bee7c81376fb7259a92681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a24b4131cb40f6e5b8b8f369a0641682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf2f29e910f72fc285bb3d61f093ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb8e53c2469427775b447fcc9ebe41684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b0d1d99e949273ea6d1163343490d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e4c15f5f5348905fd515706aa3ec2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd4b426f1357f6fd27238cbc3b85dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c888cdc37717f39c30ae226da30c8eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eabab3c84e3e9a3cda7b3a98907bfe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939dc32b855497403e0a551f4c84c24690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1efbfb6ba8cb4893a55a768ccb328f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f8146e2d1e119e549fff1f1dafedf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361d2283022f10f5b588ebc627b70e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e748b96f1f5307e838fbc50fd4492c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c87b8f1440efe4344ef5d768228f23695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f74d0c3be3cc7c73b77da35febe00696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c4a7330860adc16c18924b999ae60697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa38f01aeb5160311aa9304b21a3d1a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c109cb2a651ad6ecfe1900e3b34c4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce9e0f7911101a43ef72424ad4f7ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094679023241c9632220a2d3fc37c2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfcffebce3a747786cd834d31c8a51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6116b67992911556ee0e367ef7624fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca95f11fc3b01a839624afd086b7f49704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3352a98e9f56ed5a42eb31b6a3fd81c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05e68fb7b8eef1631e9be3ee237dca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af46f013e291b7fbd2737a2054d73b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a556d33d8cd274bc2b1635330e863708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d76daf1ac712f8ddfee2dec6c9b8f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf659ad1e0aa10109dad50d48bee0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e364d1858e17205371b1332d0f1aa07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d63a5265b3adef4b85b3f44eb9aac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ecca288415b2aa5436563f03ef0f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0216dd268a9a10059545db3f9ec05a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3055c7052ef6bf00bd171275145da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040c985e6fb32746c613507af5473bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410091d81629a88ebffd76afc406b30717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d126edefb5a2830eddfe78eb8eab82718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a896aa65071ccfc2fb9f010dfd9fd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc869c3125ec51ac92cece22116a66e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2763cc51d5308ef7547e9dc2d04d7f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa8a15f36d462846d0684e948b90dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2133f99b57be34e787df4b2e63ec5fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b63ea7277fc7e45caf73442617768d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65602b59118c26fd6832547053b2bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab8998f04dbac97e5981a366498e0e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c37c876ee02408c08ccbc1b4b609b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704155d25a84d51c3825312e0c07b8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13940d50fc60ac4de62d1ecc7debf437729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a129e9500f7b433f2a41bb0fb31752730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f8b741474569c48c6ecda3a714da7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c889324849a2f2f55f2877908fd12df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaeca48f16299dec963b84f40b37a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006b288165ccb7ee20614709057b1c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d9f6fb4797b7eaae767377aacd2fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54b71f75ca624c3ecc02869079fd2a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a322e6c95e2cf3651fefd37e8d331737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61bf344bff7221516b26a674cde70f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62550345196f55fb1c56d055a01e5ac0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6668b5535a651c012e950e21f06c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7525c0b75a4aed0419d4cdfbbeaeaf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e61f2ff28a0a42c1819db401cf27e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac2fa22c11f40a8b6a42607cd5c606743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47053b187f2e61ceaf2e32f3fac7789b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967f653abc405115c76cf189d9610dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf837adba408587f1d2d4b0d47e4de1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd86770f8a6b4a7cc9ccc3a05dc82e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebc52d92d83c3bc16c5aae322c48e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8418f29652a1d36e25978263f2d8c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100919b776697f99efda1fa6b259f30750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5247bb3d65ec1f1d565ab51dcffd2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c865cbbee61b37999dad590bc28a91752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bec6b4181fb15e487b47336825a84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dfd30067728ad6d60828df29975da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17d28e319c1e3e57fb5f5509e40f82755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90801377b6f8d42cd8d2b27b637c29f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96ec437b3f8d9cf117f0dae8d4599f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cee50278ed22e740d9b5f73d8a22c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9aac5f0f20dc0b6c1438a866c3b4f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c29db343131d5500eb3aafaba28c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf04c4ea81cb4621bcbdcdfbe418932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3137f60bc9d9b7a6ed2ec14a0eed7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d087f4610a46a5707b43f218edfa44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f313a7996402ab34722b4d2e3f55d755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eff64223976fdd62c853ba98f093526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb875fbe3073f82b44986c092bf2e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c2432801948a7219c14d813090e048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692de99f2b36ee5eccd9097e2be6a839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44756aed4c6b6237904429febee4400a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a8a04885ed8b5f65f73a1dc3dd15811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72b8d43ff7b4e67f6aeffd9e37d03612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffe5da59ffe08f4c6053c916cb327713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59250fb6ccb4653d7c84a211edb4b01914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffa4aff144a6a1d3bad7116aa02b4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82eaae54b000b765fccffb7ae4e329f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b76f0a2ab8c5dfa96aaf142c0acf4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a61be0ef8c37a42b411977c4f9f9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ac3e4d918bd661ba77055dd09af6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9563811bf424e5e71cff86b6085eb920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39eabd337a9439ea20493b12e47b24521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f01aba4f9abf214bbefa165302b3d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f98997d2b2b8d61a3723e94e82b38b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bba46be0153a3484445ea21924cfd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b99a35bf1b5651524fb5146018613625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc935e608428e151f761c985c20427d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43532f39de33475a4af4dc9cc2e7dbc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f976be3dfceb3744ae0ce428c0158228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd86868a586c35c6ebaa3f3274d4d2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c63544075ecba83ab261c7c06a1f5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b4eb24350627c9b5c703a2b7273e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65095bd502fb78b5a261a7f54e5b1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9249cf8198cd893b4ef1c84a4327d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbff7a5ffecff20daa15820202348734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32255c18ba8a2fc514b16c02d50b0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9cff6056d50dd155bcdf0f48d2b6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa45cbb583e6020023aaf4bc6ae6f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248831659f201e548b4f3a19f21bd5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff406c8b41641e1d3c14f11183a38239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580036416b86a0ce378e412bccce347a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d725e2f71e4bd8492f1d7eca75dc02d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf170595a1257cd3a16985a10921d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451a9a4d7d674c204a5adb84e58693243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02af33b5f7ed33e130a97e6aea179f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1f53fcec9a52daa9ebe98a8abf6cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511e0378531c16ba8197267e96a974b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ae013e768ad1db0b03117aa97df0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf17497240a09e0fee3d671c80fbf348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72463cbf5f26971cd42577d5a83dbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe09a73210b965149403407ab99d2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1ea1db1b38f04b37c255ae47c0e7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08363fd0ef2f25feef17aee191f6bbf452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41b43860a24eced26c36e3e2c6a30d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95337e83d5556241dd5770ac335e72c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4520ca05cd2ffc026e450b37d347555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f257ae5180e28e7ec13834e8d161e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290af38099986dc4c74981390b5ff6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d10c1afc549036966b48d4128fc5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa556c74f853f7a81a9da8a5e5b3d99c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca3ae11fcecd9315b094acc965aae660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c71cbdd5f14178c31fc2ee889b4c3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de268088983dc7d1cc5d6677eb5f0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95912cc4099c255eb9b8bd63ee134b9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ab459f82ac81c0d5091e94d8ae52964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd43babe61609e38be1f4f5adcc101b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2e2a4a5e91f857bc97088a1b4ad8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06713dc379bdba2386749641c1105be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b1b166dbfb86026ccc5337d6394ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4296355663992cb6a5f42f443cbd1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba821ff696061e408b056e404c25cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cac26e80cc7962a28cd1ad26d2e10b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336efcf969b6b6f8ff05cd166a5111d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b068f5f37824c2fc6bf921498350acc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fd1f101137a21dd793b08c2711d1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62280e237b820e427186385c3c045de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25456bdc6dcc62c7ba52e755bda194d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dc764f6024710c5c705b33794a16f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2cdbf595afe462e8f396c9da5465978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d09d0b30d363e282144d99d36da8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7b8ee04c575071ee7e53f7957d31880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3aa9e9f60bb843ae3b4e16a630ecb181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055908c4d165fd963e9f7cf065ac14182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded4e44ae2f18ec4bed27e8eff261ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce19a3b2ebd425900418e8999bd30584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fee03df81b26a75e43b9627c232f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea8fc9f8c281a05fa3cd3a47f4d8bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3377e534b1a66be0b4703b617068487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e9cf1699d575dfe469f00acbd323188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540741ca00943e919e30b2634d0e0f6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36135235e84781800cf4debe4e2e1d7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37188f39df582783264a161a4e560e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f19e87fdb4a7f531b3add25790f3e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805d8a7ba3e793ce0b7c5a84de029ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d4cc653b624897bb3fe5fa3f09af994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a98f1fa9eaee0c3c322bcca812432695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b66721e7b997dd74365b522a099b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd08df71aa9d8b3baf855d00c64984297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d13db668c978339f7168cb4def6ca498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aaa9765d3bd80c244b963a3434950199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb13eb94dea86de6dd840c12f83b305100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9184b84425e0c4a97e4bd89c4245c85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1fcb246d102f740faabf1da83a2b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360cc32112a06a2f63a77c4d88c2569103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d6d5ee8bdaa5100e0c0ff8e9bf52c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfa39a840d58176369375789eddc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e31f84ece2cf3102dcdf45b73d255106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443393419cf9e237a637af854cf14da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eafc0f8baeb5288ad471b6cdbd6847108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0248d407cd2f44d836668c1e6b333109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9e8ac1357043de0b52451e09c2fe6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366093269d0b0782b1cff2c95e4fb1f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c37e9c88480675a7b52d9400dfbe17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59271bd06a32a0d60dda269398a8d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6d1ecb3ba145f0e832e9a57be73bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002b2f507f53dc3a7813dde158b0f25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cd9be354cf777d989a7116fc73104116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14bdbfc04a3ff052735b7d17ee3580117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8274934c0c2dbfabe2b8090c90bcc7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f6d68cf95205a0479dce51fadfe8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16a340c9bdf8c19c3a8db40df0e422120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee57cdd23b2a73cbead2021d29c019121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d20902de5f0c7e2edf1662dcf6adb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd0ca913985de1b33e8fd9739c409e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ce2851e1cd4b8c1d0710a8b44209b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9322f77a6096813cd0f7ed2ec3da1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b88a37d30eb9f5a1fa97905d289ecd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd7117ea67cf5992f15b0f81d79ab2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197a9d9281e32efcbb6154e91590820128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8d62b9615a20785227381c5b6bb99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b861661519849dac42ff992e9bfc0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051817930093aac49b84c7ee634a9cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94361ec5d4f38a4bfb815d049ffac5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16c3f2b3c45d2bc93cc3b989e66924133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f213865cdbab5306484a96bf38734134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2dfd706a74062a1adeea28f860da9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d161b5add88ba51ce654c48ebfec88e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b337a075fedb8323d08b4373965673137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2673c110c45475904760c5fe29e29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf969dd358ff7f25ad2d51817c15a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa851587790e2bc4d3e266aa582e87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c59efbd75602080e5ba46a156bbe3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df11119c5a4d6f9c8adc0caafe5adb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719495a2cae30c5cb3aede58913ccd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5fc834d80f38fd4690c1b7f1143bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da22caf8745ea31e9c9941474404580145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa2f6b6e288101f98c4577a2438cd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3707ebaa035f944ff4466d83d1a9ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0130dae89971454c1f5952c4cd36e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c52e3bba78f02069a06625163885d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca825402dfa5926cf66f1dd432fdcc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978dd4ff69d834a5044797d16037b3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7710224cd6f3bb4ac2b197485f6df7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c98ef471780252cf9b2f5501fd588d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829189b276be262131465bac24e2ba1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f792c3f4b550835fc737794cc7e8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056d932ba7e9c8f4dc3c40d1bc30403156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190f02a698ddb64b205c95be6f753f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245fb3ddf26019a2502017fb947172c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20b15ebaa3900e68f39eecbc5c72c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ecb44102ac1c71c230ee1b5a65482160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f8112f52a8e0d4280a00866becc6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef393cc568fd95159c75e4afef60f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd5b17debd726c7a7a2136417573f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86e865fbab78396c10ce1820ebd543164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c8798600323d8b55ef5170fb46948165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480ed0645f01f3ad3653aea1dbb4a92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d65857a072675a9a88e9d671665bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880df6589eb190e4bfbd8a093a3b0a16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2997c6f831ad685a0fc454133ee90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe149b0b18783f60fcd61c22a4c4b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9e1b6d9871d6192b4677b06d3bf3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544fb4d8a681cca934de413075134f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1bb6a728141b2f35c8133690326cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc01bab94b6b27b36493174b2c8a30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51155099abc250d7ba75159aff5763a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da438d4ab15d573f05c5300889bfa70a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681247dd310e29ba8634de54bc0e819177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de056f01a70cbba4ffd4e964e1e2099178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92451da41906bcad309c34538f0baf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a30b0ce78ed0871761a8eea193018180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756b3a9f4e1cd52c01a851efa864a7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc98a3a0b27a57f3e10a7f30c9f4c14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786981e6c28914b722e3d873cafac825183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e946efffe3646a5673fa8f087fa54e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f41efc4c4a2009995d845397277c27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692e3db59d78df930b4652492a16784186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d99b425c02ca50ffcb9eca07c5d50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0cdc4ad1ba6dc1623d2684ee94253188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb23b443de52d881524853fa907c05b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9294951d65e0f0691664689105439190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd6d3339c32a7a33eedfd9815fee8d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42939a9a6f804fdbcb7c220e65397cdb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed903742487d85dcde40a1bb3ad4835c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dfdf4dcd60bf326fcb0cd4b44474f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d5447f3196f1b67f0e4ac05e6d11c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb790ce8b1d0c30e9d3b8b8df79ac389196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c29828e89cb0a9928838ac5034531197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd990a487b625f10a6c91242730795198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ec361ea345dee96689b6558cb44d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd887f05f1b9914f801d93d52060316200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacacb4d64290cf2011da10686b1591201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60086023e8a5885c3c1b35d0d97bb24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc5940e4dd4bd52fb89f819352fe69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36928b783a5341767c05640b0bb91b4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1fdef6fd9992aa59e7ba92992082d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f8d6f0d9ab59ba5aa090e94034d3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985eb5a41978f95cf120cd6b6fa785f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0895c49bb7c7832b526f099cbe2e340208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cf9b84f1a069d5fa3ad77cf7bfa0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452d461cf0093f3e43cf6b3b2933995210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d9813ff5c9cf0ffcc9cb14b299f99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0879738835f045535708f5db1af55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dada50592ca9595d0ebcceca2b20a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae6556db19c102d4f67f105a647092214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fcbb88f0a038bf62deab0eda9d368215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cd3a83f34ded7610a72456f71342f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6080926c8250958cb989af4910a043217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff20e2aa7a311ab9510e0a270d743a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4099fe2ab389376a22a8b1963b1344219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cb32bff3dd8f01760e1e156d085ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a791a274d71885cc1371b0a2e06419f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923f5089185cccf524e13f711f99d08222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5f276c5a81c80feadd3440c8f5927223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca10684955378752257f6d6d7196e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a041ef385b10b419e2bea1bba2915d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8bb8fc3cafa0336578bcd1eacad99226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff9e928604cc0c3307aa12eed49a38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f9213c9cbb3fe18b9e50c91c072fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2a9f95b7d10cf5996a48518b92e78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3028fe954775b16a1dde996cf0022c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbba8caaf238000735576348e3c94d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382a91bb70e850d9b08d536ed78418a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6151709a697dfbea926107680e4091233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc1c91e8295ae2f884dea14955e337234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5ebf561355f81bfd5fa4781973def235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02eaa80239b4b083651fbaaeaf3afd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22868beccbe41549d83fd92f9b970eb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea429bc8fc48fff4bf525ef41ed6fe9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9402829754f752583dfdfa3a97656239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea01168cdce8c84c56c6f3ed213e7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba95956a8c608ecdb58e07edf8a008241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef517d984f8a048c79f9206b0d6c5fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1475d0939dbf87f9145986d8c0fe7cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cff6364fff51d9b30de0392c15a835244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f99c395a0b04a6b5794b6aac98b4c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3698398e8da871810c3510b09c259f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c4e1274b4a226d5a4aa7c9b2daf55247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbf50fa66fca2ed31be492823c9f22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9ff52778edb5e4ee0b8064bec4f62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2005d390ce306765f83ce40026814fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8ed60e502d6fc6a47d8965b291a42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51813ee2cd74c806996b0cb5579217252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774a7562845c54f3f5e890ecd819bf4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385b6731a07e478ebd8404b6e028612254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78487e6af088eb907ab1d91f2c36a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae5e621cd7982aac174b7cc03e3154256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872bec28b44f2dbaa8f7784ae07c75b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52b2b2e334e74bd0aadf7be37d1cd3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407229d7532b68791d6baca363711e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb66268d19f599931112f8c9733aba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37012d3f93dc273aa2b1ef39b76853261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1a39c95f9266a588e7f9957b8677a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22cc719414f8c031b4d5f36d897887263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b4b29c7396fdcc9bc8d7659919095264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2c37aff5d4b9ede79e57217d41896265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bc0c55ae483e878ae236a2b18599d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278bda162d965349535cfd640abb1ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587e754ea9d05fea355c8d6751a7acd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848187964cc037ab4b5121e97a0e279c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babd2dc07523090d8623c352954ddcd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7946d10a246510d835df2a022d6bf41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc0316438ef928a12d2b3295b2a1e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9c88eb751bbbda7fdaec6ef97ea7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795ce7d5b57f4fde1122e2ac0c1aa17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6c3a27beb153efab51b4395e4a8d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6adccbe35508633e26ea8f20202f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd9986b0ea1e6f2c2f12ac4b6d2a07277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b752104115ecee2225cfec1e35d3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1254f5ef25426095fba8a6e19b2eb38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44a5394a829963482c1f409d3d61f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7908d4e66c08302c4f426d2ed1e14de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d9e981df0dae0fedee5bc07efbea6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd727c443962240679043d1209323a3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c90b3bb0a621230dd8601cccdef08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b22ada91702eeafbe902c68bacb548285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5861f6e1ed1bf055f93f5d0aaa575e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019757da3cb6ea6b397f56c03fbc99ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab914570299bfaff3862ddd6d79e56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888774e7e2810cbc43de379e0630333289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65001d482c44905d41b51e0dc4a735290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03905e9a422baad1c841ba2a8759b87c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83c07bf39c92c9f33eeb123aabe015292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f018e5785493a46ddf4adafab4ae6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7983675e3447e282ef7769719eb7517294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07bf228cf0d06750ee73caf17b3c4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02258b82ff79817e85cf2d87ea2647e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bf312315c7926ccffe4808738af46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da53c283034bae58a45ac710f75b5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd9c898fc0771f409d32956120baac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f68d1edda00f21ff04885d424dd06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906f110900880e1f9414aae8659e525301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225140344b79e6186cb8da87961410a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccfdfd8651e126b2173ddbe7f9e882303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8b6f9b017b8bc4b92fa690c506f3e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b25ace0323e5d3a17965723c701cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe69224b1412df7bb089c612cb72e1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c33b0172cb3653f9839d200515f0c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ddccd26c504823e03fc43d96dd60c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bd9149b127fe0bbe738c77f9bbfc3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975107d0a0f0af62a857e7323bc9b93310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc528461a4cd6b8e0618e5e3eed6bef6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad0964ba9b459b5284deea8dcd8a3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a71b5d55e005ee7e701d013a8ff83313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920e1696554434dc87a827619c9f9f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4197818a06330db7ca9fbcad1fc2488315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60749fef30a85874652f47d889b3152316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db376646b1d08a8fd28d63bbdab36030317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662707d3dbd186ab6426d8f6c87011c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f1ab5880becbb72db63ddf80bdfc8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb61d3ec563548c717eaf02bdd88fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0d59feca8a531d9bd5421df86a3f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0db8d551e7e6239a5675585e200ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef516c7bc7a01c1f25c3ded1ec8f10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ef1996d3652d3c60f0edf8fe75e98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f9265eb4b41d553953cfb9e0ddc74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca029acf83c29da9319418bcd33a3a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d865ae275e38952b9c68937828b26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0196a23cf5667fe9e0a9a703fc149b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c331dc8744ce5730c7b0323ad47a31329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cdf3d82ff1cd3dadc9e0689cdbd79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b26d2b44b69a119339287fb1de0cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d7294338e3bbdfaec22c2a5aa9b2a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc87ad02bc9360e50c7f527cd59cd3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0e9fc266edfa71ad162ba6fa94aa1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef060aa4ff6b38ad1b39fe72a008059335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89be7a16d05e41581562173cad74051336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc910a2e4471ea2c04538ce7652cb95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa0096fc94d28fa20bd15860339c72338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a16a3424d755db5ef31416b6f0350339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b3cacc1146d993d24fe7e929de9d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573e7bef931c3c9fa0fe334b218822e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370affc50caaf756be8612679ece016342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ef0e19d6bda6f0e6c3c8fd63a4e34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ee46400fb4a84ddee961fda3f8015344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4746fd2d3b1775e62c196697fc170ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ede4d71e43719ad70f8ba47210d11e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7d9963916513c4316c1a69d6011ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d52a88e8cc92d368f632de37180953348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca42e7e6b1b58054b3f0638c6b7957f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2744bbad67b5d28683b5531aaf4d6e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873b1e866c63a3ac2b69a49e0a74c24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5f2a1f999611a02ca3fb82586cf57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d92ef5e3ea1e534a1a2b3015976f84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80133cf48053508d869fa96ef477e92b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea4860ea411b897287cbf362c21693355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee9042cf13f3e8752957a6427d2d17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cc4d986db964e34045344c2e99a94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b3522d95971437c843d6ac0d2dd76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d84d60a6aff24383205fe904bc860359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818ad437bd591a74f60ac8b7e9956da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d5a5fb0b077755bd85524d54d478d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bb01c7201419c895c1890475a6d3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cd9eeaf8dce7c734c55010a0f7748363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc61f68ee1eb207d611f965fd73dd4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1b18120d23e531bd85787c9139216365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e9ddf5860bca13898e128d16dd397366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c548240415f769267d465c051b5bc2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018d0c0509f3feae31217abfcd4a799368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532636bb16f70e2ff567a8e54bd64b7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bcd6643dc74351aa5bd15d0c7797e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc84fc41aab8e69b122bf0b6847bae2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06583fd31ea3d77ad428af5148158b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25d0a2de870d6b721967d0e8a24584373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd60ed0aa146c3abd757515ec703032374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0db1a4d6b1849c5031e9239086774375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dbd849eefd86775155875599be302376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2c969e38b54e15ea4a2adcadd2c38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7762fcc6d6a736e6abbccf635f17a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce99166c2fca32a29aee6f67ad0024379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08cf0210ebbb60a10e2a2cc650f99d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd45a177c08fdae0114940ee818f0d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5019c0e14bb8d8d88fcb5c2c357be5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdace81cb0955f0810304027fff95f61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588129ecedfc57ba6fd4f7b62aac389384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ec6bb0d7c3636649e5f01af13ce80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87ca6a8421fb3f457767245bd4fa90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a289d88c48855acb55052336543ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c852646e4791e7b2b759ef7074bab6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdae6e91035e7dcdcf9add781046b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf63211b037e19835586c249f414300390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc66b8f2f60d5a6a0d215f45d21386a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8adaf7f7f44d476d399cabd2e4cb6b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254c9fd530d25ce79b7b650766a6f55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e55008afa28425c7e5960706e7f6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f7a0eaa010675490f2df9dde17c08395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9362d049214392fdc0d2015c7703de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196600ae90ff3d11dd894bb2fd2076f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be17682c81a300fde4d06d861a6d4d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe921e2299632b86f07d9876e28cde399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d74bec9168df260f3b87158e2f8a73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dd51b7628b611a2f7831989bb6829401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaf637b789d05e445ec2ccef400d67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4178dfcad2baa613adc850d152e2d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aef71cdfbe466e8e4583411600ebc3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d014b428f9fe57c8c29bc57cafa32a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c0c6fa884ad555882997fe9e6f646406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f3577d55a7e3bb7b271b86e761fbc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ae7e6076998bef9928d02333f1957408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c407837bff69275f77f94916615eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb59fcea53633bf130de5a19a15bdd2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8ed1bc9b23b0a377968a51391787a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95869c3a26331dbaac2eabbce34b8679412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cb3036ef7787602e0fa2feecd230d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089ebe4b6dd0fa081f4905680c4642e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39e91bae9f00f94bfa8e4ffd89bbaa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dd86cf63086212e01363db45b9dde416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80a3851a5194c47ab3e57cf6e0bec5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac601b74b0e49fdad10a81681c70991418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877614ce7b6633e2a7244b255331df6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438387e3b20a295fbc3b656eda8d7cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb95d03beedcaad6eae5e6d933065b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75207aa4667b8838f5b08e91fc505b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f94362a6c807240ed7df3c3371c1ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440298c4e4b17c6e15f8090032305b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f802ffdc852d6d3af91ef3be7bf6a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540f9e60e6ba6338e89688235cf5d0e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dcd3ccdc0bd879d22d7082ec1469a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115904202ba5bfad9f80a132bab1b4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365869f6da4f01d8126299e3df6f613429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b762bfd5400a9b86c55fb8ebd2f0e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c840bb5562e690263f11af13c5caa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be542a90f1e73cb50313452e2490a1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3d9b63ffcf0186b5ba232d702c074433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a20ac000e7d8dda31a8b50206fe1c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593e5d2f8d8577026e31487dc92050b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a28b6fa9610dc882a842b29e2a54ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd7937aa756a463a650e023dce5814437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c616ef148d46b491bcabee536cb20438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5152bd26a9da3988254d6c45a4e2350439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d9487d8711d33005b33467affcdd2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863de9b15dcdec06130ae2c78e65e6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16aa4f4e5d4ade1542ef3d796787921442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce10466b33e8573c813769dfec37161443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dc5bfd952392d88cf8e348fcae30b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861c4a5c0529de177b6d71c231367a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca263aa6b5b4bdbef4d3af02ddd47f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6a14e7f6de34d4e6724be184a7fea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e5c3af38a3f0b0ab4d14921a89cbe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff516d976a0ecf575bf43b6070f94bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9109c47550b7afd42abb586335608450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3720719a35209a69781cb0449c881451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2ab90f8fef98b013b6f881b662e3b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfe478ab84776dbd223475785826c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff90a9db372c0baa2f6c9ee37165e51454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840aa309af034e3cda2d1aec338038e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5023a60c5a160b001b8d667b3954bc8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77223a2c16c541dc8c60ed7aea96718457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71230f71cbb5699f533c655cb82f79e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f894e8b9f34910607271e255a2f20cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb04830cdba311458aecd34dc102b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29967f24320fd9ade2799a6f76f7d084461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7334d5247f4dd3700d17584f55178a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b6c450976bacab68b0db767027232463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56defef2cd79dc8f962fa75df5e59ddd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db0b968c7ee7ab1b0c217b9d150f29465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cd9fe6732eb5de726e7b5b47e2d87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9861db85bbe1885c7f5df7d6211de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3569bc2a7b90cb06a97846e2f99b306468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4ab0396ae420f2d8bb8c310935f93469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c9102b37074f84871ad6ac2ecece3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846143b3c85bbd9795c8d48b99ad77df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2c70a3c4d8107e8f883894d34ee5a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8434f441267e333d2e0e8a86388dd08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335daf87dd8c8ca7b4296c71d16db489474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f1aaad34aeefe8b77140889b4a2f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306331d998e2651768e0bfadc2300834476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befee5b159994f8009d17a7e785ce6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348b931e9adb4a1b800642fddd6b932478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033d41e3b0208822582defee0def495479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb8ecb64d8f345bdc592ed95a9b2cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dd5da93c9eb06777ddb1ceb1ce88d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd81de85bce221f5c8a2f17ef04c5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441bbc5856ea75509008b304f30b125483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0035ace0441ba9a86575261a9ea35f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe08db7b9a836bd7ee7cd811ede04a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd2633b7da3ea1f1d2635b263bbea7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f5f3f1fd2ccb91d62746e563249ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9b58413a0ca56326c11e4cdcfab5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027e8c46fda7cf5b49eb467eec4881a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabd17f89383956685a32cb632195e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48818b58286f77a430d747a2b5fa26dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9326628eeb1fe5bcf0d53f6c03ccb31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f446a52e83b66513da1e3013c6e0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39892889ea172ab9c9f86acd62f3e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e718460df823600999a29d1e670fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a54af57fa64fd798f8a1c41a768e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbe9292ff13b149a87111c59986ff3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91761d3934f97ebd0df1236097bf39c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321eaa184d9d9ae9ef648db91951b37499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3fab99c501656a44082969a068a03500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bea311b70ae3401afee2ed1104db3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe702fe0d4a62b2699ee7577a13e99502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dd071337fe8c6a3e76b4bfc279950503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba29af374b3aed427f708011950cf8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f645b5179de283e68bdb8d8ce6af07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549bd8d07221bd1ead7724aa126d123506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75266bded4f93231130cd41c2d6e6dc8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6da93edf0feb4a6729f5a077add784508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7942d371e370d7f6fcd2f25efe4101509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a99a868330be44369be31811a37554510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20565921d3efb987c3fa8c274d126b3a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806eee12de4db6264a449a1014c2ff6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f0db323ef09cd5dd60a0a4c30eeac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dd0090ba78941818ff4fb1271874e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6e899c60d098343295b6a1bfca515515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006c611ad43a4a2a7f8f08b30a4d648516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c7f23c95937f27c53404e6f1ec0c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65d2c9dbae7e71fc7f9cbfa88af988518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5df0ce81ef0c6291f8d9a178d459c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a387b5aa76fe5932ef3a6c25dca8e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06071c908dba220722da6cdc6e087b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778199a7a59646d9c6ec04d61e8af9f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d34109aef9d1a3dc17f11f13e5bc3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edd3de3d900eba55f9ef56862d58fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8473bd731ed5f2c27006ecdb7479a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ab5079637d7301adda55b2e45f43b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c5e10acc419bfb950e7a614f206eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c205cad547d3809c13a0f0ababa2e87528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4236cc42b37ce8763dbca5963330e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de45251d0e10bcea236ad147ed160b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e02c7f6d97fd95ef447074354b1ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0a8484bee4a79e244e46d73603489532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780353736f3a88e62bdae1683ca8b13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecef8141cfed76db54d093850d51d29534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc654690aa85dab08088608b71520ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39982256070d995540bc61e38abe9e06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a782fa5cf97175004ddc0cc12a2f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c747d9ddcfdc4de8527346d8abf53538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca722a32e9b108711087f64a56a7fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f979ef889c231fb58609b77ccd87ad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92463f7e6a3b2c64b80c8b2bbdbdc590541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b680df1b3d4302dcbf759ad8ce197a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d86dc91082ccaa0c6c2cac25201ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b361da78f1f2533aa76f0210d04a7b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362f0c2825e46a202f9b82140a02287545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b97e9ebec11cb015fc2f499273c8c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94c6d490e919e60c4a459318ba9f9e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e8115d93293c519bbac9c14606143548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3778ff4bbf0d5568515e30629f44b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35e66cc0606b526e09288a9ad80b0c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd41c20bb71117f30a7379359e6a97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4291e42bc09c903b454b0a227f2c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c0942e3d374b155195dbf10d12241553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30088beafef30a6ae911e27f21f9ed06554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc880b29912e24f252b11819bd3f97555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc9204eb19428c0a58e44d863a7c73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3579a7141fa7a35a850fc199747c107557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cc3caf50464a3f0be8973a8682eff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87372f96f974e7d6d1aa0cd8de76407559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af56d46f3715eae4c9e4c9a184d768a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d64ca7d0790641598c1caeb3c3adb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dfac28d368dc6e07e235c1f8ea44c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776bf08665e898bd83227f58385f1cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63845f249f2a04da31d85bbb02b4433b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71285c6d5b59ee08f1abf9a3bb08cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e37428b54f0cb7f658044ebc72438566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f26e77cd6c68ca3d1a101cd6e3ae1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ba04d425a25a1e7855f6782632d00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b3326490d436008a82d47778e7ef2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9d5562e5984bdb2cea30896a4c24f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42707010de3f7a35c9c0d0921a00a2ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43864dd0e294ea3e37004669bbc368572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f2cc08f72af56c14592c0bf74b5d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14c685779673cdad5ca1af414b4b78574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f6a24eb068635e52cd2d751839783575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec192be74e542998c7fdc78274a6a3e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634ec5af8105e6719ecbd8e3115b2e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abea44a0c8e360f98c1a422b3532a1f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2b9aeaf98492a3dd58cb329c62a10579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf76227db7716d309feac217d9f048580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f9f7e2bc75aca0b67b3124f7f77c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ce4405a99a510856eccf724462f48582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea72a8c34fee5b7817bc73fba81aee4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6254f9d9a86dfecea0955a839f6446584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2ac1299dfec5c37c0ed6b7e2e0c18585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa1d7d7ff8bfb666e73cdf7b47571e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d32547c00027a05cf638f8f09b84fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514aaf61ea45a5c2e22bac69cb64070588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69111a6dcb3188cb7a77df59811275589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706f5e7412ffaa413db88c47bd5ee9f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d9ddcabffaa7f94297f75ae883ee2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3bf914c611123ef9e57adeaf7de84592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73658b3ad4eda72a94b3f268e922f07c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a2b8dac23b24d664a9a56feec9b24594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1c6a237bdf075e9ae63b9d63e107e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a958f9a77b80eff648c426331514d33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420612ac3ab77e366fa19060760ebc9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b39655d2be6dbce728b57c6659cdd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a99fe39127ae0f31ff85404679e307599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089b3301d074caa7be2288c622f09a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb3deb7c652465623ff96eda643a9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a8accca082cfec646b5be7f16b567602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb906667183aaa3bda0bac4f9b02ff38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631eb1de2a685f64efc135c42b1a2ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51059548675bba10c9264ca1acaf7e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183e496a025a6d1bf95b806dc786c19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d7a72def7e337bca2eee4953312c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6858e803941273a177efadf9fc841608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f63ef76b6a3d5acbd6ac7e075eabc0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd40807ddaf4e9f72172f7addc7253610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10422ccead001906918a420f79af38df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df333279e662f4c08f6da322e1c2c9f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6948dee88b4b13b783d6742052d97613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685e3313b30c0e09ac14d245e49b6bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a368c301bf206b92c620fd808e94e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ea7cb7c11fe63fce0be2c77aedcef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d68de65b12a83b1fe07be1319e1cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b1e86a134c03bbfb9edb1f7fc1413618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c473bd97e8ded7e78e4cb699e7460619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c1f4296273d05f64a68db12ed052c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202696bb9cdda03bdc9af92d54beab8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce0883f5aef85c626597b5f211aa06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19bbf215f815c2850acd6edfcc6643623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052a3077e866b8a5b66b34e7a2ea4c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fe919ce2648ecd2111d23f0d567f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0969a4ea198fe825f5606a68672244a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f1ba7fd6d2d6c0a090fbb60c302e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799eb5e8e2c6cd92c5ac27ffd7a9cbd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a29eabb123cc146463196fbd960b19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e0fb7d7242656bf27073297e4b4b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972eef2a3ff6ca3426fa6d363461429631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ad6c694b35b4fe042de9106b7dfae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a958e4e06858dcd1a70eac60fe7f3cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd0d3d965e49e62dc3c95d9adb3159634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6466e1eb2a115cf72776fbaf97fb8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061582e99d33d8ab8bd8f4189fcb8567636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eba84e920637057d111c43d069704d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c515bc82847a02fbe1167503ac3f97d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b770c9d513a68dd772ef17ed91ff64639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a007cc29b53cdab5c6b83f4a6155c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a776db474e68bce79d60a39aa412a4b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85903c651d103ed7c9ee30112d04760642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08801a9794da35087a663e97017514c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553781ddb96044b56751ff5cb27a4030644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134faccf8cce01dbbeafb04c8eed9ad0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4944474905e7edc31b220f5561fc7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a38273485f901a4ef3ec5846946f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7fbebe4ab7a586707a9be5a662202648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d489392b5538497849dd51d2f67bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50070b10c0854229d97441e4e863d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405c4fe9ff4ab66570e7dbfabaa60ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212d5fb03963bc293a2a15df352c13f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3766fb9d040b60b1815a21edb6789653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da38f52d6f5fad44665fabe1918dc6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce8f529a4e120310895d214ee73525655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e259d325f547bec4462893c579c7cec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7558b98ea58bce215f7d1cddf7ee41657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f70b5e67bac02d2e446d4bf91c2ef2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f4b111746cab2acefd60a4a0ba4e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6822fd61654ec1af9ee3e98febbeb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b6eb65575a6138aabbe9c0dbe0f4c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e70c6b46f80d2d4b7f092ee5ed667d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb510326d6a8c1f9817bdc37089f7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939709ba1668a365976edc4390f8920664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf887f0c7c66a53dda5b37677983b31665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b511b9c15720afd25b8d8a40608a0ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb62c9dd6cd682404dc31dd4deb209667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c133828bcd75ff4f6be7a6421415f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95972a6b42f28d801ef37a8b4a5db228669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c799d2b9f8b3b7d56c3202e3ecad5b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bcb8b2d19076e18cf4b86ea491340671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063aadc2f9abd2a68d54032bd5c46c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dec0a1dbc26f7ff00822e183f6d08673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c7de4e8087e074fc3018f8ac58f2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0be8bb5fa9ed2b8ecc47198bbaaa4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8334509cecedd1a8148949aedbc5ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a805becc8ae78353d3447cbdb07e4f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74e72f353a89f7ed2ae2406e99bf01678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577620bce705ae00a6d806da8e1a1d74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b625f31a3e4d737158ab759b4e2bd2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12712f25bae68deed0d2b39574149950681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5efd528661a8be724c6b5baab7a64a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df86158753ac61bedf3dd68f32e0d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca0e3f4a4c6fdd0307a2ec4d76b96d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049392d2e526041bb8aac46237526ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc797ca4de8757b6623149ed1b7217686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fee1378180ea4a2622e7d81eaac33c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf76fb493f5ec99eae3160aa62ac8f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ee9d73a3765433067eaaf323d4d7d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5df6faa7dbcb38d6933e50a363670690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05978db8317032ccc4d9cd59d7b9fc9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd480f9c2d60dc2261561221687fa98692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc07d58ea28dccc4bfa206eed7377f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d66ab18f86be465731621745f2bb46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e63c51678c271c43e8b7bb2085282695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b6c21445134979f7922223e08575e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2d2913e57825865159f4c439b2349697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2396cd1b7a4b66039748baf517fcf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cad778c7a34aab2a8413420ccc3d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc272bbf0b6b6117cf6724594d2362700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc56d17aa5a95a5428256ea15522661701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a17f2ed1753d20695fcf9a836c2d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9574588525cb805f7e74a8538f03eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c66f8bd85f4156953f8b2479459195704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b00f89f51b8424b8eb431a2d641a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb002814b29dd8faca7d386cab175352706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5c087d8449594db8979def8361825707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a94e6482a62456fdceb2d4b41dc1d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aba2ffda56baf5b8c7a74b34f2f8b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc21d837935cccfc1bd8dcfaf3ce964710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5be3efb49bb4b89efda6a23a5198f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08827f0f1784db9d7e7d93c66e1f2c84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29721e758e8c58f5c4f4289c63471740713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd58fb1665ca0cd95b62f827149f2d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbfc774f56d7fc123a68a126abcd39715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8a15023b9475e239ae4a6b46a6e2e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042287fe557f9743f558445ec1f4bd0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c243da6fd5535f824ad8e637a9cb1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7eff3463a4281f230046b46af35737719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe890f5c5b1ed5a046099ffe8760cfb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abab4d207a53243b62e2440d8300a6e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb154e01dbedf2afd0d0ccf60949a857722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e5e6efa383af3990d9d4266e31f9b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284655f08c067a27adc227d02edace56724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40318c3b674abe8272ea6f3ef0113a0e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667dc0f5b3c98e0b40c918283498dfd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fb5fe19640dc3ad4a734154096353727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71109fd04f9d8cc9b1a988a8c394a367728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579714471426624153a9f0a47069e1c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653808732d25f8a0c0b618be0df10fba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a634c42fe4cc70a0ddbc853600e8b2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa737db6ebd8d53597e853842fba8c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ce9de19138d80e1d3223b87c986fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2057a1aa52054016d1139dd357ca44734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cee6df0f85e17ff3bc9d939fd4becf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7adbf59b220e5cd54ca0708916aab1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffa7a28330dc14840ef38fd41b8333737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12021b8396eda04bb785d39ee28795738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627474293ea543a136f6833ce9ce9b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f1127686bcf66c658e3f2775f1635740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b58c3f8e97746f105c8b5072308e45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389acb40c792848358a64d48bc92ff17742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f97b8432307c00fb98a7ed26b6f61743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2962cb9eaa7fda525ceea31a1f778d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357f160c6ca4ea56bc236062c098cb3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0e98cb1e13ec425eb6d9096db7ecb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3719bdc4093a891415de662484632747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8f36974888d6dcf2311448d281149748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f2adf360ca9042c011f8dc71de433749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab629a8c110d7112c82179e27e2c1a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d64cf96b99846d70789254de4f125751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d557fccc3a10265fee657b7b596d4d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea556db8da477f8aed2a31f29fa7c3c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f105a8e2aa622f783d28d60a1ebea0c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c14e449b65a5b7908641c75f8d377755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af8c4fc6a103a456e19fc4c440261c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81fa94f2a56384e42a7e100acdaf3c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1af1ceb51ae60f709684895c2f3939758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722bf657cbbf3e823f4bf0a26b13a1a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>