--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86f432a23c3c8437df0ade8f75006a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744063faf39f1403ca387f643fabb932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff664737dae8f2a5b09008a2bfcdea523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f06fcc76893ce985ff2d0c491658c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fd70467c54763e67492ef213cf8985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e81185c04f0209c72c457c3e9b37056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ba54acf27d00e86889f6aef5d35ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441a2ba385b245df0a89a14ffddfbfe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383f88df2173262cc6f0f1d605cb3e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd93328b8c8590cd6ab107f576d7e6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf96b08a0df32a15f4b5870c534493a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290e5608f6a6369dee406653f359ae112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610c4e7bd9ce27f8675c444155949ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443993a0de010280db426f10f2fb895b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b4a01832afc0a16f7cdf15ab1b6a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec2dabf119d4dae50c356fea49245016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60f01385e49d60d0b245378e93246b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cc6853f53835a285e04068540c7d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af847a37885bd8b7c8bfd974ed781b0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b65271968e7e4e6f04818ecd9650e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347f79f36bec2257a87c7df7f9d716521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfefeeb66549bead09ede74ea2f0db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1792323358c7c7ac22602b60e6c7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a2ea6c09f6a3325cc151760d8d9c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a38372c57b291dfabd21f00b27c3a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69f8cc4c15c657e5e8073ce6dfc0c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bede858a189b3a434a7eb977fa9efa227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1292cbcb264161d3f25061e18c82a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa37939f25879e2297f74f4d3b2d9d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c0ebf09c9b85fde13d650b50d3daf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc6a4e2c1684a8a2cc88083328e60931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9507ab7d06acba32f12caa1073689032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46cc02d08ee43a5bc828a348ff9dee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9f0b93f77244fa83cc1d8212d6b4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f589deaea71e678dbb6181a270e9c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1c2cbd83a61aa2da8dfa067070bac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dab7520e7f22a5887e9e12dc83738937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0785e3ab7050019e898767ed9d444b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237a897d5c27ed8313920eadb39182639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a169e0d8b88a916093102004fd5d8db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba6b0fbcd6af153646ef51b2217b0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b98094fe9eee7fb49929fc90a1fe542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da404e628d2d8b690e0952e0b70fc943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854d43446da7d85056b81b8af465d5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a411d6e1ee4f829213a09f89d7f6f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a05fed04e24792868656a533d1b7fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bb86d74c7c37847bc6af537ece77b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5256c053b816d86b20af6d3ac390748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c398f1115c93c41ee4b669abe7cb4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6c53ee484c3ab2a7705079aeddf8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745d767437dd38f247c89754f28751d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bfae82a0053e3a389fa9d301c51a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5fced13532db9372f3d0270f8fc2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4472d1d7cad6d9a216dec58d00ec654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fe738d8a5dd39234e1aac753c923155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9f6ed400e8b3596190a41de18cb8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611e16f312060ce17dd168dc03f33ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efa3205168dc3b17ce9f948d80f46458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bba1ab46e18711c0987345c15d26c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf9d4d5dc7849c3865adc84ee89b5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47e2c6efd611b7404ee65726e5795761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea542fd862b20abc9ba9979310524dc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db19c923604500555c95824072a0c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17874ddb56a42b27e10954ea267ade4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a2fd2564819f375397f399837a8b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb74c622b207ddcb6324df2ffbdfd2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b941c310971534254cfb90d82caee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3277d6c575250abda99c5ba35bcc5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906a2453c9f9a2d352a8a2708d3e61369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847bde5e3966f9a9dc47d0de755c4fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37bf3607e3d91e5a4e3dbbbea54bc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23e2dcd916c808f1f98af0a8ee8c3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40fce29934df2c375df071e9d1a58a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f2ec36027b8d6790e14f2adbee7a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00719ce970b5dbb944ff9f2a6f97a30875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acc15b18115f023348143c513ea86476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d6c268c21e2e98c46f46c415a649a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58871c0c83c7ab61c9e6025d95d11878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b470018ba9ee4fb07e82e648aad8e0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272c22eb8bf19d54d37c680307e58fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b682c44bc82d03be2116b3360f2ad9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b793e28819070e2f6ea8da4639e52c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57e32307887f4aa64dab84ce43512f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426da88feeb4ce165060c4f5b670a0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9d9f2cbb6bbe61f82c9f12219910a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f56c1bff3cfef40872c7ca990d074386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a7cdbc7c179d8d53d3c490428e55987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc684cfff66e02d79b25ff2b7f8a001c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde41a8bff647770b50af190007b4a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b06041b943e72e974649889e1ed89b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c314ffe3d6eb1b34366dc431755e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444f88eab3bd31959835fc1e25b117d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36e05711017e57babdf6839cdef8d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c424b36753eb90cdeb371700eab929d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e4d3e2b5a2822e472baca59bab7a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce816b614dd8805e1b5332c92df14a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1205e6d60448e8de252182fc2c1453497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa647f3a95437eda4906e48e74764898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6469ce3c552501a58118354b2364a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a58a21bf39fa94e167ea8640c8a5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04cb1236ebb9fef505ef6b41ad397d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2921e2e01170a593fa5be7a2e5c9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334a3a1ee3a7dc4bbc3420ac754422f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7da8138d39dc54a08a1f1b3b486de4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb89aa7bc822687fd2862a6584e4b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30862b6233a949456e88b98d47859df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0aa37ce2e357a2e7257b9a4410167d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6ce85e18c7a4c5e631536a946edd5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924044d8b73dbee3a608f38b3fe6c7e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f37faf8fecc8b1661d683abe91be2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b03673ac5506366a80abb15b4cd224111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f2d9ecd2fcd2c1565dc09cccf4a4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e34c799ddab6d6047fa02423af1d72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d18367ff52bda2b9db119494d0b8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df7a947c3e936deb842148240790c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179509986f3a34c9b6f2b8ac4cf9506116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02def73865d3fa66defce649e9250b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b56eebbf2964b2ed260f8de5b22953118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059de01080b0faf886bdc9777754d64e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ab536ffd09a8a9b5a5820820d1624120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fe8ffd99a3078c37cff11518699a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db326538b8a067aea2f099571b63d860122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013daf6d803b581b96d6106fd913104123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3725cff60ac1ece9381ac1f046ff70f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e007da5af5b048e126e76f4b4fdcd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb72cf4de599c6702154843f4b1a24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab35475239b03267ebaa274751490f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0bc120837410972088d07a2024132128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fa1e8cedb6d0921bd7a1fc9e51cbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba1813516bf4bdd8b253ae1c1f8f57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3bb98bb1c940636b7710649b4ee48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539be86981e95b25409026762da1e34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9e00d72badf6a3cefdf34422411bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f67b0b6a9cd8ea7a6076617605dc8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba850d018aae6414ce1e8c281df09de2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c892a43006f6b5493b27b1570df9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda69d888af91261a49b1c69e397e4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb658a4099d273142d2aa0fb1b48a28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcecbbdaadcc35043a671cead1bd2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57e43ec9333359cde76c85868fea28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653eed5e897114ecf0ce7a05e3aa1f2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e137ad4a3bc7f21325ab0f772632c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49d9a0c85262fc0f3237d235385eda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc2cceb050f94d60894e0ded7ff93b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932be220f68a29fcfa5b4ab335add7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970630be4a7dd0e07b6c132a4a65e21a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23e73687decb45a52b4ef8ad5419dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b7571a602bc6b4d511c856c0eb7bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5248fac7408eb774237667d1eba96b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfa90ff5bb49bbaf868da52df1c553150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0d505799c1215ec6ea409ad80c3ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d196c80a65fa9cff15dc3fc4d84e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558e1036a1a804ad4b17795b5dacfc2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c277b73999e36264a9f86f9de2cf4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bc7a0abed9f9b2f7e833efce66a68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190d7e33edac8b151cd9bea72db76f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495a4f6c174213b439f3fa0b38ef7b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77415f8c67f8116082d0b4241ad1ddfe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14452294e3722c02994fa814494f1dce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b66992b08f7caf2d70e017313be44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd33659651858ea67101f596b570e20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4aebc11d11649690697664e1b9eed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06196e4c1bd331a9ef6df3d37250ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110ac0eb7c0d166977309a7c6d1007c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e6752708a71c634e153d48bccf73f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edbb9fbad3c9ff1aeb1b615f116df7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b467aa392b9f6984df1fa4274bf0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ecb1cca53574d06ed09e55128bc87168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c87ed1259da152efa70fe39dd950e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49476bb1ebfe00c1d258f8c743e5b9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9aaf6fcc31b557d565b9bc3f888c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6886811ad9802a4ed35396f72d2425172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56add089caacb27920fe5ae24829f684173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997e7102976b3eaadc3b54d00c275da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983bb3d2e65abb3e58afaa55f914096175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38412407df2e07d1ce79083c565fb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bff7e238ad15c8dacf44b1a861235177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf02f6623b41c170b08db1d493d58b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbc1cb729a0d3e88f6176c62eb8963179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d7eb65400ee813c0ec6729951aab0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc46c9bbd0103dbb18b15bea7e48406181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e496e8087bfb07747c6ac4d1643ecba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c50bfcb757c9ef7b783b18653ef11d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a8dbbda5a100411d5e2c70d8c9aa8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ff7ef45e33c2af5b0519af0643e66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3709df89d423607695e4e0a990cfb2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e8b853818169dd4e542e0f9cfb084187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904b54ef64866fac47dc0a574053242188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d40e2024f968aa0cb91ca518cc557189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16d0c261ac17a50a840d3258aa5cd0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de382b3cb875585f35507df81600d50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba095190bbab8a6c547908c1ad672ede192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52041cf3e8b7a3a03124312c1638ecd0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002880204b0a9cbfdb987946e980798a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6319c38ab56df07077094346d18821195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402042ceb4ef56daa6b0f5c62ef687a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d41448b38473fb56e5c052b421523a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47bdbc10e7cf5d1c888e2415fd114e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db87cfce9468a20ccb894cb25937a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7765946ab3eae5e177b12a5c720bade200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8319b35eb64e5e45aa6fceaeb21c832201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4fa5c53417626401eff3494fffdee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c32904306893a912cdae77b3c98ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968810ea9c14608baf8285ac52f8ae6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366735dc346b92a1a546c5f22b7feba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ca9f6a1701df9a25361a1e5190b3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35715b71cf406cf364bd2268e94569207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ea023bd7bd22c1ca5617ff3284aa6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7178b9b3f3bc4517c4588f3e6d3eed9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a0bfceabd58e85373ab94ca3db887210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c268686135b9a2c40f9279d3c5b3ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3d6ecee08eaf4a56a6a48925deaef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14220613cfb2c4f4925b8c1a17d243213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61576ff38dd3378320c19c7d8957c2c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6642e1ed8e2a89b440b1426686ea5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae08f73a32902a77f5ee65844e1e493216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c87a925e1e024279e6010a7496b77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d658d4a76045eea24e6ab308f2505a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb417f952e4c758c1b199e823cebf192219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b61e316b70094e2aeb798a2423b6e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba010149b0785a55be603a7a01c934221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3c9901eba198f61228add1e2dbc4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264778dc6ad57d8b1e40b052463240f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d630fe428957314599450ca9d13a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d60df15e9a1b90efb8e8da3b515d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509f9e178e08760cbfae2b3e8f67b77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522ee662cddf528a25fdadc64dca5af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c68bfa8a7611133affa7657e4efb27228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7522e5cb067e87fdb397ab666ddd1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204da49c04ecfc94ae76d395be95a73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9e2d5d9317f33ae1151fe76314c5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859898ac9ca7a1a86a5cae7c11dfcb8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc162c5ff5309613ae81131b6268d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56efdbd677051d0dcb2c6cc53846e25234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734bd2f24fa1aa137c70e1ef2c75445235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade904905c07b6e5fb8f2814e53ed0e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c82acd7eeadc273ad19b7b92931c0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0bd576e49fbb026ed0f4c52e5a6f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd75a63ba90a0d79c3437ce5285a245239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d418ef7f564fbcf4cf924c0ac69f4fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f1f5a9e4c6849f863f0146a177683241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918a1fe9bfa8aefea1f22ac55f8d6da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabbd6971e9416d812581f156dde393243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a1944b9e7e419a5bd0c784fa4a3d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0265e9afbc788551326ee896923a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02736216b60d18e11549667bf35b4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc09ef70284cf638bfa45a84f2973d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe474201e17cf2257fe131ed66adea47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761445dcd3c00abe29e18bac65220a20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d89b3b477a6a99151ecbcee93c35fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b78f38fa99b42cb08033ea10c55ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603d9ab7790d2a554d4b9074d1db2b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa6d3c19b394b8b5d495264f4b19bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1bd57bf189e1ec1be34d57eaf6003254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02784574965dd3e337b733cf7617ff11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bef3cfbbe7d02dfe96924fb61183f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ba554075d2a6f4389dd20490e26b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1502b31a0c3a3d465a30fe37c032f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bda803c1ecbdde27cd3f762baa2bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46339b84a96fd10318c00cd7fdd1aa0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2f15329f840daac8cab5c289c5731261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dc579b1d8403a9cfb6f39837d1929262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde55330f903941af20a8eae16fc7c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1611d64ffd07b36957bbc7c063b33ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c08e71646c250ea70605b7dad412f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587979e00e9841c983d1133e419d5030266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62700d47343d79c773459f31ec085ddf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a282f1cdacd9406e8be0494f1e27cdf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4c38e5019ac8a0c194435aec9427b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee162a7996765acc5703d5904cbe527270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55736c02c7d2c7437aff624595076c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283491e216300dc24af61168ca21f04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ad79e6c0824f249f13b6edd14a1d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249076d310ffe80026a36bdac02612e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a8323cd863ece4496e3382cf7e2bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c42a3a962e59b4052ed42d3e2f32b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5e7ce5bbce9e98d6b20f6dfbbc9c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9af96b376fd220dd75a3eb1dd97617278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674ebbac145d10475c2db717cfd0558279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4c94bbbb3934073087d96300da008280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acd7d643e5c5cc286bffd4e2c195ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd694c402a76f623636ecb6a7aa192282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa2513df47835fe747368600c75281283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af934702db06efc23d40f19e6e880d22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac331b265cc74f46d3a9ca7830e1a81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1f778c4fae611ad2d02360de337a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd846078fb6f41ffa2b5a979e96ef9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c98eacf6935b1dccf24734cc7d45ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653891e73907870f3fdffdc48e102c48289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5bbe8ee0f0ce5614c62356dab2582290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3080738278e173c3db01aab7452f1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbb496e5766375dd65a99d7b07909a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666175dbdc9a54c69a928cbe9c93e32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9132e1f9da114f22e401206d132014294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028659593694043c270ae4c5f95f8d67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bf393dbaf48c8643d244c3b94f973296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add63953a1770e59f8fb05f0e5df7658297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1b3788407f491b026174741c7b13c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b5d9295ce0ae1b6307fc2f97c1ccb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1b23594cf28c940a14224dc762d8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516382c60628021ed8d3f953d2c9ea97301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07134814d5461c1a8e4b6c1de1fb9071302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dd92b3322763e014411867ed10801303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7532c0f3d9adac023efcd572a6fc36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbec5ef467ac5141846d87c89fe5fd7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb67235bd9de24e50118e768e18216306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752076e822ff8e2d686383dc66afdf2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66936dd42c14c92ebb89afb00422ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7128b0f819c6cee10c678716d89c4db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a28a2edc95f6c0ee7495986df517c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af3d8646033b95f0dcb257121d14c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d556800df4662d6d1ee0009d7b111b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5e8b8163b6c6718d7ec5bb88d78ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d7b6d10261cb39cd9b26e924b3b7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56246a8f66601d1de587b82cab048cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0701fdbe85a9baf0749e2a3e67d8a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706a4cf4c96357cd293dbceb4c5deb2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6368d4ae9e442b2dad556b600e5ea3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8d19d16f96b16717564f7152c8e2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4747897991d265c65acabaae79dfea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f737be5b222eedad9dc70c02c17de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2442224990bb987b3e285380be080c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a64d3b6051b2b2efb7fd8788d4b679323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56849296c53c7398d0a78ce4b65d957e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c393587e1fa57857217b92ed4236db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f112ca754401d5a55558f072b8a55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f23fb2b9d299d46852ad8d54411d77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fa7cb4fc95f7a08b93b990a91357e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e98eecdfb63102b4560fec413345d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af41a10df45aaab31f803d975b33db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43c795354d9dd6fa2e399aa7516c42331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6133f095b1f5daf114f2f37e18a1d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a09e315cd5e86e725df29ac6604914333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11991f2d85c3ac4a5544b47aa263600334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010694219c69f2726adf0e0a8ea07d8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaa18cf00195e31f2c36f05432429b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fb9ac4dbda68c882e043a75d09eaf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f50cd82b2454227c6692722993266338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad599a69beeac9329ddbd7c52fe99f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d02f6fc6f88aea89e084e9f5b2494b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c2a04251173436ec4a2d3dcf0509d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d79d6241e5dfce45051204fe835e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2f590a304df4aaf68108f6565ec23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f4e3fff88cafce44b1083e356b5e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da652709ff79d4259d8b4eec3708f65e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686aecaaba2b93a88b2002f72e91a9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307a6e989a0d0e9b79c0f66f781b738347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6172dceb058a67d1f06d53f3f95137348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03712d6c7b372c4e9f69ffc49e0b8b32349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082823e1a382d2ee750e992620d68800350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be06aa34476256dea22fa4e21cc1aeb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51960e880993db8a8d3592aef21d84a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca6c72534483954593b3c7b43979f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78b3042d1c118bd07e34c35a043aad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cffac8b30e765730c509c3c72624d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73261b2efe9b781b5cda2f23b4aac64f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53923887ec0ee312a8a6e22d83c8c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ee9b723b6d006dba5a67755c24441358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de2790334dbc13b160e6ee55bd08e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80665d88b5199e894c8386187837fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd924d3d63841224438c089c4e79296d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc351df7f5c7697d6a6570c40e9e263d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54de9909db9cbe023985e4ee8d27d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954218e2d2669f7e276abe4fff6014e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48d421977e764ad3ad03ea25093fa2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798b3180b97a34febd466d10ebabb73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba1dc7804c9c9dffb551c05a3dc32f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046601629875aa32ec50c0a59c6ab714368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f24c7f444c37abf653819cdb18c38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ed9aa5faee359ac28771f2ea86409370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5e68fad3e05de2b4e15213017bc25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7d633f5166e57f082652866b97014372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623dace1d26dc263e634de217c885d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103da07704dcc5c5910c8704ca93db9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b8451116d73c4b658c4b872f53b38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9686b7dd5722feb7d27d871dd69c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b90e4a04683b201a28f79a28dd49f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a7a79293e7b8e0a795306c2b4a329378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9f4f471dfc1a0ea5dfc71a87e7cb7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415057ea8a01d7a4378bb497c70fe9de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e15a76c482a886fd2b738b655679e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43481b6fc5e42f0c9ccc28eed8f3de6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595a34c667e26604c32df069406b1be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735d253a4751c44f25a8ce4b1c8643a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d53eb1a00d5fdee386bc184a251da7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb81c0bb430bee7cfcd648c509e25c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606f30b6a51612f709347ad345b628d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a4596102c66e5946561c0c45908d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d8ac7d22d14eb49d535d6bcb53d1b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d97188d6def67fb5d2d175c1296c78390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c18c06b2069d9ef2a9d2df0dd2a1e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72238420c38e9f7c6ff3eb1fa58f138392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38669a32e2fa2c7566e8b60deed2f707393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4eddfd00412a2c9db7e2c41bb75b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8a7ed32da3466af39823d68b8bd0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33b156cc8dd994380c07fad0848f1f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8acafd722f5723ffbd5180ef99cae6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304075263c081b44a4e2730e142d3a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc58a254f9c97674b6cfec9d328abce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544c4ed1e86da451a0e04e02c0782c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd08e8b90766cb56ce4cfce80ff639e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a90601f6e5f60f580d596d7c16c81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd21828f93a2033f82fbf071b692b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e71c9f93d62cc49096ea82954ee66b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029cab8694c8fb3a2fa59fb9512c14f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea265e104f4fb544c89ed9b69aacbea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5e127998b9e5734c6381484e1b8f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57924c1a849f8c51a81ffafec4affe64408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c31dc8a8c09d85357d0741453f486a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebc2de64cab2a9a488769d27eb6b7c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90edcaac468ed3b1280b80c55ae3b4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff53b6d7f8089da8b65d4a4c2c6c5ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da3af0fdc188f77c5e27034264baab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4e6dd1a2787fb562393f92526b638414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fb5226dc4bcf8da97c0b22a2dafd2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39900f3035432ab159fcbfad99d4d7e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb744a6ef9421fb918358cd5be2524dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b984055d77df1f1f3d9193901e46ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834fa6913935e91fb79e3a341b39b74419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29ba920b91d7ba95fd13a6751339fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797bb92a48a05c95e6ae08aa9434850421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4b3406f8b4fbfc53084bee50bdd71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394a17eff277ed3fb4e04f2acb7ccb7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7242a4018d05046bff18badf088c2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b3a3511916865fc6792f089df95d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c25a5ccfc929e1116d0c4e1711c5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0dc871a7e1e8fc0ae1ecc649c7971427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bfe37576e976afe56dda8bdff6424428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14b43fded1fd5437bed4fb9fbbf28d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ab855aa2ed1d8f7655e9f059f62f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9824d836d53e1ffc3e28afe4a9e9ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd23d644f885d6b38e713d817c19fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9ac54e0899b1aac2a1c8a02667164433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c40c0fd14855d0a19907bad6cb3dbe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72206c4c458af9fbcb9c30f4062837435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c924fc1fde3c38e01c379c7f201814436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2079aebf2e1e790a6a99119ab27754437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f211fde3a8be474dbf74494b72a9c58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116679bf57cdd68d867c8b291ea4f3aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f31e6ea449b435650b21d8faed90de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e73a9cad039a3713d7139535519b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15610715ca73c7b26e212a4d9c850129442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69879f08fd6eb7836ab1d825f267f3d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d4ed94c6b323fe988d195e332e434444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e45e8b1983e997428a76893befce29445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd4c0c25ae2bb23281dd574f55b5cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b250aafcd2553ffd6ac3c8a62fc02a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7452169e7b450697051d2cb39eade448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3b3ab93ec563d967fa0b5a67afb9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361deb9454360968cf168c4cf4470ca2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5af409cb186b2b407b3af66fe3f89451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cf2d69930661cb1028a46232ff4c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb7d50790fa33fa5073114fbf8f1fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cd3cad3077766671580869b7b341a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0108de09b04a42b517cd2a6557d2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968fa4a089a131509eab6f8a3470d18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656b86bae97945e206ab084045915d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef907080d56d549a523ee31973dfd612458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e20a3eacda1ff0d0f2c2d62d0d117459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d9c1d0082e72a03845358b01f333d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e2c15e8c7f61b13db38700e600d3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42faa721bc345a299454853019a6e0e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713394a45131df2d1a944ff50606a8f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fab3c87d9561ee42e9c24883ddc6db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2186182a74a5dc2b87eaeffd95a057465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c309b5f1255af78ade7bbe0c856323466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c5292f86cc79d2f1566c538d35c05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be4edf709484038a553f55b5469f12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554192fa889a309967e47ec77a63d9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9da1a34f9dea83b9084ddbd8ff0a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8283309c4040ff49564a4fc5e5856e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86669db5077b839fb127e5eb9d38a48f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89098d186c42925d341a445a782446473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa732578d7eba793c23acd41ca814a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98828c98e11f48ee99a2e0c711e90a19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51e7fa54ca5315ca6ebdb67f2ba91a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c7457efc89d04a86e9b8b9ce3f84f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95284a4fa7048568354393e4a19d694a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b3120bdb1847c91bf1d72e47fc992479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f72868503f9cfc007d0b42402fa5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782ec0b2ee53976f04b4f8d8db73c06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2b1b4cda794ebbb228fa7c730afbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7139e9ff4b92a3357104b77e853444483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ac88f42bcdecee0edbf6e4aab3637484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26174a9e0fec0f4a74975da1fbe31cd5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74211d7a639dffb59b9b544f7ede9193486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aea8c2cd0eee91209c6b42d6c824f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78bebd8e72b9fae56f23764e186f8a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ca539ea79bc08d3fcc1269261e44a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6901cca124ba3895bc33d63feed213490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbca857132def030973d2dc6f9facf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196ccb698ceab5fe4c2266cdc15fc2c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9739150eb3c63eaaa2f3663e1ad3bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601327245df642ed94da05aa0dcbeb9c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ca91b0df84b676ebaaab30d0663d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5558f43bf46e18754bf10ff074dc52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fdaf46a8c2e51cecad219872e72b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5ff935d2401bff0b92fcd695ca329498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb09b44a2706a7baed10125d96c383d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5bc424ff324ba41804885a7394c66500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe2e76c394630647dc1e1428396475501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1a44997f4556ac0567cf2618bffbc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa075a5063dda685b168518b7587774503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f59247480bb4b4ab79589962df3fa0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb38a883989509e00908ea9a62c4ea2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ad8b8233a3ac7e510f6a9d30ae7c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b27f1ab32419701cf5040e47b07c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c196c93a640f6aaa18c9912cb1f0b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ab3800262ae49fe5187dce7b8e53a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d98cd7a834efddcaa0a814f98db84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aba730ad7b723770ab69f230646f61511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594da4c1a0ba1a6e608aaaea7b343fdc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735e4bb769bebe887ea85984592babb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78ef294d9b160d7cd106f1bcb11759514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad7681d9e13ca5869eddab16bfd177515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f69bb0a06a21156113bc71857dba9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1934d7849abb4cb28aaf8b1377e3f91517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24561d1a1d1dab45adf6523e1749332518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2b5bd61f0b5ed4069395a2f588733519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bd734012d1b89d292b83b4167f2a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e602f8fbf821ca44ce28dbc37c7a16b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b740e0e506840f16dc80bbc2d534d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d7cc034f84422c5594161ddd2fb0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9982b9dd8b85ae98709fa578f1addf2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6c00fd3dddc754948e18fa4a288e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fb728178707c99ba2c99e5928a8ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c49eda4b60d45eaeff765058da2cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca29b121579ed7e3ace793b642ba919528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365a0b820941546c425a935a8563bc9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1dea2083319a4263e8b92305c60a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82757aaf384156636988bc93f34f5d2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443ffc141e1d28ca852f8891fdcb775532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153575c886317607b65c114da9e5947b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104ed585df8164700675637e1510408534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c27ca1f74aa7eb2de1f2f5095f9bae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdba2909088f2400e50fa8987844299536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b713259f65b1b5a67ff7fa374753e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892a6b5d13e3b7b600af3c4686cd284538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbef71bdb37b2cf1475f1117b8157d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f36c8c409891641aecd8f06b3c0d08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a5b943b54acf847c5d0fe4aef9389541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe843c82c9c8584d60fcd8a6c08fbc5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e48e27968b54417a7bf11b8e59d2da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b47d886d1aa668220232447d1b03c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febacdc93a54fd65b182d8a04de88ee6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bc98111f9d014b2b4e5e2be60a229546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecf83f86951f38fcf780bfffba17f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e2144f6e38c8703fc44e0613130ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4a61aa4503a4739765a544c05d357549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a327c45d24cdb235ac2f6af1e99a615550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2866f4df98bb33b19ad809ad043a347551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086debce6163498b028fbd774d881a6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b176099afeb2ab8ddf470d2f6545930553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcbaef669f0820af0776e597509b7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90bf18be47f52ccabeb8e2ffd8815b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76f8d99d73dc26fa851917a43215b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683abc92e99aef0666608d3b1307887557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab6885da42d1273fd2e9045b483673558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56113b70474b3ebf40988916194a5bd8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd341f7618cd3bd49ea855c7b5eb26b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd884b00115dd4b1daacc68b49f00b35561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da990fad7b1f4951e4807928a9730f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9db6dd4517532463bbc02379b53c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac4a2390d5237a7fd20c5f274452dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520535586ac59b0ac2e7c145fbe1e8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a755b9693295ad3138c50553ed002566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6fb70dbd32204c4c7e498897eba6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969db19006c9eccdea2e7e38465bdae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c293a5c8208757034858d3ace68fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f547fa0eca20d8d5040a43ba41e68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaef6b98f10a02e571a53dfb0d46232571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7df04f61a7f534ca185cfa03e155e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ded1a652be2ce82fdd4a42a50e088b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c79e1bbb978ef6af1cb09a5b51799574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586633fa77a9d6217d9e48c48848fe1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad60df547db846dc9404abb28e1f6a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df506921d4cd43fbcf9043948f3e71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaadfd272c7f2d05d7ae173dba4a74578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab94ab02849e921914655a26225afa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5e8077ee2b850247cdb339752a65d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb90063499129321432cb3f2f79f4a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b7dfd1d3180578d22374f8941c6ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60210b1b8ca03fcbf305bb97b1b91b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96012b79a76d0e9625da1994b483450584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c1b9c53c25c67384b9c0e2ab412b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231edd21db5e086b42e0dfb01720f8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2390da1bf2756c4b419bb9ceefece4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bb7dfcf78f76a60c7b43fe2669ef7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f4d923a791ea6c88ba8357f88001f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c354f31ad03339d5c8d8dd1e37ef04590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c651b06c1df851bdb45bd1b54e47b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558e9ca1ee8c75b903744fa26f713ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a084bd63a719b89504240cf9ece085593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de1d575a533e017a59f450a02c0fc1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ca4fb6e1a07189e53558f1ef68f41595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89659bbe49282e773cb2875bfb41c3c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a585735f37d911d2f1354fe03b4ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebeac6a9a892b7719c9b85174284c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff11d0f2d5045abd36df44abe321a36599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d560961531913fc08370178ae418319600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a921b52511843aad7aff14e86c5b1a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2501348ff90f250d7eed97899e3d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aaf3f1bafdd3e9e4a72fad909c1be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f0013eb726497ec122261a1acddc1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdb0dc75ed7b076ecdac8b69d250a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c5876037fb8de5568d4936b8926d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487127e7e852cf17f0ce7323d011cb2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a4e5bbf3a8f7aabab4b522d8181f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99a23c81f2f12c14200a3efd6d2599609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4b3ab53e72e211932a07e809f0703610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c19fd383e7d4d8347045ef7380b2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84628f43a903b62b16aaadee67f6825e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eda62ace79fa6ab5be1ce3d5468c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c043e5c30b26935e48f4b46d479e94614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01060d30f61f7c551505c7eaaa27dcec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a05d04a8782b965bc3c93a6078687e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae43c3f665b541a9b9f4ae404cdaad7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc7f54cf354657f4889f97ec2ab377618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dc415c8f387a3a9401fe34953ffd4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc770d65106243d502594e5e4a7820b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcf80ce231305ddffcd39eaeb3c78b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5224f00ae5337fac5a4c72ebce48c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075801601b88748d261888738a0dc55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78265b2c33c01850ff9c7d2bf3570dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad22182eddf38eb27d3bda753732b40625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f84468e73c538941c8e4262e15980626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7b7172a3a22c27a374b455bfa7420627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5f472639543da9b9aca3386ca34e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81accf4daadd050659febc59a7a8b449629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ede9afc89ded2d258cb55a8b83986630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751583a34d794f794505bc9e61812da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ea5b899987880ee07d7485d1a0500632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c129d6162ca18de8b457f7f8893541633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e52257de0ec4b105f55a9455f2f950634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5590e494bf346214581f672f3559f64635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536145d5584373434b02845a1f818a27636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c23aeec920abc4ecc44c0366067f46637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435ab0772f797b43a5b4d1dbcc4cb9e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474b277cbdf6b78c90c7d79a2ffc232639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53687d2031026d6f951b97f19dc84421640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046ebed53fd002e28c18198f7a25608641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caca4ccb6cd423ca9721706d7e05714642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a241fb60840bf5e7338768ddcbc9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48606f64697f82ed41fd8664bb5f7a89644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1ea7b693d47098fef06a9717d4ea9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28aa1d075867dc874d0cc2d265f92f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157d8555cc5a34593c357c1f7323944647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977e21fdf5f20fe6877ea681b25040f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778582471f8036ee32fcd84549969da7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4351edc0b6524fd991ae1e52c467e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7dbb07cc45fa78d5b06e3104c7344651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26649cbe59de1eaf7a69de48678380652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f8ec3dac311a439f85cd8b7306a74653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1d37b56831a4c63b10d1bf95fce5c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e91b2df6d7b077983679fbb241d4c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d254635eba9188f3e55bff05722af43656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20184b158d27516781725292f04a0041657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5e1f32cfef99febe7a10b270b6a96658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8289247e92d495a256fe33d6fc8c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8eb7209a6850d5372b87d5dea39521660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685e591d20d5188f917e66ae1df3757661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d92373eda7c6f3cc3029b47283946662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47e714e84beba5f050bf35d5c8fcfd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbafcc2cdd5394ea5820d2059d100cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd21c36bb815c2dbf6ae5a17993da7d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511320457afa6fe666142780ff5895a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc10f0115d3236b96f5e6fadf5bfac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1285d2eb5f4fe721129cba3187c062668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338d02ebc0fb4993bcd5e8e3e3054c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b77bc947a50b6b0f235d1d6587f287670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7753638ec78123ef6ca97c2e45f02671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98d4e322bf0349e9914b1e32d23d36672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcc645ff89a51b10c7af0e5e8b7d5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66fc281b81b18d8524c70133275516674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450adcd2a0ca29701b4e23ce81ef26ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9698322aa98ab7de24c02570c0ad65676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f3cfe632e164bc252b968e1ffd4d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef642b1d385b7d88ea05442c522fb1a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec29923395fecb59e4cedd12426814679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea581e5ce9e884a97dd85b4b8df8001d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bf3ddd7b78b88a2a9ef98b2de8bab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03541ac1f45ee48a35fbf071344fa5ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678e2f2c532fbfdbf7994feb39e8b13683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0819ae77ed36fd7bfcadd18348a85f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bbda75f120a578c8bd94d2819d748685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962d5f24a5eaa5d279261b4914dd84b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60223b581c3596c94e7c97a44c635fce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162160b93b709a7e29f93990942e96e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e1c4283701e1325a9395a6be6439f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e574b0e583cda3fd5c91f7417e33214690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f489b30c380b159c9e7ebe67b425974691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5e3ca22494d8dc1f93945836a8418692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11fe5fb8237fdedc9146534c65df60693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839289aa401953f65354558e4402873694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f010522e9420b7604eb1ffecec6c595695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cecb264c7269c907611ad266ff65b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72861e5200382fb0dfb60d82a6ff49a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdb28aaaf10bc2d2502b05a7c7acea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd9fbb33e09acd581377fcb555ca6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc364ade9d53681b13d592b4fee274700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09ced4301aa0a76feaafcba488a281701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eee354ec8a1b8558bccfbdfae805a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636323548db27a8ec8ca75fb7d12969703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffc7e87d166a53a141d73b8890d9b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a73cbcf18174d3e52435dde007e0c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23d7323df31f4a31eb7c17cac2d580706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cd31a1eca411d105c9fe404fb9a4c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715ff459e4893750463c1fead08e2f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d36ed73396f5f75faf2f87e295661709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd46083f0f1e168e967da0df9f03d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcebcd22acca7b5f3ec809d75428ac2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c80cc40d38f39ec407168b705732f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89407fd1c7d01c1f30b97a03b45e2c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0ea7451d1b3e6401a9f8137f4a6cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be0b25caac13c5686bc3a803ab1782715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d9353d15724ab282c7cd6617ab641716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8d338f737a4ece2509d42c8643c0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d180c988d27459dd23175011e4c1949718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82e237c85a504fca67fede9ac2af0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138767fb219cad88defb163bee5c1d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d3e40e2087ebc8248edebad81ef6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9cd2f3959886f4714a55a672e27c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cee9634dd00d887c77be454588cd0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368859e34788ce63ff1bb68941a791f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1d0da6f0497089102b7a5712545b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76691099da50ea3915216565fa4f4bbb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee126d537a3a9b6e44cfb6643c882fc0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55f0ba35b411a975e0d2d295f099a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cef0e23982b6740f39e3e00d0dcf9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974beb517f2f30fe1167b48464bbd7ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504b6fc00af00da6a53ba781b3b4967731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bbc76478439fadb50c41edda6fe8d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d51760522b18fe630b5547c1fc99c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202cfc9997450eb7aaab878ee65d93c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e3d4e7a2f052c043e836c79d23f01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7717ba2c68e95b83f834275af7a894736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91e8c9fc5073f40cea0f14bce1c854737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6cf78a2392c3d623c0179be83ed13738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefbfba0ca967c910cfa2dbed66b36a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b4c8ddc48e42b8e0392f389440764740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475e2058b6902c901ea196b59c60394741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8e54d1390abc9e06418fbed9b45f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1b247feb59633a3ebd74c2ab626a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a00287dafceb201fd537072b85057a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79c2ed0dd2ce937999578516cc39e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73804dc8fd52f4b417768c5626072e88746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a19e7b45b6226f6d4be860619bf581747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd679be68b8eb8fc089aa6fdad39f9c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc313a1da4ac763a9d898d58b97d36749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ef507ddc6c8293cc6481d0ff68475750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e90e7a932899482a31f3b18ab6c4d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cfbddc62279a8114a0fdc2ae96a7e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b161efb03103abcff09e9f28adc6d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c051a73b7d821cb60e0673f97eb07d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d8985b160d9ef1317a99bfe62aa5a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d82acda8297b6bb2d4a63328bd057a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8870b29f9e4d0042963fc2c19f3541757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161419e510f5d061c0d7e44b833cc493758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1268fbe0da64752b0198220c4c540759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907b45aa5029f6b2a84d93189429c491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16967ee45cf62f87457d3e2c884dd6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a314894f919218355d15ee26b19890e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f79fb00ba7eae80a37ba27181c5d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03424cc0c9bc14dd1ea39526c0380155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6aa916bc99716dc895658c5d3701b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7660b5df1029c12e657f8d37c1db3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bad23cfee116a496bd53d8ddb3b1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642e59dd8f0844c021a3588b8758a749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb462065c77f85853e22472751855c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33c509d6743ac36b4a2b9c07874e7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87ad820051016a4b0979f4915ea33b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897488a6c5f93695fc10e2e040a893d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a14522fdbe9456cee3a688bcf965714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52638ff160713419272008fb51457715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c28749836552abb80506a6ce54e30816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc0c71772e9d0efdaa08bdb567ca6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf34d0dcffa0e0ff30e1cef966fbe5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241b5fa6d15944011a52a1771e0452a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e7511dca2572946d66b25a4d7a11f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b91bc892f7c8739b9ada3aa424f74521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b283a4ed98610d47c9cf05a6427ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d9a83b6b28b0970741a3acd060d1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c7925ccc80512e6f550e2c27bb01224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57066d1b1fb24e08e647444a4689f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca905713fc0b93ded32b07a9999f59cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3283aa8ed11eab159c0444b023a30fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bd3f8ff51bee474c45abbc1c5839228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d44ab41cc24a39acfa7691b5b3b7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa65f138ab39bd951c0b7be860ee07c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d828adf43c9f08d40591190c7ae74831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431da6f65e8a1ee970804d6f9997e31732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a965fc6582081b6d2c43075ddc9e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484de0dd962416246d71b412b3ee932d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d3132d2213949022c9f03c601106d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cea5ffa6580a8edf0f9603138d55b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846983723d422d9eea47569ef064ec5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb56e03db1e682db2248dc409f055738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495014333143f5e386b9185e58e85e3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c52fa4867018704a2bdc219c8661ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045847d76423b3bb7a70d469d2c0df141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baa25d5f63db67c020639bea30a7f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4484cb69082bd151b786ad29208090a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a7d5592ad558893cb96382728152d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62656564fd6c7aa1360d385e806fd78745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695f0a8accf5527d905ff5044e58a4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174fb47a47f0e89f5d6d7c34ca87c4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa926b3ec40f5d0bf0b35cc9669dfe6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69778776be7caa06392432b659e70949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77089f868ba83ee35dd875475ffef450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93559bccc6e83676f32175da97dd6e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b30b825e80ca2753357353ae04424452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cee730347314e99b9acc022a6b17153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2bdfeb56e954fc08a65e8925b7fe454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9a32c181375959d14c82904e35cc455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d000dac73160df76a771a8b5017f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da978cc006203082cf24a651cac0f4e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b8ba98753c41faa514d576034dfc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6918b2fbf31b4a503dd138bd72d60c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95190f3fba59310305e634cd86fd8f2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012fb5dbec756c522feecd96f61886361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ac01f005d0ae42c740df4ef901e4362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcce64c35739a6732a45b56d4735b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee503a05a9b5c3991433bdd58074a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a53a8eb14bdf851056824987225c6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f5159743b3138376e5e65bc6b5a7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d18e5d15aec46f36c79ad073132e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59ed085138f25d04eb4ffa7e9bdb2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aad3857e208553b989fb905b8f14d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c519bc3b17c0c5076eb4fbde3dc0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1079b6f1db6aee939b034e2cc0d680c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76576d69de1ca5d84fe05dd5fe73d2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38873df6a95d2ce527d149485f89e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07593480899ed66a0a6ab1e90ce9fa0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a4e961448b49358b6b6123c87e75075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0f3251304fe0fb1dc56231910315776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886f60c1e02a542632b01ce278ce0fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39010343b2c5026021429871c77cea0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f2583cad803a0a5d217d94bdce4ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336cebc3dd9dfba583874fe2fb5fe7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3ef967c3e1b46b988b2ebad0834ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf470f8e3386742502b332056e53ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fade0a114ac98e229af2bda28f14e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3943ea8cd22f38e84a186d9e1c26e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b96e50674860213dffcfd62439f75385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf56bd42f7f708bf9582a8fb7e032a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de5fa5defcb2b6107e62b2b55ae6af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bfda314e54eb8cc930d60c2acfb9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b085910e266fb7db9e4cee8d7bbc74389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b0573e0b195bc6ae331a996e2737590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4dc07f1fb7373cd97769724daf01891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807036b608891f637d54798773fc76fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa7551c25ebcf2b49400847cc879df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1b8e23105f5211ee292c882e602ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0883bc15a663e3c63afdce8c1995a9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715b3d9a96452f6bfa12736d05f9f2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015e5d967195caac63d9dbee062cd2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f51c662ca97176ae01d8979f5eea1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e23d29370cbe0a6f7f3ce50a2374999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb75ca1962c72ec6b601d4f9d45125b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6314ae3db3138cb0d39376a17a1484101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc78559b09799ba79a6637d89d9440102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ceffb4d9efb7185205adc55ee019a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1c0ed719c8fcfa4a83855a3ab830f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40a41ed5359567963d7b2b94fe5f42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf0f585d8d5a87972bfd6de80ad5cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f60ab3817d2c106e3b9c78003bf167107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13590425e47041bb0bfe2fa9d0a687b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaa1f7bd94e477468f9fa0246fcb1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4106a3697cbe07da4e6b0ccd4328a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ca1102ad842a1620bf10bf87dbbb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c25331bf5e45f5c81e7a1af768f38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53ae1512e7f4aca4892196f4640a41113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed6e17cff0ddd2825c75332be1236d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c1fc6d43bbbef85108fa50d63c388115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1db7480739ca6bd50d10eba94cb3af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105af6f21891136a83ff1030e96d5dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d97eebd6c12351b52ca9f60c179223118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5939e465a70fe17e82445f48b5c3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efb0de49a5b92da6f9a5cb1de03b93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2295bc480901fda8481395515d1ea44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89bdb27272ecf6a16c74c22ded2245122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f22d35e012252a6bcc7a9551ce18c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd241fd95b56c97966be90abac229a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60995501a2618d9e6c1c66798c4a1fcc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f8a22fa35e191a8d8a6e64f671286126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e170241c54bc03f5ceea70df1d4a132127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cce693e2b14cac7b09b6ac367bcdcc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3acdc1943539e49b38995410a03a62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd78017257fc97c758c3f8d5e51b9b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907a78421907719596baa9a0a8250e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efde3e9536c01bf49c1106e98f4c53b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d052feb01d50d260af168ed73988466133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09822799471a6849f7b6c242bb16cf55134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf39d9b0171fb112f90ecfa7229ff5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265875d2ffa1576a7c96c1065d0304c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46c6a3f412ef753c63e2f2dc4010b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a183ba22f240421956b51ba44248922138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0fc1cdae6fabf7e2eedb6a57b5ce3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5492eb514ca53bad93eab08f0e5793140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd810d1d45b196955e0df6920dea369f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12276dd78a71c9f5b56742b03085920142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025700fb5d3d4af35179ba57bcf4df0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec44e10cbe0bfaedbda53af8453378144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be6d791acff52edef463d021963255145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eab21c9c88617cf6b66613a275453b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a21c9afa78c8bcace30424f035a952147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa5dfe40b6fb2b4e356bf56e519c08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8484a61456b23465118be66c443c59e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08866e5519a643f7e896e55cdd3921d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5d6703c7566f7deca1de72fac737b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66927798b83fc5bcb4b278d3c4df88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5afdaec52a874b972e47a4a0d3f7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b48c22c781f27ebe013b708ccadec7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8539bef08f23fb7a39167b94287b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63495ba2cad7dd2c97116fa4275658156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaa3586a929c7653be0d94c2fdce81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5cd327e2c71a3493929d807b62e0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189fe22e7920c7c14beae1de6da30a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3a86471b7c1b52377037eedafd044160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154e66d065caa380da00fce5b32f186161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8048bac9dd7fe42fc69cb5904ee266162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37604cd3a7324aeceb82cc631f267c02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb91d3c3728c9f18ff7ef3d5d40365164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e78d85607f360f29c8e6950a408458165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919142d68cc9da7e323d8d5f5f34f79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d5552a69076a3323d0f6db4f70264167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41a37ddb0147673fa0e19a0af51586168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05dfd868f7a0b1e4c05a37d7abba36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd7be6742ac8f213a0846168cf904b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501bc3c9634a6d81577f5bef2d5c5a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d6baa4af8dd13abddf866932c0f3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25d2c95c5f922e66587cbbd93ac89d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75553d9712432dc210d13a583a087f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0db1571a4012bdcc5e8a1ba1862e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b056e75631d05593591ba4974805fb3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e3328e48c21a73286075f653e1c5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03c48c1c924ce78d94071bce8f2928178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66bc8564578256db312ab31c6f4d11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd649406d933f7fb11994cead7d494180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03b8c9c08794fed06381ebad6fc637181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860f6da4990d6d166f8133fda3e2064182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aac6bc72964b6eb5706330f907c665183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd95a11f72839f1b5307c3abf160470184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ba5ba7b2ac04c0a5f99ebe9aa368e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae6a876ef8b17335af590e5053e20a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111311e3d9388072886fba9c5af1539187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebde12c42e32c5d7f79d273c9bbff7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffb9ab50276e7661efed258c5867f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27ab94d8494be017df8fde872db1c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8bdee061a9c019d1d7a3966fad350191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4aba45e87df7f0011a00e42810e027192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380d068ab80499872e49ad33a549a2d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f2834d117f1b56dc5c31b13f2d637194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46091ec607ed4f3278311ae4feae5151195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ce3811b7459d6aced17dc7956274b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf37cccd836afeeb9a85aef77298fab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc0ac1f01824be2cedfa126321d765198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d456ab8f1313cc9a4ca37544c56502199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fdd08782c67fb56788a9ecd81d037200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b296d92bb6ed291a4d8eae2e82f5369201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41f5368a85f33957735fcc8d397e9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb1532a95beb0556b7542484d8ed5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114d2f70b52fe03611cecd7f21fec52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a44567722e1eb1b0797a563d0a6996205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba7f4e24c3302e63fc5d1e29c8b3ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7a49ac03859c107b6dec8eea25666207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06f4fb4bf42a167583ff3785ae9a87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96082fd481d717ec201a4693099fe8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434a9651acc8b19d7db99df62af8770210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26be6470194738d6447401803ff612211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd7adfe1db1bb34307bd0977f5e363212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965814a9b233b223ad1eb28988aef4c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5462be63e4472e32533a4367c3bfb55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab1d85048cdf13a6e6fa4f5a571cce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79271a29e1fe6002b6d8adb139ab8b34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fdfe24fba30eb0cfaf32b6158ad27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808930022f5c9f0e2007665876274978218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaface5799b77bbeac69e18e96342ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999428d45a25446133138a31d290781220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330a617b2460efdf11309366c956d82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba6098df3dbd539a20d2c81d0c03fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b2b0f1ae077d7da683c1b238b892d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc616adf02dd0d566ec6be6ebc3853fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5abe092d79bfd08815050c992d0e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2ec9e9e82103b91d8c2818114c069226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec3370e06c509a5e13e356c7966e3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25bcc87dd106facfabec3452eb4356228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965deec4f72d86d41c34566942c695f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683a6129047d67470f73a006098d5c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af045ad33635777205c1ff4302014ffc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24343bff84dd8f50d16bb0cc7401dfb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb732bef4f4a1bf804a8ca8a4090ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398aa0fb70820f222fb4e46d626d5b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1e5d5afe31e2f9ef691a284714910235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8929b9319c8ed26e50320618e229f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1956942e80223af61d28e851c959a65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eab67fa1f5f8f9d75913992d0d868c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cad41a79977dcc3ec249ec3990bfdd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468747081f517c7b3804d710534e8be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971515c09c8209dc91867a609439280241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882d497e751216448a60ade3ec394b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e87f69d1005a45fe148facfb6e95f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c8007f5e4f5eb94ea0653db03e137244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ead8dcac0ca628404d1f1b7c12d7ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060cc043efa694a7ba2833d9eca5580246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45725761342eb4c6f4b9131cf5992a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc76f656e22a08cb49650791cbfa861248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522e43365d943a32fe98aeeedcddc13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96133f60e3c4ba9c79529f62c1402b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1470f146642ea5c6929dcd6bc4bb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691ba1c14fdafb4776e6e2b022b4818252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778fb93c2eaf2590411d235f78d11ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4820cebf0e3a8d431059c448856b91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffca60479a8e880c677a0ba9cfa7a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7382186e98fa5487aeec6e326fc283a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f285179e92613f46d41fc2733347b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f01c28ecd00b7cc31bceb3e380c3e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd2bde44e04b19ab495929db31a8ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bad1f47a29652213c7eb60b0bdf6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1e66f9d3930c7ddecb9a2ba3d7243261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1349bc867a121a7c1da24f630064112262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bebeaa7a3d13401d1bd5b55b153d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750f881931b5159742e66b666004f2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875da4e27f7898b364c725afe3a38af4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c268419790f1152a8dc16818520304266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba63eee1fba6f96bb7c2f02d7db28c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cec71bd5c269e33ac0362f1b49eb29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cc2ecfae213346fa5edd2363d6b74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ffdc28682ec9a261042200952b512270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d620905ae30961bdb50cbe17be29a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a651058a51f643a2921fecb2665a95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470ceb5c03c2d81906ab02bb5f04508273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb174c22358d030e3e7363858593ae3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a67af322167db9df85d9ae48cb6131275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c10e1060d1904240932bea3d90d2bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfd1b53df111afb86a6ccd9b365f6b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca31bc40aaf0f3f491476c2dd4a89e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5883d05298c70adef36dc24dd7abe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bfbccb8a7a9990965e692ddb43cbd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a506ddb323b0e53cd4df2e3739ba6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef32aeeea9a34ffb7099443fbd4a9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f68ebeef0e76aee43d03e74e24fda6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753f92055c2d1ce224e28be00b94057284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9b6a59c74b7dfb1005579b129a817285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed2592e0903f258fe3fad3440c288e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ac885d1c3cd7d2c22ccfd2de2d6c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6e3c87969ff5fc8720d2206cabc4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b39d098b784b9da32cbd6e99f76c32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912e0cb11ba3f872e1e730dff811eda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18abdcab94b9e240093a6a4d2d1a7ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b97948794f3158ea8138ff4532f57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e962c585823f4db074ccb16c6e9c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e39c17f4b2a24390e57188c26882f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e72ec61fe665a2e2786b9c05926d3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518463eb69b3a6ebe5fa95994f72ab1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80023741defc3c231252c39b81a3690297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adb06a0189808fd11202fc7cb17a71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363bd42f839227ce95ec88dc4154217299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364a18431be5658a634c6701c0cb385300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf0b292a4a6d3016267e05941ad7f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d00a36c5b1a6d053025039351447d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1370f66ac8775c2c1af270c4d284771303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaf84947bf249eca4bca0bd55f1733304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca91f689a3357cf44a0b95831af13c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb443fd06a45fc2b3c9bcbf4c1568cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8db902f79d868542c18406f5e9eaa3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca2ad05428f563553aa6f4b705fbe7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b3ade3e56e7ef63055d6a9aea9c0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0ae8c721485e6985327f908d02aed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad1bbf8b44de9ac83128bc545f75c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec097c2ddab4758b843f0cb87079cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249ae1547ff01fe3509d05b60ef6815313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bfb1d6a1adc9f14f483a4978cc342314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714474f9dc1f3d574e0361af90389ef3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314935fe978d6d228ec03eef874eedf8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4661dd158ff8eb81f0e52e1ba942768317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516446b5cc42483229a7282101519ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8dd2673e06d2e562c9b99cd0fa3a66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccbf2152ba0aab7c78563f1fc390a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e252f915ca5d976793748fd550185a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97b89a96fc8eea9c98f329dcf65736322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd3c7152adcfce873ff3474d12f3b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965775fd5d8a89197194138113d4b5fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf674bd6e1592bc88280e3875826f7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db885bedde3b9aab8ca2eb6578f5694326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542602c554e46f9d35862eb52dacdef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb759d2f615dd4637e1f3780b5535535328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce567141c730e11859ca2d7b67af54e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca04693e0967d23526183910c878fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6d146c61cbe7e859ec65d75213ec4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cfdc2b843ae9b85d3c770d419b09f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3af0680814294090514ad960a1f35c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf83fa0942e34993bda4d5e4e70a822334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23620f41df9192e764c580a41bea1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2d90409032489325644620b3fa10f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2124282836600773997f2dd5b7686337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb98456e76abccfc1639e60840c52e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65b536768f71dd6fc849fdbd201564339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792e6fb86bbc4d4247751df599a5dcf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0ee30b4e31a01d68daac077fe4845341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96450d77514c34f28f471b6c4229327d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566090c5fd29efeefeda21c36f4a51a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7a82d5a7db550d375b696bf5c1d37344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b57b0ee5cd7eb7cd71a33a5809def345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdb8e83b2cbeffec64c042b6ddad89346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548f6844c04449a42119bb04c75547c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77f78f86cf1f10f199f51e4b04e49e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c9f09e196da247722048752710cae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdc17234a18bcd27a3d4d9c0213236350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205a2f95876badf14eb8ca9ce476b61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610de144a6104b3f8cfa246590eef2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6078f3d211489afec52b2d1a42111e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82c3a67d97620b8c8cffd9a9f415bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0205b2f18784206e6379ee6d03d0442355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497621dfa7ddd7e406ff890d324bf262356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e463e0dbd46abe7095d82c10cbf4b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7ec51f1ff3f1c5bc0acd87534d3ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c544f6cb665ba7855cad0825bab43dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10db3b95e999f13f2b794e3a7c8865360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadac5f5081fc8f4bba34a3ead5a8b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990bf4405cea542255cab9931352ba9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efa42098aa77ec566a0608dcddb276363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae35324d6d0b6ed15c33d7a6e13594364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba25f456326aecb86d218c4b4ffec3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491ce00824868c909b3f7dbb4d84296366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f28388282f4abe6dbd6e94149af6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27debcf7dca0d46d703b79380d12af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a638b69798ad76c8e907884bda472d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61aefb9c2c2f7f4b0500853024ec49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400599ad8d3594d1c299f5558810fb6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275de4d17ffe818c715812cb9d604169372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972db72fdf2f2f770a652f6a3abdef8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75fa13d6dac3d4f1fa31abd4e55cbb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e521c8d76f340b340fb3301805a50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d76c5e9e48159ff059c7ed3874bca3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac31acccccb3a5cb4ded3e6cf492976377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2c063e7ff064ad2677847d862c616378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c4a87dbd01828bb917dc86a03edc8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e418b3e558ce79918dd4280424007b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e9707b407b01eb60492cb0a2d5b5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a172a2164b3ee670ee63fcdbabe681382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958adf58e8181bf4ae54708b86fbcebf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fe4f55dbfc54efe43e6d27e10dac0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae43e356c370f3d80ca0bd71b8a410385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb60a4e1af44d18716c8091ae0195d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839a91a56a4e3bc8b8704325f0552c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b3f00178b7cece3cc0f95347d7d99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8eabf582319d444ba2b40a04139d5e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a42225c21c3e94ecdc37cb48d38fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01027263d1751617d58ace1cef26c3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833f4bee5fb96822b2a8ec969cb92b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed4e3ba5811174f7ca50ac645584f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34173e94dff97057292594a125cc2ce6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b3aca31961df86f72d656858c5bc1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a4a15c141987ae7511aa8873d14d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dad3e28b45168017737274362db61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1f9a9f734d01324398d5c2f19bd69398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43291e96b508f94e3aad4f3dfc4c07399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32f5369254a5e61f976187c641d010400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9712402eaaa1186b1b29eb32b8f26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c3d1d443f6c3c33770703c7a6e1fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f4d7f6c917b007d2e0407868bd8d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fb937dcd6918f04f775f30cf8fdb3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8502e261ee5532b61d110dc90a616405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7408d842a7ffd265d2e7dcf371665d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f48cba13e96e3cd9a89f058a5ad82e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c89f62bc7d8da11e30d1aa1b1793e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430cb0965292392f9a9fbe11fdb0018409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba3d731f568ef0d2c05918a4282a15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215ae7df973d56df591c31332485b0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b0ca8a918d8d8590a9f45728e0a3a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5341bcf38792497922d904c0d516c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed24323340293faf44fd99d2f667c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e94d2dfc50f392d7d6d17112cb74b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa366b002493bee3c02ca91c0a626e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbe2b10bde070159dce833ce78ebf1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da2baa4f57fb34280be9b7a44d8553418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6658767503ac47c8b2c43a9b121b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6919fe784385e42dcbc7bb0e9a9f371420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a4b946e70299335e26b51a79ab181421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2d37478c0ccccb1230317ef3b8627422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ffcef227ab4d744ada46561f0d2ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6a0376380b935ab6d243f84c1fd67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b748e033092df32de6e99df5ee86cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692d46147dcc22e2b193d23e70ca2e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003bada7fa799f2cdef2541ab13ba15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc14456094bd155385ac553a3051d3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fea2110b34a6243166fb05fda7744429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce39da6b7f9076cfcd82f9c15dcdb3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c09e60fbd41f95bbe9df9f172a1bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37d799dfdf6bb3511919210c794642432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864615919d5cb8a3ef569887dadf2c93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43415da116358e4a4537d93442e8ae6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b0e17b7adb9ff9ffccf29bead77e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9bfd2f31337533bf31d8e3467d0ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f858389e5025b66c1e242dc50415746437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e7260683f44f689252683c20561a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad987bd6f722ebdd8c53c19a5bde303439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f093dbc6fb0734bd46bbcff76beb01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c16a941c2947c5ce2b808f346b6cbb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81eed8da9ad8c5dc8878be02fc3174442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2fe68480e2266f74d7240d1e543c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56620c8769941c00a9829de18236271e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a85a070cf3fade9f09a3a06963e73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41b355b8157af5d662740c8217951e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfddfac18335c03afd60506067bee9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009bc752fc607cfb80dbb835d1a2f75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30dea7adf270fde4b32034a9cfecd2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4350f13436295b4f438cc99819f757450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049673c896f18826fa08f613007b835451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60497237657e3961dd0f21333ad2e3b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066d421c284583447c49ff1c7629082453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee606b6143475bfd47906e6ddb2643454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3f8ee010e8b1886ce8cb248092dd2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28491174e57a6a67fbfbe08e6f62cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050a29781079d3ba6588123919ca994457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76226eefa02f3c89ba5f769b9e9988ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4dabf436a45ba967e176b201d3363459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9343c12d1b6ee49aaa2f439cf8d9e11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5371a5d75566e187364003f7e0d961461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11aadda47056a1d6ff902d02075575462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35689ff1964fac2de59641513eac60a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0c58f8b1e3f8e23a408ceaff6dd97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01c926ccfdb8e595229d3ec4203b1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97046f398746844aff5df89225e56404466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1479bd50fa7baa13a244eea2c41cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686cc98a6414025779569a18e168f4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ca7bfc304ac2ee7c84bed910113ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fc6f306c245a4ec6ef2ede0b3562a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7d3f2bde766433bafc578899725a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92075ec96ceac5d76ee704bf4e977566472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8c8d55796dedfde6354482376f43e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94cbe07e271b3b4b9ff83b619d2c16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199557b3262f9513c802d66cd869c528475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff70b3a4fe652983ad81db3ec9361ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c6c3991c7bfafaa4ca111941fc170477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b8d15dbf68d74e11559f2bf78f5ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaf0a4568fa723faeb86b3b98b2cb9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8aba53fa9e2d5189a5ba4c24379f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0e2482389bcda479288070c173acd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a6d470257806bab4fd3ae0ab9a983482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35802d9931e8ac9fc6d77fff2ab8c4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5122019303ae45ecaa949019b56e60f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717487e154be02865257666ce20fec2b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2b27b1d6dfa0f7fdb2f004d1d490d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8f0db278b9e413620bc1e9999bc18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1713f077339a41b8796450a9b0f63e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2387dad15fe29ac5c6ea8a32b8bfa53489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6fd52c07aaf7cb70f50f8bf1f42ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff5ea140b8cee3fabc1b3dab26b922491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc805d9c1f4cc1c4529a4dc04ef3ce0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e5b1aab30686d1aa64f8410ce18be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e08242257675ed5f710f63f788675d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988b483ebb6c3e1b99713e8afd61066495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97c2f4da6917092bb263bbdfa759eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0863c6bbe67cce4f4b73677b37b16ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbe1fdbaa5fb002bbbcf67e4d7c280498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77ff16b77e7744e8b6c43df1ac9ed1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1ec57d464fe553424e8e2ed377cc1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc78299fcc9a92f844d1ce9ab003fd9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e771a57119a09eb2db30df6a3962da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bd65f1d7a2bb2dbd1877ca1f403d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0614c70bd826b3a0a1fdf6c81e1f2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea5ea9ef190f12833ae6174a359266505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad02ce2e2388487d2cf49c5246d0530506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb21d3fa9f1492b977c24964185cbc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e735f898d771963d5546461682280f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2633332d4f5ffe2192c8d27292e0285509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641aef4f4312b1ef5afbcd91ef08dcf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902c4780a15f4581211197a6371fee6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f6c6f6244cb313e56da1ed8106b97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10331459613c388a0bb3d4a88749e6d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76e6f320de616eb5a776cc352ef6fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a44f0969488f0e00aad7814b2e04e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2c3da6f767983d4f2317600a0cddd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2d6f4a15a532883fe300d4befd399517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7e7c9cf295122052819c6147849db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46776424da147ae642f067315a66193f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bd7a9061937f4d09e5314ba5ef3f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27925180f463ba9968ae18a314c55cda521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a4da41e1b3b5da6c8985115811479522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbb47586c5d75140bd796f36f9ea73523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64210eb68185a93cbd0c0fa94a5e8831524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274105a735f74e7a1fa962311565edbd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b486008e1b9a9400ed60cbf488d61526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7773a8da3aecc9238725bb0638e5d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7731b9df07ba066177df2fff181863528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac28e46a68dfa879cbb08a3c65b3a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30287021b7d10bbc959e695cb35be726530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0542dc0efef4e0801fee58a469c5c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575df029f6c00b6e5254cad4f4ef796532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e435995acd608ab41b60cd5f9731c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe8cbde4f91f872b7b0cf10eeca7e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e1e7be50b3e5e4b08de56b799181e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0abac2e04a54fb3c4d30c9d1b746b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fc875cde4c2119c6f0462bac98a1b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9ec887ab98dafba1ffec0bc9088a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a445459ce0adcda674b4c95d728677539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121f5c4be115197db0e2609794543bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134696832b56bf0872a2e15cf19d17f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490486226d1fe7fd82c52a812a875d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b6194edbdb5c8b3edf64f8e98fd6a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fd65d82d9dccfcab79178973ff7aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5802ccd55c0463ce073feaa04f98319545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca77d8fdec579f5d169262cf691ea8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc3674beb5318846ed0938e14a8348547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9af7695ae61de84b306f869755ca9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511687675666f83e4e2691e7c2d57ba9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbde71b12e1b922dfda67d6df55ff7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837300c1f667a4fb769743c608404c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed11726b543efd59989f83a7ba9f65e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d7dac74daaf31dab6c1c09ee4fab4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a9053b4b795b721873b5d6b2180a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555462095bd6718172c22a141a7051b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532f9c94dbcc009b3490678bf8de08d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ec09bac766afe742ed77e795f3cfc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e44e228e82a15f2702ef276204fba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693109b0711173d47ef6f9cef300f8c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878cecb27bda2777f22bb31dec03425560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ddbe667b4dbdcc1107f359a3bb630561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479c5e23e37289051620d4e40554b48562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e3334d95996b81657e4d2093a8f7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843819e49e14c695208b9ce6a92331a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea2bbaed743bc0700c7f01b36ec945565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2028619b3e5e3ca14f99a46d7e0546566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfa2bc1edb9008e7f1d3b4836bcebb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a65ac9d16fe223053c8d5fc26b8d87568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d3380caec0700ee7087698595c84e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23f6d5f461eee92b2cacde238fa785570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddc8988517b1311f665869a9156669571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94b8c2490f6f50cdc97f2bf99dcc03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb75e1d3395a4ee1ca7645e0f2b8d8d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b40f8d03b594bd792a1796d792aba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfa45fcb342f6c6bb9599b4fb810fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae575c1a1a00c73ab7a503420f06837576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a4b72dac07c3cc3d76743d9c525ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52149cb53397982f6298c250cbe40500578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dcdfcb8ea3cb8eb578de8790140d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd079c9175d268d8cca568607fc23f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739358dac55a1b1599eddeedc937398581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689ae4a18689fd6a2764e9cbc6869ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6338d510c7f3d2b51dfbe63e65533e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292819c837544c591d0ea3c67fdc1758584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aa94dc575121095b1dcd1ec728f6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb3e5a69d2695f7747c4dfc1ea0e15586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb082e57e89d67ec3584aeaca21c12a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12ef624b999387eb7c6379f228f13d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6947f9258ba2fb09a285c6a344cb91589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a7341cddc80ee37f3641415d9ca53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38c3bb4fb8906ff0345421827b238e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58c7f7b350ee32bdd64b37efc59d8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acc2660571258f636060ec66bd2210593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9605f074899b39103a1f6894c23fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b514d172b27ae8d81e9fbddcc7ff86a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1d2b6b30ed682c0301750e3915c2c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2ce281fc9e7f724c7b12c02bc4822597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6486e20f18b88a45024d1f7bbbb59598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70dd58d1faafedad88e3c9864e1800599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533d7865416a9d871ab68367d38f56f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e53068e8bcd6570783f13b8b943a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0cea80fbd7a34f4bc685fe7d02b5a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459b386ea984eae646380af8c94d2fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051cb96cbc105768e8cd953e379b62a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282731502f50910724c559c0498620a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ff0ed0fa52b3b1c6e98f492af3fb1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08df394ee4f6b260a8a29420e21102607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d552d5d62c4eb47e1694afb2297db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad62de2a9ed3947e9bb15ef264651f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9223fa463dd7a7c7a790701a82b5be0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765f297e5666bc27cbd4b9ba8c64800611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f872a7edfca4e4c90e5921b23c1d2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253fd8cf758fda27975d50a0ed593ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84746f7a40ea943bacad6f4a79706261614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a9183b1f1a8873513002164f1b76f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca4c371bde11458e7c6298cfc5d6af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755634bbd799e42a2587fe532c562bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95bffff8a1ad7828d785ad12cd343b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33640048a9edb5822755946ae7d68907619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30160ae64406c8c0adc11762ec359621620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693726ee30efc556af56098d50dace34621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525c43cc180be0b6aec813ec02bb11b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe4753e9a3919718e18e437ed77c91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37b4aa80f3c0075a9ad45ae4ec4223624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cac91b6364aec643704d28c1b38616625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1ba3ebe33fc5aa86c3f9f61d2c903626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80cacb709ccf9e66c2c6f9e996b22c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318de177018888f51dc07b1bfdf17da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2521f5c12e527d6e80ffc8a501099629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37737eb1f8362181d3acad8e627e4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3420dcb34dcf804444ce92999122a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99631162feea684258eb99f29aaace6f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6e10a9fa3b5e0d827bc3808594acd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded091f38eb35cbb2242703500d1c3b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c92bb9b62e248a932d44d4874628c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892322262abf54a1da190c75d3bbd55b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebfeb9e5f3ff23c4d73e565f95f091637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31111782e32026d8c98a97521d969ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93edd7100d5b2d19b4a455d17afc104639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088a61b8ecb82483b331e998a49c363640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926a81c9e0f3009c3e833658949d6b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4d6e10c500c3be58423770a10ea1b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe4358273388895826869df3ae439f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a15e8958fe89a6c9699d1ed89947a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed896282e8c2afcd6827756091c0a95645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50aacdae3a914e9bb7e9e5b22d84d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496c3e57726576e56df33360d2c9f75647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbdce72c7c67193c3b7d0ef4c9ff57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc313dc85ea5d48ab11d7b478942dd0e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb750bb7dcaebeff585c6cf5091c806650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c9032563701f863594de8ea87650d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01413dc6004edbddd2fc5082a91918652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db47b3ea5c808c3db202e49fe3fec0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c1368842e63b84ce206e4bcaf469c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14fae209d197af4df38dcc27eb8a58655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9fb3f8f2dc7aaed5b0e944b61858d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea8381801437c618da17fd70d0d24d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f9c6ab14cf564d4a7d40882d81c39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfcc10f68640e8da4e188cd2e56cb5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156115e93c5cb1a4f5e45ccd8054f885660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2ec97f24d4834b9485a5b33a5e380661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e31343d82006810058fb5784c0399662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24f1b047e2550dba9c8a5e5957dc26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1a9933607f30619dccf782f96e2d7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468363a8dbbd11d1ed0205518247dbda665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75443c5f601c94aaa94d45fb71de4e56666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b5a872ff5d299cb643ff68a05d4e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710549c3db3baf32fe7cd1dcfed37454668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff6939b682bb6bc31ace04bcf2d83a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839eaaa97a7e65e9e7a99bd37afe8fbe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c058a66eeea4727b18af0c10d14a70671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c051c660048024f6f15ddac68b722672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510ded55e3ef13e8bab7245d676a301673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada030b9fde8dfa6da6cd131fce8db71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29edbbed977b4ba1a8e41fbc1f1e4a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ca9ff56c35eab5263a0325eebb659676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83c4133f036704c818c108ee92808d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb6f7401e8b79d85431d68f9bfe77f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8ec136a0b149387f32aaeda8a3940679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd663812fe354705a2c3f9910644d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3e7e6eb1705c770d081fcc8c38e21681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3be7347848a34dbdd80c9806095869682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a681eb8a7a2a9dbc6993d2f3286ef8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3671a94fb8191b25c6765f590596d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1ffcbd3b404f448a29d78c2811ecb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09c1a9901e0ecb66f7172966a74b39686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc5db975122d7da52ee478c8286b94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ea95514193a5af02ce4cb211c7617688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf93f06a2e8be04dab5b38f50c2dff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778bacce4b96f7db3b12e9551b13381690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe822b1a39dcc62a7d6ead13d75ba2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cde9bc29f34acf5fb9ddf0712a582692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d086456e3fbf0b2b3b259877f6d59693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42de136788d5e0b774f3b2a2101574694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac042f148f9919e566c17ca04e96776b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104346bac5081b835a4db4b10e18ad0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa624f67b0ce3903db554217266c9495697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd277ac9cd5d4f1c2832cc8a687b2a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9b867199e18f4d9d16864c2a78a5c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e8d3a839cb6a7333f4a2e47291bad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95134d3a4e7bdf7ac9b71230efee6dc8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff529f84e900143ebf971212df0cacf1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82736e53797f7784482331d6245a8f5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1101995dd7fe29adcbab57438e73aae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6675bc90fca511300bc4c25b2b09cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f12115c29e395c8f891e16f21db81a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b25f6dab3886df87390816a4e24a32707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f83cf9707e36a0770d08ff59a6ca08708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34222bcd72a0feaa098daf636b005b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003883e3e30d0b4932379ab780fb74cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c18b45247956bd45220d2ddbc676a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91aee951504067e3b039fe125a2fb1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67a010113d896300dbddaf8015cc34713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6658898a13d924a72386960242035e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95987246bab926592df83850d9a5663c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fc99f489e862b414506c7fe23b236716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89a281fe0821ed3c6d416a1047c366717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac12caaf4695254c3ab29e2fe82870e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4ec90ec35b49979b38b75ee6d725b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a8f0462ac5c18e39b3065f6d8bb26720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141a05c4a9f80df6a04a84397d73251721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b9b75c34c4397b762d05f93cdcb74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a70e84e696f24115394bce2a1a532723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a507f1b232950dfd7d6a07f44a4c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb300c5da59c9e6cb31c9448ae5f39725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861cf4b0a7a4ebc0469fbcebd71bed3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12313c73a5fb6df547b758477e782b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b63a25374cd875841c1d249f2939b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff65968eb06af506ca217c8a3b148c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6c4f572e148c6119d794278b3a89a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de6a978fd25c51023a1d2dd1d4111c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb02e73c0b878cf3cef1a289a594bdf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02280545201afe2213b4fbaf1267c7b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1860e2ec787ea949f31d189c674ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1972375e3fe43e89946f505b8706a98735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221c5a3ef12541dd16f42fb414c12b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07003eff409700cb68415dde1bf6b3d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcdb56212010cc3b9dcf5ce5888fe5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5a63d1df3b2565e22c430ae2cc5c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d0e600fac0197dfd62609073fc9b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed1732b64be85e7524ebc9a22e5fe4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8b0fb291adf662cd46f95377b1177742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3ccf7a011093ab4fc8bb07db4a4ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3da86baad9c16bdadb06d57832bbd1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcadd883408427d8d71a3339ac7b48745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c397db282583d711782bf57c480b67c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb631648c7cc723e7c91baf04c5167747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cfc300fa1f1201335251e7a72e886748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9eff57634b108bcad871a734e442e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ffbdb3d77df2c5c2fd994b71ae5e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a970c961699c2c86c90620e8498fb25751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150e593125f8a1f3eaba9c4d8798ba8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5401e2bf8bb3db4b1355cd5b8f8792753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c61758005f88d14a3397fe938986b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24200cfa9aff725b6644a1b63078c353755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27eab7c9169ba28df92f2ca629a245756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ce749e4bcb8bdad682c7f1677fdbc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1c481fd505ed4a572f57418f42c45758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58bc6286f80f8ec24551a01b0a7e81759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>