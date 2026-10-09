--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc70503bb2264f5e72a1a397c67f2771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801ce110a5971016e3693a6005d991b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdaa0b2b44de566aa4488ec6ed869093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e93c62b15b3c1f8d3a21b8427c5ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecce4b213203e3e45063c2a609ed535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e77e3499ab88689d14ee8a178349c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97595bf33a404be361f028d8585a50c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba1f2a3056997dfb2d7577d062d1688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc439457866b900753758581791de329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f798db870f207804ec7f9a7c1d0daf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e805a7cb966a2c9c076de3b4a8b74611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03b28e808cb476feb177d2592460fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6b890d914064fd227dfc952bd440713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c7c8622fb4ea448bfe71233695a0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ae089511e8f3b8b96bc59fdca327c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3cc6b517b447e0bf0db0462d8a1ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebef2de4e2ef5e8645aa3e7491d2db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec556129f91809f9586a41b6e360bc3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd661428c6be3dc62b2e2d592abe047919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ff9a5f859028259d7457220289c9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9dc03a128466781601aa71d0e194e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112af1181a1e8a0184e34bbc64c4aab322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d146d3a8e90a671ca37b1b2e2f73b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ccee32b6001e152f7bff3da40276a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290150ac9a12f884011c1db7df024d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d40ee7709882b8c7a61eb4fcb039f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19779493faa6672a7118d94f0b152d4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de7d68707b1068c4d859317fe8ff8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5d13d8cac41af491764ec04f6762d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fcde85cce40279ef803cb8514432c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee50ef9bb5e934e4ee509898fe714a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d04a3216fc434c1ce3871c425902832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d2b56b67fef15f117c0b2660affb133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a73c5cb61d941f6642c4d43f8443334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b73ca5eddc19ab9495365cdb1ee2a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30206857c3dc0b8262b163e2fc8a197736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fef1e95cd829ee3714854ac854da637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972526748a6f29d31bbcb88e52f8c04938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1c7b4fa051a49177121bc89ee36dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464017fb3974069b426e65fb8156aed340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0bc0bd17ec9b1bcfacda7c3b9112841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32d2013e877ca797de6009f2fb0e2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161284be79d9771941fa4acb1867a9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf63e10dc6b329a5aa6898e9d3504e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4aecb77118c3721d0f194452615bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb04df654c9ff98f60730124f67385b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d459ad98bc9bdbb7a9fa8b8aa71fca747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc7db9ae9dd9f5695bede8f7dd4b5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf25b432d8a00bc74a7878934496a8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bb3b7011906dafad01ea3652f98bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7c7e0fe17aecda4d7300917df35de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8448ec2bec045591e146f3517428952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750d164177e3df4877e3556d18300a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317418d852b13965a2ab1d91d38e9cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84e48dd37fbe7c0191fcd4260e4fd755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399db8ef9aa78f804f9393cad6fa7a9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90428d2a12c0a005ea56641a882e98ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b153e3294019a8b2c12659130a3e82758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11817d3e7e79ff73ebd2bfdbf3d18f2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a0b8e1aaac181c0792313f136748660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d0f9b60645f3ad0fc821e72c46b3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797e0189223f83df66c9a9a3ab5658d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57694bbddd646553ac8261e057370f6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d906aa554797b4ac4e04c4a68b678164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd2fdc358dd8aae4f622328bf8e25665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0ed08427704288865e25cc244224166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010ad4294ade1105e2f8be89b62635967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decbedc52b1eb5412562d41b2e6247d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed934f1f980aff61849ff1908f342cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cd3ed7e90af95d9e1b115ceb57c3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385abd4907b5fbb209aec4503ee2688071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bde9ad744a9fa7be1743501fcd6a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da64767ce44d0c2b0bc40c426ac8e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaee7e99817c51cd87a5fa2a6fca0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0c724442c6ec078fdc2c6d0a61a6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6e2f02d9d0499e299eb036253608276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ca3c16b6e4fa23e5cb5fc8cde42e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92322cc9e2427f37525f63f26fbbc17d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5735faead2ed26caef19e254fc10779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d5ed3626ec44b0ad92e7fc9ffd74b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbba879a2be43bd16e2cd50fd20d80681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8ecbb0ab73a05e74a8a06f2e17c0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080480c38ccced96375c5af28f2cd8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b8c6799b9b2b0010450d747b3d9b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a25cd2712f8f8b6ae62a931435e7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846df80ef07ea05446c855bdd4795a9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08268adc744336cf1ee8555a7e2188f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd94d76b0d3b8236b447dd27f830cb188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe7763fa4b3c17d14516ba45e1864489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bae5e69ff3826fa2af9c182d8ed6fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696427237e6a90d534444b35a0ca1a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62484f45a09511ae4b3a502e16b3eb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df052140f38d262bb58d93788b35e16293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d036a717e4f5ff948a54bc6904b47094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0501ebff32c445a38715a32e210de695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf7fe77b6ae808117cd5b1436e66f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f004b35bfe3328ccef26e0076eb57097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a494417f142fe6d4c740f836231a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419853579bd4f85cefeffe28d531419599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765777c1b2900cc9e7f765242757b663100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a401ca596c2f6107abe809f86702947101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde244f6614f946a0be593099d5f529c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b50a1f68af6bd9d16adcaf859b7db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de7e1ba8f962ca86e6e6d88de27c2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cec45d7cb2bb1c01474c8e94146f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696b2a0e620213033aa71f6a8e025dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01549ef32dc0b0bf1974886d3922aaec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c682923bd9651f973071a011e6ac5a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab213ae8496bc31250240e12c7fdd0e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d809cd3f61672b7eb1aa77604a0dcde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487abb0cbada83a737ea43d697707df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922e08c93e122e7af269b5d0a666bbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df901faf8bb68f847cb3eac1cc58d96f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e58fc469bd53b1ad861df4aba971a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad389fb279fb4c613d67dc6871f433d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2a1ebd123687f55b02af7691b8ca9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836288a67e5f7ca98cea132bef0743f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044fdb17e286378fa21a995fca3a0dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3b0c72093ee2fea041bf8774ef64b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70985c648cf19f9933d3e0e1ac9ae9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f222fc5e32ad598b070e0a3a9471b2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d38b17ac14beb396a35cef7dc8b13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e32d2826b57f994f580607b8d171b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800025b2cbe20adb0c1e3a9bddb5f1b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cdb11c621abaa6e24fb75e6591cb1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3569963bb98d8984cab5ae3652c2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b991d9fd4eee687fa15f959ce34583127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4651eb464fbcb422c9558948f6c22e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c158bf5720cfc18a46db2ad1e24f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdf1ccff0bad682aa126c8652f5851130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bcc831c9e7587fb08c5b57f49c21d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36432ed49a3e406e40bd68574e27d746132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bb03eb4a5d0520b301dbbd49631c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25eb89bc0f25ff1fab37c427f71f8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd03a767941e3222a03a6f1f58809bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5898bba22a048207fca61c4d7431f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf64bbf0abafac6c7f1d3c56a0f7f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617363a9575151c5fdbd05a4abe55d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f8ba55c4aa52afa3ffef7f6e78786139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f195adf93e57c7324a9e018f967bf50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf3b3f35ad5cfcee1ef63ade8bd3b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9899bc3901193be5ea10dedcaecdfe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791034ac6093933efbfe0af846ecf52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acacf85d424900008d3fc8e35acc5ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3b1731c822333e6967f5db7dc8adf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dcf22c544a6baa0de8ec6b96b985a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a05722c0759187d2334b221cea75a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ce6450d8acedbeb8d0d7b8050e788148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a99532cc5e0a13c0f71f1a9b4a459e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf0088a0ef24c679c13b8a7fe085fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d09d2fc51e75bd44e9b79d026f3530151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9025b8eaf9116e343e9190969069e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310ee47c5604102ac3bd15b94de9595153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650d940124d61c5a7a95f2855f2d465154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c18a97d54e1051897201c318f5a734155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df608df229e0108f70a134905f3655156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e07b735c7399287c55df781bf6d86c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c095707ba693a661e715bc7cff8edb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825d9c28f6052e8347725458fa3748f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f463687752c21e7acb7e7a67a8a20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b37b8aa2501b0c1c1eb5882fb44986161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949beefd3cddb9cf62a6ce633a6389e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d02fae5932e646b39f6981915fb8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ea128b52bcde418c38efb41fa4aba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82503e9b391af5b932271356f990a016165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a2b03efd58caf2e064c578e0fd804166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a23d7ca5ef3ffcfd79dfee2f74844167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23343c6b50d721471d1481a1e4dd18ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0591360723d094e118666b5be2488169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edadffb03926830b82f7d1b808c1cdf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1093bc8134ab6bd6534295b932db1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d74181240ea280a1bd5de0547bdac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba936adf6ee12496b5ca31fb8583f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c5d2916127d4836b99cda555ce0c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f63d130f280d040890e138bf849e07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cd8f798a913fa51260204e52df531176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d34ff86b34948c30bbb9acf4a89b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71231475f14460bf762a00136a06e82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0f273f48825808b6801cd58bdcf93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c9314a43ac2ba45543060e9eccbca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c847ff99238e5630d4b02b561810e21181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9de4e4311f0cbdcb47b9386d07eb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48d4ba99e25b730f3ac45eaadbd647183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d65dccc6d1f8e306575951b3d95b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6312451d08262bb4667fdb03a5382185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cd75496bdcdeb31fb88ab4f6701d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8288ad445f9a05116d999f25413b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db45da51c428e5dcbf0f64ebbc04f88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4f9a82cfc0622371cab727c5e80be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e3baef5f59beb43b6f66aaf263416190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f12216d1bcbce08aa3a267cd6da4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5923490c64658a6d5d6d839235538d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6a902897f8258e5a205ae6850cf3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ed6e18e792154c532f6e554f0c1f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47ff6cb772a826fb595f6c2a2e4205195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253289abfeb5adc231d5946cad27335a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8950784706550a8395825dcc3397b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abda6ba7914b2c4c9761140a66ee7ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0edf16fb92bbfd30fa0c64fd3664d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f065e8dabcaa05377f371dd8ca4f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07461171a20e6fa8961cc9638c2202dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02806ea828ba8a760e588b88a225739b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e11bc3530851f06dda0097ff9f211c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad65af892bd4191f74d97c57c08ae4c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea08e54b6eebbfebafd712ae48cbe1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a658c83d74718bd94455d31599eaf9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0b6665cb37dd7442a00ba17e6effb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df477e7a84cb512685a28744828e98a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d28b99aa215f603f2891d6d79b3b6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44a1d88cbd8d6a794344f7a64cf8da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dad8c21a65b2157e1c33273717694211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f753213f763e3fa09a3e326bc1caceb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81692d6eb1ebbb6d53a3b27d1bf24bd9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514a80fb463140853bbc1a0f17fe810214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011c032924caef1638775ae87a21c07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bc41c1a562212ef5bc04aed1dc66b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26f04242578297f50695ceb5bfea44217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff33359233335ce92eeab7c04e91bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924459caea32fc2e2146e246ace24b75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9125da9820e107c56910ca80295427220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698dca5071de15e523b94eef21a272d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5f47bb12f852a43e3a08da4fbccf6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aaf2ed5168ad5b08de2e03b5d740f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97960798023b980498e540ffda044d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218e7d94a2d3ec543fa670836e3c005225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a8ef8bc6de24371e1fadd68c9323c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993897f909c6273c8c7f99d24addcda6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22535a307eec8998c7d5d1a66d16ea42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d2de5792cb67e1319c56e7ea7bd88229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a86b765c63c4c1f0971bbb18e0816d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467f429a9a455047e383460b0da36ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f46b8b3651e84dfb3af02fe4d2f56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a162bebc4589e488e606eec6e5e32f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d91243c91ea2c8fe1cce0aa6cdd12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3565d0009f04d918153c7a5f8c4daa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3039f3cf0a6c3b30d05a4b97e47c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718fd5f7ce0df678c9810a12a825c16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac20372469237666ab09f7fc9c6c989238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cea5309a9418853de7881754b5c0ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58692c8dfff72cd451d54d46a141eda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083860ef4100e9b179dac7b0bbd07b08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f46cc46fea7244550fbc620aa4f5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df840ca5cc9df8e74f582e184cba3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dd6238801d36a0d376984c81e9483244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb359a1559a6fc8f7828981d7d0ffd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400420aba0b8b0fe39a7c2e9e5e432a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74050e46e05b31cda80eab8c727d94247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa635de587b2108e2a6ccd73cf4566248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd35aac27a76185f5b7923788a52334249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90182e80fcb2138ca58b120393a1efe4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea45c2dcf6e6c5664b25f0447e73e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004546df7acbca6884878523f6b2db5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37d4607dab5bdd983e1ec38f6c83f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde02b92768f792a6c2178a7d370580f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83c40ae0c995fc729e53e14d3e0fa0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08a62cba2763ff07af96dfc73ef858256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4626f39fdc16ad4a529e4cd1688a1ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a641470b75db0a27c91c6563ae279258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604cce13e316b79e18e2f843828457f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407941060c81a2b18f852ef4c24e0f8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024747219f3183776d2d0ce141704de7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1716af4dce901d54b1a32c12e88c9cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb28a0ab27c9f459b3512b670f0af27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2aa3f6174c166e3cf998ca024341b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313476ae13fb0857d2c49cc3ba92fe6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac089395724653a75f37fee5578f0758266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40f2975f317e835ebedc9e5d9671fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8122e7cf9c139bbbee441a5ec257383268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40360cc5995a639f03d3d277459d09b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72a03a63bc5bd2104b2a7367ce7c11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46886906a32d522fe59d18af72dd3eb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8b881e8e21ba599c63408afd696fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71a2c87c854d26b1caf7dd41e616b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223752eb3bbd9ba3d9f5bb8e225991b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfd5312786432719747dbe5a2fd915275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab386bc58df948bb1fbad46a1932a32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420bb080377462959f599bc51ca85c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bc08dc0ba99f8210952c3533203f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd36b8a87d278522a85029a59744327279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8bf3fc5bc00089b52da9471288786280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc826edb242da43e93018e3b3b137fba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d391b84aca23dc791ad43a9fc37d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082f9a64581df4c9f9e34a56d633a42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0a3f248627d47988e77d62a7862eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ee774acacb50163bd47a65b04034d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211c9a8b47229f8eacb9e6e3727fdc2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72986a711c85ca098bbc61d3b9e0b506287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea5ba9f25c7b160dc6418701121b2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1aa2b5cb01eff962307849c0f3a0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67046200b77bbb654f84c7ad553a98ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45f73fb5cb9ffc50dea320ea8860d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dea6ca8fd96ac2bc6ddb4d4dbe40ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abe4bf2a344161a9397cc350520713293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9863cb8cc2f0cee77a83c5bd145268294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec6cadc1f5d77ba62a43cf325a0caf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dbfa139beecfa259e6c0156f5431d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46473d45e19bda7699c679725c7297a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a31571588b06d836d545ef188bae1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd18dd5e43c316701368fd5d136b18299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0193e83fcdf43b14a43ab90ed2a0916300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3d7b399635190e3d8fafaca82b11c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cfb3d6a759613c6b70277c5a42508302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8232bc8fd4b19f61e1d0f8406204192303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c4cf20903add37ada8d13fc9e568e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414559f1b6683d398eae1181ff09745305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49060a14b089758cefb6e2c187d8e6cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cdafe6c84ff20bf61edd86c781b30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d6b8268094400240f8fcb9cbc96fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98a21f34ca49908c2e7b88ef3823f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072f49725eaa22c90c8a37da58c1e1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826172662506004263a529214bcbd77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f60b7a227dace26e8c339218aaf752312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378a4fd806db6a87ac72006be4c6c1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5e358f25bf4ab7665110cfc567d9b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff4b60806081bceddd568cc4ccdd4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a36504cf91df64104b04bc75d05c40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a957e2ea7a3200748522b6ca27f91ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e5f9f61d5bee8ea35a606077da366318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7fed27745a813c95e54fa892c3eec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ece2fca13727e985018121c90b9ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a3b8e159bacde61c33e97c501cbf6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8954ae3b15b409d72dd5956da2b7183322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4338ab24b8a82252c528b83f004d353323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b79783ede77a414fbe1547e09aeea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba560c8611ccf9c36d96f46c61fae885325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4afaeab8b797b62f83ea00718226e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880da3fefcafdfddfd6ae0e40dbbdd6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833c10214360ece06aafe6043db47ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2f251e3079b927cd941ec92b28741329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be020f593f0d28a18c745f5723931353330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cd32a63c561f2991af5e66969cbae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf52572ac4484dca37bee39adbc972332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133efbea3e7c008c364d452a46d666ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91efbee0a3de8cd64c5cb8491a0a65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a51b0d9f0b8917f8891d681adf48d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd49c3b17addebd2380b84096a3403336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5fb00676a2417301440554e16d1fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dc69661443a3836452fc6b291ec2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18761912a71b942a97c5978a85804d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca31579b50439a08ef66af88e1b758340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475edfcb4e41736ed9e5ebce2cb592c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f00ad6440096f16553d9c219d16134342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c851bcd563ce23ab8e1f9821a28cb5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1148638127768c970f74acdb6cb14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd54ea595e4d1628a5e7d538d1a9339345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d00e7ff349c5a96cb6d82f6b9e8ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3eda898d5b5bc2e476ea3620887b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050fc97bd62ba82b19d88788888a4a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91b25494f69b2f2b4a06aa846f258d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee971fb36a377b3b73b759ee89f98e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171958bcf10153cea4ddbf91f7107bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2b366266616eb38571192ba5f3708352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b697c38c6bde18a63fff60180779bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4d6b39cffbe670d7ea9b22f13b6f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9bcde221f2598db036d4f86e51e87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cd623243b434bd158242342e2fbc4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795c485fa3ef530e7cb96e98e845430357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5cd6805f34bf9672b39882e8c323a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf996585f765c4c7c1d6210b6bbc289d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99572b7ac498e4066727346df9279c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29717e3113f20f27d7d65c1fb0b845361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f033441bf5fd8679480d2ae6f9aaf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49161570452960aff9cb222015d15b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f1e7fa9407c26735441215d96267e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9deff63d0408c5ba401572129d61d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8790503a10001dc8764e76037a98d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e8a03fd3109c8d90b8677eb56cf04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfda4df80d049637bad7259a9bba54368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c7c06c002f0272f4c75b1e65efc22369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476788e9d536c0ec97a900f4025c0b1c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b911524c4a754d5daa17344abd9062371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e6727e00518e2371946523de4a5a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235214d15c9b875e7fc67fcf083ccb1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd579f56cfe4a823542972f440ec8bf0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6c925b389077ae906c29e31274885375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab38f56bfca501b3c09891ec60b896376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde765edf1551cc692fd4ccac2b85db9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e4d7fe4ca1927b98460c7fd115051378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312d0633086eed5e54c7decaba37803379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e50080b14a4be4ea8652b014301d3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8f910e59b7261c8e67405e3bdeced381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc031b429c4c63e463853556ef9b1aa6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ef44b41836e2797d94ad8f5dce834383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ab69dae5cfc186888bbd541026111384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee5b00b7eeafc7b89f1ca077f06e98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbcb94c929b6f0390606db2d85819d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53e6a668d98abc76e7a820e1a78701387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe519cb3fd06b3658ab8290e765067388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28599ef36505c8c0e440bf616a8a403d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd9d3e2add614e4ba51b6198000198390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c58658fae1c1546fc0f4050a09931391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58644bc6b9873366068973eda021b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0c2274a6f31d6ecba104f165ee532393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0474a949c7575617cc9d38b159736cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4a51170dfcdbff3c22cddd0509689395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcbe43de6c7e0342f452539f7c4d98396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87c43db02255f688e4647f27638aab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bf60a024bc8f6f67777214dbca87a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e41e08b8e7ed6fd1556f9d5edbe051399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd3f220e097ecaf07a024b6af67490400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59c2eb67d3e8d0db586cc80b3ead7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bfab924b7a1ed4802ce2aa94ac553402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a1bd37ecc85aa6c5a05398fa8b0e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b206d5415b080739f6026cadf9fb9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd2412946aff93e87107583bdf5c19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56716b5dbde34823202e06e372b5720406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b49a6294c9c9101be916c462eebc09407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd1ee060d2aa1bed3929b80a6f0148408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3cecd35ce4b9602bd52f333177214409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc4501739260b0efda93688fdea486410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e117f38b11aca37a9c298febda5fb8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36396ed7ffdcafddecfae722e11c0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a43fea1f198cd524e2c8e2d55a204d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e954ba6a77be0e7f9289a981e7af24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14eb4c910f62165e445c15d81ea0f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf2fbca9d906654dbc296ec5346a8f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b68a14cdc69759c2ccb11092d74f39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c1828726c4d198ba27026de63be87418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749e86544fb0408bebeed36fbd26e3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8f37360dfa27dc98a0583b8aa24cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100c9d34178e5c5b0cdccea23e7ae7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ab719c028da0445e8ca6ace92a0de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e5909f13abaccabef47a7cd1ea99e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb670d551d1377459beece3002001a44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4dbc8b0f7fb4cb20472fe1f439546425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40309dc8af2bf4176059cb89eb996579426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd87b8b9cab8d86d0b4aa8d148372b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea295adf1eaa6e2d8f06103880fd77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29396d5e999b8cf4951d15354f76d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906b0a19ce8bf96137d3f5d8ecb722e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba1c153973b7e2d39b64e4929ad0f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067718139ad880e8bd4e466d05e0718a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5278018d85657f7e0d773fe28db65433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514b58b0ba4cfa43d5e6b8e132ce717434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63115169461de841d5b8a0e7ea9db271435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09872056596036dfdc003824111c36436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d9c95aa28da2488ed195b435e4471437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92834055af507d7c4cf0606ee56f8510438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f28c1b976021e686b574ffdfccc04e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae422118fe7a167977bb8b6c3eb5cf25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c7f7af1238b710cf43dd8f2dda4b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0869441f53657cbcd2a4c402f31ed6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2e7149cad8a3829c99e9433eb6a83443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144e0a0da52d0e92b20124427947db8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf82332f9906aa648f93f5b0e43f0a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb6037020a1c13a9a8632de4ce2a11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96400bc64a8eeb418910999db501c064447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72b2acd32fea5c4f290cd5a93dd20f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe9eec2e3f7e8a51bbd5d7bb6f657a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712541ab4884f2d482d4f53be18d8b2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707b46e0a0fa3e16d5f958fcb64e353451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132af10de44c82bc76e6972315e24b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f7a39f293cc0dea23f35121e59234453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea35cce56d12bdf8513ca41505bfa18454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954352dee3ea0da456c7f3fbaae5655455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221abd44867680857c901f14ce38db24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf280433d0e004f7ea358b143b1c535457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e768a5a88b8731df452bc197788a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e9ae43b8ab74b2ecfb2e6496000d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46991a42844a6f97853002f398ecde01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c91e383bbbd39c1b2d6ff6ffd3a9ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf291b0a3b89c9fb7e7025d11e6575b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2c730e405ebb86496ddb8007b0d5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e77b04ab94d4005585645b4f37935c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61727356a135c26112261039ab0a0987465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11944041dfb1395cb3499de7ae8a6f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0fb6fb10ecaba4044594390aa734a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812b3fc20969bf5b8e9b8498688a7b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc12d2a85b30185c883e85d686c73a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd27c4cc0333425fa84edd7f9e9059470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33873292ed3d0fe7e0f96bd39f093a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157558054bc9137b7fbb45823e09ca4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10972cecc0eb651b8398845ea6c866473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3e017b35e808603a9e1e87d53a903474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085079ca697e62f8825b29be65106668475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183433e5de60b30170891142c94a0eb5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b34df7830e8946359107e00ab7a01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5eef31ff2eb009a48d14eb1041d656478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7dd636f372f6b5f2fbd7e7b498578479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd06487c20c09812f4df42bba707da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249d67d379a18feeb59496798a4efce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a23a5a385d3193882f7b4e4652c3d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bbf95a270bae22bbd24bb080f4a1f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e26251608cb93239658d953a3faec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d937925056121093b2a74b4bb75471485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43419a87790e06de3d7aa1d0d803c5a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35957b12bb01c5dd0d1c1730b57d3f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67be390a1fc85f6dd89532cf6c45a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1188e7ccc7710fdf70239695b12ff5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56838c77a451f1396d20f7d4f92023490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ee3be8cf98cb1ce0e7a4c56f6de73491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acac4138f990753f193b03049f7c530492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc1110ada96cc2c8c6aa779331149e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de058ff8b796d004aed90017e01fc00d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95542782f73f65d5863081f02ebdc711495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa61ff7c6ecbb9a745306a6738c2bca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf207643db3f6ac3ada92448a53e25c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5e7bbf0913f4b47235649e354efb7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb45f27284e5de553165001a0fd66c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642b915c97e6bb3cf45705914dd4c03500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9bbd4a201b2e9a6330aa03511c9b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbd6f39c439adb3b8958fc7477d83d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dde0f9994bfb4bbb7f390700d1d49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ab5024e0785fabc6f53ec475089fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bff6fb37ec21032d9f3243e1bc0c70505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722b85dc4a532a145b97c89f8daa3cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2270cd0833c95924d620498fc999507507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32109d9eddead8228a75b967c93e30ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cc28a82350413e4d757982ccd6e49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf4647b5721de6e9af2fbbfbe7614f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850750c69e77b198f4df064687ef928511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38576ec13b4d3f3fbf638310192fbb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d23f7fe74d1202ffb0b7ae1321ff54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ce1b9df90ff5f9192132dc8e702c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1856e341f95afb84b4cedd6dd124a41515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5cf62a3204d48fb34d85b42ce9fa9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93c98311133f75e5de7ccf0b4a70c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dbefff905c7641a1ddcf86320c091518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855636e8f34db00905e8ac6588b275b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3adc0dc4a3a8c5cd41e1b6824d180520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f6f16b962fe7a809e0f5f71642d1f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbeb74357fff737c612d497938514f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314fd9d7172ed858d7365fa6f6bda62523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b3a570ab9b35403ceb31e86135ceb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc845c898424f5ffca42446ed0543f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f4542e244571adeb13c2b02e7e7f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f618c5fa800d6277d8c2e60f0f8ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9a3f251ee4921e9a666afbd3db845528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad308bfdbddbf0c2003f6a7702d41b56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c858711bc86bda1577ffd28a0cdea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623561df5b04e8bdd0985dc1d590f68531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba92a7c216b5513ba04b13682cbb1a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356ba4b8a2067f248db5415badff967533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cbccf1664fc41559303c85bc3ec72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f2856875093b623213914fb9f7b8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb52f4970295c199d38d2e4739c5f65536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82eed72289799f3222d5a96825e254b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483a03d71578dc3c8a6f36a3d8b1290538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6c767943c5d8885e56b8d82c7fc8b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e522f662ecc5980a012194ea1e9f9f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b1009aa36b8498f7821c08a573e11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77529e7a976020b1cb8b2981c02f0e22542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863facd51da8f0b9d2c276243982415c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c454970ebc3c1d48da3f0c7c9a988544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fb0d8f8271e4b61b1d3cd47f09294545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181903b20132534a93bc21747aceb5fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025eb9e72bf5f91c530e1a52a2ac7cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed3dc5967b4742e1d7665ed7bd8bdc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5e16bdef470b751b3583e455cdb11549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e564968139e6cec6f1ff9db615a60c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e230cf210df8cc39f2aeaac178c10ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b082c122590fe334ae3f1e953b821552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabebd5f8e8f5162f4c625008477d7f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df44d07b0bb1bc5a37310a09e28b56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc4877a546179ca4ca1e7f84ec82e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0728aa071c21d0c77a2377e6cbe614556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8aaeacfff916de70010d65cba64b75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e641571141c1d60007e9a415817fa13558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeee01aab30725cf5480f1dfffe674559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33aeced3fe2bf2b4cd21943e965260560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a6457a72fb92608cfc4594b2bd7fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dd1e08159f8dfbb587175ac69e480562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13060f0e3a70196b82ee35a54709c94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0f4e77101ce05de8f844595afe4fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defe938d0bcf0fc211ca0f691988bbd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c530edf0b9c41b6fc743d941fafc88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34886bd2cbdd8489ea4be811bca1da35567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1b4b18f41b71937d1edd078e613d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76329dcf5699bcca4ea406af2843fba6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b58e096f835149ef4b598d966f38ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e816aba9a21a6c775ef42d880fbb7f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bf7b7c01205074b5b7dda1e2476c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1e9d2c55af5ce330fc5649112f869573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03795e00933106b2d3aaa687a2386754574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2e2d0901782278b1e385cda37ef68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85670673c6aa61f129f517cfd7c8ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fd6978a66e51008166ad1f1f3b138577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c8bd06ae76be147d85033d57616a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2aaf6bf646c28a0dead991f22dc28579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb8c9d6daac2ef14370a2a1fe6793d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3314508c3859325367b23dd2bf43fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cf1f3d162acd7257408ca2570a810582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727ebdc83cf1a52264e9f8aedd8ea72583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39434e31399c54a1d6062cf3912a970f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3a3ea7bd51311f006f5d6dde283b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817e43dda9acfb147aed12cb1999c51586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9e8a1820b8c87e4dffe85220de4bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b384b46176a7f8cc8813f68877a4c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08095d352f27c5c41c715d98ef921d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45c0e7d30999d0c8b859c9166f30e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e40f64260ce1900517b1ea29197e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad36a2bb5baddaf6c8c9e9f22a1d3b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbb6be1f12ba6f5fe7071bbaceaa37593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1de7d41ba720f6d298f66bea6ee77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ddeed201241c9b563186610d8423d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5d15bca2a6d45c127f1c0ad2a2275596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdff614de21e36c7cc56a4a86e005c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9494b86df788fbdd1a86dc976c67147598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d07b20d7a96cf1cb8c17c897186763599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2bdfb6a4ff8bc39531d6ab8add798600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a5e387ba8e4614efac7e46f34e68e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb728e60e5d77936d0b001ba636f651602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4ca5432cf72a11f7c1a4577ba5b8d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13cc49d588f80aaaa77068bb5598a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00be3945b7ec45b3aaa3d47899259d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2cd52552366f71d71dc851b830676606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f15808ae17e65861a75c70cd993bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e25c5f003c2f9b39668792c548970608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee95a5d2b7c6fe31ff9f7347099433609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2cbdb7a7e0f2b17cb2b6ed18b7db2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826fd4d84a4e7743d782aa44be763c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdef1dd8ed5ba26faf63d5877feba3c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b59684a24dd834565637da3ff9c01613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5153959ba35b9c63fe100ec07d211614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ced407ada6cb61e48a85fcea22fc82615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d547bd74d6e99e67d107e1597bbe9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75614c03f9f60bc84a8817432967e922617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02ef9ea500bef9777cc54b9e379632618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e022375a5866a80344dec2bd1f5d35c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e98f6b75711696436478b29631e517620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1016b265a51bbfdde22604d8d7237b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252550e4382cd81a075b6bbdc6016ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2d57d4f980c24b3915a649d8062cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f1004354080c2864618c27a8a7043624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a7724f8c613dc5d834c88e7cffaeb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ef51594aa2c05fe0fbeef32ec06f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0599d906ae53dea06ed73cf075039627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044e73e8afc813f6b94c7820a68901c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e5605175eeaa4bd629ddde185c19c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565926669308fe2bcc622da47c17bed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5429c5748c8ea1d9314a13bb7f6b11b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213245bc4587a3eb228f4d8cd9ec08d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97b1578014eb33d9028ff816830346633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39366c0958a61631ad1c862ac7c26901634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f98f9518d8240c7c415e73f6c8c133635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d05db49e2d0313bbf58d7d28e7675636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29efcba2e48cb39f433ea66e834fb4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4382abdf78d23ae0d15c725476df817638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066a842dd667c03318111ec4cb51448639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63773f053846a52ddb3ed495e1a43073640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424913e6295ec140628003778e024eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4189a1e11f93202252406f165d7789d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401d64ead611e81aaea034b880cc01c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd182630bd22a450f9873f6deadcc42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec3b3d737418faf3394e420d15a882645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43dcbfbbaa98ab9e42d2380e535832646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0101032e290fc11c8d911a97dc935f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737c6eda9d51bc4cd3470d6b8cc9607648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094604040cca81bc016180c5c7a5eaf0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b24710b956fa2733bb2865867a91b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331fa3ab9099685af3ddb62fc0ce342651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b647e4bf01babc4452461c33662c3e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b7c71e734fc908a5e71fc1c60a459653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af41669cf09ca748c73ec3fa4e2f777654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa965cdd7a763e42e8761883904a4bea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870072ba86efcb80b8087bd1d6a4a97d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7e160be13a96201b549786f5c835f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf96a566606458d5bd3d321fc9fbb9a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f059b165520c19cad92db52a0fbfd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78f9e974c9d208c67cc9b8eb7fea10660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd5dc33107ca99ff17d3011c8c6a0c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323717a7904d11a47664208db5a656d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73cf74e2df1eba7022d76050e739db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edf9ad29b5d71fc87755322be344cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409318fd7a7102b7fa8059a766088b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540f17d93d63396da247d096886cf41666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c6633de919a15e1241408be86d945667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eee9304d3dc722f51c3540377fb1bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc992b608e62c38f6a9ef5c7145c79669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078d274f8289bf20c7fb2df54925790670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed576da611347649383d2c12e83a4bf3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fff2f15cfc8f9760aebed48eb1716672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ffbd55833bdfa0b86b81b88a0fce2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16887283368e8b2a028f5e6e02fc1927674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09448a817e533408c8956f988f69f30e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e994fa7420b5a4cbf64842c842561676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3413f6380931415c3b1bcdc49fd0490677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f315de6f63d0ca575e019548dfb340678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87b8e87389a36daa7342e83f214081679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08f2a80f8e23ba8ef978fb0500cbb1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e23ea2e0ea47f68ec55c0f92d9702681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fb784625aa741185bf33543c26f14682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e11466b56162dae4e81daf557cfc1f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeae0c247ec760160c3740975530ad0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7edd7351943b89c66a1cb8a78d450685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd80a617182b5750e5d203a5f8d329686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab58b1e1c8fb3670ef7eb0bfd56175a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a464d6c13b434cbe22bad1fe6d37d92688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7074e8a1048f2fa4b37ce0b0dac278689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59472f53e410f621227d30d4172692690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7cc2c4a058a6201b949eecec38852691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b561934e7c15e0d70f6e891ea8effd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488fbead76b7edf3e0856918f6ef38a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037727614d1f130711f01eb8148d6210694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcba56e61ef79cac23d11c1996fb442695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27128d9a3c045fe64449ce6b2027dfc9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59496a66894ed169bc9f2c34e3eca12b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2200d09edc956ff0782b36a01741a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7546aa2dd1f0cd88edaf6e9d543052699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cedc6a4c408d98776218dc5658a1e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323cce3fc4841d41679b4661d24cda9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71825925a96bb9f01fa6cfc99268f83702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfe8e10da831a0d1d7174043a8be54703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d55e5c94b80f55e143a6bed91ee48704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7b650bf2ce3b5b6b74eb61c50d606705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f9a717f6bf50f0f36e9c498f7e84b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0677aca38a626593568ca0a63d1724707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85a6a980421df005c7570667701fd0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403075cc821477933283d852245ce6eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d030418bf7b0497e87c95038b55eccd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa81af8561afd9ca4eba420f79e61c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2579f026c5e1d09ba2af750d482299712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b1c5bdf20f81535fcc9b4f06301e6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fa78a9940fa3b8130d452cc655346714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89095954d0527c08a12d76bb879dc4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d3742dddc4047994e1f33de528ab8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13194e67ee47b93346011e188f29ac96717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c7a760b433dbf563afcbf2a44ec1c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea2fbe3700ff937c640d08a433d890719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1334ef1219733ed3495c810fa3b08ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade65562de29a03db1fb754e7f65aad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bee352748c8260c6ac6c8d8047c8c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd56d1f222cb1c43ca31163542647b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874efc0e46f268b2bc4cbb8182152d57724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51de4bdcc7028d14317aaa5b7b05e02725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6494cc40c0553da1065198fff25d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f8b5dfca599a6d4e9c088f7aeb33a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3babbe0bd4b4e30daf7ea1d7836aa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f2e070d71fd1d8aa2429d297045cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d54d35d0f7458f77738d9be6b91775730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffd74b2d2c411459dd80dc7aef1adc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c83c58888032a76129485f81d38e20732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf59bd16d987c4a3092eb8551b63226733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09de810f8c5da0ee9d895885b7b8b20734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1800ca06aa4f9b328de600a64c17248735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f6483145cefe79d89d3956fffb0db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7df2f224d4e34e795b486e9d8f5b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a5a8de86db02f1429a8cc6033ea5e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb6a90f7016b7015a32f3f44bd44e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5265d56917633ced0bf7845d1bd070f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6008bda46c73b70efd14bf06060b49741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a01a054635fa74acca05ac8253750d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b9de7a483251b9bd8ae8c5ad1213b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86ac0b92c027e938523252170a3eab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e745c0497845b2b2ca9078977ab9e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617e21e89bf464e38f544c9dad71143746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a40c5d886518feef1a251367eb22c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d78dadccd56ea7b4b7d89e189c58aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa260eae0cb3c5aa99a94def50e5527749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f65fb92aef7820357bddac86093a8c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2bd966bbba77b94b7b05ae72cccf1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731df6296b11ff5e354065f1f2646d15752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcca20ce6cfcc70da9b9323fcddd15753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031e7edf8c2722f3969adc903ad5370754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c4a27f4b8f89fedb3e76ebeb69407755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844c6160dae83d0600921b44741b874756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f280a6c0ac1d46b8c8f7094982e52757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac068064f2e45beac3bf4163670535758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8000eb0924a12ad945461c3906ca54759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d8a6907bdbd11a7108ebe0be13b6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044941dea720433f3279753466d9491b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4628f55062aa4665bd9c3be19bd59b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03a9d1aaed6424199dcb37967cb1694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587f028f6aa9fc39399de226bb6d6f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c4fa0c74d724e21dc673c010d5c9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d53fedf659934e90baffb666e9a3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e937d3af39177c1a90edb19983d138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817a43798c55e0b700b9bf206995ffe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623fa0917127136396d20d646d8430310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2f5fdb666337869ca315ae85019cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7293fedd2b46c4f5a2b9fee330610f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45a56019ae734c52d9dc043df7371813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0547d05c689f783a3772f1c1b167914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089627798a8d1a9f900231b68c0066515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dd16d5bb5e05c1f4b27954c3a1d4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5510ef078a560256a645012e082af117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64819b09da0015509acf6adb50a46ed118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea95221bcad6da8dbab9dd3eb06c5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e23669a945c7bd8b106c240799c62e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18c2c4e59b41d6e6a0cd6d971eabd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4ace9d22e5832c05a81c3be8c65a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ae5b5838e876476ae879449d2cf6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c36abbc89c32a13d9d33fc2ce3b50a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f242790e2f11c1b14773faa6ad343e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a1441a823e1ec5c350ba5585775ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddac44591844b30037d959a89f5e0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e643aff36fc443799e01b82f159c1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c8e306f65a6dc46750e651b4d7b8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e65a083a18c89aeccb672518f192130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc51d6bf824f16f3e32ee9edcc08f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f85c9b22597866c99122df961b99232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7df525ebb581222ff6e6077aa100c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c9d79046bec785010b0319a6d2b7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e217ec1a840fd3430baa3ddb224fa9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00a24a85c9500a2cfb99f349dc5f2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440506ec4857c1c9067431f78f984a5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed92bd9bd3f91e1e631e2f692d278038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3e520d374ebf183dd3403f50fb65b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd272451b08ecc95bb639cdd82395ee440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55707370d33cdfc8243394b59c24704841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660e10950664a682447812c0c59774742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdfb3a20fdb69d7ec27bc514f826b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b524ab5a032149b01ae66a34653f5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042952080158154f2ad9bbf4c65b34045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805c582697b21e8735a89335203f5fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bac10fd8e50a2adbf67d7ad4e2a0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dffcb4ad367a7204f77fc3f96277b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c189e8725e2f51d1ecd3daa82883c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c5ac6124b4ca5e561dd9a727d3cbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f7d950f4e192c0e112c6702dec11851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fe0395b4d882f5349fb0ebfd23fea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a7d8c4324d54d450b504dc6713af153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f28ce9e09825f1e6870f4662eabe154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff539c25b42edb3930ae72e6a9326c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b00e04fdf2fad10c3c724eed9d689b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cee4e6c03601453158ec1e01075a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a65557909059d4582608146187bbdb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e03a6f75c1dfc78c4f88f727bc55c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff54a6ca8b14fe800935ccc35d6f36260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c480e3c60ac02797484890035507b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a574ed27cd24614a411bc162aeab262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8129504a99c2c845ddcf58ef9479963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716d65ca134086dae14b23a942f274c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bab941ba086d6e267dceefa8a43c1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79bde202ad1e5b93e36fd5d8e2f21766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e95a3418384e66af08a424f631c93d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8f3e3257aa54fb6b34280f21db17068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2a2991c105a73ed75414c39122ed469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bf98e785e883ef8a52fa27fefa1e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8f256190976011a572c87e5d8d7c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792eba13f0806ade712ecb7865828ef272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d390a63562683d26e72a723e52f06b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f2399d3d5b2bf61def5d5ebb7b9e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb57e7f437cbc01f4098a1794b766fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306438e028e7647d680fd13393dcb3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04939c632e5e4c43f8f99a7d48e1432d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab99288287ee5bae6c56d55711d96678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0a185cea25760330ab5d95e8040f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd88cf7b9bd5b8833e7ec80d159a7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ea1d2fedd1d19437560b0a6df6a4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1c3f774c95e98140ba4c931f8e9a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79480dc14d532f52a0e7c7fe3f8c256383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72b2f41e075301c9eb16ef5149894084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786307852b0e4267e551bb165802ef7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa361822a160af5b6ca4ba26c680ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60874317887facb4a272c9dd251cef2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a151eaeb3409ed0d3b89f5d6316df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afa46a27383a32e636419bb2507a5a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81f4d3302a416b66d388cadaabc14690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babf1285e4fd90a0b044c0303d69b0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd4bf4d23878eea170d9741a75d97792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c106f6f64328809dda385d16c8fc7bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e82519d2d04f28cf506558fd71320794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd59b84ce761c79fe876a3009084b4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e3f4d08cf9c086916e2e731b86eac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c123a179d28c21ee01148499e601a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09f0e3aa37231eeedef7e672fd02db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ac83bc2294b1d82afb8a65e5e4caa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729a51b0065e9e1ea7f698b408dd97d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943d2a7780ea38754f1d67f18f9c85c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef89ea19d788427c780f341c3ac4419102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fbf31ae282914636961dd000f5258103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005ea0ab4d7ab741bd3b0f093a7dd9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184592b70d80e68b469245b078623ec3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737164d4e340f6a7eec12a1fafa40b92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d3138646ac7e941e1dc226f20d74b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c212e898a0919c790f250885a6b4a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c1aacbcc4c3609de9753a99b19eee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2480e819fd522bfe5b6b9af499863e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1afa2d378bba1b25b8b8f8dd084b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490f3bdf57147d65570d1dfc1047fce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc359f9738246ff4b26b824b08f23ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c97328690b0e1ba5cb0ddf80e655d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57dff146101730ee1cbc5013537078115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab629ad9ee1e79a3bef10081ba4e00e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a1f809bd367230024f2eb3f2dd372117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad2de5ed54d8a9e5e4aed888198431118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54517f1bb06cda97e45aa908b87f2c5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a71d4199f2ce026822cd42971c817120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5501a10cb5762d4dc4fcf5d2f776b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de2f80a5389bda86c4e2d1175187a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3418b7070c9161a680f0d1f8e557e85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa74367ab5ae589e2a06542e8efb0ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06092e2888d2761232c9d30ce62f9a95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d066cf4cb8ccfecc7bb3f85cd250a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ca61c09c3b31ce6c55d8c63938f7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cf749d765202a7285aaadf9441c5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e0e10a48cd11c8d9f0a7e2bcde36d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b2a2cc557d63f25d57d9f1b40c356130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b50a1323e375111733349783bb5351131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2887187142a3c1f90a3725b9d54e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8adc62955a00c7bceb96d2899f14cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cab0477d0251d1f1839df7cc5f1e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a4d3677ed04c553d805c9cb51c48b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ece7c378e35ae94b1ad522f0a3b6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8f7e1eef603f79ee4a70f3fe4911d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e274f6dd4e2dc76476e66dbe31b70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cae47923ddeaeb05164f33960ba7d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845279b1b0d4a2bb6d5455da737c882e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfc726af99d82e6a62aa0c58613a6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e655e27064b067d26a5959ca70e4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c236788f4748e2c0500e12d21ba6df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4e79bd27af4525d80784f32c3c9c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a62438298df2e63d6dd88682c7500145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2c423f621a85fb8adb916a53ec5a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af943d93cf6763c2ac998174356ff2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2004aaccb5d43df9da399018aef0b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac437b1fe9ad295154eea8f094a4b0b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8cf8d2e31d9b450b5e957fcbdfa7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67520d6b39efb2685051dc6fcff7cc81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474ae08684c3ff5c5def6961488297c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38650a8e4a21b7b5bc76a5b4cd69e84c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c527f7b4a71ee2139a7120423c8a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54050510af63a85d55ac9f5c741a3296155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b2ed1e9e8b2ea48f9917cc5abe50b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd18b722b655839180a62ef7eec99c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b10b03d567361d12a4b35e5a382dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c909d891cadbb76dfb62305db89913159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b363a9cf64b0d96278d2d2d71741d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd9c89e485c2084943483e5f149c2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ace359c6ed4e7e834ab7a92337d61162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60064682657c0a766b0c9aaf5f5a45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9fcc3c32deb241382eb2b8a54369b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8dae667b77e6cca3914919fa66609165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea66133990d0d7491880737c0701651166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbdb7560d5c792f18f812bcbcf409a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8069e117266ce3d249b4bc547168e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69eac7e6645da3cd96fa028f99db41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929318e642d3860f5c2dcb9c8abb285170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639ce618fb58914a30bef87eaf968c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255b25361c24e9edbcafaa26a58af72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122a69ac9eb433f7a5c81180c1454a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdeb11887920be80aa450eefe4ecdc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6f7aa7352cd33bc55eeb2c613e377175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72329b3244f836b2fef110082a8c7692176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7329abc800a16fb96a0dbfd60aec73e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f583e89638f090bdfe264bf36fd33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4073110b1f0292e21f11b479d1ab92f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dd40669e8bbcda21c16934415ac06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28f91b04259bd07778c071461fff43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f943a843eac54bc987e87e0d698d508182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e4a336b7ff752c4219dde2cf05b3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0fd529ed94797f12a4a0e68270ea9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791609c7b9db62dc20950e2112e9a85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337749e17b84f7745dbc2471a68912b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fc868c382929dee7400f65510b6e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea24fa4372579bef21f4c6a37cee9b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85055cfd1a37448087f1f7f92de2ec18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54facb68683b711897dd19afb67f9892190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be26b95c7837d06815272e99416676191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22273c3e8c0623f815faea307ccdb78f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d77b24a8cf1d8fde3c6568f3d94ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866793b864074f27b0c5a6566397b94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f8ec0d369fddf8246af5789272426195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b7412e34b29528b975a38dd3fcd0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9763418f360f673020528f6f6667fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133cdce9bd55aa39ff9b6483f4701dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b24e93f7a3228c94beb00199a8dc70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b53ea81e84239bfd6c268e421dbf75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d387d9722f59f456664097d77b5c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c77d8d562af6893b65bd3a07cf8fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cc58c41242abb5f77698667a54fd3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b48186b1f79680b0f112787c680a1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5e16438b72b7f9ab0629073dc2a37205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b036eb6b13553952456661b5275e5a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2806d354eb1f964b0c008fbb49252d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721402495c85dd77a99863bf49341e38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be264a755f32c01e166961c10cff46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72463217c5b49a9fcce6e55d4c244c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4b754440181f6d1ea1746034b6e2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d2b872dd09e8b980dd9d91b7288da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f1933677d2b8123897f15d67d2b1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7781485a647604f1979f89acf0dda9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8884b2f1c4dba55a78ff488dc55bea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a86af179070213c34517dcb26a307216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d194e942869ee1be5694af2042d904217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240196a22ebd245d8a38b4eb5f5a929218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be76a3137ffc58a0c9a614dd6756dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bd6fe7ca45e1ae42d93e296e674d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bed059f255f08f8aed03489e02982e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923228a2854e32307f46542132de7172222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f1755b320aa0c64057ee05de8513c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15c67a675953e96d32d5139d680604224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05fca06248025cf062c60fc45f7913225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85c189b5269256d269c4208c3bed14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09687e9a16048856d335c954c68d13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddcef5d71715c71ed618b9c92fb3f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccbad42dfabbc651bbe7e245e7772f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6f351eb4f2a1127189133c062805f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b59d44d750971af5b45aad923371c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340212d2a64f79215cf5d18d024cc64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd55db2ac476fdca195b5510f65051233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d0502a425230383f97b8c0290c681234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca441f5c2c238822df3ddf8f30cd650235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5da767a621d13499fccb966a4e2fd4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a90cb1d672f92a043d1c661e66b4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14931a7e59e9acc906b0d403d7b39db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9a17cb571f8611d472b577d2409d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627409ab982c28a1fb9a32bdb59e86c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b20612cee880eeabe440041960231241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317114d04acbd089d5386f352eb2e61242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc7fed2f6b74b5dbbb502291ed50b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13818e0927286ae7c498e376a43d2a56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f7e43addd2a275103bbfbb0cce23c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6e9f7ce4bf7ca7299909f67419c94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d0cf2c04a8360d9d017dda398edbc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325548e9261a580f9a93a9dcf7dff2de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93985250977374bcde5888279d0d03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f60f5dc1653fc0e0d68adf9fb2871b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf94a317332cc26baf211c98ebb7c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51deaa8d02a96dc7d314a385c94df4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dc31a0e2862dd7c161c42169a64f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f99918296397b2ca553dcbee712479254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcab89cffefbfdfda5756cdd8e6fe4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13553098534cb77734f5c9b7b9f27e0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7023c12209ce1dc911fbfbf9ffcc5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54cf0f38c9775af7b830c19fea6223258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfd0765cae3e5b15e59be5b3dfeee8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9c2ed6655c120b62f33fa1b9e2d42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b004d29dbad054f7ff88216fa200c07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf3032ab921bb621c0eb72e14bda03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73dcedad781d91f2c991128fe14ffa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee316147af52e8775451f65392804861264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d47a24977ba66453166ea44bdee44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd109ba6f0b440e0a7cb960d258ed80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6ed28bb3c52dbaae7f9075f886dca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7da4db12f72a142f1fc90cb4712ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a92e23064bdb87c86c89608b51cef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36e9c047df504375895b49c03bc817270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8184cf15475ee5dff17eb272cc449ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2dde11ef005bad7765929e4e61460272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846e02e53908ad4cabd5a0615665b62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f039d70843d29d9f459f4c578519e87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5030d2e23bdf929edd5ebf1d84ce3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd141ee9ea359a7da4222a3d374772c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbbbbfdcf60be34260d2f706b456b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9c64602768151bc409e37c343dfc6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6264d33b4422d0e1faf8b04d711d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c948b711e388ff6b388721215c4fcf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792d5a1ede38aef7375971494079e41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36864963bd89c0e3d32301bdffc05c47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaf9103df893331daa7fd7a2413bba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e07ed1953ac081e86d9a8f2025d179284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8049d29be844a9b443ee9d0ace65e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5a4e5f50a7bf8dd5635c3eea8b4dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed68dbbdc00af109d4b2db5e6c27231287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed314f97ca4f30310fb835969390ba4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487a940763b8c85307406bc4d35adab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df51a83e813a80bd5a6a57cf5e66d22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d6cf0286112c5d1a8961e3ea4fe4f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afcc0dc56713be594e585485db9370292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f8376f1a2e407d43a45a659f5437a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad839dbfbf072d26c709d43aaf21ebd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ef76bb83d7383bf1524ac9b38f77d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcecd7d046a97bd178c7b2faaeedcf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86c5f71917c6b95af0b2d55cea2c40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c611ee82f000fc670428e42852b7005298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7d53650abcb91c84e22e3e2e2f083299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a8fd40ea7681812af18154467b0c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c618fd5c22e8b04aef08766cdd54188301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8e11bea3be421c764988324a03063302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277472ac2156bc11a269c4d85fb0c666303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d180497eb71fb5862c9a8da11259f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44102fb00fae9b6feaa8bba81528e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be15320618801ff0b4d328812db042306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0c727d19bcefed3dab91caed24786307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37941710f3dfca156e989b04577d6626308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094013fd67e6a7b883f1e5bef0f72c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94028c382af0062f595a7fa6d9a46063310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eba55f970f315613e6be897a221e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a3fe192bb6ad5f0eb04d3d4b2feff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e17c1018d0d639b42022c310f64c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6eae6b3f547c303a7aed1507902ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a628024c3602a060d2433c1a27c26a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f328bad5edc3357307eca2870bd4ef7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a23bcfe2e646347456bca8be6747e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5adb436255c5e81c7385822502652e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32230d34443dee204c8e19dc2203c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd1efc61d18c977affac31fd919869320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133053ba7b602c2159b14a52d48456e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d96e71598424825aad9f062a57973322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bae5f5624dddf83e43f80a78c89201323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08fe4eef16fb4fcc28c0b0bf38271d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d44309f545660ee74eb3993365f24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eec709946a4a483c1bd62640480b1a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58138d8daaa5c06fc0f143f457bde768327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c53bd26be7c0e54396f7c9d37d5904328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c15e0c86af7f5b822efaceb4d3a625329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d63e10e770e26b519de21921ec17a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3ec6fe1e6cf51fada2387e91fc3aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9e6d294c78f01332c62fc775a5f83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164a4f5ed2472eb1fd545532dd181a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d1302712628b731b4aa391c3fa581334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08a16619600bd54bf4239940f97ac7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a1ff641dbbdf3ecf3ec36c0734f5a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41716d5bafa767df0cf8d39ca507df7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6a0272d224ce22d8e5830f3fdb493338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b5f215139ab4fc064d085b1eb3c82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcebc784f558452cabcc2c9047143f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb634e54f85cab7a5204d4ec7940fec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462b6925147d6b7818aa23e12de7ba7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547617dc58c3bd4ed8d1f17c8a2d343343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7b49fbebf853a8b30596498cf57b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbcaf5fb28b4e60f1b98e19a23df3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e99b3f6e7a3460f41d55da1c7f057346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384344988e511df79558c66db5aef31d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5dbf9058f923332d8b95a2abe044e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afad647287a883610e551322b388ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063d9ed0a6721ec5b8d65056d139f8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadffdd7c65d5546729c4f8dc20d76d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b80c1b4ca154848c93c9b7724e1a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde54e195013d172f16eebd1526c880353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3814363850f3343a813d33a7ad15f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8878cb35a131d5c00b94c10c7ab1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddd96b24ff9adc5cee3f091ea0d555356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ec96fd2d0a8d110c7a06ff5c1e400357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03964ca4f021f7dbc43a12efb42b314358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61085a77e78ef81ec39e201fb90fc8f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3ab9c8ef7126cf76707dc662ddd56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128f48da964b82c4a19eda4188ef68b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac506634efc7f82b137d28e4ef761552362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6b3c8ac2c8c82dfd4c6474f0a5df0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2337e1292d7a2cf8820ae4fbabc3db9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80035261c9964317ed00f4cce13db7bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d468fd0cbd0d3fd0b4b74d92778b945366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456bde2cb0654548877089fa6d9311b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf40e96bdd7568bf45700e7084d7876368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286e239cfa00a25e80b2a3a731d67bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798bee8143604fbaeb7f487032eb5c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b47709c8c09433a95177f99499fc1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6fcb24881caaee4e50deb68a5e89b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a4250315c214e66e147f0d552f26d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da57ede0cf51dca36aca14a7aab88f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca61fde5a72641b385e18ead125ba8a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2494088ef15dafce333985a1c0609cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcffc8490e8fcc625e7795778d15fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3196e3f9d1470b47ed52d56908520378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891ebc2342c70d8a6e8d33869f21f41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdd5941a349216185a6b5cfe4c375f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a048e51a621e7d69b6256baf144ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3edf919fca29166a4eb738e60076a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f2885c6c5b05085a59722c8790dc4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7be363c76a603d8bc9eff6a05608b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0769762b0b9a512be2f7d3d3bd02fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d25f3642756634bf3fd2eb344cf15386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af7f42ac144c4979bf35125c051097387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f2df853a69c75ece619d5781eb9a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd256d3d5210a17fb4e1562f185b4e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b7e139a5d65931bfc0a9151078dbe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e45016549e8a8df34dd13f90b6cb1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762371b6a16d50cbfe9eca20f7c9a5f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a58d5101def0922972796d24833473393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41c2a95d79075716a368b894740cc2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e49fdc50e03f4c4de07543d9cfe189395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01be4a08dcd5c920eec5ba7fd11c8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c554e0667a620a27b9df8a4ff27e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dfe019e81816d17acef21cd8a0344398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2faac8ef98c4ad57fcb3723d0fdfeb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040355474885300eed55771c968b62c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46f47d15653fd12d2f94a1498d80be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87111467f1217e216ebcb3bf34e349b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7dd8ec3b2307effef9b979e0064c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193ed58db2e5dff6324c185c59f3be7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6154f1a990feb3b3f266438bbc25dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500e71cb268ea906ee80758885bacd9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95baf16116b2cdfd316d7da4542df2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ddc7cd48dcabc7c5651a9bf87f57d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764824abd4605107b83b8b38004ce4d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8bf6796886387328dc3c48cec4632410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b275d94dee2422659ea95e0b65b907411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec439e252a009f5b4a4119d0de82a1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343a077152025df829aef0cc3b59b87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66570c984b924a2522a24335b648a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ab56cea102fd75daaca6a80fda908415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155735a851e1d072e328a2220511f572416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9a97ddc054a4c97f6826c85d300db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20571386bfff881d517125005cb46c76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89111ee62cc73149d4f0d8e6a63e3c74419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5401435d042fbb68fcc34f61ee72b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9eedebbb5a4cff27c26ad12783c70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de514b56369d60fe03bc1c55d04617422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f5ba43b35dc74634a79b92dfae658423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbe7de056d7e35c62fcb848cc17be7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c8455a5045ff142622d01745151bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0be9be55359eb6308235e32b21cce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d93bf9c61cc9bcfe84ac0e4fe56e81427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08ee7b264318ff3f1ac8c82ae9b6b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ab21bc4b3b0b367d81dc1ef512aa6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e654b8d160348c8a6581e764b99e12f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02062d482285389c735fbdfebc18de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb58a0059f949a53b131080539dc00432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a5de577fbd2027bfbc4fb18f712e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb919e39c9c0407a502304ecd3896c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e74ad1017ec69738f51dc7c852180435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f8f036d3b77536b614de25fd20395436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d441df84efc9af5fa4066523c60192437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192cc7bf181ef0bffbbbb558e47abd0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfc6c28038dd608002f4b11ce7434a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebd07b5da062ed7379d9d62fdceb8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8d3361e57197479ef3da1b6779090441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e8d042c3f702aafbe32bc8e0f0bec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41231200fedeabb0804182c62a99cdf8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46cc714eef10ecae1ec8d835014db5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1886a2f1fa8b0bd75ce23a2c6d97d27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e8db59ac50aff0950046e49fa9055446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847200dae33cfe1e2860fffaf184d8c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb56e42af8e0f3c057f99209db3a30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da19465407c59605dc99b7d00558d85449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98385c756e851b4c7dec0517e50ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc0824cecfc7355f37c23a533983e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74890bc17d22a4d05affbf6794440467452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9d311fc7c807ab540a34fb55d8e6c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0fd8c01f58eb206039cb731d4ec5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afabe371e472256dec51ec77d4c2b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc45bce5602217d7a6c4e19a2451298456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62725d0ca61d2ad546dabe90d2c206457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefcce0eacb677c4cf3ed8525a35e7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb76497e00a211228f25257ec9c2fcb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04280414c1a14bd717e6623414dfdf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6d844b8c574cf4cb377c506891820461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecbad721efa8b9aca786c91f8e47af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302562ad50316a50d1d019b066e3841463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572c2761e14c7e7b0787185726a63ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbb6aed5547298a9a66eb6d55bfd20465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c478f1366d1a8a382d38490b566e1f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff28554f6dc2f69df539df526ab4474467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db39d532e8b979cb886cdc725f28255468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5b1c9dddb9fa357d9e3bbc45e8e9a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81238c82c205c5ab3d0cd65fa1fddf4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec817a9f30b396e97eabb54fff6a8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a580ec3ce7f4b0d7e81970e8884e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db083d244f58f6293467a17c7d3deb1e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07853176a6aabb34c7ec1049ad40d472474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21775ba33ae0d57775d039580c859ffc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c491990ed488555238787b7bd5b2ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21978dedccab7984762f1eab4dfcc0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546625c7c397444e0f7c5e23a80a47e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007520f12d4abc7fcc03473bf0e4507d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6757007a7fe519135f8bd1c3dcae97480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337ce2f0f805ae0ab0180b42826dee8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924622116fe513b232cb04690018829482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c911b853384a2c7738aa41630a8692a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca663f84f5ed69ea3c9d2bb79fe4a0e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928a63164af627e15b409d49654d34c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceed075c43fd5237d05943bb81fe35b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaac33715b4e9eb91aa7b3fed28e61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afebe9f3071cf007b33a6e36f5cbde488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a696b1ed9214901ac9a0e737c36c5c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025807a76e67e662e0a342b14b729b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ee74b49bff02a3925d84cdb2be01b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da403352fa8b7c82e66c4b88aa48f14492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc20c24029c64e825cf6dff671b1601493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831dddb88e688c20b2aae88916d907a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61791eb616885e3f0e19b10b4205e8eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46139360b0705358f3d3a6e850ab5c25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b140d9a659221600b7c842f78c67dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2134681148fa9515b9e5da555e7d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cd5c88dd100c33122caaafdc45955499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060b5fc46c99433227aa0204ec08e91500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d415fc885dbc80d877b39f144093dfb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3984945422fc282b08065f05e9cc77e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aa74fc3dcaa9e52f49de40ff29446503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db701049b25d95199bedec84eddabc6d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a14dae75db3f692f509ed4bfa336ad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcca3d4596bbf63ce872e521aeeb30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3261e27e4f79bffc7a4dd90fa5af4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92124fd7fd52b85ae83b4dc15e53f1e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3a70f130a49b8b5b7cd29bf0ecc8d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ad9d054d07128147c8d11c7a47640510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357af282e83d1e7d480666121995822511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07fe4145b8c37febd7bef276ca16ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18339eb989e509f87a4685badfb2088513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d55922a2d195fbf0ac1c74050ba1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579a714a018be308ff8674481183b77515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945faf18efb6884a08d5c22a2d41e16516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a72ed3e585783675f0af1bf3108d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41464f75faad36d4447b7fa577ea0fd6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fceac28ddb9f691dee46f208c59aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943603e6d52b4b088b856b3f509d63df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cc354b1355a890201db0f750df2b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df26325f55960aa2a99c5cfafcd7e98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f02f4059a7cad68817bc004e43586f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65d391fdb8a25889d44de98550c8c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d4339e0087c20359a1e431c324331525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4086d79dda06bb6c7fcc6e3748ef3a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0518ab283e72dc33b4a1298e628a8f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb2e3181b795a9a07361b3a912e797528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ba2b0448601d810007bd2fe6e5481529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab410a543327b37df54307a81cb82b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d173b5173d17cde07763ad99e1ec4f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d830ef64b352c4d94aa5f0df7258775532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c8b6e4d6387bd4388428a6e38af9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4883644e2a88de02e749b089b5547e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593af28f7c0e5e5ada8c87bc4843adf5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b01a551e208a8e74eed5f5bdda94b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e9ac789ddf31b57635b8ab447def8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e0a8b79104ebc3e6f8256f0fe97bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e14f3ad181a8f08da31d09c7088a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59193f95639af3c998526d76877bb9c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7e7b8800ccedac03d5a883b23a40e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b155315ee8be2350721561242968e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05198f963967c495fb87f56db95c6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b29b08539f4fa6b41ea3eeeeed3adf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad3c7cf6e7849874a8ac267b181ed4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45848920d8ffb063bd9358ebc37c28d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb73edbeac8bddd7d9918d2641ac689547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b20223e2a8d1989413652f427050b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e8e717ce33d02958f5af6de3cfde7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80cc3b08c5e9fd6e9655969b175550550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57987cc99d8011e4aec81390db4b2fda551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba37f683c11b9a7f3f193a775218e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ad392c71afa8f7df0bfaeb39dec82553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2457072d75d5f53207c5cc744704d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813befaec7e061655fbdd0ade04f176555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0b88dc0c9a89a399c2896776ca990556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c652d886db9b6ebc7328e1afcc0d6e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eb749f2c78701465995594790228b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa944ea9d6d97ad1f6db138c017680559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6d80f1cfe6811dfdeb48966532c9f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a44e081995046e172961902be38e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc9df9365d9b393440f6c4f39e8701562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192db3ab1be6d4d2d057749eb890620563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930a57f8655084bc1059b2e3f5c9fd6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4d74834cb704b86b85bee165d5627565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d380e597de193037e308cf2c94ae91c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f0634de3d00c7204927f4660c1ffe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dcd83f0008b700a38ff643ef0f878568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e380a697302afb933c8e8e64d3dc96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ed343d80933a9570c947f46429767570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd147de974d8b640bb27afa72eb31c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caf46a3ad73bfe2407c56781c6e2aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f43bb691e2ac423c5512ffffed6bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7702d27391d11778df228c721547d1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0f6ce6a4969ead429a695b4eb0696575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cafa8c1f66d2e3ac0786b3e8a9e600576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36ea45acd93a4c5d3bc19ac27ff959577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345729210fb3641306d3de69d22225c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc04d083ab3451da0381542a403dc3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079824ef8948bf2a78f1a179c442e84580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefdd22e5bfb0f3890c81bbe17c089c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dda8a67d8558b49d7ec86fa16d9f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f819515eb667fa7f84fd4fcc0bac09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9581e42ec5d065fee43800ae9c5ad2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be592c873f326d3efe793767665d78c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bd5f48f675555796b8238b673819d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370e4a569491e592a1805502a8f1ae4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e4b4f0417da2c6a044b9d90333c1f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953b7b458f73ef7ed66b5527d02f9d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90559b04e32b44cbea2fbe9de45384b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe048a7a62bc220978cd86853161d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3315ce170829c066ee59f21f6e3e8b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e4fd80528e2ebfe779d1790777b30593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344be429fd1e83a973c8368075306ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876c25a72705d3ac0ee6602fb2fa3dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42752a7d1c4e4bf5c5914c25dea879df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc572624444b5798ec0b9a84da344e8a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e511dbb02c599b53b5e9c066caec9f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb11bdd4b6bbd2b32bd479ed95fd21599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1c5044f3d170d0ea8caf830aeb9ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931c964eedd93ae9d2b751fe2a87eb7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9dd0bc05cd7f4c9a709223243f5e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136e69c9390f8f990f25ef0e709ac16603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00602b8d3bb9c2a96bee72c15ff365de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53e5556c88fde48e60c81cf6805f21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e5b0f4b6cdcbedddc3b887cf740ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431e2a7a04ef3d62792742316436477607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249e1787529d247fb589d59d888f099608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e898158f3e8c27ce5d663c8bd0c7f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a027ee767ebcac58244decb256f50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b09e68f3681a563e3c63d85c5e1fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89653328df55b9eb054f0bbb68b192f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931432b84c2850a4cfb97de322a365e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce4e1d89439e348e01824f7287f01e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53c2c6f5162165d0bee706b1e5e3d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee935aaef278f3082479647b9825cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b42cadc322556a072c93d9cc3ef98617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96ac9c0a6e7c0c87404fa0c5a3e241618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e57e3bfb7455e20c8ed8976ee1fcd5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315a6fb43e2da430de80484063bfdad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9827de05d5573d0405d44019a605b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef129cc805ca59402b2246b0de1abd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d941079654924c6259abb35cf079203623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d67c7c6740e6bf142c6d060e7c2ee9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e40c45d87eca5322cbc81c67b6182d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0d7b3651f231df1ca46cc03b166f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c1c61af34a2c873434646da3f5b03627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ea2dc984c094b3356e7e7dc121af8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeee2bbd25d4ab80f6eb26742c9f5b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea716b1fdad673d435579eb76b33cad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cd5c62df7bb647aa0d1edf0dbe89f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25354da8730a5688fb4989ef319644c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a01830635e50aea6d9161ea0956642633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603b3c9e44bea568b82300a98835bde634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78267821572f3b912dceef7e78a35e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe09658f2a39eee3f318aeb8b1d92a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e8b8ecb5e11b9dfff7d9e214f8326637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5947d2511d9a6cadf09a7a3c0ec2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c2350a632a8c8958089bd92ba95ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc47cd5e346caedb41ff784eb7619a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fb62efa3a43405985a935bc82c076641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff22837405e823772aa0885bc67efd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6a5827f9dffc5ab0fdb10f7f2e73c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd850234e108e6ea6ef8429028c223c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b702629080ff399e3448797752c64b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb52f9d7763a9a984ddc18c0185a7f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28112b8f957ff2f30dcfd1b69d3bed7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa95cbf1682ea76749df10bac5074b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04092acb2336caed5798ccb1530698649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5a3cbe1d3255a18cbd00984ecc128650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45259b1bb96ca6d917553770a2c259651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767ef3e88ebef2f0da33c4eab634d34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020d762f9d3269cd686d06156d649a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa741193c7f89e99a388cab9ec6e9c33654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521438d40854e7b8ee36349f9913b6f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858c7c5287ba822336f923d36dfbd82656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e852ad18e6398afe53afed12a10de9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c8a9bc521290481ba80146221ae3d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d90770d012762cd2dc17ee55aff9f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2af37ecace1d42fef2ecab419b9fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c25b1fcdbb2fca80727b8b5cba8f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8fcaf7b0094c2b6371fc9b7b67959662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7879c1e6b4b5f8d8aeabbedd5d1d07663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7dcf99d9c739ddb784e8e861e6467664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f7a7b747b1832f5eb6f65f6dda9fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259f9480abe268ab13bcb13dc84d2f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e603422a207989243c7465689d5cc3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ede4b94ef6d5ce39b600f7d57331c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0577e528f15d4475e463576a561e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183222a026d36edda1c4e2d8a37cfb4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8bc1bff7a432490c275293a9b13cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8d1d90333de52c3bef32dd8611d53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a5468d2fce26b3dce36cb0bf1239b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8372289d33c166f46b1300ce0c9a657674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ccb0ff81324ae5dedc28ef42de815675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc31fdf0a7b280d3aee30a21a46a32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaa2f140acc9278905ed69eb0a1413677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a834372f71ed17d8f15172251b1e3c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c405117dc9cf73aeeef295a68ce6077679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d2dcb86ba0aeb2b0f38b6342f4212680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238c1b63e12180ad686f70f2ac697bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc043114d2d5b1576525bec3f33461682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad33a87b7e22da284cd38cb195953d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cc049af27c2dd3f12206a51126c53684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964d17d305d548cf4dfb47914ef095d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b967c4416e67a71ec30a0509aea05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8a7a5bf641e757fd052910b64c9f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0255a20ef239a2100d10cb9e5795fd4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe93aa3b55796f00c91f3b0af20f76c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f49877b9266847c0e8ee15bab0b5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2180c0162f031f3e7d0dcda37039f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a615a8d84ab8fe0e80192aabb7e9135692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3215b93327fa6faaff47eb6a30c5a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7903fa9b2bd516ef4ae54b5b7538ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9276bff32e667910f613b1cf99d1ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f65645b04612221d04a43427cdafd6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261418b0ab3d8bc44220011dbebcbeb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7737f5d925e4fea0ec1ad152a42999698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951c6d7224c173be14af727f99dc741699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b1189d58da01b65da9e6cf8bd8535700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676ac427ceda36f31bb93a011a555ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ae44d471d416c4ec0fcb17229bf62702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493083c096e168c1c6ff642f2f906163703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cfbced126a29895128aeb60e04feb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec8e1b8667b40f77bfb936479d7fb4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c211fe3ee730c72f87ad3e38d789b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5314f4edbdee4ddab56a3e6ad1ba1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cb5aa19f6f88837d23a4ec4a1d0d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ce45dfdc49eed628adf4ab143d65c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65de76e6c2e873cd27b35be32097c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b45a8e68ac8ac272c989e9c40708ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f77fd49cb2fec0cbb9894e21c50c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cff648691cc43c37b07e16fd8ba8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c2e8a667e8461adb6d7728ecd5a85714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f158ce570f5437c77e6448f3e3acc8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ee4c9683a941d0873a23844db06e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2adc675b752df099948074c6fef7d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a88d4e80e6da6a48f8f48dc5014b15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65417561ea3e524c6a91f5f03f6fbe0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3a04eeea901a2ab2bb9d823942584720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc40017a1773918820ccfac53777a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c22da82776797e41e419b26b19390f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac33f4665e36f73b0971ee6c1c8a068723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b49ebc1be15ceea083bcbc046f83d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc32f22cccc1d3a346a7da39279f1e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fadfb81aa1c7d342613a6979d6fe65726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d0a719ca76bb71274ae7751e494e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a516661cb1dec254403f438f2b1471728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13a1f26a1d42a307314279dc2b63b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43884cbf71fe94e53a3633822f8f1618730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc31dea42c2705b87723598a1a51073731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279689c77dca2e7dfbfdcbf57d712db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b851529535a5b6c180a28feb1e857733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fc3db1d3507076c83bfafbc2862bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ab0f7ccb4abdfc353dc879935fb95735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b70410efdfb8025b3d84a15c93d305736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043590ff0daa291d75fe05be9f9cfb3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea46d7634763af0b28d414814395f83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9d0a20baf9ad91a508ead1c3a9554739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918532a85f6bee823893dffe94d151a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd08b737720f34ecd381084a5b302a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31931c216c9ec233785f0dde0b86ae9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0b69cbe011452201d35dc79558e91743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8193bd26b5584beabf5e06c351fef13744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f58fa7130cc31e507762502caf43e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b5d537f897f4126d8a4ae27289109746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894ecbf55ab757a9c80bbc0eb5dd6b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0ef9a30abc1fd9515f60d6a88bd3b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b83d85a9395e028fef219d279ae317749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e50d19b72d178b36891587c34c74e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed40ae1d696d93b100b61efba4aaac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdcf01c1f679cc2c14ad5a01879d48752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d78677ccab78d39148aa9fca3b73cb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81a0cda3778ca70e257b3b5827de64754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43e387c5b88ca1b92b2c7241b347ce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb307b8ba782da4343eb9fac2b62aa8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17dbd36e2eb5a3365519b680749c78757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c769d9e531f92e8bb8767cf14021a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcca22d79d9bb1e2b693d32bd18dc71759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>