--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1730bdac7ffba6180d311eb9c1bbca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3c6817c25fe37ef0b8f4bdbf84da52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f4218948753c17029855f8117b6523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63feae2abfa5272370f6251083955274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f9d1c85fb265f9f087189c3d2e3ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d844e4bf52af81a9e3fa5cf842dc5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadf0296af01dd2fab9dfdf7e5d31557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a311c36225f4433dce7ab9b17456758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1e1f6cb06c8d7d244ee050f54eabf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215a0a18bf22d9b33a63c4e007d518610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f365f2d096a2a19cbe19317574c0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bee755ecc8c39870d8f8d3b3a8004412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe7bd04da2e66a675587cd17467b0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4dd0aa483c4b30c5042d05305d5e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7ad0ef86c5501492a9e0ca714e94615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70927f7badcfb117807758dfa546fedc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2652ee1262c51da5e1e641cd439da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20198b355ae575b7b2bcd9ed227603518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36970a56dec3d5fb8baa00077e10beac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc96a0b76a81890fb6f9b50ed3cf42220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9cead60de9f353abe1354ac38fec421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e4b90ceedeece8264f9d87d50433722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b669a74e97c1bfe42eaf77bf74e6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1ecbca386a2f7b3ea2cfe90c5708f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165f4d9499886f453fdf5d6bca8d7ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65ddb8e6ff03a7bf762213ee64a10c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b0722aaa34b10cb0c4c7cf95c71e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42793bc7000a83deb089a571e023ec0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad81cf89f1f1301a7df0d221d9a900429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb6998d93339279244cd6dbb5b810730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f38ae60e699a455f03c3c18cac561531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a1a4d28b11f323716f7d39f328a0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894570298e26718855577e65acf7534333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9db3873f4133414510ac48d542dcfa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dcd0258df2022d8dc8e0fc8fdb83f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ad6557022dbd7995e5eeace200a4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd9c0dc62337d0e2a690a7e6828a5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7bb3d1d231f75e477f07ff008d67538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f02e92265d29a182e2ef3443cf8ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b590d1d54eadc3919f3dfb992dfd340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01564ea25294e6774e675b2b4c75df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b300afbbb141e567c9418a63ca6cd8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a27218ac595877a063d275d3a651ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7ebe10775986bd6f726f821294b8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca70ff06a4b1063ec2b71d0766c5a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2069c69c32b8f668f40f8f0091c6a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cd0277d969dbdb1bdc0726ffdcb7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c6c60ca4cee228b57f99960c37f2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e975287cdcda79bce6f14811ff88a9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6d2ff999abd96b2365279aa73c16250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce253552987794add2ec5f204205e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c341c052404782d6d48a781659efbaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6ca1cb492462c3329677fd684930353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4febc26bb6cabdc26a0a2a82051cd2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc326a54796953bfe3e67a48e878ac2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b587245c345ae40574143c00b1c1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733f2906eba0a2416e5eaef4ffa673857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd848618094cbc1bd7187bf3934d5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2603ada3a4f78c027581e45221ef859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cea985f8351cdbcd1c0cf57b22a84c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b0e464cfb86491ca16e53465cd19661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c1cd6b767ba49cf98c280f83a335a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ce9d4eb7241b236cebc9a23524fd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e954cde754011639e551fff0b4fec564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a1de94497470d3b7fa1cfeae8a29065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceac42fea843704130bc6d81cf8f6f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b2bd6b131ff41c39ae98afb26be1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8272b0da1cd391d1d60042097631a2e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc480afaf7c54d48a733ddb8f06e88669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae18c27a80582379bba7148f6da18a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab78341e7c1228fbe3d6814964ad6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115fafff6aca99c5a6964177545a39072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b79bb4dd1e82780fda59c3b8d2a43f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25ebda2c5fce3f1a824b06284214ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960a22c0ad63cf1956b17ee979a472475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd67f3ed2295d3a79c83eba18e197c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77713bc0792ff17cc8ff8ec4142285bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbb964fa1ec19eb6d61ad94d3d2aaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dceee44fa2928858036a5e1b4976879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae419e83ec5aaca7fbcc683c8bc8b7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32114f77617a04dcad40838d712e7c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ffe952e4833a6971b748ddb6fb5d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7516efadc913f512d8c18c4d04f4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4990423c89af516a247f5b13ef7d98d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c15ef5163fdda75c1ff053d75903885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695eebbf5dc37505514ac1eeea7d2a5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1bb89a071e15ba9cbde531745c15187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131901aacbdeafa40c1c9ef6f22e55de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2234ded458c537d6504a88200960989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee7199874b43f6aa02ab7a4394825890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd031738fa952af7b39cdd26874e08e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb174520811c8c1ed5ea5caad6a377892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92993d6ed1e89dd489f162a6a49d125593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698a7cc7a3f7e1f679eb57a4e735e8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51409e32a17f35efc7bd1c215eba05fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15135adf5abfedc4607a86ffde829ab196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c902cd6d62ddb7c2e307d5933f4d6f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3205cd2e9d83c4244b479ef9739c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45d3d711ed158919daa7667bf1732099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17104240dfcd3f0c6987ad4ac614c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c84edca481b21d07e737b46d587223101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a013560e053dd2c2803bd359e6f47b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61845c74f0612f409291997c96b2565f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281492d792364c4f90f0db6c57e03137104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931010d216362419d4b60f9305c11751105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f3ee4251aeb533dbfcddad84183dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8655cfc24ca8773a1b6a3e494f04bca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a8b7b222cfa6ec07e0f2030b8b0df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2e15493215da0c953a05eb1c694e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b48f60d4ac447e529f1a9ac67ecd6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a6d8e34179399995e725a6ca5d13e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12107c973b390b01199a64edb36e6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509eb83fea026d52160a182bc8a8e82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67b8f01cffdea12da79ef543508215114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ad9e78f5001f392ae31fe0a5732a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac15f46feb0ad1577c11c5d1ac761a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4d5598a63b818e3ac533ba6b31283117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4691587c782fb4b5543b222bbec17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2927fff51833a96f4df9412b6a2a634119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffae06e19b8b6d8a3b742ad8b9004ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd937a52754a257a2b3867e1e1d9a411121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef8e3e4d1ac7a357138517050eb5cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff41b0e175ed5f9d9741ae11627f46f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df9f5b2ae247e655784c791d7ad30e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b240ec8bdadcac30b5c4eb2e8071e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ae0a2c0fbd1b549b1e24ec4c6b16b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43a21bae0e95fe61d313653794366b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5708933dc086dd9dfac76d71ef1624128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a1e312641f25fa48a2bebba08b360129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effb6d5ab4fcd4e0765fde715610a31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210176a8378bc65addd35797b5826f23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f275049131b648e98eb4a9118013d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacd4e74becbec318f0edd8b623bcdd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440947bf2657b168bd0fd38a0ed9e15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b31263b35d39d13133fa4c380fb77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40802783f38608bc53f6ff94e98f9494136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbd60af71de428af0aa136fb4b65d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7260a30ba4743cbb8443a0c4cf2713138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d98d57ac0a07f46e259e63c7f66c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401a8df19cf0880cab89bd989fcd1fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14acc163aae2dc32580243006fc4de8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c71ee26b485b53d668ad0981ce733e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4121cce0bef35b3ffe75d1375b8b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb4991b2521366bc59ce9e0c032635144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ce12abf2b8cb25db805221e823f17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf9b2a995201ee874ece1465315431146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5583366609428283a9ec973cd952880147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5753e5377b69d71aed2b6d55e17ddcb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefca7816d62c60d1b3ce0ea3d905c45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7756e259bfbf19a6379186e78eb567c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea373bbb16ef1731b9428eedfa5328cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1c32b7b2d6bd04f95a4bdd4af39f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402de0780ba1d41e937d6f1249a94504153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9aae32777ccbaec235c26b7ec84373154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e116ec8cd4eeca5acb673133d3138155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06644c503d8c9c3836e9e3a88c140f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291c6e4fe143955ab9e2105515d429e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfc67893043429df32d58714cf9b50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ba251ba0c4fd4f5e32a0acd79b925159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef85bbdfcb0843de8fba2775b2108e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42186162812ba46c71f01b8c2d43cf3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42570975d41582b5f7b580d5549a6fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ea34c51be978d62688020608ff10b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5307273cc1c1f416745c8e95c51d0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefbd4e8851e295d733e936fffcaba2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bc088317cf1c8e29a8ae9193a42bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee966a14cb6a00a06380f263a10c44c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a6fa8cbcb1929496e430336872dc6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8823b915588a5a7cb34f88c494fd57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9c77fd0771499abfb603af6714b1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec2b05ae0bc8cbe750a3551f0aa491171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6201b207fb10e6c887ed6fbc12bc6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f60d24475c59b8b979d3ababd61d6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe54a4d3efa42a99651c3aff511662174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a392c60c5a14d6e1ab5b139f7487185175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3142cd5997c11895efc0d723f33eb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8751bbf03e939943e051e9845c388f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa2744ef2ad26c48272be9113b7dd1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03407f6b64b829848238489d7828c055179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80bf4ae3c8a7cc9fa68fa01b7ad574180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ab089eb25ddeb1bd68e9a9aa8ae54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a5bb7bf010b32fc6fbe4662b4f18c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376551d723924a85b9a75d3e9d4cfa30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f4f89681fa62ae431b43c7fc8c8ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a211e93aafdea51e5abd7f2b3caaff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991852b18aacad6e08b52386265b186d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087004db2140e78f3ed9e365235da3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d691ccd351b813a3f0f0bf5255217e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540fcba96a12aa5f9565f9a7dbabd10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ffce379b3aaa8fb234e9c8636dd1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8eac84934826920ef471d411c93169191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ca87176c1f630dd5114fbe72f975a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690130a96e0971181d3d8d77abe4e9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d10d0f0304d16bd1b106beaccdf520194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bf55c23b636758dc1d5f8dacf9a99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e75626e94577c7fbd02994311cc73b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9896b7a5b2051a058136a98590816197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df04c3baccfdb5363f87e9bad5531c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff80d6ba07a799a10e5b8a341641a20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b2d04aa32cc8c86952d0abfc43705200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a702e2bd2795ac73c27e63f0faf334201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd964e3fe7975899439745542ea5ac1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3258ad4732469606a63899ff1a710203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b030a59fb81b90fd0ef8ba117fb5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91067b2ebaa77e771f08fa7fc97793cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2382da3cf7b26e767048dab3d9420206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed1aab581f8c8355e4515035903d05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b9781cc3b47c1d70c4b05a32847a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaf888f6984d9b8f22a3e9a5acd028209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532ce9874599ccbecb5df51e1706297210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42286342e7bc7d6a169962dda6abe569211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcde3caf2224067f5aca1d2bef82c5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4066f6f59524f958e791de7fefe66ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c0f89ef588c7f6c69bc0d52d2c2a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5ce8046e24187ae5efcb6e196cf30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fef0c6b3ede626e9caeab229f80018216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d7e6ca3fb9102243ba581f44c9625217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad06cba060b7582389e1bf86f1e7986218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479a4a5bccc676bbdb26231c9114613219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dd3cabf238bfe2ad1fc90d76518f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32eae54ab1932aa63d9770692e99fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517ed7011195ffc524ae99e1a56de9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fa1e9d02853d5c1e369ba143f8de3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92034618c1987492592538c9c3eb8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb9ebb509cc6704e98af89a9a58339225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e9fbba122ddd378b2a7a2443d4fd3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163956cd2f94f49a44a673a752355c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64dc2e1482fd893fa753a65a6498b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2645043cf5562eb8fb671e8e26a83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b965da9f3c4f240929cccb3db06e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d63ddd266b1f7aa0df6f4634b715f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5cf475b3039e842184569b5a3e003232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be87b6a48e346179c97d35ba9562140233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78158f75b05b850f8e0929af373cc4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f71c349b3ecce3f4a874be1e30adb7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689fa6a4348a8b8dff9a4f14186ba76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15da20c907009c8c02bd589933947f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4e426a192f724d6fa3e69aa2c710f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf12d145befc8afb6d8d066f6520e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689a51c852838849b6cb37be7d0929e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3da71fb805c539ef74d8686ecd2e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cb3fc0aab81d1f20f4b2dfcbb1a6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f92a7fec8427c373366ce37ca5d75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdbc4298b816bd2c90d9abc26f999a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835914c11a9c2c9887c8ec456a0975c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4fbf443007971cde2976a62124885246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995588bd99f8d5181f88075bfa8572c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86ac4f962dd002822bcb8c0ea573b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a5ad5007e8430fbb84f4f980ae567249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000f179e1c230498e64873505f48203250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2e1938a6c81f63dc143c630aec62d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ef6ed82ef9228ccf02858c0c5eea4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c06bdf93fd2915afc08c28f9ef208253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e127cb7c8cb579f52da61a2aad0e448254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67310fb5c59a73ad1aa9b933faf5c61e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c7466f3d969f0bfe99b15ecaf659b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf6559d0b650d318312bd1adc160a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffe19c9e828f40c83957553a534dee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd014af3878d8a455422090015f57e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741c2085a9851c6b456ce646b9b4e73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3940f8a673d722b1ba6f657a861ef1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe54af7d00d518cf119bf4e5b92cbda262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf57a72e301473b1a80306946ecfbe5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889aa431b5932770cd64409469bd319264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cfba1f71429b3c48f5b4be9fc0951265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14284c255fdcd5029d7b9f7c0a46ec3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427bf169f028983541dd6766e9eeceb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127ca0fbb407927707f96395b0a2906268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65277e34bcbbed92db33035377552bc9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5680461dc65bc5d8248bc1304654d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9553c74ea1acbc761eaed02e4647df2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8ea0fcc8ed2ab3bcfaf825ee63c4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b51158cffd7632d0c941e6a6d4702273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e529c334ba3c8dc19d8d05c14d202a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44020ce82253605cfc325a3ba5e3180275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f3bc36368f79ffa12f35f3dcf2939276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cc8d8f52d6d01504a1f93a56cac41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab355719fbf0a81a2b6cfc0e5352df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00add3c4919ae4b5749b6fee7907d6c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57af6f0de84f16fc500adb33674b561280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ba056376026a4eb9cc72f3fd852d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0aaa54533d21f0e5ecec4929f27e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ac0f4170f6a94f53cba8f52a5266b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d756fd1a16e5225bd49625766c45d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b7187bb3d71cb8eb881e4dcf0905e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda812d13510bf5447421715edefabb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e7e9888a33dff9269ddb7fa5b06cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33b2d28230c4f96f4098f51877d799288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5a0dddf3827f4df43c7d89ec91491289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67139d2394ce032f6dfd999e67dde817290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c382323cd29997134a1c49d7fa8607291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb661cfde02db0be7c45b8607a808dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba360df34438178300267eba53affa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b7b5b8cb8f7c7d032b37af05dfde0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f0b943803de03e646e88275d08021295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f851844eaa318876ce74a8a8815e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05324106b0af788a97504f6b0cd337297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef4f81434e175ddd1c7242277fcba4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779199098548b1ee48d03c59fb0ce518299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df1bff20c7991d46560c43594f57b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee5e634e057c36e984eb7a4fc42816301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0bd7a708624de448e90a824d326b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641510d5bc8be5407b12eca07fe82c4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1dbbfcc7e6f657803e2b9cc2d8b8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e2417ef9e6858ec6e11a38f614c9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad753b132e07f60ff56ae2ee24798e9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25cb15a4017a6cf4a0a486bae20dee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171d7f19edcd7ca49371e26ff0e1828308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8e55d7baa4fc2aa8a1a65aef873ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b236ff30cf7f7d5f5678aa973b5885310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ed3af4ddc2f740f6943a070d751bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3559c2d33c2b79c548f935c4c3114312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504de2c273b757c4f836ab6d41c19a04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbb07d0143805ca5dbc2df533a112e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3039e33dc19a9b095d935f1391c03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324726baabfbd012940e6451781d8e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b72b18df1f27227778f0dc0aa5c36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816b3f8bfe47da72fd0bf5cd9303002318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e89cc03058c9575e99091b6472da27319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01875f7629b50170cd52fed9c2a4e7a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1a44d2cb02ec39c9414d09ab44511321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645242b40b30942153b74b523957fd4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e732394d74a321eab3e1dd04e3d6b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddba8600daba9dfb3721dfb8ddb6a61324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fb2bd8e1112a4295671421fcced29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36e052b7721bba00dbdf9b5f92e626326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6a88a5066157ac453286afa91ad7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77da5876708bb61af280ef2d2de485328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf849e6e16dccc4926e78f533c2ac4e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68493c68ecbcb3dac3c0387df4160261330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302483b06537a755814eba7f48ecc52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff8e689fc453e29716523d5045c1a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930ff7faf41e5409ac23d79e350d9c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0088b06c6b51be21980602e6e648efc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cfd8d4b258489397eb0d649cd1352335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99321abf015ffb66891363d4c8b8d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196271edc2c8751e5296049c472146d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf3a1f111ff4b2bb9e9d0640fc5572338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48992ceb44e317f2cf9b65c488a05146339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862911c6012058414353cef2513810a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9a7ef18f678c123df37f70899643c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e618ad7b366cc89a2425475410cc61342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe281ad159e04bbd0937bbc14bf5140343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e5e6a69a11af7d59739e97c7fa378344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddc4bc2ba33b23f4cb5775ec5c7a9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf44f6115037efd35c4b2636660033346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459506e5bc96c7ff0f09935198461a02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429680cb1e217e699146d725b4270b6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3c63abc295302515f0b6d5941b0f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd50a466f5a03c4ddaa04bd8e0d8f16350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b50c02100cf154e06b5b39507180a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32ff7aa42972d45184c35ca8b3e107352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8695a1d45dce88a49d43a35b2b0d53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42640566d29013ef5a19ff625be5885e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762b7f5cef95dea4263aacdb19b1d5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d37f1d197ed183f0a81f05812b2b47356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11d4cf903ea0cf19f4941ad0abe56d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f95ddfe34be2b62739172c8a5219d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0706e3db865f39be6fa996e74c413359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bc4acc1b40aab727e0693cd6298df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56d0d24bacaf786a1713778f90ead2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5c9bf70d6d6d988bb13b10abedc80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd218ef9561bce593f523e24bc73b864363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc761a061b2e51f54814f0edaa3636e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29370bce77e513cbf97442c353535f4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaff6d1aa5ff36f9dcd8d7d4feb8df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cb61802d0da979c6d9fc45ae97916367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546364801e6963a575a09fff5e32f58368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44532c5d1385b9672da25e84669311ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02184e1a3765f852d16e05a81d15a283370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbbdd277f2d53cf146fb0dad028f13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ad4d1bc791c72f35554fd31bc928a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b883bb6227525e4f337da28196b0393373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b2f9ef6d9698a1536d5b9f527058e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bc83b083d5343d59ee229fde0fc47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4aa68f11470d92d3eb88eac40654f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0328046eeebcc7d22195eadefd1bb3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bae1e9f30a42db1c73df238f6c85e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed23697c3d668a9b74b7b5ac364079379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a27ed14ff6d81c87e4f292313df4de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99efb1a01d81efcabeb0ca1b03ba48381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d7d76273f877fbcf0f8310392b779382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751545140f6e09503ad7646045159dd6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dcc6e8e05fec7dbbc2843d547469e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b02178956d51c111365558b4e2d2f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780201d2884e30a836729dea0fc6770386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675d942ee831cfbb6a926598a59f350387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4823cfd45ebf02f0c6d96fcfd8b055388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586af152c97464d482bfe33a541f319c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44467ffaa7d6e0c197122196039032390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39badb147563490ee062ef33c69835e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bfba31228ee08dd367c1b06e43578392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623094b86f5e61f5dc7a2641f33e8905393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04fd349ed6bf8abfd38c077a3e4a8e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956d2eceb532ccb32cd56926d950d80395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17cd93528c8946bd2a30815decbb78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5d9b408213dcf0cde3993e35bb2b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cbdd0cadd74fb93f6f7edc25fca8f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d408721ff1ec042044dc12c1fce3d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e2652e00080ff0ec5c468242e1727400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b66707ff0cff01ab430241e362c731401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c504b7d6c7e244657fdd7221658ba04402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913981c1a3379db57751c77a75afdc28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21522ee4d6a51d038630e51514b12c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa499b6641d34a3367061a5c793b5240405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8a059a4012b14d04164070dbfabda406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9252e94a9d5ae8544fa45f0cee890407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5175d9e8dd5198c7157acf8158fed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b8112c592965ccf10b65184aade40409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700029fc27e5c947f4dc1bbf029bd3d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abf81b0fe7ddb11fe17821641cd425411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fecb728627682bbf4a48936605635412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96b8039efa29956906dad482bd8f7e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4500a6aa1dc5ad3fbb0b2a1d85ac9e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834413108ee86cf50b8c4395006aa409415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa347bfab9a239ed995e6fc02e6c66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683eb7f94574da15a39703b6ae1c2523417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ebf901b6fa8cb661862071bbff61d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7927a674bfb17c9f1fa0c2eae1a2e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78972766bd6812ed9c2382f3da3acfed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1d1293ce57009eb43dab9ac596880421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38d4a95cb87ff020ecaae0dee97e54422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497f93e383dbaa34216fbc2a6c6317a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884cca5f2c4cba863bdf439a290b369424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9292fb08d78820bac42fb863efe87425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9f06e4e2292e7b2038a0eb827cfeb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b2638f6f2f3b9f04583b059c3ea7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c8e588056e530456f7eecf8129163428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb444c6b1b6248d714189a5fb44947b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda3230eb6cdbf486e43b2b5be2ed5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760912b76dc4b4f73005a7e75fe6befb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6be5749e72445f96b28207c5a0a577432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72b0e4d59ba1574567e54c1cb3a994433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22094bf53b3ed2c38c0bf8936a447a41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144cd8a755fbd7f396fcb8f4a634d33435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c6ec733dcec9dffea14f5915b4b54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123115d544fd08c0c1d28a148dfba60437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffa1366f1d05b3eca2752c86ae39a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02e53e11a2128a6024a2a73790f48f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1238ad175b7bca4f3ff4fc53c2e66440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757c3188b1e5ba35cecdf1efccd9137441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f16b5a5e469c2b5addce2fbd04e57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa360d8d36b85c69c90626e8e47166443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ed5a13cc19077ea7d5faf1cf8d66a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491479940afc08f0a01168865fe853c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0caf02283ce4155e5ab4fafe4653d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5337deab54deacd8b2bcaa3bf171ed1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d42c86bccf3a3a08dd12aeab96619448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9680b8fdbe8728bbfe8bd4076bfb4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fb4824faaca75ba792994609a730b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0fac200b185c8d9a9d176af908067451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ba7fa4117bad317ff5beb399ddfd3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fd0a1b0113bc5d7aa4d7189d14f0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd629a258892831c5f6b9944078d6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d1fe219d1e28b905d4f35503293cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6f49fd0b7dd9ecf476171f37b1f2e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90c97370d4b73c596e08111df1a924457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11724da1193c0c4c08b00cdec6bed0d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351cb621d7ef9f66ea4b967b47a3dcc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273435a996bb784a630193b769f18e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ac85340dc373adb73542af7cf66ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64eb3315599a6762eed19bea860723462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454b3f098ed0fa97b85f4d5377df37f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3845095387cfef03e8c43be89f62f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d45d84799e3d35b4dbfb09cf334ba2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190decda9ed8f6c4725e1e2e223bf35466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253e23cacd083c5976c801cc66cbca7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddc7c511cefeb4170765d3592dc976468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa056d848d662ed6a44e0cc32d956982469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075879be4861310a8fb7740294ee31c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7510eab977607ef228114f20abf70471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fa434fb2dc4ee8c07ba7c7e1215fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc7e83dcc3959d7b035c448061ba4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1ef6348a6303aa39094b494b66227474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759ab0ab0f621000358680ba4fbe1ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd05bb0221371dac7f1527303f75e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41462e50a2f51cb1ab8a2c8b5beb403f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e7a755351e3e7e1d2e8852c6fe917478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c947fc6de783a89a3bbeefc7eba1a7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75410f79611532286226a551bb6cfc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d91f93fe4b03a8110ce3d4d7ad721481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92a334a277dc985d64f9e679a4e572482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3be60c5f3c6204fbf60f537163b21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e93eb80f4f9992cad1f387efc2845484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d714f9dd0b15ba9e8ed0a0329531259485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e218e9fb5cbbdf59724954eb9a14df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365267a0843220f78a5fc419827d7ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9ffb724ff990c8b10ce0a68e9ff83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9812de0632ac287ae42cb8b89b378489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617a526736e7fed1d7549883f1cfef1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f82b194dbdf9f4729241edc46ff0e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe54f64a3eb7fa445a80356267dfc8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff361dc7c5992b4e6ee9bd361fd9ef2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ddce0ddd458fe0bcdebc4078dd89a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce04623f30f495f1f68750f80881e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927377fc2c27b8b92f7390ec36def92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bbededb29bc4b4d17ce984246ac4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f3a199a9849c9f3cb15e2ce723751498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbf1eb3130b77fe5aacdf4a85b7130499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6efe6bac4df59846114e40b73fccf2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0648d7a7dd0ccd7d9a331103ffecc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9463cb756ba014114a5954997941e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd276dd80f00e411a1cab8d1a85e9c7e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3641f4d904705426dd60b23d859b0e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b335dc2c2573f973ecbf2f823417c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02259794f70159ecd7947eb8e780ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53258866e62b08a5b465f34c5e9639507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c29f137dd864cb7e65811c1dc45ec4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2afcd7a7820a70695fb8ee31d0c733509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c166a6ae76feb08b1219f421dd5eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875989e50d1e67c3f5077f87250dfd8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cbaa89966ab8e37361f8095e520c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef74013b985295de45a787a4fcc1a9a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e16f1c01c7f8e2a31585268881a5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98503da254bf75b7448fa47de9f844515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97c021da8c8ac4fcbd410dcdc63ee1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329ceaf0e5b374735458c389ca267a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c994d3d62c356006ae5406e7c976392518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b012bf1e1de1e7a100fb387a3079e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4859ae169177f4d30d68d9b6b9263e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da91587a513509135f510eda997011a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc28a3983301f6869d981c0b66c76cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754adbfdc9e3c36349cde4c4a966ad34523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69951d4c65b3da80b418e236fce8aa6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a91115c15e82ced6d123bb6bd350b1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d73999d58974b0a743b1407de6bcf5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b831e234fc5d7d506ebaffe11794b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584055b50015b5eebbf32ccf52226e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac43b29e1865060197e64a7da32529529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0396832bbc80b947bdb89e4c64b66530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529637ebf98faebf9104d7f63a832f9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9f95cfb2d56caad5fb954fda8541e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edab5cd738ad2b5aed923de51858d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c435efa421f9ea19aa40b6dcf8a092534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e40a36771c349ee196da61df5b8ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645d796b1c4463a80daf1a002be4e6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22223b4426d9117451a0935d6ba86d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085207e7edc86560ff5286240d56a227538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3410c996ce2f180470e5cb6ba60859539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc740907899a63502f7b1a490783119540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5362bac3bff8fb5d59ad92770ea8f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f2194620ab54526a8a29061956acc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52485830d5bd9a7edb07d510c8f5f60c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240568c5a4f0627f19aab0ea60df117544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a60b7116e106cba2ce3c6e8fe01f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abbb0b6127cf017113575b76265dcd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09f0fabefc94279886a601abaec53c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352d57a77f84c63d167003e8b30cf20548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c60aa63fb6540fb6c8432d37cc635b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9a8bf05cf376262963743001f6670550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d384cf76eb4a7080e2803339ffae6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aa0378cf082bf2b8bbe217e03e2bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb98ceb095898ad8d24f110f621c4d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f88c1df5d0a31c043de2e9dc11e73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cded1f2b10b88cf2a096ace6516de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0722fc5ea1952814f6fd97040b4147556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ee2fde590b525a194231e8f49d127557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e9d0d99adc1442027b7ef8977886e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965db4a9661098b3362bd475ac43b7d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e4bc3cb56e8a60eacdffb06f8f1f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d99c6bcd572c0d2db0a00735e2630e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4702353cf32e0c7b54a2983abc0a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ada76d4ea3914143aa9acb75869837563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb5ca7c7b1635e79dcb5afb8b06a1c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da2115e67d674c8379f033a0ffddaf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37043743e294f468d55be25138a2c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d73aa630e37d0ec743ce528b25daf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17900ab49edb84df6dacb9b2d5667a62568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863c306f6de52119ed39e4b1b67b0a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca12000030420fbdbba5c5650222bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35de6c4fbaef598f3937504f12b7487571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b41e7b3aa41b21bfb48c74fdd1ff54572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503e5283c917477c55f86229b5a1ecb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea7af1c07e9c7884546befebe93564574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482aa8266561c492937b3b79ca828aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c46305bad2c956170ed7961d3fc679576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b154b9ba1a563ac99de71aa4b8b7f2f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaf621fd403d1dbfec799a06edd19c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fe20d6bc44f0112179467c223cacf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b9c720a56b0ada4ee92f94a675c1e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaefed711e05f9ca3118f9986434a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194faff270575f4bb14d94cfd3af1a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ee16c36c32f20d16bad34874a65d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c37fe83b6360d04a12fd9d802f0e64584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc48c9406b8e9c585ed345612436eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349145734178c4a5c74bc7f92c6ba2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91ca3a5200e2431395b064f71b9ea4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182aac8a5151d85b07cd55fc7559c893588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09e59b5fa433e60978f75131cad304589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20641433fedd9b5b5c614cb655f19759590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d46f6296964de117e33c714e36d6f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ee19e6b8488e96f6d5f0879b79a32592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f16310036e935c1ee030d8cede025593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f159aa5b54819204a5d0f13de0bd0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d5eceed24870343de6d30f7d4093f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caca2fac99df013d4b918f0a6057721596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879728fe6ece625ecaaf125ddf0b8bf6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697eba5bd51327d1e97c6d0f7d81a2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc1c381ab502dce69909aa07b0ca0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dacb7782c07bbdd1b2d5a6353a995600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245860a493a681d9d905acc608ad8733601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc0183885c2cc539c6578b4912c3a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85b4e93784bb880eaa4e504ff63b3c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac6a51cf4d16dcb403420de1792ebe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08678b5df5dfe5fbd6ed23708789860605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e3c6df3e75a50ae17b0baa359ff1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79a228801733332fa8185465938b97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6e8eed0ee3ec8af8d6478ec4a6b6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98ce9dbdd23f680cf288f73b37a363609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5102f774d96c950362e1ddce05bea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171a1a6f0b64a8b086c9039fcd5ca80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16eff660c1742f888f8238d66445ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff134c380f8a3affebabe0757eee4f4d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4ce567f33a201ce6e06f4c07a4e7f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070bb61eb8d522e5300bdaba132aef5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acffce00f300ac6eba129bd90892cf8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d459bdc26329d3b45a58de120e16335617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d153babefa45f78c08fd9da10a4b6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979fec11f7e614b5bbcfc8825867a4e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa9d8c2f6bea1e8b1b9aed9d1c212c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284567a37cddd0d3e5257b5a20706dbf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4683226b9efaa0298153dd732bb722e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07980dc6f61b91b8f7e3b87f56577c57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d73be18aa61b825258ee6fe00e8c56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa47e8d6f59a58103145df241cea6f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01585cedaeaa9e65fff977d2bbe1a63a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3fe44f06b8004916f2c6244c774e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d9be1d7548857a2b04184c07526bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49371b0eec6b334b51f7d1a17731b1cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca352524c5ee841d06084b82bce3f89630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2905be7bbdf63b3da91f3240b4d9af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d700136fe95d6afc30aadd694576ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e4ae0a4ee9f5a69171ee272635b22633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a44659d9c3aa22977368b90dae0bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1c3ff98cde0433e7062d471ff86ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0745ce67aa20c5e9ef68217734fec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc150cc616209bc04a6658fa52917d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab63e29dad860ff802bfda64c4cb24c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a3462a919d37c325b470f0f36d39e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8822770e0578695814dfd9b904f865640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e533583686379a6bb7fb80f37d06c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686d70915f11061450eb10aa5bad822642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67410f25426200507f611db4d854fee0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf488a97a17caf94bc63c6a969d876d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92175d66d0805de36dbabb962630c1f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7fb5d42965cfe614e1975c5bb9363646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c9b0295f3e8e39bb3b358617cea5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab83146328fb78976983eeaeedff58b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271962c3b890f3414293aa42c1097b0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386f1f639b9abde4953c6266373c70c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3689579b984a518acc3310907927a3d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ecc5ac78f36452674952f392863e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428268061ca11267341afb4f81117a4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830d0b84c38f239ce45c8c349f79590654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8a2840fff13b5212952f29c1851d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19000469b75d2cb7325ed4fde2232a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb62939de88f201280e37f2201c2e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e66e74d7884fd11e34212c4cc3aa9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0aed9cf5720f41e0ea2d7d0c7acf3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab00813cf4fb8da42648d7b57bfa73a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dd1e97fb6fcb1483e142f29258370661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaef1a0aed5e2f076fe3705eca87449662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2a04df4ee67242fc777e51072f333663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c78b104520362488da921baf521e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536436ed0f5abbdbcf78d69f5122682665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea551637a57fab6532e01a1e70855bef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd4dadfb1763eef8b590122db7b191667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c43a9c51ed2e9e6e543ef94ef603b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c052f7e08b75c5640cb1235877a92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da14c1f1b58cbcf7186439da88e343670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4af8f814a21ee6954a3984640e109671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9d8dcf4be4a5ea26999c6109130f2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f346750988db278f9e4d92ab9eca63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee87a0ef5c17bf5bc19e92e1c553c17674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3c6b6ecb84e6430e45ee19363e49c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9abfdb38348d81f6ac7f949fd314dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b8370d27717c6a8c90c7d94df9a1c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365a988a2ab368e702cd0774e18d991678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147285f7eb38e32352ebbade219b0d0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0807337d9ca29a902a80601d961e4c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5596265ab3c0e6a22c1f7f45b64379681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96aefd70463e55152e43313d359656682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87155965e8a56680821257a1e053117d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e21566a136ddbbbbd013a63f50d927684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35932c0e2e020536e2ba1641398ec80685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf129b3d1fffe80ff1c3a238f91075ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89ae33dfb948bc93c6bec8fdcde1f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6332154013f2e841d888d6b17574ace688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2036dfc1977429ee82f2ed07830ad9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434276219baeaa4ea093747e47e71e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241e8470cdcda10c4c0b13cd7a6c110691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cf1b390248266e5eb3da6957ed645692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1522a13d5bde0b2466e073049bd7fd0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe057085068b13d548afa3dd8671c509694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6795e83447d8648d81dbad5f92044695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766adace4d492275007f125546dcb9ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94940735b06bac6b27dcd6223b54d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6ab9b05393ded72eef6267b76490b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de984a151ea9e60fe548627f4417b8f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09a4259acf94c975c7362041b3b862700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760f66662902471d09905975d89a8f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432ee1651c21e5a7ebc25985113b86e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29501bfefe9dbe7fce2fa654a53c03da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb28411abda4e5184bf97fff1b639d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63786241a28dabaae45bb0bdb7a19d6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a6a94df9de76abad170d6bff59f61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220545ded3edcab6e38cdb91818791b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a9b77019080a4f7b1580d568ebe16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5620b2c17fd8dcbd674d60468f06f41709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f92856c30394c37180ec93022020de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbe77010fb2ef426447a5f0b9692aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9ccf33c0d4b5e1b178a5ac2848c1f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c263eeb1ed8b1aabe7d834d8367c91713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca08b32dc1935ca7492cbf2690bd1ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b90343a473a60a01f5ed3cad77ee5b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b886814c0b348724810a56452664ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc05c7ae80f7e8de15b0b5f7e30e4d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2792fe47d07cf768539f47ef5dafd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59828d66d76847291a6544d60350c02c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868ba1603bd367366acc6d7b81ff182720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f171ce28690afb7e53035e1e9fa47ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37f9443e90111c473d175dde0be88e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f8c87ac94adbd780cec559a7c234d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed952178caf23286bf8f7252022dc67b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8d8342f84b86bbb941ec2b9297183725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361b1acdd55c5b92ef9f6accbe7b39c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b558fde40263904e0efda16746dc5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69051ec063026d9a57bb468bf3f81d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f5d92d5ceed08fba7863aa2be0ea0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad6fe36433008fa008f6b0ba0e759b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced544d11c1b72b556ea2b60c7fe384731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d99972597e6aad15f534d7f8012c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea224784d31be701512ec448c26f5493733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f388ec307643aa00e0202e10fe693734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03dd6cb06cbf27c8a3a99ebcffa029735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b016af478d01b1417c75819ffd4d11a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488f64cacf20cff5b3e72f9f1143dbf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc5e360ff358ea94e386037d1a9f03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b3698649fd345f7f056d9608a618e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7878a2c35210a33acf1d2ee320fb8e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71816d38a5353ca2c96869b85378d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf32cb960614d9b22fe95776873116742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fc681a4cd6914071189afa5abb22d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be624421224d15f3a4f0f59428aa2d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3b1783cbd77ee82e1b961a9e5201d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe301c045144156b11346f3e3390843746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0144bf64b0b99882a3742a8bd1997d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d093e3a92e6c89a003a2ea89733aa2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697841b8103050c20f2acc5dec17acc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344b8422f5a3c7ba1bebd9aa23988ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942825b701ea81ccd809877077f3d97751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971fad3c4a538c7f6afd9cdfc3d43e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a427318a9e2295d78634b4e472a4c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f332719bd49016a174673c5fc964121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3648d73512e13f70cee2a9d7f9045272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f585662b9959f32b4b8f7144f0b763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a7804ad7081b6b6c252ac3d178a1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412981db19773ba1426ed8a244b1dbc35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78094b1afb0155eff3fa4327d4a6e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ed27ae78d0b0936b3b34c296366417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9736c9e3b35c9280e40334507602008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f21b057e6ea8f7c6d6379085aa8d299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3477cedc25db3e3763ecef10255a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf32640af9848789677be1a3d56b9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679d3b0fab5f44442dcb6b2a7d4e78212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceddd898fdf5a5d5d909970b20ad4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4352a348a03c16de637073f958655cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110ae822b61ea6d731d3f6a0464a66615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33a2107bce28fff81ed52f5bc80faa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a739168b5fea8ac3998ecce3f265c1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ade2cae832a0f493db37f0ce36f8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29921e0c2338d099b4a821ba0d578b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5544b5d342ecfde130ab3acd3a120320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25b47b5054b5c2d309082557eb513a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb53eb6aff2a4cd0000d1a75728ae122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df719ef9a07e6cea54956acf13fefa5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba684871b9742672b659c215776d3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609b8f19968f0795abbf1a07f060f0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70f52a45758f18033c1db1e12c0d9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f914e06324f0a34585869457837359f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cd51441cd99342bc709533bf9fc7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ad37e71e86e14e235e54a45d485c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67a6aa31464fa5eeb9b55f4bad5d6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27863ae5299293ba46200692eb0e9c1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1913ee28603c49aae23f7edf7884632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f0e9672ece81806f3a64ce286dbea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b5a0973371ea7b28bd83e5c27cae034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cad34ef33660dee123224ddde247235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddf41f8d747aba1fa04c937e136df436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f164846bbb7357f3d0a6adec341b6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cc52521c55a6d69b2e893f5c14f2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66011076f28025f9e1860bd65229353039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a834b683f5a1b66e1bcb3eacd4c3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262fcbc93072a4a451ebe1724cd57f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa9c6180bfc8c0a97cfc6072126d5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe3aae49aa6df773d0c5c4a857377943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfde53bc0e48f610b91df991134b2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23408a86258ed24b5b7924b9b0705545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1881c255f805d8ac8e027c1fd1f515346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b4e9114c6f009d26b3e3f3fc26b4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a0ac003da06dae1862d57710768e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9362835f5b35f7c44bb118ce7d154449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec15673d8dd7a3cda5f343d0ef480e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8c0df2e560a2ae729f3229e55ecf651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69f6db7d2c60091641012faff95d4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdba7dc9bee306e930f331bd29f7bd253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a41e2e21540037c283db57de589c0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52307e90e44a31e3f86828afdd41b57055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f06c25a560f6f37d4d4e1d4c4879e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdba47325cd7239f4635625a6f3ffd557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f856fe72f62995b432febc08d269c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee96d1dddfe4240aa48002accfa40e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62cfeb11fe6ab92b9c5c3eec8e827760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9723ff3551a25907a19d0edcd3ca60161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f942464ed52dc86720873b64f58a5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecb94b57e6363c1097f2d4f87008cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d899b3c4353ab044372bd5a661c5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebe3146cb6c709b418f5c853c9d2e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16942ddb36c1b28e7c631a7495cbd69d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067992c5c1af050b9507b667b69650167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1a0db6b5a66d48730dc83e5db7b9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ee28dd1c09788afa851a542fc63ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44588c635d29099ac864edd8fa37304570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5ce61c60aa3c354cc6a0da699f74a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d46cff7c0de84377edef9da78495e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e471cfa02ad3a85164f3b7e0e201b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0e1fdda145edbe8bc4bf3a737786674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74645e75094845746c13b92894bbdb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f753201df088c0008f1a8c20de1e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad0faf545ad3297d3992d569a1414d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f9a016ddf43f0e233149062b2aa2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b30ac46ba4565e94b1e6b7b63720879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d691290e77b069c0057fc7566701c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74463a82e930a0b7740720a9fb1254a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807669479673cf7ca7e1bd60b430862882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cde0259741043a9ad8b54635869f5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082956bfc228e94643311a58df477fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60baefb83616b1819708c1c8c7288db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0648c3e1a53c7d092055d30d3f3ae0b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83c59f169ce65174cb1f76b3de3bd587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84b7ad15c03f78b289a9a84c27259d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8fa27279caf5bb5f42d6a070b85c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857b949d83129f89e7263be19a9b46090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5038e641d44f2bcfd5e95a6d4489f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3eee0978a5af72302119bdd216445f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2a55da622af408cf2ad3c0482254393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fafa170a50a5e299099a0192eb66394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b40c032d3f75784f5f55b6601fd7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bd740b654086446c8f5bedd03bce496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439718b8e82ab5fdb9f6d2c2c098ef5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368f2b8ad361f78394439274dd736e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946df439f211c0a5781263a61c8e03199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65921e849b28d5149557cf4c740fa43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868417dcc31945a95d1dd744c9a4569101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faba68d16ba63f9a5c1903003ad6c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949863e6a5f0342f203bd36c2027dbd1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972d0e5d1e81ab31df38af327a0e699104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407f676c79655c94a454ba53e298c44105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338bb9456c42eb30594ab4c986ec3a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3858d61b04678c3e2b7245b9fb979a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51e25fb63936a6b98a38e3c618951d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcf4c6d9b54c80e8aa276fea012ed1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826b18b5b0d15491ede446593df791c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec8ee93cd90da0d9da65c7c2fc7984111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93c79cfa7175aada87d732736d8b1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5fae71f216a362176451ceccd24db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798ba11c92988630ceecf5b664e9e71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321618d4ac3d7e4dd846feff28d33ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cf8be92b88608be0e84595d2f5dd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68804be6539440eac213bc972272ba2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4449e42fe737377e31c209673e8f78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1570f918e941830fbae5fa20c46b4b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b8c929464aa360125c650d2c4deb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4851035bbb4f655e69cd1d6676f95c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e420a94f7d5f328118baf6467bcadc5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a65924d525fcdd8e9b7a4ff75faaad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc50f51fd1d5ca55a0793582556aa6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca86309e5b4f4f9ec5a3252119636f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22a8debc75ca837d9843ed87475217126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d059e98b9334179b776f1b18a69481b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826de7aee539ea38d6fbae22d2a937eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d74b9b1cb01b290d84840eff013b05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad030eccda783a5deb8699a1c9439b21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57747381542a8be734618215ef45b9f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e067bf7126260f351f4e58a684950132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62763df0c31924c28c559d6cabdc73bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de91985fad73db49175c8af08cb661134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b0ab0ae5de943dc81ba9dbb10e370135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5c4976e0014d218808c973d9161c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f976f73a5ac42aebf0bb6f4aa0d44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc140176da9ba7d2d25bf8380bf86c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be6894f14d9e534aba8a4b8602edb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf26939fda285025eb944d105a3b9b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29635b3bed78ae8c989f3030220f6b36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee666050678191b30eec261c3f30be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d80cc7311eabfaea4bb4acc5d1652143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611e870f8f3ef4898dfb59d131c9385144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b71403448685197b7b673086d94ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3c992941203ee394981745014f8c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7d7054d86f297a2a4739d1c04e246147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c770d7ac2422f658a5a04d0a47323148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93637a7d9fbd6f76c2f02d8b65a296ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4e702d3d5e64659d6a819c5a9d5c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132ac1da9423d5a9f5c30becc1dfd50151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abdd63f12fbc6a8ad530ee97ea4261152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ddef57a77186310f3ae909393a378153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849575e5d8c5ee5429ef48d8610fce3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d127672792c98c2938442212c394767155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e60329820a42df5185fc0c6fa2e174156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b919eda596060056175aa12dd6046157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d132ed81068a1e4d5249a1bdf008cc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedc00095c1a3b8b78129598218c77e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b7112e269bb1a72e75c7770e31b96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48676c98bdaa0706e41d6b78037ac1bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95490f7540a49abf049fb89954502f32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff580829271d00563566a933acc903163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0980ddd29f13cd5fb8e712cba453db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e088ed6e99350cacb9ea75fc08489d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93329a53b946eb60c2b883ca541c19b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3da4aa5bad9870de188ddaf0e226bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f24e185354d58977919cec677bcb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa30ca7e3bc1e5e4277d6dc545d3e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31d515d399723bb91a6835f2b893f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709abf90346c645b39255d8bfb40db4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3244a32354801078523098e7ab3888a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ccc4f675c6047d5f62c9c552798cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd912453f87cce650de2a6d12546462174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556430a3e3a9b8ff5846709666dd275175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc342ac6703fb703452782432a39d655176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f23f53fa49c8ecdab81789518cb36f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c23d0dad796e5ab61f7f207937aaf5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ec3ef8c79a4635e4dd16ef02d443b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8060473f9d91bd8d0f5da5c604704a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db28a49a0b4a19a7376233bee7dc00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd0bf7aeba5e778d6750e71ae0474d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36932806e7a9ed2048600bc283de81b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cc0414f2fbe9d4fcf7d0094718a20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c64ae00debcb5da92e7b8947218a54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d09bdd9d62e0fb5771ee140d6551e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84018fd7903f639d19c9cfd906fd432e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431e6afca83a2e8f0c6eb5613a63b85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383e0374cea1bc9dd231d2c850d892b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd4ab5af67c0d4ba419cdf56998e59190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fc332061023a87a09ffbab0882739191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0341523f47928da711dbaf2143ed619192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da794be334f45ff7b60a1b4cb8dcdd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecb77021e94719349315db86b7a8b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b39faa76e9eb8eac1239b5635a99aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96051baf6390c7f6e97ccca0f558c31d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643eba1bc5931250a25aae196eba2aea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4a1ffea996226a1ecab2596c9fdda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89915b54e0cb2dad3812715a850b9cfc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b7ff9067e8f3e6d9aea38f2126fae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79387ebacc1c64ea2d59155091eb59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd97ec9c8015c80ba8650a5921f0cf5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f9cd37a0aa2c0637452c9b4639f41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827b138eb6590028624b313baca7165204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0d42b986d3d7b63320d0c46debc92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbd537376b1cf3263319bffe69a847206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436daa0dce9d8016fb42d4790963f7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4eb3edf3f1aa36906cdbf2fd76e6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24bf62699af7289dc84f5d269423d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3346a3168f334a2481c14f89c2757210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6672c561fd63e2d466f48f5d0058d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b88866ff5d605e578fb597170a3019212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b0aa43b2043b48d9a7a7b63f38449213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201ac7e4064e5a6ef28b0c0b704bee3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad201e69c9345ffe6cf8553517c02c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af623cda1eedd79c123128d4237e02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf433403d989c66dfcaab7477d2cf7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01cb1bcfcad610aaf53961b9a0adcb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926cd2ed7fe872b38c19373d798a54e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f726ae4d261518094880b50b7b7e55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0ed977bbcab10f12f3d60056c58fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8960c28c327d43241c14980c43fb0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843809588436d4de87408361449dbdd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829db5e542a480c529f890e143a37b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a2d9f8421151faf1e024e120cec77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c84db058492e14685a96ef7d57894226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24014d533814c336fb66ff063a174cc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a04b48445df63325f35c5c74aefde7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67bd38f492bcacd4d1d4b9c7362964229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b23dce8b920ca2afd7b4b7f079365230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b6ae6210933ac2d8bc36741e323a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c76764228baeda5d3bda21105f279e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3bd2ba6c3d4d91e673dad54322744233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eab37d5b8dc36e7cdf28aac6b602e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769fbc040d2ded42d431bb9c74def5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14257f99e77f06e781235faaf565057b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522176b967ddd337efeda5f5b5406bad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11e28f7adb2eb010750c4c4d62f96b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc6ec2f087319b35b76bfdebefcd7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a43ed0cd7694023e2dc6b6b677b74d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc231b8fcdde848cb966e04b9429953c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3862782d2c8b83bcd3cba249ff11120242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd29f340eb6835578845fde3a1ab65d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3712ec66007ff8729c119eb6ab4738244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf81fead22562e295f0301a8ca3f73d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adbe12c6827541650e362f9ebcd43d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280347efc2e8e3c16b40ceb845fe47a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148358a726371119c26a10c24da3c0ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52fac0b0a42dbf9e5d63ae4077e46d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dd81035a9a6f052eb8d48bbe216e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dadd20fbfa63373e560eff7708ed25251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95317568d232da263b8f858fe39365d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b114345fb8e4a60a37da3d83420580d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9ef053a9f2e20df6091c4ec3982ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd2340205d1488829c6c0241f963a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6895acb58fc737a986361f91477ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc6db85ef612c46312281ca83ed17e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813c20fa7a7124c1b0cf7698e070fa2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd9e046af453d90d12cf0541bdfde2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f2bedda04585e10a2c81eca08640a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a21d6430baf5dc60a9e178386ae99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f2fc8fa7dbe76f99428e175a7569e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9a708dafe8fb60631dbfd046728f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df81756efd4239de604a16220be952264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22424bd7f5636602cc4277613df154dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b68e17a6218eec44e66ad7628c9e31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c4c4ebcd2969758e0818e3c899a63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1f6367deb0453a68521d957677b04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad575e4f576d66f3983fd53d3317148269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57994ccf3345ed194e033c217cadfc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8ec275110f9a32ee66284b4f5ac78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2d0bd94615b551be5ae0eae67043f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f8b26ef3d948ac2f7e9a93d21fb6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef44954af938c1a2852113b1b8a26d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb9792d8887cf7faacb0767d7890ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fd43641ab41524f643fafaccc9888276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa8da4c0fca1fea4f2ed2752174672277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa380dae0d79b1a0393ced827e7db8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf3e2bbc95cf9104fa70e00a5b4248279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24c08c77f382429df6a14aa79bf8f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a61b1ca20683c4ecc7f7368710035a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d684cc2c8fba6f18f6810a3020afbc0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6bc656f89365dbb555e9be9311433283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39887bf5825d3b7c19b1f3b5d054a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969194c9fb99fb40c44104d10fc80483285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7722aef5fd53b0c9bdc3da5877f27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae257f74cf136272d6666192526009287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1399949500ebcf24acf6ab1de4b47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff6e4741534b75c2a6cd70f4c0b8b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623620a6f1a58b293ac9279b747e415f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c4969de09f7009e25f3da7df6cb89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2684d366c032442fca0bd7ee7e92e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49693988b4275f0cac14a0f8648080293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbe9024b1c074252c4c868acaf04a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533b681c30fedf322a092529c931fd7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37898809f43211d5b4084c3f345e0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd045752d9b85b25ed0bea4a57709c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d77531720349eb04a8528fc81f8998298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296898f1e200fd6edbc9204878c85b11299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95175bb612e43ac203ccf612d2ba29c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20198dc2c46be2230b4e5a7b28fb7e6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0100a7545c010ab07bcfe2610c84f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6233d2664207f78fea2c52985069b18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaf2f7fb7deadfdec6091500df99dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3063d6d962928cff401223c7e23cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744ee8bbe89c4a69d55b30bbb9cc98f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fa0bbc762fed9eacfd447b48eb8fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd673c5da57fb7c49737a9061d2e26a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185acafbe5d7e856818fd120ce514c21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8d80407333c19dfacae820d046232310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336baa9dfd61d9e4aea4b706a309674311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb7a023ce78f7fddf26c1ed1fdd4fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea615c3c4f6e10d4e70b9745767a96f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c032bd3d2e886e8163af751021ec70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0ccb1e84d6803d19302c4047bb267315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750bc999d3c6b096acec1a160c255b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8e443da7c6a83dc553d782de9ea32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f386a92a088993a8b42c3223d7d3126318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad092931256a994e6526a3fc33728f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed3c7a6ace7d68dce4c322a9970d88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a13e83c1af5477239363d3474123a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a10b7311825bd75e7194eda618638322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede2562efd011568c89db0d2ba60c66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fbc9117fc8bafbc8d65b682e7b77a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71888f8cbb0411a663ecc3bf4e4ca37d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29649f6db31c558b6c9bb061e8c4fa9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef5f6806160eb6f5d03ae36bf9966c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825f8f98811762fe787416c72ecab44328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc30609466c2ea11002194d8446b13b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889227e5845161dee92ec52d4291c11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf414567c76bc5d998e4390a1cebd8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596cd0230a4cbe6dbfde2355f8cccf2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb749e614a95bf2c909b7c5fd62fa4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f8982dfe232014691011a635e0b32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b929196058b9186a2f9c8901b800a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e11e51f2c5faa3305980def69d8aca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b337071cad7b56cfc6ef056a4b153f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf29fab23a977b80422061f067c1c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eaf1b927223c21438fa17af8ef2b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05283a59369506be7f20fef77584cec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9b5f13895b4c0b124fdfa0be3ecee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66dc3667e55aacde28269a8fed875c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc85a8d929aa32dad405c2ae7ad15df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e54b7ee286c2fb4f41483f188f57f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382850c6254ee374689ee1bdd0ff8c1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96d07c249e4ce9cbded62a32b954d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43282df7a74fc30c2b0c92c39f957247347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d376a9c4f65f6f2f6c7fc09810a4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886dad07ac7284487acea0b85b42de5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d090ed002c4fd579b607f348f3fe301350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a7973d9760b2c329480101f6afa78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797f70c988c6b4abe5220da207d6980352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39abb105aaf508bab4da32d116ac6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e1cb41693bb48f16c8e18fd57b6e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61b8890ed637aa6feb23f140736719355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8852e02dddc4d0050783524b10a320356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0515a8259f7fd5a3a7b75313d7e1d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03d2662010e22f6570522a250e7385358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afc6705d77d73181c015b4d8903c37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3665b40f17ed2f2aec683aae47d93360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e6fbee77e80ed7a2e679364e84dd6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2a6d43b9fa8d74bd1dbcc23647c6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d447cf079845f06e346120dcc97cbba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfc7c96824d40a0654307ea37dc3b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269d93ec712560a606d6234918e3011365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5438e505351f4982bf7a33e703ce03d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6789825f26a853d4f16b264dfa7e5f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59989c11d53851a86f206983883bf0fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d133fa672f797aaf6baeb344d43e99369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616c539875bd4a282d16073bd5d0a60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d77098cd345eb5b4bf25ad9b3a8d48371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412ecaf28597a8b6f9244f17bf89a9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2180fbf44bd43c252173163037502b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fd952ba0f07fa9d7a2b763a17271c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b843d1044a39264a873c71c7b78cee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a979a0e53c4a892c98e893a9ea87b8c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac210ad395ce7288d75d9b670456221377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a6138ba8af9d597fe27b6a82f85d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed07e8d8bd3451d3061568667dd236379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ecda6c27284f8a8ba79e7f931f398380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4552d2a9c330fd2fd4857eb685ebc2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81c0cf19e21966774b386ede862315382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66bda10d8df656051f0075da7ba060383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd05cfe42afed561ee8a8742410c08384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed194e63927867a144e80a5338647fda385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc2744ef1f6c6607c8d666d3a21072386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42920e763da4036af98b383eb78cddf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d767dfb46a6333f1bf08e96f196ed1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ef140fdf8d26e7c0ab62f4d1a0cb4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fe58252ee57fc6669a2967d9f7806390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435ad388b5c6bf303d7cdde480afe32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6f2c5770b285b36e84002dfe1012c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812684578e458c141c47ebf6532da4f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e39c98376a3b046191d9c206882d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ee08cb2d4b14f29a81ce56c51b751395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f912e53327f68a4494a91190a0439396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8532606e553e2f5c280718bcf294568397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4320992d5f53c179a168982f292d83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a5a0961403b4be763a758903725ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bf311dd4fea7c8aa2ec0bab7bad41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66ce8444dd6da83cc8dd19a0df5295401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c619d14dc1141337eb13e02a541bd5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9f2345fc2163928a75357bae29765403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceb685d14fcd8eb2f187d1e28483de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904c635594b86e3468264f6d8752560405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dbd6de15f70d63040011536f8feed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4db72e4259c7ccfc0f7146cf9dc21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896323d6ba1b40726db227232b7393f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a938cb5f52da9811597373fe187248409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0c23e0b996d1cb35b0a511418520c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3d198ab0ed8059b89b8773e1be59a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af00a621ea97ea0c004e9aa42de90f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a2cd9bc8210ffdf5c3690f56837dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942dfed1dd7b4734321b7fbe2983ab9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7c761c8fb852d01abc39e133b027b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36b00c68d4fde00a6e88254714addb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1c09018d924ab46aa183eea773bc6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59124478b7bf35ea26f3fcf708bbc8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e505bb6a13875b1ec60d591c1d40fd2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719fc21cbdd42b59822c6020b8b45e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb5125ed3102519803cc0d910264f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7222e6b72ceedeb8a67b1d8c63cac4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd427c14922631e2a01d05b3e214b99423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2105be04f8b8f367f41ebe767064e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e7c1877af8888cf13c3d23e394182425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed2996188f0499203b76927ffe89b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f397f2f568d4c57b3b52cf8708d6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1ac75ece131fcfbd11a589f2ff467428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb11090898c6bca488dbbe19e6681c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a09ef7c0876750a7d2ca236380632b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dad568ddee738dd0dfc8fbb4b0ef68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e36e4a8df7e264a4be8aea3eff025e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92d4715ff114b3c0b3d5ccf7270a4e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90990618102e153fbfefd0ece4f1a44f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08448a7ea674dec5051fb3ad53126163435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab250776e197da8972952a47ae79dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aadee9abc5888261ea5ce9885472ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45c72d8587a8b6ca5f6c44378a1f20438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5309ab6701186eaaa609f07b941eb59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb4bf62ab1987eaa7bf141415b4dbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47f1ccedb225a5626057ac0bbead39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9db2c488ca7d5f6b83b790a7df1b5f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e73d38e25e283b77c0eda52163a99a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e812d9e2b52b1dc25dca15d1a1ebd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cd95d55552160c9e187402cb2851d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424cb4d656a3170a71c8503faa87aee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2815af8f509022fea3db773d4d4c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066753de38a3dc1ff01c7271c4aee4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13145d4e5f8d4d576c413501b60ce1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2837c41016772ef38eb1b16cc6627450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc57431769acac3b345223ae1c15ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799bd3ce9f7478c5055d7e14b7a51da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00815739b2c3753cdcebfa3bec731e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315b1bc7a546c0e6cd611fd4948f1d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a1e0c2671af09e1ac020462a84a11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478363735a98d53e2e0b26ea45ce349f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9efe990c19f0bff43d6d43b1fc54d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e7e83b1e9e2c40c16e5dcd5587912458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4732c5393c0a49c5c09a038e1ef7c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dae347e4cd89139e112296776f8c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce84ad0c6627e9ba356be1d70e7e12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212eaca0b3c043a8220c906b2604cf0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c70db5927d6f68164b72a6c0cad20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4c97b68352c2e0f3d282d05bea7a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34907303dea4511b67e76cb34b1a01465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04773f4b28a917be4da9a0d3d4706963466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d847ee85a4bf2fe81bb0847658c340e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178b8aa6c063135199ffb35237b91bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1922805dcc4a6d6663b2a61d03f8a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaccd63da4c0336c9931cd7a440a8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ac2d61e5da2086410ba8263d9929a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de188b4e90f6681ba681912dd1634035472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0987fcb4382258a305fb51d82fd54e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da470ac814e62a72f1c64bace3455b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566e9d9a783c04df41ebd8e5364f88e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ce7308bb2ed23f0eba1abaa461c8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8666c01653b290185f5618dec5cbd5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ade500d229dc468ddab115b0837de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3641467f1dfc41fbf5a87310f29b34a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af57392f4f422f4e729bf929b701033480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8ca9ec5c3c28997e15c050bfd05c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8c3bc76d3436f0a42e475bdee26b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9dc097f0464e30ca7a5e54575a833483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17732cc89577e26c1def440a391a51e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677022eb474834e33443aa5e7658495485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef718908462dde1e5bf584c2a615cda486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15039ec4e87783b8f27d87c82c8bd070487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72c0f7bdaa4435507cebc8a0a7bb36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e856175daf81f3d8ea719f477310c95489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7391b9f1845a1007d7f5d387ed934e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbc73964dc2055ea597cb879622a5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2b870b04af7b5124f2966e9dde0da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f26019f4ca1242a3445e98f3126118493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e12960ba974997532ef685edb27815494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750bec876391fdc7122d378ddd77d20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7c8cb5a662efbd7e3688cb05c3aa8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b093e2165d69f42f19eb9e6f9523d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea7b3d7a93fc1bd26d1ed00b625923498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395cefde27801899d49fc31f51cc9d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d80d8d54c436e8486a67bfb432976500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88a6a8ab59b496c903faf2855b2cd6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cf55979cb4d4b91a8689ad3ecb8fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41aebd0fe629ec1eb6368be376397b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c24de6fa0983c51f7b4feb8db9db0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe229304848f4c4359e092215c4298c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbc422377845a131dc2c0ac033e81f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1744f0a24af5cc7740f2e9ab2dce92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e26f6f018c84dc611fa54a695c9618508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea4792cef114d79a974471bd72380c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec6ec04fdb1c5ffb5c403de8669cfc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9103606c7771ddaf820af970d7d0f5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cfc7af7bb33f0ed13745f88146b5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca0d5bb2ecdbc3c1591210e2183c92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01176ffe72d8e46a528dfa42a6ae0aa3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911644f4053fd20d0be6457766b1e3f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db06edd5be1d54d3cd6c98a407fdc58516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f308858f238289d8e3d9b45d9923d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84af1041debc44d1a6e2885d4cd7edf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715cf925ea1a6759cdf11f0fa74f5e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611054fd73e00b506176072a7ee3efc8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eacc3cbb7728cdfdf0d8da42fcdd95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c0f059c43e619d457b2393eaad571522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92ff01d50248580de6ed8235b2929f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d04f742fb0cea9b63827c95c9e3950524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248fa0c3c4a4240750a4f9f66e49781525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f496d1426c64501c90d504f68680dec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00aff4dc35d41a32c4a96ad8b045e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e7297acb174cf57c25a776df11835528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57ff5fe60a00a0870e74eebb5135dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb56e1ab3e3a67c807da65ab7c8f383530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f63cf2741221c878b15a5b77afba1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48335db3c1ee316ddafaf755b37142e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c875cb00da402161fbf48a7a5588a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b513e8f27e12fa0a9cb5e67bb35cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17223cc0ccdc53d697f2a15c98e2718535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cde3721744b286b140f8606c21dcb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed1974564231f951e543443e152eda537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f42c64c3936264c53d4b5a07c500d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98674793b30877b8e376a1ced284ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ef3211271dd5d53a5a62458161a46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e93f8f47b5c2f3a6e93f0ed97becd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b506e0de6c20b58d90581cabb4d5a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e88e408e560847d161256d14821d51543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb415312c56e3fad4a5978b90a8619544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a41c37c08de4a3d6ea8bd14777dfd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042577356619a33f21eb9b2ffbd30d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e575f3ec1a3fa7beeee26c432bc8e45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc883666796d86d998f4862df25f1d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b506346d3c8821b526ba880d975af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08cd455beb3bdc5345793ab8a0de60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0e97f9e4a0ade5e70a18ce4cd4086551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84519865746872f2767f4742e3cfdd2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16156d1d9f8d890172b9a54eb9da2823553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a1c13b11e51fcf493565948cda0a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dee7170ebf0f096705546ff6059502555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09df86089710a2c438489bcc39b761d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f02ca9f1c47f735d8688fb915a7c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380a740e06e575fc1259134c7a78781558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657d9e14c5bb962542b41b0e7712449559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7513cbc1df2f4161037944f7e5070560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5389be9eb2157ca1db3eac14309916561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4787923c6171a76e63821dacb18fc9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f0e60c007d844e8cfb786e203202b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072c1d8cb859debb23c50157e9a0ac9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e82e631bcb64c652c245ff0ab8c05565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d048421713d619e1c6e73ed63c34ee0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef4df3b4339bc7f501220cf0a4526c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88994a0057719bcd900e2107afd9b134568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483195c14f420aaf93655975645bb0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008f913592fc15ecda7e7c68bb893af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916c8fe5c6519b84921c0086b1a3846571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0066be3cd0f60b31a3fab5692964a51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bc63a53fa48a591ec83f96bf5576e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf753ff75c03a13f47da2edc144b522574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf8c990ec45f291959ac2e5718e1cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9fc41cb58f2d49e982b9372e5b1bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3b8350770df1884f4eb454d6927fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a70ac07924dfc33c269680ca948d7a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4d6a4c33d4b09d87a3bed39d86756579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3c872730716252fb8cdeff26b1db8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1aa2604c89bb115579a648244ef944581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad47ad6b1b161855764b41e281cabd4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86622d9f7dfacf0d4d0b68fbface5ae0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1a8fa1d54f1171f048116942c302d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e18965c876baf1dd319da774612f88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8a271ac5a1bfecc62ae4b041137e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27637148a2871d086cade932e707785587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d8e3057a27987cdf9a4bacd390978588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a2b81f7bfd409b21c31a65ad16e7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d74a0d62016234a2986b87ee1e295590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfcff7c61bb30583b716616157627d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3254d7d1cbebe03b1a1ef1d1525ae3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a6fe9634362f1ae780e30364eb260593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd3be8252900fe9c7664860943528b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8389325a0c9be4c2f5303fbd0ae138595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f2a3e0bd4959c7e665b92e57a0803596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243a8e8a5c43ca6fc7d37757df4e672597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04f24b5e91157088a411120a292738598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c367e396c78f52c42867a5319ff42a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194b46855cda3b2ee0208174bf3fafc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1f836e301fac9dbfbdd030c7346ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c694e7388b65d98d636f981591b69602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cfd782977523c9f48bd09d37388f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003281c036d1660797ef736c96bd11dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b46f7b0ec7977bc4eb786da9fbdd82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a05fccb191c141534c1b10d807c73606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b35f87d693e4262f56ebb766d3c062607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab383ecc0eab33e263649fee38f033e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e86cd170cb03234e2b2bc791c1ca12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d758194cc808fee5090c6c8afc92f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb32b3e85a3126c1dda180484c346b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea00e59045237a80e0c72ee8cf8385612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e81f3065fbd1cd0279aae9020770c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841b5e9c16385f45184cb03c67a64ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5c4ce0cfeed08ea8267c9e5842251615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af7173e4fd5a5bc0f441d8d852a836616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3816dd6371dae8060e9cbbeac8e74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fe3a9cdcdad4933ca351f09fa3dcc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c247bbbf74f146a5e77dd01e6f701619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73d03cd661374e6bf77c9998d11f59620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2b843c6341b017feea2d28b349c75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bc077ed8cffca3157128d8db38b35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06b2109e6a6f5d415f2c132b4f040f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166d6374949ad78c7c0f0a4e7ef0027624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f7db6e9d999578275d3f9468c93b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1d74964b97831005d56e9ff65d090626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6b525d18f62f307d153de5f26fbf2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2c4943daee28ba67c47ef33f48e35628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074948ac6d5f1b2fb4ec631c665f271629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b5e95e0e621b387f8e9bb0014b7ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d9a3f7fe411e25fe08a13123cdc23631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b049109f1ae04721f410e40092b1a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30435c43a54a24df3f9226bf8ad9da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecabf41f773c76ea9ba7581012d6e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881bab82acb53892d3cbec44d2c802e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55124e487e0e22c690e403b3d88e3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf5257bf6435156057b0e543e26eb5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01291c477c414e77a8d0be05e204ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a388982b87f3bed20cb45e3bb86ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a878cc9946c8755ef7c75469fd23d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52720fa1dc64625ee902101ed7ea5081641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551d56f8f74ca7a936fe3766e0c90f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b669bbc87c38a72e6278fad669b02d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76067cf6a5e9c670a269fd7f86bb081f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76039203b25a455d3f71e61b5454ffa6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313b3c9d9391381ff4af09d1b72288c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824cb997aada7b81880b8dacbdb05d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe372caf0fcc2210e2db26a2e6a44f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a239c711e199e94feb651c9121a75ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81fba11ef3718f5e5f4756c55409d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a8290ca943375b05ba9e40849b90b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff905099365ac83938d9f8bf025f4b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc31192ee360be83218c1b3d41bd426653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96b1bdbba62cb84ede670ad3eec2f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ee8c6861afb0d3ec96cb5a10865f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca3e5562e688919886e551cc8526a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459cbdf0e5dbe570624518df183853d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160adc30cbe40b0a618ffb61362391f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452e0c134fbeeab1a4986c94765fbea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cbf15160600a8fd6a536212719efc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10d811351e175da9a57f204e7b0592661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20fd0e4304545caa08cb34c987cabc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7aba3f032df5a52cfee4f750870e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342f3407c699cadb809ee8e593c5b5c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be45a7431cb854d1a9c33bb60a95fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffb406b5eafdcec29d313d1aba0389666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537f339e64110ff9d154b25bf77f37b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ce31ee0bb841caae2ae6e2427ce29668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900f1e3e1026d5f77fe2401bdafe188669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5294719c97ebdca2d6f79b0fbac140670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863de80e0524caeaad3fb3648ca21c0f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314b4216fa4549b060b60fbec628fd9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68415fe21c7a28a33a0043d1c42c7714673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddaf1ca4594227fff4f82fc386146c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4ca72d9d8427173ec6619cbebc566675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fee1a82f37ef3267dcf4c00365f221676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112e6611d625649d40e39d8fef89740677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95529531e084722f1032227fc996fc1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694efe318ac9f74019cf88db38bbbc0e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82cd19555d0cb4c84940fe2b4c2dfc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afcfe82fcf73670bfb5b8d31f25937681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11457e2af47b52069ef75789fcab6e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e878b6078f64cbc08571ca66b68ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e5ecd5e2f874e7dbaf288d003cc41684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f2c43b9658235cfabe64c84a5bbce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15676a035db875b2face68b5ab6a08ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133fa2faab5ba4b3267b021e69c4efe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c128ec44e7abd1fd743acc21b63ccb6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed560bb716f8b8c9bb9bd129d7cd3305689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c732811b09da5f82648635cd40abf99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281b3db5c22f64f22e9600a7fc8c28b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a1c9405e0c4d3312b684e93b0228e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59b620b97e372c673f8f535ef7c5df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6820de2e5a97027c8fe54ab8e2d7aba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339e2430273f72b54de1710c6966830695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603470977ba1258e5a69bbfc06c2c3b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe27a2b9c14a22e56b9c462baca55c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a235c51ac3188b4c72671dca60bb6c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7bc249e0b83cea8640bee6f282601699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610740b80852e4148a0b6be32083c7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cfb8b02f3c7013a752706aa5cda5d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3ebf21b173f584ef0392545eeff07702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4b9fa826457ebac1685e018941207703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb073169f92b6c4f1c06adef6d286c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0668fc9d66176ffb740f5d7a91fec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bdd9f45236930c074f7b33c2c16fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5f7a07adb5e9ce7bb41bd2438a216707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae54015f7c96261f12e589c4bfe6e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428154b3ad3db2a0bbc0cef55807f85c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c75e53231e1a6e5d460c564746803d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1aa3abb237046933c8ed8e7c9c4afc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc03af39385430c3011527ee4c5e26a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c6fd80f0edd0eeaeebf2f3fc66d31713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db13ee00669ed41c1db192ff581342714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b0d9c81ca0790663ae6c1d6d8a16c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b411d1711c826f14a150e53437c66a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa667d2e2fc2cfd04442e4be0c6116717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c027c791765005c123f8bf27d4f841718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd05775d7f1b035ab077a09797310c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e30bde573a3dcd6e74dfcc36f1a50720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fa80723e6b304860d9fad4bd90c0a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e64894e89a481d6d55cb55902d752722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157016c57c6346ece0cdfff7f4f964d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb740ca82f686ce677fd6de8112883b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51ac0514e780d6c46e87fc11cff51a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613d47778bedeaeb65d32eb6e8b8bac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a8786429eaf7411ec08b5958aa07f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea93ba1dde4227667ed3e60d40f10a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28686cd94c2adb70588a230d59700494729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df79e659a1ae089bae6e66aa794743730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb70c6da6f388d25efe3fc17dc6140731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbace4d42e70d99f14e9c01dafd812d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d00545c5e1b7bb02f3df2774673f3d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfae6027495198ae5a620b8351fae6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118b38e1f5fa4e20617b300e32c1b37735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20400340a4912645b006b95b046c41736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebd5f64ad64b1703d86ccda5cbefdd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160b3c462baff018f21a195389c8c84738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecf311896deb2597ffeeb8e78c4381739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b840e2d3ce62392a8324477401af3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c883f79bd87e96b5c821ee5813443741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657a0b0a188d5d1442827ca625d38ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e2be5572de483058f6c5cc240db22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fa6f10f141f5e7d72699eaa07db1a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75a848a258df97afac44ced41dc0e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57ec2cb28200d135e7940108745fa7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f91dd3bdc4003cab9cb7f7c286766e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132189e1b3945b1e111fa92d95449576748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf45fb2748548cce82828af98378841749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeff6191bbc366f39da176802c4545750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23949a0c2dedfee3c61343ed00ad6c13751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac18bedba3804e4286050fdc5ffe741752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d830d61ec8d02e67e508fa5f827b9df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883912c30d1ab0e32543281696d9037754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc04065dd4c55afb63f1b14bb736b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c289bc12ee8da23d5c38d88b0abb533756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d3f5f24ba3cdd79151eb373718974757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>