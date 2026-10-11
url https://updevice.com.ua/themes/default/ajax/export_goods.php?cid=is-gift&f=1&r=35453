--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c45181ef8d1376afe0a31cec7961a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8273cdc552a3c91e53d85e13a9fc5022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd128816da89b4729beec4293a0f31773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e385f63fc956fe2cbc369f6d1bf324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb34e1fa25eebfb4a7d9307537a1b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563fdb713e1667b66ab766ad2dd71ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9f6fcae9499fd19417e92dd2e51927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537440b7c73235538c5a7b31ac571308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106481e68e3d71a26226d612a0e411159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcbea269e5587dbe169f78e9a8ec3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e982780f2660ee6b5141a2fd08cbb1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9a78850e203d21c5b8a9604231a2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4659b21b56dc611493efdf3bd7b83fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2475d34c983c395e660b4883bc03a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fca1460fd662c3610acf6866135da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ccb9115b5b3a1277e9033e344aefb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb4a10c7559cb98ca635b9ee947a3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e6a51aeb86e9ebcb132cb07d13fd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27e50c373e7da1cfb1ee2a2db39c9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a634e410b10f892046cb059d52269cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a026c32882cacb94d0ffb9b84a7fac021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a4341066035d321e3c60c701e6e4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e6aff42f72094fdedc8e9ba6ef9ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e8469f3939d8d1c44e1492e369d9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0012c01d0e7ae381e89b6396275810725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c7412c2cef82f0a6d7807b6c79fa526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ca02ed47f38e4753502451d35f02827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0d087369738c0b0b637be152f473328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242bd1fb88d59fdd9550748bf5ef3ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf76688a80c3df897a0690bdbd3358b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1d4bca847056bdb05917bd7d5f37831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300898903f9e552b401b27be76503e5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558df23813920a1d1ac20955c3cf6b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91fe3b10890cd42394b8872d3d9c3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095055d4241a4e5ac2233dd2e1276b8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908c1c2fbf838602f40c61a87375c6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875c7690771dd95ab57eb9d80d79c3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473740db2d7120ee826f94b2efc7fbd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201697715ebd138363b0c1b2fc426f9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1a52c05322dd5700412e1b5b2226440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c0891ec77940b38bc9e1d11b7774041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6f7e3a5e0ed22af67cf0cdff9447342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aec2d9a597039cecef99982571ec6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc089c3a058eae9fe4889a5ddc55b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b183971e20037ae3fd80fc2f1076145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03f129499738435eaf758584427d2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183676265c92f3a6b8d85847c87f048947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e4f599f46022f68d7a4725edf91b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5427e472c85b21b6e18f7788a86b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfca3e21091f3e14c7f57b9c640b6f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65844d9cdcca048300bcf0c6dda31a5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8211ae5c6bcedd93d46f4a0b120ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2d2fd3ad7f27883ba6e092a0de79a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e94cc8e892e7980067a6324d0dec154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cac63cc3c9e334f5d5b49edb2f46a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2c8c8bcf3b977729225f4ec5bff0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32047d94c208371e8550e360a66d6257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffadea808fb563937cc5b7e3ac0669158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5b408a19c135c0ce5ebc7972b2f1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c726a8deffad7757df894e1af8de060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc024590119a2ce912efae8263a938461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f36d40870725e15f65e8603905c29d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67591e8ab8551278f1985a35a3648fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6b2c178b891c9b66cb6962791f80864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959dc0dcd9b3aec9ea084a8b25794ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ef4d321a485bda152dbd3d11a77c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1855c12f21352edf31ecdf6b6ba7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6c2681f4c8c31c7bdeb000b04ecfd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4907076e4ff04026ea192c5ad25858769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47ff5876c35eb4a713df4a0319919370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309532cf66c4046c20bdbf1cf4289df571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736244fee965d10cc3cb00e23eacf03172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327e80f72f4f304d3439a277ad84d6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a529cd9a67dc8f3c55d76c243eb771e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377cc52b3e472157ce6a9593dd5220575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c3c7ade9244afd1b410cf45b1ad7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0c6cf91ce9fe7b48bb9ab8afcca4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb5a852735ab68a3efe4ebc1df34fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd14ac8fe21a06090bae1e27a8b3d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e837d79028dedb07aebf889a18ee180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4e3574462e255e1ff9d5f74588ed781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab025a424c18dc8115a1cedb29c813a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab465d8fbbae91459a7065680692f9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b1e89d31f34202e357c77895e1fc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7ac3e7411a99641435b50e2e89c7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b00f468d3fc4119c4f7da3134e873a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6a9b094cc3e2cb6d4c54a9ddbd10587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92749c30860c814445a078ff79285388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418d53089e96e6e39023d8c20c0bd3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd9ad6eff2e508dc5a79f98abcc1d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a28361bc4f67d2592feb93c60bae391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705b82fee317097e7554cbe62e9930492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33c4e0d8a8c76ac60cf2222beedf5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdf74d6883556199d93db87ce594f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c91ab701e26b41e70ea500b915e8b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221bdffdc69aa24bf1cb3bfd9ba7a4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5e5c57409f6c4620e1065cc4cd21c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b67b32b5c509f08c1f5ac3ba155db398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676e4d909a387987ec5faa08c39ea6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a10915f254821d278373ff1e8b8626100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57907613d1fbf5700b91c8846d48d9dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52438bc3b15162876628df042e3343a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24a54856c2091272cdc2fc927bfbd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3ce11cd5086f9153958159f232c31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16545d7f3cc63d89c0e6017416f91b67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5ee92eabea2432c936a1a1b1053a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539b2c66f586c2521371975d15d4145107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be320ce5798c3c05edb2af5836d4ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83be2d528bdacfd33501d01d822990109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04416a9cc86eadafe86bf904d7a2c023110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fe3521f666e6a278b14891dd14964111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973b356a6c62a4b6fcd84d01588a804112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded6f2818936f5725bfd533252deffb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfea99ecd44f63f512ec409c0a076e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44ac19533e365309b16d847ecdc18b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6c484fc1f3807ad51193a78ce3531116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44dd8a8a61ffd7a96b95d8c9a802e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc10a1507b2f026fcea57a1d33ba35a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54819b79e9e6b157601b81b9011a04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b00d7e0838f44ce80d567938b2ac4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dd37af09f97d450f00e6d9bf99f1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a263d1a7af457ba98446eb810ed9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8e359d0cb0e45b7f08919a5994c19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c69145bb1fc902f1fa6a3a59a8a334124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bf4168837df9def9f95f7b884489c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc724cf103ef7d362510480acfa9991d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff7fb79f12739fb91bcf63b51d7250127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf97527c53ff56b181454b124ca771128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934eb199aa7ce737b07660e0701fc2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def30ecba3d25ef6edcb000c7cf83b96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424e8232558c271fdeb71d0c2d33f10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72b3036b71cee2603a19dde7b16e0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f3ba790a929acb6802a608e9f24a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afca489b3ee310076a20891c0ee236134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fcf78d75b7ed71d3bcd75b84ca149135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0411c275c7049ef9782e1718c49b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19cb1846a5d00ec821884a6d660aec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74302f0c16f953f1879a21a1ad7d48d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d1411cdbaa706eba4b1ef3fab06a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f926b3dde1536410c441a40aba8350140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f661645322b6b886bb51b18b140a6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397ac74ad545877777b0dff9ec576cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35db0d9deebac0193f69179fe15d08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6ac632afd2c5db6a18d6ac0336dc3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e1823497f7df34674bdcd5a40e4c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98bd131f07b9b61d6f12f6e55bf818146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab2095dcce09c1b46c41e4340c59c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79a67c6a98ac278d68318f109bba73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3447267bfc9584e9910ab7ee91f89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79955f4540e0a3270667661ecc5528150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b4993e33d9f5aaddc586a16d7a25b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189cbfcd1756b993e0522a412a51496152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5bd65edf5d9fc529ff459fa1e3689153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e38e5aa156bd1019404dc7849ce72b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5fa5392636d77847f129208f263e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4486ee071ac74aa0aa7c1c882023d59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c33fe5c2eb17dcb276a095a5f14f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b6040b6ed68cc588f5febd158a72e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d305daea151c745d2238b92c8f8cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc56a0a21f3f6deff4cb5ebf930ffbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaead228918b0373d13039895f2a4a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeae4e9100c4e01bf7666e37e1b96d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8ae9b83814d85e74e6a626980f599163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34190075c199600f8464efcfc70f7f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4868ca7043c477a7c0c49c653fb3314165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf77b152ae6db3b2379f4f7b5f81432166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b516caca50168c34d503cc6b6603ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9cd9f9c918aa95d0bf71f3fd792b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38613a93984ecec23acf5f7be90b438169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04441d2de747676c235ac0fe230f70a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bc1cb1578fa53034bb9391ffedcd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24ac21c96936978065aee008b09c38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658dfbefa03076b6fbe5e9d4efa3183173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d04f22c544c5d0faa956f96512823174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13783dd889d639eac2a3c14359a1d37d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a221fcd93c5d779bfa3dfa63fe46a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057cc2f4a3c57350861025e19138d41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d20d496d13d2fb542e06b8054885a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b601a15fef9000f358ca40c78c37b3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314073dd9f41925529231c238a613dbd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5b78ad17d933a465135ef67e2f750181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f44f145934b82c170469f65c09558b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413c8d511651c76c663e41dab0d1bfb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5d3781bb7939f658d5b0c6b5b5fe8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef69d190f904311cc8d121af37a1505185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb2cc03728992a85ee291027d224e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcda0c51fab477ee2ac7a73da3afa5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd655b4b06043c737ecd192687b6130188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beb7938b06ad9766f7e496f0e368da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca2f13b1b6f9e94edfab1095a9d137190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa09700e77afa8204d2a5edd9a7031191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4ec448927ae1d1b5df3b5a649aa8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f022ce4e42916549ded99cdce2ab6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c44629c8b6e4c6875c452e8934474c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ac10a76be8d4297e3dc4b3b9a8514195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94046b030bbec2713619d6b9288ea96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd59cb3ac9ddcc7e7a7075a0df196ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e73e89e9173859483bfbe9f47fba0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fac9e2451b042ac9fefedf5fb1339199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30d78c6a58010f8447723ecebdd192200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4092e88aeb723e380f5f26a56404e04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ac17ea9a3522e2158c8d5a0b31b90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15d88c24feaed454814569853e5c3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbbf305a1645a2391af4e16b8d3385204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6f71b1817113da6c364e6da2f9252205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddd9e5d09c863a9ae5356f0984cdca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66634a319c326652d7ba553a09b594207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d564901da26419faa3153230dae66de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ce9dcc657b4844c9816da0512f0de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb571caa17d3433ab78bdd51f9b3b87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e100f5589eb5a393475322a64e56bc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6b1e7f2faa6f0456137fe3789ecb3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb38abe6f1c43438d1895dd915f3a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28274297351bb48386a5df38b1a510e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8c1da2b0be764a6aa91ab3c9b9586215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a04e63633135ae502e01b3a900697216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec98ddecd2c864995ff23e9d35602b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ec94a61beae0a4a8f39ce3d116848218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f38f7de09b839abfbb402a4a670c76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151fd1582fe4a1572f5f2baabbcb9b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924985b920a37906ff0b62198f161650221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006524442cfccc4ccf670878a2ae4988222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc052b2bf97050312524b8d91faa98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a765096b4da67152784e86442723922224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffa05aa8c24d5c3ae02d89c5bf9414225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96473b8774fabef344c77f3de69d3a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127eba4f31f4b9d29cef0f10ddc632a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3872fc3c659fe35ba9bb300d75c47c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4262fce463cbeaa19116154d878ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf994b0dfe5bc789c25708ad2ffafc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4721a55503b42d5c2707fc3a1de3e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f932961b372a6e489a4c4c230bb0a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98854f01bed52b05f3eb2dd2f42e89ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23256731ad9eac756244d6b32c77eed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36620ef47f867581e1a412c203d0da79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532d84925627239075f5b3b498b64ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdc605202a489d89104afc754671fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006e0286993b2453c44121666c7aac7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a039e4e728b79b05d477edd9899a80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67ac24ba29f6cd9976cbc129830c0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b506cbd1dd1cdc70f8c26928275956c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a499ebfb6fbfa96557f5408633aac21242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba120f0fba1414f3404f7a920e2218243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3e9f06e29bc158a35c55fefb9c5ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5accae580f205e7a152edb608ae0fe7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350afedb87bfee8649cb97c6d2f7fa6a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e7a2fd9ecf14d500d8098022614bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d634b1a79406814f597e85a4a39d19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f8c3551ac5355bd2a2a9528731c72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb559554aa33bcb40ed86fcae6ba952250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c484ae933ee0d922c0aaa0950d3ea8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb31ab4f10544b2c486f73d6baeb1a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214acae53ba1760c8c2eb6d42288459253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22653d038f6de5f2ae18929b9413b5e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70b2b0693c4117a352edaf540aacbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e051aed7e0c8463058ba125ddf8c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2106c83f47c02a7770f2e898a98653257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b202fc9130745237b7cf1f96611d0de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141b92297e89d550fc522b146b2821a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b46fa44bfa2c5814b6df4f4bc3e71e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e1339c74b13e68759033033409c01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c939dbc73a6591f276c1fcf211a82c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77202c4d35de8cb4672aa910498392fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0346ae319ffd8410e5397e05964ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4043dd329efa1aa2c62472ebdf26827265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaf2ec708426edd196f0a05a8ce26e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94de9f4d3e860bceed23309ab6a92e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7d64fd44bdd496c517ba52d08898e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd00f227a6db47577cc20cb3da3010f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbb672b00cc7f28fcc4fb550aeebb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cefdaf447b66f674b90eb0dc45fb5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccdb9751aa470ee7a32cf618b88604272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8e434e6aca016ffb2770655444d1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaa66856dc9546a42d4dc5cb8a2d43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112b41a96c8054ed05d4cbc9390a946275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd459b3e6a199536ff1b5ffff859cf08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bc65af327859b94b4b3bbe616c3af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a73f50233adcb7ba51b0158ca6abcf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d37e0c5ccf24f7854d0faee3ccb38a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b224d04b959a3a0b3881ed0495da482280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95582ab4d9ca8f142d28c99ce47c9c88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba91d7967e917ab0a815e205fb8ca5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c345c081a6e7d241f7d3bf86dcf46f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fdd944febbe628ee3c79d9d2a5e10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344f85f40a7fad3201852524aa97cdd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771db0dab14aa4b1a785736d621de5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6faef457c292d7acd3f98d618f1f94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326b61457a1bca57dab62f0d743f8d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0754e3ac1847d0c7d979aaeb85d47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93a81764d0e4f61a76b1ed356b5b76290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843ec9288df6c85af0f02585eb250da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092f09d5a04a707f495cf4f44602436292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9520b90bf3410eedc1f6c0ca55195293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32693cef322bc72225d99a5aa2a79e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11addd199893d97a747bf0f8dbf6ebd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b4defaec7a5610f03c3833a408e54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b1ab26ce1e8ad238a45e7b4b41565297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b1bc26752bda2a00047f67d6e3294298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e89ddf4ca64b239821de640e9c007299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1c708a054e092e6c1c49d7b137d35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6e307d38a1ed8e9f60d9b3ac6a1c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79709283b23ac8d5023e5b637f15dc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02345a8a5dd4aca2834f8007e2eceb3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e627db80edd697825851c5879538417304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b8cd49cca534d7e417459801741a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149d6ec7a26660d94c4a895ae02e6aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230915322d538aed6156fceb9c2bb18b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055fd46a6f6c374b648db5f47cca12f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986b4cfc0715f5a994799aef4ecd673309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612f66eca003b977612ff1f10c2273c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20311fa944e6f5ad5681b3a83418c2a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5de21b0e9ce61aff9d3fbe5bd557e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c424357d43645fd4e9da9d67a41bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc11ff4e69c773c0039d394935a7e6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9306b5e37eb432a606d50eca70f398315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d99d3cb28b72c0f0f487c93f27d8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e161361193c9f3d71c711bfb9ae4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f71ecfc0cdf9e778d7cedcd6a4052318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5d55e4386970775210c073539c3b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd5aaa13c4d72b66243d59be65a4c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9176f6040444cf48377531ddef4333321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbec8efd78bdbd928ca5b75e07348fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4262c55d5be284e32ad1d622f08faaa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8024051b339446e0fc5a4bfcd46cb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62a0fce1436c87d8867c89ef991db8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8ec33ac9d241937eb7a3429b6e5bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59167e54dd09fa3beb4389f2cc41df7e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603e6d47349fc3d59cca7b40e2eb7a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2eb9788f76465b63563a148b458ef6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a450c8df1705c8501f233bc532a45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc31eff55d1d0213cc5f703346012c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd759c1c4e24fd3ccb415a0dc506b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f276c48a8041e57a971a24ff75de7ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1afdc7918f5089868c025bf043648334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367a2f18355dfefdb81ffc4665deb8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7c93b084ce50f8a3f77ef8110106f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddb107b61d6abf39af5ee20f681574337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e104372f4bb5546f7118cd69be127338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8496254a0c0765df6bb799ca1706566339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f343104fa06b77b18c128c99c0dc9a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929cf3b817473c01b5af638649e071e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd15b5f40ee5ee73ee049476e108cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350c9ebdeea0c5055b4645ddf905c99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793f443ce4e88773e0f9fb06174c104344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd30afb1b33fe23338fb7bdaa7868e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f2e727c009085a02e246b663b0824346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f09182793819ab4f5dbfa779be4605347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc10985c40e2e9b00c6d0c1919db696348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d1d1979ab6425aafa8aeb56fa3c27349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8713161ca9ab2165b9b6f55166ddec4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766d0ee39a2fdcbc584d558c6fd4764351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489de299d404bfca35fb209d01da74d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037c1557e3ca42c1d21c530da5f9d83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7fda352575a73a9eb03977ecfd3af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f690d83b5c7f1b22e6accb6b3a7d11d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420364e140fff96d87d539990d4df4ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6254f09e0e75d823fb977f3d9fbf418357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c36bcec37cd2b30f4e94f49a0b3778358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45b5a20c9bb4ed0bce4b03964528d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d596566b8936124d1f32066b36e91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064e24e4b2aa39788849caa5d957e31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bd0e4247e1dacf65fc2902ebc72fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87a0ab3b4b4b26c0bc5b346f60334d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986098957b94f5f360ef8d814163ec4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc82aaf8ad99cd8b845dc5a3533afc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c8ceae7da4c91aceea2006d693fb2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5450205c53207bcbcd622ef45b94e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1d6bfb43a467a2236b070ace11663368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfbdcdb602062f0898492027067b3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969a1548a05de0e91f06a6e44ea628e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80295f210c59ed0449cbb3370888336c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e490287d4ff7e37f8d8b9a35bba5486372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d7690737c4e1df412d6b5e5093c5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9477d12d51a081bf922e7c4c1c5ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4c37a7f0c2c90c77f26bc08a67fed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aeedf7b5a4a4a2d5d76220c1d990b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d31091ad4f85d30d50ce92ee014a8e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90c72b1e0c0bd6f2d60551a1060624378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbff067e38d52040be631bc6d06363379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7522e7d8c1e323f752eaa414740b4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c03ca6758c70bef5e3fd62a7a2400381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2c45dbf18a1b82a63c6239a85ebe8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afd603bfb6cfdf71cebe75f35f1f78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa14f17fd07e65f66b22f5648de670384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65e2579f1688a70cdfda74e0857f34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec164958b1f707021298d38126a6090386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada1270fbfefebe0a707fd5e2e44143387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c058dbf87bb5d53ff9c9f3cea4a12d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777c4760aaf4e7f06dd45d4d9c3c522389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0e268c5f63aa07bb66ff2d8186f63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61e97d838dc49ad35e36594ee4783f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3274923895235fa63dbff69dc2c3c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dce515a854bf33367d0601dc1439c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39621f6ed4b00feaed0e182334aeb1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56224208336d2249337ba5532acd75b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b266627e7d5d5a9701c509e64036d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d642ae4703ba03138cd796f36dcf5e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a4e404ee0e03e8ddfede7a583ea70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e84a7eb684fb4b24c78dbe2b29ed5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f20f9ccd687bd545fbc4046629f62400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0ea4e7af90bf7866594f338176345401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdcc1588c9a3cce340586569d12960402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5cf3f21ea4c6eb7cbbdc78abdee12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126637e9526ba4fdbbf0a320ed6675e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bce769aab0661a24b1247d3f60f3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d21ba983e459708bf309049f07906406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84389164a3076cbb45ccf4eef2701444407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beebb534c7de23b26e0abfe06fbb4e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c079f2496d9d3fe89e12db974e8ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3431021838b74600463982c5d28f86410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba35a087de7994efcce551aba6552c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb31a2d66e3523b38b97d069ed9379412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078db3cb2ba0f7acbf93d8883ec1398413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc09e1ffaa2d45f4f5c2c508d22193414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd0e3cfc201e4481d046e061dd0786415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720192538a59c574c1eb7f74643d303b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75aa2051c3b2d653d2bd17ccab7d0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6abd1eedf3332811f0c81737184b6f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a686f053999a554a1e8f79e20e85b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a062fa623e79c6632f3dbedf9b15a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011582c20052e40c510e3ad4a11fe86421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb6d68d23eabae33f82fc719d9bfb3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7f24b7a19001c54db1ab94d075952423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34518f8292361dce43a2121d7bbde9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e22a58600e83960392f990ac8bdbd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdc9260828e04a3603da28712ad610426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7adc952090b285e3657f9a184af99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae23cbf26e02c7c41499e4a5502b6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb36cd92b2c65cc902f33107e61e28a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1090d624d878266bed3ddcdf5753fdd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf8272d658add86307d1c95ea02831431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbc29412dd2e58d3eefe4c01a2e146432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815181b2ecb05c2c39a730710477785e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de12c548cdd32275a7bef8b5414edce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779fac24fdad10bab2c931aeddfa873435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1e43ac77d220b1c431b97ab6b847d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188afbe1b182dcdce33679245002167437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e58b427fd0b1b5b4b463b7bcfba5bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a010eac5123c9af33a013646fff9d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb192e2ad4c57b766f79fec76b1242e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5303e74541e77626d8ba3755b88912c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829a3015b77e87ff484e6fcd26efa7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550cc4993acd3336d29c6fc7981790c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee69389d6324aff66d7a764cb2ec0c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09deffb9f80d9dabd4155edfcfb23d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67557567eb05573676ec7128dc1deae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a793c7bf97a922229979f5d953cf0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fdafc66cfdb44e14013f3fedba181448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20591ef037c931ea0ee3a8c863293dd7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd1307629e128298ccc4da38fecb96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736481eaecaea73d28a1a48b3757f7a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aeea3205db31c8079233c0bd121c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac03560d212952be5aa3d678642b69453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623cd6fbe56e927439e48b1cfdb6854454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225616c545afcb21de794bf97e714e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb185d262d9a8daf6b96f65e08efc3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fda4280596ceaa5ce52d2f6603275f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21502a729dad5ec64a62a267875268dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bba567778e96b3fd83587572675f73459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03c23a65a2d7ce33e993359c677825460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc7a3d5226301e6e8c0ecdb3b43e0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa63b86865e932d690a1f0db8759b9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ac8795778a4f95ccd11a14c033f0d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9340481e437f0bf0f497b4c91cc0fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce8fdc9f91107836fa5994b14ab734465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720d2b87774a6bdf93448ccbb4ee7ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c05a2a6f6e40abfc0636f42601362d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051bc9fb7363e0dea615fb0c64dc0a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae742be0a680279007d16853b86ec922469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c1da494b931a8b395db0823eb73b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec4157dc6eecdd476ec89fc7b7b12a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa696aad6a3632d74781d42d7381e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a7f573a00a5deda5977098d306af9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dd0210ac68218aa6683cf8288f4b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad9385bfb83ef751d05a43d75f2058475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b3ed37674eac36de0d524f91e195b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bbea59bdd7ad6d10582446b0cab66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953941bdd0bedaec801f60af9e1cbee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe544ab39cab43791e46730be59ae6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc4f9ce50baa53a62dd2dd7a8157d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e6b1099fce207317ca9fce4986907481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d7a6239966c1521481b7904ac338e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1696be5dcef752b8e3eeea0d0ed654483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193961cb3736d3867b9cd5d54884fb65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fc2bbf4614f89424ba85de1cf20a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de8dfc294da6f3f9c1c818a2fd6f17486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a0862cfdca64e5bd12152b04869b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd70b3c8051eba85df8b620ba58ad4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeb92b189c29053704ff86cd4cfce2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0aa6e4b4d3b8b16866199b3b35345490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f44036a85efbdb5737114619744963491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852eac440918960e92000d133372f203492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44aee9fec8475d55fd8efc57df992b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29666950fc99b12cf107220adbbcf08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e3356be5f5cd29ac138f083300d1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd0dab286e9dd1e15c9b4f0869813d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898535d5156c17a381d937836be15269497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1810156dc0bafea56028f32196197498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a880cf22260d67c08f8a2eb4a95cc42499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488396173994a8dc88cfec85372ef7be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5aec8ca77a2a65915aad4ab0affbc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c188df50fe06b2492d502f8588192502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d974cf8ee71f3dc5e00cd9fe589a931503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ced93338a51388630c403f694827a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98af7ef196450f9bcc4f6fc9fbcda4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8a8a98a8ad15b219bafd8cc781e92506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78643554e76f87b7a2921613242595ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdc4010111c7a615724ce4ea8d27d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c698b84513393233de932c5acbf33ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d2367d0803b56bf48d56dd075db7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec0845e72c419cd04a927dbd8b183b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa1050d1be3516f4b1a83144ec7799512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fea720e6d8237dd092943eb42c2bd6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd58f8d6fe5178fbc1017cb9c29457514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15d03a9e9eaaa5f0ed28ff05a931c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef230673013d81cc46f305cccc7db8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e353817966227e8800a971b8a54ebe5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8b0719af705c0a26877273dcc2b87518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758d4ab786cbf3b96552a02d4816725519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d3826fa470525f8931de21e260040520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d127d2d3a65fa6341a0185ba1ff089521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf14bf41adf59b51bbd61ec12ef97b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee88eeee074c31446a1a445856009b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a4540c060806d3792f0acc9f2d0fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4840f0edf586e19765738eaddd80867525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f0e8221e7f04e2b9557a40becc3f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025e7ba83487306245309e9e979a1bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e301160cc180027eb22449423a1c89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5e8687fc24dd3654b21e6ef539cb9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd4398a0465d0f1e0b03f3f30eb2ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d01073b76bd482326daa021a547aa4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b97097eb32e78f8d88eab92f8bf3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80997cebec0bb8ec038d48d8fc8d4367533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d159e94ca4250cfd6985c67d66aa79534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099a992d414c0925bb21794bf427723535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b4e373867aad6eb09cd60cd9fa72e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981211b39f0250950c0c2e9d1b41424c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dbf1cbfa07b5c66b5cceeb505a75d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc40e9fe6fbf1df6f6c3d6f198409a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8466d8f6c93468d7721fa432879be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05a67c3b359c27c6d739103915ced6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5e68c68eb65bad129f112266345a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d44b85fc9b7354b8f68388b1963ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f9416cf9a85da69eb080942a6f826544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ff13b08c9cf36c5609ff23b768777545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb535ac07d2d7b8952773222e227178546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54622c78262750ec87547b9bfb9dbc3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b068601898c86e6322d55536f391c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6fb4d68da2ff036cc99e50f913211549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d315bdd123f4043d2a68bdc912ec2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50089e7a0a428ef99d3eab4e3687fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7889b16068da451064562763fa6c88d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad308d47f94e8d124410f7fa326285553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a9fffe7dd40436dad9966b3a5c134554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a117e80c948d0834b216394d26c19555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b0b553ede8037328adb2b67f5844f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91ebc308477d37b1fd41d9d8b2bc04557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a359b527c1152f845593cb43bedbe16558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03640d590cf7048a02a0b43dedf0e0b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc96bc437a3981ce5b9cfa1b1fb93f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db852137eb914ed09b11bd4e501e67e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72c81dcf0cf7a343b290b46cc75bfb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4201baab5fa98b9be23920860d8887563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850d2354cc99ef08a075938727fb867564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae492789bb98055567b9d56945ba8e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9aeca0c439129b78f117c3c246f6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b24098656c4331189782e8834dfbf7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133661419afebc38637ba8121a6caf2e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a7abdc8456daa2776d9d36497120e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0342c1b2f113e3cad6a626ce0c1f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613916c213315111c92d66bee54cd5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afdfdb0b4e46996df23a2f5c3aba74572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2318ebd3682d803bbe00062e4ed5b89573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c1491a7338a0297edf5b4d14e5b3f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8c3872ce84e2b30bfe614c2f9cb2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86876d6d5c88e9ed323bd949618dd4d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc9d0385b456d6b0c65427f53be1db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553b40fedbc7a7c570379a990627f31578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bfad6a9e4c0b10d4fd27915243044579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe63489275ca5e2effa37c70285caea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0267c3777092bd0732274bfb715bee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192d3f34ec794ea0c3b0d1cbcc53c95582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc939f092f787ad310d8ed394da53bc3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4085ba2d1b0c5d4698afd795e62cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ebd31bdfff4cc6a05587966f33965585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7926dadab1472efde08f76370b1b78586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d99050d9f4fe41ff9d9bfc92442bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7393334e5e10d60d3e9e9b7352d55c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5c1bf5c60797fe56e4919464b3797589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb70da905bdf414d808a67f7b28729590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720e337e0f1477d3db18449ce00b577591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab83c3312be82b8f037693398ca383e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee7704884812b28b6532318461b0c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb09bb0e48e048a1f04385b0078c612594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22f11f1df3366217d3d2d5ed2706f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a99c54d7b90b7a489e263f51dce0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364056c5e95384fa36ccfdacc909bc7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63143e60ba1fd6e329ac8099129eb98598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b1d0721fac307db8063c759361af2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9865f68116ca41264bef7a0041d5b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21132d40c21dc79d43ff0c15de2a976601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188432a78d1b51402d3c3c37b758a62602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849721c52bb9d25234436eb61c28202c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b8c5701c833d9a184eba93c926794604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f0c65dc222c05ef389bfc5ed8ae9d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21051573cd6d3be68c8686c16bb119606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae80035d862fd3ccb5fa1877660bf1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d7e9e59b8c279a78fca7024104af0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d5fb2b664563d6b5414fbbd05c1ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffefa3ea05a4510ec6d7cdc82fc1459610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4379064e1e99d9d8d08bbfbb676683c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20f3c8b20a15b2b29d1ee588f9a45d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1872ebc54178bdc5c1b4532a7ca1ec4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e20540ae03e3df5362afe99a39263614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edac425cb2545bcd4cebb2fff81323615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89b16608817518f4f53ca2a01fbd4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd766fa0a8eb46aafa129bf0150b1a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63752625c43c2a0301882777295a578c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fdb991ebd33de8f9a51b9e608fb21619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7b058466116d2843da41a2565501a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805867f16bc432bfc82c0592e3064e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7ba1f6ae06e0a6f5ffcff6ca060c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0c31f421aef11a30a4f65683531aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51c8fbf854fca0de09aaebe397b0a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc2d19e02ecd7f57fed554fc2bddf9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dc8335f7b5ed3d89915025e670cd7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6148957e05b5c9c8018b86f405436627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbc142dfae0bced884fe5dc71e52da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962f97d8451d81c6f2cd312808e1a0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cc364c1b1c51ef80418f4dcd61688630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d82d5dc678994c1cb9910eadf82c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0611778bd4af1b6f04cb04f747ca3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe794315615ee8ecd8b458c5b35110633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a638caaf36f36dc258deca8e8711add634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926e6077e13176d10199252c1ee2580635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef9132681a526767ef91b2e65b470d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80e19a19a5f9865eab7fccf72e4fd9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa866fa381ffb85d7ade00e2ab88e99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e91a294a641b48430bd644f1de026f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eca8a8071dad636fb16e43ad5ef2b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c00d781193b703a458168b11b2435641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9538379b642fe45a3d655d1bda31d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1978b3f13cae46f0155b83cec0085643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6e0c9becc5d0b3ae1b72cc2c08eb2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d80275a4c904282030ef87c97d52f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa889bafb7d232c206e539aeb652dfb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b0cba3b44e55ab9bfffb485373320647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6817a1c0110ac3b28f76c6066336dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c9df27dbb3f15d3a01c34f178df37649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc96f55e6a3b8c730b5f0e4d797c1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0724831992c9bf139f9283a633e7ef4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0da9ec344a7b742e6ce2031e0b3a40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d68fcea647f2bf1d9e672b4df94210653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aeec3bb139e88cab506071967b4661654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899f0b4396f95704fe7b4f81eb7a044655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdc213803edb94ea7417ed6cefa31a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244a618fc0abc8cdabf98a81b3369e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19378de0162b67ff199f33443a83fed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576fa031cae4aee22cf63ac7f765059659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50d3d774e6c7b96c81c6083ec2eab9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bc302a7f5321cbb1fe3e62435289d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdea5d61696c0e97c80ac4d03d5aa1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c6b8ecd62a819b116491557878fbb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e7d711eb5dc03d1e752e6b508cd1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c0d0164fab043cd9c1398c860adb6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8368b7c2786d53a71c35f4d34b89b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bf458983aca8e501b82894723e1cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459adbd9d4d72d42d95f87d280e8b63668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b68809b38d887510640b079d75385e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd5da65b8c66b827526f90a8490da9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3db047fac24d628f4fef358c5e6e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10c7e43ac09492715ea8a60b6c4ee8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f39c844cb4cf977c0ebeb3e07eb40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24934c7e51637b86de686b24763fa6ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c59ae25b9876c04e4d3eb281d9108675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5791428b9ed8d33ceb0de9c75fdff2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc74b8ba44484baa95a7e5a9eee4ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc01a38881685957b1149cec6a37a92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81e0bf045f35793c042296ae5f6b30679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9126b10dfe9286d343ffc9c346d1061680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475800a46ec5543566ef88db7334a3da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8513ef3b5395a54ba83a29a7fedcd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a887c720f62a373200989b66602acf8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543008b2be2ece3381e7137c2715ae1b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b836b8b103be327e99306d50dd73a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325f5f99fbcf2a133b59e67894e6eaa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cb913671a94990df68d2b0436923d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e352488a918d46e5a0b6b114e0412c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979308bb2312ccd296b4c0ba8277b33d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1cff461a433d228d28c1433daf463690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b3005e84d4f44e30ad1688a2abe69691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafabd97b80559a5f54bb51315038c97692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db6162db72465c149661dc03b3cb17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe795a428e1ad7ffac9ae339875bcb11694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a5d60bfd89ba895f87119fca5f46c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9beb544b4ae84c124adc80eefef061696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e6381713aba1f88b8394f437ed2b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6dabe6dd6a4a3843b37047db0ef9b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2acafe054c0fd8535375ac4bcf0fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98d23a3075d3ba9aeb31823950ca93700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8df47e0e978bb716cb4d47e5e8f7b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6b51fc98fa4f13378d4f1b7d6f2e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cec34e92b35dee53514e3bcc1c3f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad814e291c02b6c2ab18b4737572bb04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5983ee6f1581e35c3a7cbcbcb4be32705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045265571ca1432b52584b480040a22706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48501e2e7297fc48ee236cee9c74d552707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7e913ee305c38969d53ebed1143f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e319a315ce0dd8c2108773e1f2de3d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e82a3342b7fc24094b84e9f1720531710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1a0e5762dc069e105bb26898cc8ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151d26cdb58211e35e8a63f024afec1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0e4f77f9712c69a8f16457cdf5f10713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d3ca2e740f476dd8b6c34cf1bb100714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594bcdd46275a81dc0e66974fffd38a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf804464bb27701ec11a9dd0de9ffe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaffa8bfa0f4c46b325a2e39057375d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa850b1b96e736f2b5481e3e647b1f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861084cd620efdd7372a655ca30787f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bcf9de5c3437871dbb89adf5e058d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0866b6d9961598c2da3ac7d4e16c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e55763671577d2d94ae5bfb8554bfc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdead70cbbd91ecc65a20fe62e2ce7ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04109c81d0802f25da14ea133af26756724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0d15e840fe8b4d41f898b94d3e1bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cac301cafe35d8fa0b425cbea23a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f432b64e01eac95b0b8bdffd1787e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c23494f9c21bff383fd89c9bc3f3c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1109eb662113e2a4a59228a2eee0351729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5ba9c4f5fcb9d32ae3be81d0ffe8c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3bda5ca5eee20c4d88c23932d4e59731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297730b14f8cfb6ad01b63c7e540588a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d206faddf5b537f583c1dd184af5935733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cf050808ae664568265f56c512d3e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73312e3d10936f101e0a4bebe516c694735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844486466f694bc8fe56b019fc26820736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca46d3b72f4954837d5670a26a61d25737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0e727d340205d3baf163abfb66666738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623bdf5551449e87fd666b3fa8713cc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb33d7b22174ae54d89874c515ada3c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa40a26b4d8976da449d445324b005741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3fe8df044d454c8dc847d9635c885742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb4fa64a55bd48ee90fab47d1feabf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f608930bf7bdabbdb68db429c95c57744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4704679fadb4f976f8e905c552605b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4ecf590671d1686e6d398f0bbc0e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ca6ce8c11258041580fb2c44d086b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409822b57b9cc2426f5002aa4f73c04748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cf8eb734dbb97efd6442778f0b9bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307804c341fea585a3421cac775a190750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc548373850e888755b4f187293a7a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70cc43201fae2fc369756a47a18f4b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c8d2a2fbeb6aa13745aa7fda3071e753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b3d21c1c80db84d7d30a674e3680f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d316fc41a2d9959a7dc56137708455c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b9c787dd3a86d3d809ceaf3782f663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6495f1dbd882c20c52ea76ab4626f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352b72ef5b52e153fa206cbbddca25c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbf154871be9df848f2a73221a64db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9b1469b20fb10b7d349934a68d5a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fa9bab8de0c1c2ad9f79c038368948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ede827601458671b48282fc4267cc19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a59beb5225ec6cd4054102cf3df0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efb43c174de0247dfdb2c3b00bbdb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f057d4ed42008df81206089442bc15e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe9809c923b5e38cfb0fda638cd2a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece88aadc685e0fc1df65ea49ded00bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee623089530e69fd522258e26faa294715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae0e08b8ac0bed7b87a2ead0a3232016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce0e0f91fdfba8f300e9959da8367217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a531fa3c8828d8a4417d171ff832e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3700fc15d48b21fefa1c411beeb67419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5b412688283ebd5d4af24e9c6fe9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5a8f13a9987c77015d6465e81a92121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6222e0525caeda007c1512db82ac822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee63da3c5dbf339ee3a8fea982c397223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b953fcde991d10e7d77c18c9b94f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36129d897b484f1cd186a490d438f42c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a80464411aa5dc352c8bead7b45df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9346a122f118d2ebce9ec3779cbbf227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b243762ae14446e71d75e0b17af42e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888a56e5db6cfb8c79c087a6da6853529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f14136010c0e424033e5ce4f8e73f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281168ba3d9590dd70d4c44a1840cf1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398400ffbce6a7140f6521599b2cdb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6ac2f5e3d13d50be3c76830efd14133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8beaa9e3284d3b1628462f208b708334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c1c7533d200170f1e8adbed230e2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d41b896dd20d2a2cdf37546c3b833536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3909a21af89f8aa66dde6c60110ceb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9099038fb8d65ba3077589beae1bfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee29184d9815940ad3291a2d29fa6e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7582891497840c01e88e985e31e8af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43017a16bef63e31d7f50f1b9eda083841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967e77bfd8254ca861d07509e07f06c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0666948772e4ffa938194982f798ba243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dd05cbc40f047a2291f51974e6dbd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ac8bd755a173ebf1683c9efd17a3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b64054dde6480a11d21178d1fa85e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf265025b50c3a457e820e7a51366b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd7b1b2165038031d73a8f9a3488d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ba7782d07d387a4cea732f331e2c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716a92b80db2979abc13b44ee7e3be850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfb8326abe94f0e23badc710f166e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcc4d31f5695ec5d328a402f81332752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d267a853de32cc7c436a59b9c0ddc853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12a6092d1af0b5c388d0d31cf52a2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f479a5f3ef6495a592667b9ceab6ff855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e06597df99ee8bb236f45a04b87c0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab33492dcb6a126fe7032eeac851b5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd62f3535a5a707aee5962708b07bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514689204a1c56ace34d04f656a3f2f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166078de52148c6cfb5e8bee8438810460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052303e506e2269aafd6107075aea2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6854335598c2ac795cdfd6a28021c2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45493f9fb982440c5da1031da446f4eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6eddda3a9788a883e57d80ea9d6e0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27997b4dbf48bb7f366845d8231c804165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2c953df645bc589ae1e24a862e8ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9e90231ed5b64b252a5c36a8282f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488fb56ed89c0809f1d8644847da29468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6c6dd0355a1edb00f57e974ee7bab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9497b06ff86b40fb2c5f78f8b41cfa670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756be20c2c91065cfe471e10d2ea3fc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0f1f9aa3cc6fd914003aca7b44ef872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55109e35430b31899b5cbefc65faf6d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3cb747ce01c82767db4c86a029aed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696381d3d0f46806a6f9e3ea7b6a279575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e2f277947e911c0b310f689799df676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3f1d937b6f97d296ed442a7b9397d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c2e45ae87bf435a2ae6fb5460bb3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae682667631326f4e3b60e8ae00bbb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e57d6337f348e18b3cf6f8c36873f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ec49911d2508954188df42b7a094381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1614510ce0e7120ec9631280b6794e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882d0c369808160fa5e83c9ef8a2cbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39931205efbfa450dfe6e059e340a1d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec900a6a79811ff3d2859fe77d5987d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d6bd89bbd19d50146ffe46d548f0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309be0f2320c960fca92ed6436fa062e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f885d5ff7db42163864361729c7af788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a37c59e3c12231a8519e7c6f1de3b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435614b313c50a245eb9bde8ea1f18990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9dd20993e98b8bbff371f0dfa559191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0abeaa94e2a9552273cdd873f049e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5fd99feb1529ebb3cb343e5a21d0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246b1e0171645a38e45928c978b313a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04296b6fe9e886cb14e38a45beca477b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b6701773ba365c2a1c10e58f0062696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba9b7bc8c2d98096f2dae4a4c905b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8ccc82269384acebef0fb4010509598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3ea6d55826a156df4fe42717c679b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec656c098591fe8893c26541966d310100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b255e039574bff12f80153bd6ca9dfc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fc09403681627f287a55a6ff224eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe9edd47c75afad6d9a71c98f410ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89dbfd4d02a0d4d57c0b8dfb888dad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baf6f4ba721ba96ba5b1f0f9982d62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0ab063ac13ee446c93f785436527a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1786a2daa85e6806e6aa4a8b4a1ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a4900a67301dd4ca69ffdae02de4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4253eb8686d62ee6b7a146cdf37a2b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8273a5e9756b4227bdf5e076ba26d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb47ac3e92da56cc49e38dd6f7ca442111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f189af3d3f3fc40f04921997ca6529112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e206f081ad91840893ac0c99e8271f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7223d4c39324e22024fdb6d98a574f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8629ea1b05efa55182b75b56a982a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e869442a97974ac3f9f42603a14a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c14674dbd4afb233fd9763faa26917117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92af1cf00b6098e4cc5c450f7045897118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bb4a39c93b0d28373ce997b5f79e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a50e302072e1d6cbf51bf071bd23b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b7370eb7f2916f9b09310c96cdf4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1e2202c20a5ed702cb8317d9ca37d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15591015db478a88353a035f1c4addc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616c27f093ef6eaf6d3e605a1636433124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d084f0e02791880028cb1831b7eb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daae1d8f55caf82a9ad07baa83935f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35a55987f6c298540c55c928dfe91f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde87f3594bbd3bedc9c23e742ccc4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dcfb02ffcde132ce01aea58bb0721129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8aed3130470ba6c64e2717e5f6cd0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb57e15d628c7745f93a6e94eb5caaa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ad22fadbe93f6b970d3c396a74399132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0063f38f045726cf0b0b903fbd6e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d44685b7dacc96e1613d0b8fba313134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b485212d40ea907901bb2e83946e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4564d26301e0d736c99e9e9466a2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df11d3621119b722a1c28c7093a25a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646eb83e31e94e89039fe068b8eda68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef1006aab1fd87c5c914d037671fd6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4517633078749181752c35e79b7acd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09617251533c087ebf4d38102d7b62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8de02001e077b47942277680707a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b68804a5bd2306e942c52afcd9edb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997c37bc16f712f472e741fc269c76e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5125cc85ae23ea392fb414280d4e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aca77729246939f8438d176124f31c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9a54f5180dc69396be89e08a26a04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57482bdeeebdbc73f58a690869b5026148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5a0858439ae982cf947c96f06b841149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d30edd5d05d81ff90b7867c2ec187150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96860b4fb72936a81a2831385a1d612151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad382a6bf9d52a13f9c03f1e07c59a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ed90d1b8ed95a4f2973844598ac28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ec73e0e5a0b4224362f137051ef46154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae9d9f5191fbf76eaac780dcb34933155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ee1e38c4ba17d1dbbf499d2ec6441156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473c76e1a37eb7966275154f290ea44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205b3f5d5bd53d54b9d1605a231b45d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1252a3df579c196c740786952c0d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f1c7519865330870c4629ffe4478a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd7d60446f304754e3db3d2e0f6eb3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ee02668edbaf972e4fa93c7da22bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632a00964eafbd7dcd6587c490b38af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c36b9029cc18baff9df450c8db355164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ccf9c4dfa102d234e984a95d40b4c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ef17aafe20171aefcdc69da48b83f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9799b026ab44411b200db594649b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27611a30c9ab4e5413ab6800af564617168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bd59512645659b5837c2c0b9f57ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b32ce5dbad53452c5b6be843c5341170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17af2ee0a2f283197c2d4c9bb70123171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e089788ac39f44023c6d343080eb58f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840ae67fbb62f3e2236988c25da3357173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b57b60de02b2eb0f720797ecaf4a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f0f838c1b38396044cc6f5d61c4be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e9f46929c21e712869be74e0b6985176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebb4f4f56a4d865048f09edb8e9528177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ad3d70fb1a005ce1f48413e39f1bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12bcc00db8dbdefa04843f0e633336179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3146fb781af0082cce202adfd653f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76761b02aa459f37cab8377d0aec7f24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bedbec6c27e8bacf1fc94f2fd4cb3e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3ceb722d42fb62ead304fa1121dd3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde4fb7c0f6f5cef3c5753d2a41b7ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc1adebba624a2243e6388f8e85ab0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330d8adba818438c0400d61dd3bec02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459261b0307208bf3160bbca72adeedc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e31300540fc2bff8b89a0416719bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d41515cf1227ca40d065b321052eb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2e06c27c71d44b91a1f5fa26c3b0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187457926cf6d1cd8c737a7cc321997191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb1463ad1593cb49265acf86f3d502192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84463788a64c04c705df6cfe74b01f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd1dc2ac3902679aaf222f30bff448194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df8dd9f09144e00d0d2909e01538df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03828e2db8fe0598afc62aeb98e851e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52f8d9c93c82270b762693e52cf665197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a440e01248e1905f4b8816faa7f33b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34466cb1df921b82042548daea7d17199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c06d2ee80e9a38c43daed34123424f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4518306b0a4560e598ecc075b84eb4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178f83694de81ad61394f5398cfc0ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cd1ce02883f34f6696a8b974e7625203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6442b6b7281deeec4606ca281ca72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fdba055a806eadbff06b8710fb504205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c092de3446ea39452934f7d99c3c8d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75beee5797920811601fb63139b1837207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae621a89fe2e6b0d2eff48bb384ef9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3515e82157cb0aa50467bd6d3d1f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d17cb627fc51205ffdac319a5cb5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959efe1649cb4c2a68b74674a1111ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873acca91377ad2c0a116ed581794faf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155b64052995c12111f20d044a371e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530549d67f5210c99336cbab60f64d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f00a84a7afac7218d3fc476bba38a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33353b7a9e39dc3d95f18ab61362a9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a175775c99f0d6d5ff5fa70ff6f2a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5327a6a50af1aadbf98d19984bedf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7250b6efbad400556250ed2aa279e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb877d673403b6ddee3c5ed61d2dfe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713879b25a7f24e3e067cc94ca2e42d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31358b7e1089271bd44f9cf6afa4a93f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b60f74392df7b492bb9bf5b423e26d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6bf39474836951b9fc06ce363959a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922049df35062a4569313d24052b4a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73bc79247fd8426d8326f8528e236b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d61ca180d873ac96e9a2bfa7941338227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622c510a1ffbe444e48aded73756f97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f4564dd9e9c02548fc74902cdd542229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c2761fba837b5cb4a4b954d0e8827230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cdd1ee99bf0c118d6826cd298f950231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580130cfa89c1c1feccbaa39fca78312232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1af44adac47ca06cc473a690b4c115233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c29c537795d53c42b719ef4b8c67d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf04d7cffd564c0ebcc4046c3a80f3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fc1c703580a3d17a6f5d51926aa96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a9515b9534710ca84ac75c6feba59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452b1363ead24f9fd3e7bd01f4dbb06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5f1e7b7ffb0d0c3a8a871ced98202239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c994342c4c47353d34cb6ad5997ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc41b6eed86fba6d9d6d76542f11b42241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb886a55fc1c307c7dbab3c0e7ac8f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86b82f05d752adf4f247c2591ff218243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3af758dae78bc2822f1e72134bb89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84d169cdf815f7c6aa2f727b087154245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeae651a9e39add9d080a19a3bd03d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790007a12cfb9408f49b2898a1b819fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ace70f11642431bf44fca4d7439492248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe69e66d8d1aa125f437c186b9ab08249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812ae450615b0841427b730413984a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59eb85fed471f90180f7540a8c1a8c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc952ae5ff37773b324c1c7a4745312252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240d0f3c843ef581d9de0a1aada9545253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e15b9671a0b483a1b97fe78856413254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecc6b5620aef31cf2c257b24f412f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b92082ad9ec66b1247e88ccf7f6b3a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a34b92802a350ca91f09b6e70776f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c86660a05743e2268cb03ff16722f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674ac7add9c24b51090b4fd87a51f9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be2a6b52dc53c583543690f849be4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97152f7b8b5f2d66175bcab7fdebc4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b82fe2135e19e995e73921270ee053262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e730c59c8a88f3ffea97cb1cfdefc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda9636377e22466bf6089e25e0994d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc12158ff7e403c517b2d062609efb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4456673b20458413bffa80cce980a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4acd5d7d7575b6f08096d56050bc9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1648a1050a103720423231719b13b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492f3112d4e7685cc72aed77d7628d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c56961b55b50736407e16297bdc40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aff328a67eb2f4bc80040a0e4706b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fcc351fac1e289466edf6346c7f84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed74bc802ae9ee84574ce536874fccf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef66471439970fe44c0ce678ec2f81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbbadb3a94625a5a5fe2de66a59ade275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daf0df7c4e3bb8f252f220d3a2c690276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe92509f83cf0237a23e6de1f73ec6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9b12b2f882f2b0cd74940f4c897a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9e35616009dbd1b71632a8155a962279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7ed1818528d30fdfb3606a56cbf9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4f8805d7e10b2cd213b69e60d0df6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7686829fe87e579a428cad43638a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e34e96e4845ce59e23745df2f34583283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bdd4115999242f803e0b17f5d044d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971e81711f2724f7504b2e6ccdd2483285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f333a21c314021fb8cc2e1949d2e9a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c83bcefed717058ec86c1ab942e63287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199fccf854f5ee79e78d0e1d8920596288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d9932d765ba2bfebd7b1533d78765289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bb6ccb386689c7268704cd99dcbf7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb2c71774b5ac04fc29469f0e74462291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226f063af1a2cbdab1331b6595011e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad7078e30bbcd580ceeb9e1f19e276293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9db581ffa255b1b9fa3cf99794ae7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff1fb523d042cef4c6ede0b27a340b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6af8a0c097d23c1ec38e8fc6f02dda296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc4ab29b03e56fb0c27500ab7432df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad8008f98246d0aff927ffa21d1979298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f88610eea61217e57392be7f89acfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa89f088b872e0ee0c3dddf2f9eb60300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fcbd38fdc1c95270ea50da8a675b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966bf7e03dffad316e1680e1ff46cc8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de163369ed135931c7aeee3308ab85b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44831852b1072403e489eaaaf0e0ca7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c775667b71458fa929286ae483f9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c79234bcbe82e7c488076609a10ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73549b247d3971c2fd0a4b331b5ecf48307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2c0bbc22e7c8facc58c2831439243308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5022055c304b097e43772890ddbef7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42e8507771a19f29381d2411534884310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1a9f071a551fb4054d2a4d3ac4a37311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d95040370d5baafd991fdd6b88ca8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185fb2577060cfac38137d06c3f4b33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fdc1cbcd4a303b62f12c83605892e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89568f54892190e41f9a7a4eda7b9e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006986bdfd585e38b5d9a1ed03032e30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11262928373e3b3ed8c98c692fd14c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119633a47549b318a374acdb9aa338b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ff70fa78cd8e45b1d49213e9862c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206621e02fa09b461234424bc4f8ae11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd06efcd93d51668924cd29dbf53ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913e16a8acf400a14ac525cd7c0b935322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceef3fdec5d112536104e56a0d8e01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ea2511fadafad38fe97037225e1c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcb304d977ae42942b25ef652d99b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea24d98c921431d18e2b58db61f056326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f1855101ce11dccf5f38d9e13fd89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26924b6e6681e664a325376f428c0ada328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a10e5e55e13894ca9e8c373f9c9094329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab819dfd4891df01fa19b10b1c0cf636330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483243ce0c81c600440c583de7f1d2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fab0c534e38a7f3ec7403c9809b47c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f525f619d85302947b209e65f9f17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28728f466a51212ba28cec4ffc60f32c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28405fe2f4f5d720ddc30a4a5587c122335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fa8480f01cf34944f0b04259803dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fc8ed54644729b6e32c5ec6fc7cec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962996a5b5ad4db63dd254650317836f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd1c30288ccfa658fc12f7ca98af5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8733f957c8efb4daf1d08b15113ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d2106a04a95972de304320868fb82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3aa3310c914c5f182ee9c2a985fc1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b952db349c0fc4de512ac8b43e66eca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afc9f383f60a7a7a84640035bde4e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec0bbbc6e64b04393c5cac086e58d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ab5be57de07e84eccba9f03099130346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a018fff98db1961a92614ca3d10bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d28c36fabab27897a060c3989e8e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698140daaff052bb62cfd837de3218b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b7b8f7ed4d1b8ae6358b3c3774005350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb91c32ca9220c347c5e9c4e144fdb6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf005a871990a519d56676180447bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0ee574ce6f49312b0b52d9aa5e0c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9a1b9f2b4b947c896ba9d8cf9a7e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d3efbf1b9b8302651f54a14d7e53b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5ac98cc4e8da41763ffd197727764356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0704760095766b126c979f92ad044357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fef60cab6dc2f76931e88389b0687d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09ffd46823857c84c459911b6bc1c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ba0efcc7521b8f18803fddfa849e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528e7c60394c8f3ce2f8d5119f9d8aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c34fba64922aecd41e659b9cf782a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90674c2f58a67649915e854b750502da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d680327aaea3cf55a5bdda96014f1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6d00ffe1cfef8c7b8cbf2fc88a5f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb120f040ae9208fb95da88e9ef3b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdfe6bc8d55992c8e951861f252606367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602399c8066703a19a728a404484050368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a9193d021c0141ae399605dbb17fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928148cadd5b7959c5b5d4f096dbc394370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd172c1f31fc6be738ec58bb8afdc9b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143944a13b8dcff960cd9f90d047ddce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e17e51e4b22b230684586615a634e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b432f5c3a2a9994784d1995c62deed9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7228315aacd66c106ab1edf57e2c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ada92e4eeeb4299a8dbdfe9969617376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a80f4da9da808e6c70e71d36e851ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96ba7fe8bf8043e7d57a750f671d70378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae670a23ea26e8fc6d0ada014f94b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cc914d44fcf04bc4e2f5beb9e89c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21806111ea01300d2214325e1f1d2ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af435acfd102fbe64c6bb6ce091a8de2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f478e0f91bd7c7f52184a36ad0c4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fb2fe9753e44519a69d38663c6035384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa199916d754bef0040adaa784fdb65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11954bc03b6fcea53fec47e58c0f7f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f7d34d033ec2aeb5407d34b1dd089387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f15a78ca52fc94ea295023b6e763c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192ec9e940586509aab260bd7da0d7a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf818cb5f1883f9e16e82d0741a67db8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d770b4fd58d353790931a7f543ca0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0915886a2c309c549b85a2f744be8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b2914e484bd78245c0d8a5cecc4ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cbe9acfbfa3d42a21d0d116b7a650394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60362eb3bc75ca22e66ba0f8b843525395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24242ba77716ed39ac173372c9473ff5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49940b201a2386d51a31ebf3b6a785397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358ddba65ee24e46c540f3209d98545398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a87b990fe1ea3b61eddbd69021bb26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2239d242b1c12a73cbe43803c0255df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea447e9ca5465da0ca3b14a2cddf1f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ae0c9a0680eb63e24d719c5dadbdd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b6419d9fcc798a00f52a3446a8059403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f7d308687dceeed86271ff0915679404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3cb59708f07ae04317fc8f406299c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448fad2d6382dd76b2d58d7847645fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a490a515948ab4c5ede7fba7c3aab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fbf824506e58ef3a2f2c9adc9b8d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8c94fe340dca1b1fe932d061e4e52409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2751dab3465dc652b266a0b6df00d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170443f031f49855425fde6c4f29cf6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe18d2c3a2b436c416f0773d623a38412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf0e5406f5d741af6b8d48c1f5d3c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cc253c3d803f19af8129ff1bbca11414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a2a89c377ffe4ee6f6599274011ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598b97c8650d047bd2dab0caa612162416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dcddfb13a000d9b079e22dc2d6c90417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d9fc4354e86055a494fb0175614f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecaea416bdeac059e7c47dafec2af1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125175ad87dfa2f8387781716b655bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33786813734c4e2610f55e8e18c53a97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7230d85ba33230b2dbb9e753485c0b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40ddc665c6adc2f6f24ae08a6b84ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7794a8cd930d57ad120a256279983424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470b094b43ce9282a6e698743e21c3f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15542c433f593e98a2a3bfb7da29c11f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd633bc594a4309d7bc946e1e760549427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d7fb4a2f402c152938776adfea1e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4a38401f43f09cf9a0bf6e61268a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79fa73d8192ace1a968de4d5a2f278430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c360b2bbb2aa4b6464909db51dac0c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b677e951a0d2262675987088fb496f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401df20da66fc60307a09173962b878433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6d498914b642859d75649ba990b07434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb5016e8bb4ad38d3f482c4bd07b53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f957efd04675cd2c6fa75735781f31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdf18e26c03171b274a8fe2b55ff62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951085b5b0d3a8112166a9df555dec03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190adf7f7afe0411f6a93dd2b28892c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19118be5d154e058eeb90d0f294cc6e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caae3c5009595c06479b144a95048b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea37125b90ef45d01d427802d7df7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff2d17ad2aef2126ee170ee76385bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d9cd58fb883e787806d26052bcbd3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241758e3a8126f8c98d8ec8aa0054c69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24e02287d90ce2f31573d4904a4c73446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344bd44c53a7d66276bc01ede7bd410447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949237d5338d34a1440ded452c07e20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526bb2866118f54cc1825696e86bb04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b79a6c67f5b7517cc4ed9951f5f17450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e5e3ce7066fa900ec6af014455a94451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2262b0eca80f98f70047a5058a246452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a02a9cefd5377bd6e085e1c949476e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddd545e60e81f7784563a3287074d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefb2a981842d04ea0dc6ad54fdec1d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed9ad9c5f5b14c2949edc09cc18c58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e6d2c3fbb2fd671105d774106ace2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3473a15465b014b6d44853551a46378458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195265f0a32dde2bc07eeb782bd531d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275a5644d3198a49e9aa8af8cde8db8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce09ccb344fdacf4a18556ae329858e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301d03cc36391e183b82feb29ae9d25462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d16e7440ab0a7213b0d192e46b0e2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32941408842e09b28d878f493b1f5302464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff65c1522b15732a411432f173c2160465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb92fd5f30fb9fdbf567039575321bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f045146dd4a804ad168970d7ce29a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9dd54a073a50252badc29fd932676468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe36915f643a41a2ae33aef9857306469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9178a69644eace384111744a8427603470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633dd268bfe7063e39caa4bc0487f39471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf170562b083b0b012ea6fb46b3a651472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba113e88443f0f66e874de92441e9318473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed8e7d019673e8976a8a51d1aeedb8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17a32b56e5595c385119547083ea9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581fb0d64016b30d70a6b9333f225bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc928f1c25c2251814ef39c2626c686477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbc0b62d2bb3f944d51dcd923f8eee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef5fdfd0975707df2d1e268144ddcd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490db544af2ace22d5b6e887637eb58a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebef5e6e74ee1634610ee9fc715544481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc23ef332f20678f3bf54bdc8e8e58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e154bf9900708ba6a14b208670edd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038e0994fa1262a923ce00303bc0ea3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193ded62668601a0f6a4b362b40a0c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e853c37a23781f9f62df5d78c30cac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1566ec415589d74a04a2214a78786d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4ff9db0a21514b09c78d22e1ef98f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dd8372dca7b32fd5192dd4aa197e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968f9bb898dbbc308377356993193d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35267eb70db731da01441b108704560e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b5371b231468dc89d7aed0d201ab4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c25641c1d5beff2cdaec3bd0d5de94493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff500b42ae234146419527ce82bf1e3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5c19f094097931509b09d8e36826e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6121729bdba9c137a3e30f2d392a2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f1bd6a92840229c9650a25bf5dd84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7f424051ba6e4a445257da0917ce5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a807746cc34dc798fa68e44f126fa02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01d582bee0777df05b929b6c8ad639500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f69d4a0b4512b03b5c33be9cf945a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dd127abcacc485420dc059009360a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadfc2a36a64d792c30fe05a886e2f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ebed1c7d3d552ce47e5836fe7f294504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd639a79b82933207c397790818078d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692b431333c51e9e8d8d7b4d5494dbf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92849f76d6e9d954a0f6701c07da7cbc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5acc5faca9911a8896f156d27825b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2398ad956e8d43fe0c90a8164859e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df53ecba14b17f305c098aaaa2a8095510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bb6521ee5c442e310a2e7dfd3d266511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723c808cd6827a234d7d2b170df5427512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03e85a89a5a150603e365f749e1f3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83449c055fe275b96c574e620b96493c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d10f51bdc073db0fc6ed1bb38d6bf6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c7a1ab23cd100e88a0a7f93567de1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e39ab83030308494c216b1138e4d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a140a014f067f97881a479e1dbf7bb2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fde8a9ccf8b3466f6c289e84c26163519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dca1c0f3d6c80e4089bf00452c7d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690d075f92d2a3b84e1e92830ed8968521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946969488d8a59a5c9cd53488015794522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041c5cf3709d836a8a7a6b62eb1c527523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39609063f74cf66cab9684514cff7d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ce85dc3a89d913473b60fe94f8de7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe656b7ddc846fba2ef1be3593195b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7076ff406ac0ea3344c99616192bfd9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80912195d88c8c5abeffc4e14b6eb165528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcb6b64157d86cad5eefb11d7bb81f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6e1b90952021608f3230d5799497c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8579a199ef9213c56e1b444a91794531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8f4067845ca6e24fbf12a222e9728532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985efa9e0758f6314931a234e9c45459533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80b97d3cadbd3843bd3d9ad5978e40534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba158e5b3c754cab8e058d7c5ecdc6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6d5ce5e6b17787e2e3b8c21b5998e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f086867fef09aa77e7304aba453906537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c4a5eb63f698c6152d78eac6f5bc1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c658a25d75f7026640058bc3bbd7ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e411bb8e929219d8b0e5fefa5836bb2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfe44daf19619ea134f710f7c5f924541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571123e0d497653d62f8b2b077a2430542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80329ec828fee038ff2e21a791bcdbab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858ad0443f1bea673a49f6433918386544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acd7b982695dafdf25af4bc40ac2fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca059a0fc695ddcfe2181c1ddcb5984d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f95dcfcf971c04ff8507d18580489547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf520ef9e2d2b7b6eb7452bd95e985e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3210a691fa9d526191dad6718fff8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5549fa600365e5bfa4bec9b36b1330550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e15214be88ccda6e35bc217e4af97f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf446992cee15781cdb92c64f2573504552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1302a908e4b2e7338b90a3468f83217553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39326d850c756d48db3ac5e94a062087554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bfb77fb54cd40b63627546dadce27555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d28b24ed812f1bc4c5ef6af7638178556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1732fac584b6e9aa95797d84cff3d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42462ca7e742929d9a787ab30bdeb9b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170627369eb767afc8901000016ab9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b019af07fca2f661a0d5073370271f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9c5a722ccf2f99360d9ecbedafb3c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65dc51731c2702fcfb14087cb7eaae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af8e4796af84e0e7a1a10cd9ea014d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6396e4cc5ebc0388f0be75a09a36739564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d596bb451cf579d229df77165a6b51565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dce3d7fe85a7665f92ce782512bd1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33533244d85c099fefd0364c0fbdda1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715415c9e39d81385a7f1745b74cbd5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2f055507dfb8b78d9767dce292326569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e77cf1dffa90e13c28e9a46799ae5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a3e67f1ec656ddc28080d26bbf672571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46bacb6acbcfd81eb8c0b2ed4aaab4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba24710444b1bbaa9e431599ca86d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b7454761df9c6578e3807ec0508cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4a7ebf5642dc89eb2714bb935410d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93b37d7b61383a4bfce6068ac35e71576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be933f6f28ff7e108acca980b113d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f99d1e31297ac4fbc75dea9b6eb500578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f979e761f47805a2ed9586b767f432579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed1189fb021a2010a4bc25174eff1b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e9fdf343ab184c32d962b22a9badc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a99fea0b6e032bd957b773db795db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e785c684df886b54c7e48fb02f592583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53503c3d58796c7aa7e80212f70a908b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2581ab8ea2f8c456e27cc91a0d48fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e7f9e9f47490a3107cfa636a86179586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04a5f369a88e3b1a81b4c28bf36539587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeee58d4b1c8b110dec71dd084a116a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9195c8ae5e34d486ef1f2cb4e9e424589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94eb3d439429f1153d7f1ea984562c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec19db06f12ebe37ed7cddc8f3f15d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705b3a2969a5f36013f71447acdd756592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098640cad791e21049ee88f375747676593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4910e4d3f85d2322e29dab7f02266e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29037ee07718be32b6e03e134558fb6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d20f6110c2b6f6d31a8921d1debe82596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c158b9d9d3dbeca601abed693b9cb3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af47272f9ed0b819f5dabd4d60fb6b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad47c5e95f507c96e3610e2c8bc0230599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb75d207e4bc46ab4b77d089d6a62d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39309e8ad1090481879786252a86a334601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaccdfd77f0aae96ceded1f8af7f92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b51e8e213aaf9bc4f15d346639379603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023f24610577ac42a46184031919682604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ab90c5fd3d8f317b9d4d3b4986b21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec706d1015a6685a25906cf63567e6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cf6179867352e4f4ed97c54f7c2bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77f6de584b659ca082ab54dbb67fc8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe56e438073b86fc72d95e4e314874609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e630ec53f6bd414e831e3d698a6f033610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae7d37160deb44f9c041b7931793e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8c65456ae3b02c8e7a2d32659cf5d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8de99be6213f9ce08531848e90cda613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0769bfd4e8d80d61e040bda19f32e51614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fff126a5c867e864538a62a873830b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a96a4192272f0138a9625141d98a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a74e7d96496c7357a80e0ce1a5564b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72e01c63bdbefa98dc455c86dd53ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf0dc47f42fc0d2c1984269ed17f10619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9f7766fbf1b075addc5438459e267620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddc3d21320f97ffdd24c5438af6710621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597dc66a218f480a8eff58ade2a51be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19150ef47bed3350d86a925c56f8eedf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea2c16ac98cae95c85a778c31c601b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d498b19298c28ae9a658c14032e1d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303e601d20091016606ce12e7219946626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a6018c3cbe7b395f890e1a60ac035627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb065b9cce722f8b333d542a355ce26628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390fcb90a0a7a3ceac0150c75b0f247629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac76b085564428a0669d05bd448c95d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de452841331f1dee89ecaddf0d8e8c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f94ca3517a1020b9a117f586bbdcec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccf416b00270471a64905d8a942cd2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0637da558dfb22285f773a159abfce8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87481bd068b26eadfe859a7de2a0ce83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcea5d6445e93d35d8995bdd4d1cc8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3155140fb2b64ed3b3acab5fa53d31a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d74640d37f5e660f72105efcbfb56638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748b6cdfd9b1b0f866e863685a05fb7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070048d784dfb32a20fcf15b7f93b786640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ff0d282bb6e55384bf605963c1cf6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4008cf13e3083bb0702fab4e32d797a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89f7bc094712970cfe7820607445fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464b4929a25f0e47b73d6d46f762785644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89807c59b4eb009d1a379edbba567e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674db30c7f157219f82138a8e8bfba6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe268afdf7b9edf3f360ac3f49f8cc4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae674f900b42ef4d145841588a644125648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8aed6f9195d7a74c70ca5865104b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f3a0294adebc46e4cbc5496079a60650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3caa292d84bd1d595fe3bb0f6610af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0dbcddacd3856e6786e846be4c219652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cded9c301ba114c1f86703b421b21a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ac06566b6e4e8d8d6f37e972a304a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8e3bd3ac7145c49d04b21f5b8a54c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547920d17091452c5d7969b74c424c93656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783c3b0230b4257f84795e149939b25657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2ba75cf38e96cfa8331f0929f69ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a1d9cbc428b14e8064b94b0ec76e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd53b14aac02093f035262051199cea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7904d54068226760643256fbbacdb5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27859d3e9de2f84de3a6b051029fda662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a17611a335136d308bf0f3fccb77ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab9bf6fcd912932551331283976b45664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbb80d258d3d5ff918a3d7719c78f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a350b4599622bf2a664863e288cf78666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e18366215b91ce19ede716aba85935667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7fd3053d0f9c9e77ca98ffbe38777668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436583604a4241f822a14ccda2af0c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6691cf803ca4074871caeb3e7c962670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38516635e114b0302c0033fd572ec2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ab0ffd72dee7c1217f4d996e0308e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd781f394137e20bc19d4b90b2dd8ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fdebf53d29135959f89f897ff6450674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef3cdb5867a61f1b07d934c638a9fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a9c3077ab65d8eef8ede4f74e573e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf623303605c59cebebc46d9db69ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387742c577cc0755ad5d831376297097678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119df814dea5782ae5287277497e8066679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd61efd1f89f2cbf5cf3e75700ebfb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd9a058dff18a68293c0a107498add681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faf78f3d3c1ac487b0daa7ee26e6fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7ba5937ae991d1043d1ba6fd5744c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ebb73f7578637e76481b055674e9c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280febd779f5acd16e40086079b81e83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0467bfbed0588bb5346ae7cc3495829686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702954b9f7d3f715a7088c1b4b34158687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9cba3131b7cc647f19bf14b87492a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e004e37191b285692b9727b659887689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69f6f3694d0294fc6e174695316b9a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91d14c42aa9c406b7068e27798f7b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfe7627b485c05600107ba4f3a881c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf16fe99f4be8903e40bc01d4cac205693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fd42e0d345fdffe3b8b9f2dc56d94694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712dd7af875cd853b55510213f699b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010324cb410411f11ae0831c49c5ec94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f81b181447babecf1ec006e0cbe052697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a2d1cf3a6a40157327b54e1e4fcb9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a697058da97718c29be837c19990466699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd32894081bbcde910ff7b8117556b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fad26cebfe9dd935cb77dbe804a13701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90a0410a2470dc95e981e05af4db1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c81c2edbb85c4ff30200798d263b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d8d05932db0788bf94538ede2e6fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fb4f944c0aa337fde3920244db19e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4a3a04aa20b320d8b9041a7d1cffb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f6a1a4980b421779bcadc9def1be3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefb6c110e6d9e84f2719605242f175708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870b3bc38176467f79de5d8f9303939709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e001c408f71f0891b81d7731f9a60f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c333dd9f05b8d9ac3a73db28c44d296711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe94610bbee2de55c7d3c136e7651e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b6594ab66a026327786bf13a8b240713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874694adfb8225ff1455ab07b55b569d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6e1e94b2912b78894424ceaed0837715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffff46a1936aeaf66985ea904595f84716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6a9b2f9f74e7b5c92bfb7ab4ba3a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02966db938ee16845d80d56f31f404e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587f872a9f8ceb830f1e9c297a56ea4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b066d631ffffaec08ff14c31dbb0ce8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b50a356b3883d24ab1f06c4b707ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824dc82f3be599bd5d58f8c9b869895722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e78d95064cbba3e3a0b707b80fdba6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bcfbe315321b1f8fdc2f1edc80f76724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c6020f4c2dd3edaf374438300cfa8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4eafca49076596ea06c20cbdf1c68e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f77ed2a33d0c78f45945a96ad81d74727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ea00943175c5a8c20facc7f7a2056728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad5ece43729cffe3a8a1fadd372dbf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee81aec3697978e20237087a1dff43730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941521b764642ff27279ab397aa6801731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb34570d942fd3e17193898e5b9b01d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a35610bd9facaa231bc6b7cdfa6f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2c78dc3a3e389465df434c0299426734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff738ce32e8534d114f55ed41aca28735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ee41d52616f48c50661f8b82e2ec4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a466f9e05e77d2b6060e1079dfbbe20737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668ad0e5587a1bb72aa673f719c5fad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dd576dc36695a5977169c95f97623739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8825c1159061b1c6bbbe1da983b969740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695006d168ccf52c80c6e53cd2b6b78741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fa1f69a6d3a3e9ec7630880dc33b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066453443c2fc91135b53d073ebbda37743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4d9489577b8576562cdea12048e23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164005619524a7b633be8b945720261e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56aa6e49e1c50b4aa5d5d2a6f4b1aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960da02b481944d3da319fb9408e627747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25984f1f2336e553a24fa2323e9e269748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1413491f946d04dbbf579321893c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb3591db0f8fd97b6329682d9d4dfb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326178d40379c9ecc9aae9da6332ec9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191a4db69733b49ffe73e95cd1123b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59b93c45a1a1a19f3cdc28a8bf7678753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>