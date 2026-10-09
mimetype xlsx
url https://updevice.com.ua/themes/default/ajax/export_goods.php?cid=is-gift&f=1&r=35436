--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2101896c56c879fd0e17582eca3c1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b03db7ff137ded6fdb7b832f988742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf60adf836dbdd2d97f5439786017f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a517ceb8fc5950c2bb37a5130f83d4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362f8e74654636871e87d4dbb4bcf595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414f886e9a6058c4649d3fee29ec9da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b4d43609bbf982f5c23b49bb8635b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06b5d44c119b4c775b45aa87df45c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417bd8906926e295420c3e5b17fe8ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52f93df7a247b04576315e7a576f7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d465cec82324dc5493ddd827febc8be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0845ec200874a9ecd281c4021c2662312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b60000952cd778783c2e60bd2475013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c35a23f1e342266cdf0e8ac431053a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17282146e27dab496e331a5c42fc438d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d6ccad1bef96196e917f047feb5e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e42e177b5eea369a7bcd2845e5297617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6339cc3b574bfe064b379d7c95bca9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48addf3c6e0ac359e5dbfd578e424f5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337d29091a6b7e68d7e28992d22df3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8cbc5d4bd037246e0f63201e3d16721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833f3d60319fa5f2de9a954aced550222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84dd7ee2b44b11b20a5f296d6af5d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f6d15d364b258c4cb6d7bd170e14a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d9cdebf7623ad6eabbae32c443dae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572b9205e43a2fc0824b0d6b76cb4dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8ee5838cdb42da1e667c8cddd681027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554e1297d50e2adeeb05481e7a8763128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ccacfe82fe997836a90ad2b3c596329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbc743f2fd95950ea46a5faf3c4fea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa57eaba5ba21f5e77c044c09de2ddc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ea25dd16a4aedae6d4f6ae9bbdb6432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b94da6a81128f19a6a88b5163f79d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485be85894f0fd086283e54c5ade9ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f664dd40ff631ac77aba6b9787a0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c8dde50ab971c93c2af8adabae90f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2f7d1506fde05de7e5558d6ff314d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbea695f3449b6ae17ecbe24d1a49a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1524a6af439ef437b5a9f74ab1df139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952515e318267b8298369450a2b088f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e06916086cddcc0bf2bb5b42cddf8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a090bfffc24c5488cdee75d6146e4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e777412ac1a0c4677da3c141def6f2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf3d268d27316f260da232ffe3c99344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c81d8cd6a5da944d442fdbf6dd5bdf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41584e95e02fb1d7fd1658cb37378846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac4434341e01f47cb6998fe7c779ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f1b9edbbdfa5602be3b0e64bd357548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347acdde86ce8e82e3154eb318b9fee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c24b23623763ea859fd6e4dc45f80250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130c21f8e718d8863c6786579c51c0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbd2cbdbe1681948c45a44376a25fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851a37623f6953f962f87ea1e886ec253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4373c7846450959e0b5710c50524b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd53b85de452904d1be13177204edba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce29d358d98d95e894780ca11ef56e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a47f26323e52bbdf307cdf6cd16b1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b306cb2189ca92ce0f8ec9ac6739e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0c42dedd6ffc1ff5854b7ba4f3ebd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8029b6fa39cf722da93118305b0260e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaedc9684f542f793f99f04a379c3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1babb98572043082bf30aa401a38b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807063e2d341a173da99bbbfbed8092e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121d30bab8b4fdce53e63e58b7ab13c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cfc94a63aa0c8c2bd5f57f696c31c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6688bc29833d9975bc48f521fe77466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c215b550edf25b83a63027ba78bdc2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b341529013b37cdebd7ac2313044ebc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90a78cdaf0a5f2971574ff5a1fea8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bee975d7757a32751fa0868eb6d5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03aea611e84348b84df5f53da4819671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bef35fdb3d47306b89162a82e4faa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaccfd33621b0549fe089d928f13b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae07a5fef8e8102371f8260ca330bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540a5d4640ffa0b17df279a9e05b3ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117accf72354f239c5c99fc6c4e52f9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1c18e17033dae0388c2666da1018177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ed3815d6d0ca70850b31d69b810c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37d2178de37c582702bac3d7a2f8bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638c50e8d126de983d24d6a41e5fc8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3369783b3bed65e8b52fd974872aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39f3255a8865e82c6028012c6966dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560baf00e3ca01ef92505e23a44803a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239d7b8a072e12d05a701addc4fedd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1d758d6b5622144d6a632739b783a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3e522028b4182e51c8ec306f9b59886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc16345a204474c12b702bf9db493c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01e33f276b0495d4fcd7b402ca1e2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045ac1affb140e0eb932e42ee4dce4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed47fb9d5b15e7ef1b2e45b330644090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c07e0f0d26d5cdd7370a1a1671290891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1dd7649444a5406b4ea539ec518cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70feb367aea68972c465e1d2cbdb7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e39a78f0fd5c430db0823d4c76d6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de96d6d556615791c3a28ce13d074895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e3d30bfdd2d942a05b81f12ffbff596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb936664dfeeebc3ee6eeb6199f9d5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9449edfd01c0a8bf8fa75d75a93afe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50a875e8295e02a5a6c41be308939f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82397e83360111469c10a506fafb52100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd7b1b6d48a765e5ecd01d4fd6abfd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcc82cca211d272918e430655e0ee2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178726ca2af8c401be4459421bb319f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f505cab6df10dfea1e06c9b9328a4eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f87d18c00a939128ad05f38790c7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848f1e636ba7e269fd3c2f70bd74db1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadecad04aec8f66cc7c35cc2f0af1bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc5901608d78aaddd23fde8db23494108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548eca181e254a533a4dada7c05b9a77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a8a0951bb9a85d2cab507e2730b04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3bc7ae3e5f7ecc2e21eed332c2c91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c420dcaaf3216b452ad67dea930694112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca53fe5c2f3fb8be1b7cf9c2cf26705113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5ae0c0638a7a1fd488d0b58a42dde114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa41c3f58e13436994a0d0c62ea0ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185647679418c97a842e20e85aa3359116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023561edcbcadb9127e883bd4d79089a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4069c7dd9dcd547364e869c70a0acae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706ad74b6b48cf25ff858e2db56c7ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585cf75a54f891571ff7b86f13ec473120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff84270bc67e96198d293deb2877a5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bcfd074fd3625dbdbad817c72a44b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b8bc139bfa763776ed33de346993f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f50595336691b479e1398b920017a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caac9eea43033ab6012133d310a677125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e20d970dce0d97cc5ee2d8fd329df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84dfdd24b0b61301f75bfdbb68420b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8ab44593c75700e7d8ee8ce702244128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412857a719de6f787d9119fe6a9ccf2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d56854b51a8227a45086d44869b06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885be6211d0efd7364b3cdbb37eb880131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e38e174a334b2a4f2d873b7f5ac0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1708872ca443e1259741ce3a886094133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047df4d8ed99fb0ebe6b1b2d856b19b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0af5eb68bf85f19d52bc808184a4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b237087bd4a172314565bf34ca9ba0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e463fe647fd49db01ba40dcf748c492137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f461701a1d59a62b97c5df3820194138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6131b1c3c6d0a3ac3718870400e978139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ca64b3598bf568b0b6b5341b0cc04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be2d4602b0f46376dbdb8410d11c71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5b848cc5ea84b0023446d5c090264142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264642dd64999b4910dc8a643f79d8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978f4533d6728cf71f17a64badf12be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56112cd380c06f8271e7858bffc5f9a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465be6a827a1444935b4b525a12e0f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01995f115d115129caa8ee49b4f738d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ed9689f1e7b7935dc904b44f29683148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a81d41677660a6a7f321a73d664cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef9080793b8957d4d2102c9b083e11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fc360ab463285ca58a9bda6a0bbd1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7722a57a8640f40cb78fd176eee169152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbb9ffe3454fe41111f544825230f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad6bba91f1afb905d8021eb7685cb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7b320da9bb58da538d43814e9c66e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e279065b498b81baaa02ec5300694156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bc1babd44d1df5acc3f1a8bc2477b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3ed045896d3562b09b7e22c3841f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75fe968526aa0dc46102f560e1f31b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee98a2fc5a868ac6ec2c1a40916989160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbd5e11d74729221c709d72bd2ec4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cc7739401b974777c94c170e0b260162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fb82507a44a58166f10eb3d757fca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f669154d8c74cf338d01bd66a70b07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf41eba82424c8c43dd16689aa432bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a546595efc24208f431669eaf6896d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949505952c93fe00cf1f75d0429f171e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096c41ee51af780e81e15b08085be45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9ae40064fe4a5917fb59b0f935ab5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7ec74cb72939c6a31de3174609322170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97596aafe5d681d1156e523bbbd6dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d8f440624c0415e1bed9be573cf77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641188a956c24796a98d4c739483eca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819aa30afd23b31478f6a40e2701c62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c860d7d85800c4d7bc3281f3f9ec3ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea34846efd1d3c937691debe5af32d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcc099b284c24309a6e7f64a0154e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4de4260c61d8b7f54ae77586a1a0da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986582dc6882e31389b38d0f0a5bd6aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fa7117d51eb3f292912f9449fa077180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23723520bc4d100bcb8bc197f7f1b7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88000a38a708d061bec7dc3c45df61f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42beda7abe2debddd12559d40fc6fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1406b1ec2a99ee7f532ebcfb45c01e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49b5f97675591acf0a5561902ecfc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33ba2857e483fd85e12f5023be820a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75661143b161eb355ea4168a2f250a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9bf86452a762c111afb95b93884cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee302bf81a4677177886b3b7a4267e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a434721540ae840b2c386444b8448fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7d601bfe97cad8db75bfb30d572ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6bbcd0f5026d52f270a3c7cedbf88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a113ecd3c97ee08d1f78647b80774d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad07352bc33b06960e38849b6f1d670194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6713b65125de9a9a92c9da864b42f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb368853d60525ad12c56b8ad598ab11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170212cc65bbf65adb41b92b74888d49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2bab06a5de4b4d6182eaaaf357f7a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193af7a96f72bbbe9e688d9c02544cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d05f1f880d98d2b97f015d2d0f7fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccd4aab3e1d81e19366ae5816e7804201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80e5da74f4a5cac96575584250319a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450027dc226f0970156515a9737b541203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936256a66496a84503896859d8794ffb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc93c635cc7864e9ee498437b24bc62205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3b3ac76552061e45fa2c015bccebf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c26cc14b8e8053db94fd3c72de79f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9e95b6b82a90ec2231d163a843c47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975f4900ae259c04e77aa918150bc83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d0cfb3c82a8ff09c6a6ba89b63689210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6189598ed1dd8a1c1eb6dd74cad82e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9106ac788005bb496884ceba1a759212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025b5a543cc8fa9131a9a96bd14bd8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737f7b50554c355748b76f6ecb77530214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace65ed366be73c54223cc5678327bdd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a97063a95d0482a24c67473a56daa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1b66d2689fc51e5cd4fb034ff5c9c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f642fde383778ad148983b6ac61179f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739ed2d0e48bc2e2b6be1048884ff45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582949ddff0ed07fb740bcd1a407a3c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ea5b941629707bd638e9d204b743b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd566766b22000bac9268935e5e2115b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b6ad85bb28407854abc7c21e39eda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16226c3d09e26d84ce5a5bba35320cf6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012aff20553df864cf8facab354e1cd5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1fd11097f78d198a1537a64d91015226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad022ab5cf9f0002de1f79eb11c04721227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee6eef64a42970756c545c2858f211228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0c1943d5788dc9546ffd5df829f40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f4d8995900061a36a3601e900b1a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5784c8ca63fed2a5208306b43b6d97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b9e0840623a1e08423bfa85212805232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e87d3c9f47f6549e76aec78bae864233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a6db983c5328d4869c525cdb5ab6c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e957f4d1641e869c74f5cd8755d74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9e19a9dda595640c65aff3ab24688236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9324eeda44964c4e388cce1fb80b6f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a25001174e0d30d4dca78644b36741238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4fe00386cc3f7ac6b8fc17f1d3d37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c687844d35019614c32c5a80eab3f6e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260913d38710753a5cdec2a9931a88a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093a23cf594d4f69881e77216b5cba5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f820b4b302bfa28dcf01299b9be04b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871eca347b0ce8fdb9f8239c069f0b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fe7be2af6d21b161896e84344e8fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbd8edcce644920520347cea30281e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdbfc10e9fd8aae656756504fbe4f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78301f3e0bb200cd6052dd5af6b75596248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8c59483feed6c80a5a314131b3d6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd94354fe57663c2de437a28317888250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ba6359e8198f5a414144c3d8a79f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac65005b4ed9f87d4bed1c1800a4e6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d219a3417357533c18a0b839a37824253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e3e22d06c5fd3383efb80bf6cac03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dda912f97ca517c76dd6721d58fd4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc154cfbbf26d03fb42ca640112b8b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a10301b0858b2161b2725bd830408c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894a7142b37f005bb1388bdce9fb73a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26122e7d1c7ff63022f3345453fd85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de8dfd4a71ee83f4e25e638f10ad73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98479f4161cb7e469dc122d5b32372b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374c0809a475875497c55171ddd6722262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db668caa9dcffb63776dc1481191be2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddf496eab38504affd0c3b2e13d351264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c53fa940cd7137baf723154a674f0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d904d7e33c165262f3ac50364abe4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e43178c3093d3bf68d27a0ecd4e02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681537286b110fcd2de9ee4ed4be5f71268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a829d43bb94b1ef6285798c0aaca3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb2e50b9252220d87d2e34e05c8574270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1af8972a246a155f3aea30c2bea03e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a1ac1541c396937d896fd222c5dbe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06507b050636c0293c849dcd7d76e3c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cbeadb61bfe203f2d73c3e736cadd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcce54938e1b00ba423750dae3df389275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf567a4db3592a84f69a9e0f1c8194d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb973d63a6b361cfefea67e84a3b8f17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c90db8312d7e41530ff15742c9eef8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84151a888fb6949c9fcabfcb216ee97c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f22d7e04b09d16c4f66faecf36c01280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99527d842e8cdfb72f125a1ec59f30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebbaac209eccbc65f900bd010e5be3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a824d841bea1d28763756f8c895b1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade53cde618467c71209d0f605c2830b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af761a6e8807c94eb2170920fcc9394285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cca86867e948d5a6a5cc398c2ad79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a830cae9d233e7da23befc23e5f81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf1e399f7d6b6e90ec7612a395f0fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d25a476c040158d27859f4e298f82f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cc70cfc2188c7e6b6f3e6b77cfc2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16befb0cf5487453fb148c46288f49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee262d8159beba22ecbfb30a9a57faf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cf1ea553b744d14e5f4f1768018b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489a448c2e446c9bfe30429d896acee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9897ecc01d3283f64eae740b907002295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44b6551bb39439840336dd9523fe32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099278ae9aa314069faa2f37ef2bdf3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae09d9f549c373a0622edb11de8e092298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f44692e835ac37e6c36fc6e5db9a3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6fb4ec9c3c5048b2fc9bf59d0f205300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fc9e4e0b3508b1ee3d98c1bdbbad1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe74da5a2dc9bf935ff9b877118e41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f276f8dffe653ab5024a37dbe284f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39ed04e22bd62dd8e4d6b034070a3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304db075ad5ce0dc99b9b9e603272b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cf52dabeacca6b17c5edcf80c2bea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b053b301ff197441f228a5e048707c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e37d9d19bd5a6a4566b77c7974a9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fc5fbc3bf06feb11ad7baf0c88fc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5d306dd5f96d52dfe2ba741f9680b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7acb09e71dd33c2fb9242cf3a55f92311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa57d7b945bec7c0310f516c5e5b693312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7272f6f778a0fe97bb37215420005313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694caab516c17e72a133336e5d11f59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5014505635b661fdb8de66e0ab5fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7238734e2a0dde39b6efdd689dfc65b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710a913a4a8013bd51eddf1c17c667a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebdad043e8144486b0632b160273d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8822f30c4370ed99d3800b4d7a4f4e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d9ab84440316be202b636e57d2fd7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b1e06c5eca62f2e00aba6fb8477fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bcc7f5d2da6bd80ac994871fbaf06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4f287ff2ec84a0e80b83b90c912e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca812883c27243a21099b71570f28e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114b895a0ad16073e142933b6b7a36e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae7e08fa8ca40fd0c9cc42f5e7d864326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20680376c6ca2411e7b6eec143a7801327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62457218e92da7c3d9dd8c84973a289b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66046d6c97d1def8f90afe6c4243ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33358423ae8cf08f907aa19975e49763330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e00192f510d970eabe672b49e296b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4bcd03a4257388f2320c75c8a6d14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5414669dbe869e162cf06e1b6e54b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24054e7f74901bf7f830f88e3a49a1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5093e7643af7c60ce5ee6e50a80bdc9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ff296c3057658c950a198e229d10e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7504677a1758fa123d1ae43866dfcb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc822473e71be7cb87c0932a0bc660be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c76e4c6ef1dc3bf6074488243e9af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f08ac5412ef84d98519d0070a9902340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f61f69e372dd14748164b4006f2e0f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e281ef196995f04fba3491817d3c6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd19c159df1966290d47f57f0fa8b67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a06d6148c4571969a7456827406a48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6816cdb4b8c241fa4a00635d382a701345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7830b8c972bb5094133de106d22fa1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541ce0b9a3feebf8be28f2531b38daa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf64d7e89a7d639f33468a602fc6df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df61b57138b8a7dd706eab9e1ce8cc7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac48949565ef0f1fdd805963c1cd44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7cc8f4deaae90627ec7a5cb0abe07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20cd4dd26f8a97b9d68f751a460d94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dba484246243a9f9b8f537d73c482353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae06456caafb458d2a7c7bace0d5eb0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f9271f0e2faa9d4573e5ac2412ae5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010d217f0043770e26b74a2577e9e68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb398ab5f1ce0f36295137a16e8b10357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04ace95a5d8dc32d800bb31a27ff96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d8cc0b926f7513708bd5465d296ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f444a109b016ed8dd19308d8c09eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85695110b1bde5aae77b78e857cd304c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085feab36dd3d31f5eb4a538763e304362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092915d1d01095c50a9858a9a428154b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dbd7b431e19f607820c26ffa47329364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552e08d4c25edfc98539395a8cc2548365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fe5e4b466c0dc31b27ec4d24a97f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e244e43dc423522be1863733c0469de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db265b625adc7fbaaecf55574a2eab71368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b26dd45ccb768bbee04ec409e9aee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6e2748ff35b0184503ae9c71e4b6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8738e010394680942120fa178a74d3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532c7a235933c329a8d9b208fd8451a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8915ca256212b751948e53b215a43373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2d3de699f6c028e646cc04f957e08374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390aa9e245e44e1d2ca959991fbba5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264a78af9523d8aef3cedabc6b2b009376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138381950161834f0937204bf6769b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f960a4a9cc2dec48e3ea1b24c1479f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ba6a18486e5ad6079c4bb5a97e9d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42477638cb2c3885241d3dd7ebffe1ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df8b20456cb656c01cfea5d9769fe9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c45e9ad357864851a44375d8ee5a89382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d85e21b9e5352508f109c6e771eb4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192932ac4e253df788d2fb9e22de984384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654619b9cba2fdd55e74873ede56e9d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc118204d5b20359834f0b9a8cbfc3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed659fcd23e12403437adbfa89cd91b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119100b0c2b424f9d8db3be3ea356d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edfe4178246e3a52d81fd459e0232f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cc08b0429cb07a6bf8635254e86cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0fce0bb497cb2e6fd061aec26ddda391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a906cbbbbd9528d077848ba303814392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8bc25b1361530344663b7d7ef2053393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94f8afb2a29030585a52477aa05e71394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4868d729735e85c308de92300cd46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59c0ead39b9f9ba74dc42c355a0ede396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9c101ff180b5a305134f40b3662aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef399201e82b52989afecab1160adc11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80eafb4fd247da2c8a7c0e727b83a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7e666932ebd9c4babc2118258faf8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dab9598764f10823e154a819e615d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51446fe31d7ee29a96a264caeb935ac7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba00796f7d45a28288baedcd82a361403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135060518f94fa9cc006882e5306f9c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742bb23ea8a27cbf73688b5fe26ee2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c210d15d582fb888636b7dff8aaa3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a604e9189ab2cb7202109d3467451407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc615fe5fa22240b90d54ecbeb576c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47b8062c99088bf0dfcab3344d9886409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24715a1a87526e9e40ebf7f3e324a78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0008a4c8657bf3a1914227be5739698411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aadba5b2198999413a1629b4f1bec5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4a354209599a6266d4840ff8f9f49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3c144aa991f72c89c039426707861414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ade245475b32b1a300f1eeaffbccd8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89853ce491d862ce16e87c512b53bc3c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d124590aaf4f59524f35dfc5bb2eb12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3229751d67da515988f83c98872d2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082559494428f948f646b06af2b02fc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed8463660853b707c03010797ec625420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd45c9c625f88328981bff01cba3ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f87242a8b96900169b339a14982b87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1cce4436cb66f281806f12e91dd94423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6866c66fd81ebb446e5d40d9da773424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd846f330e9ea6398fa8638212c3032425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d849bcd06a46d2ddc2c9b35690aeda1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d302d6214f9f58b8c7bc84de27f072f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20d5e99d2b1b25b29b5bfc4ce86e41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dceb592299e01aea9cb7c5c670d49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a781cfc083f2caafdd9f8cec8dd3cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065be439b875bff54796f9bbb040c65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44c18b497d5481952bcbc27964fa2d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac623061bdb4fa8a070c92f16711376433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00639350834305ff8da9397580b701e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b75385dd43593e02f6c091a604982e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77a5c9af475e24608b72be01665a1a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebeeee56cb270a384df86cfceec6eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad15fa4afae70a78323ba4cbfa12cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d14722f1215852049c35677401060439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c29173b2d33725d676f3189fd3f2a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09b58d5a27009268192231b505cf5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905447e136968c028bebac20eef460e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28545e2e2749e1eb8551822671cb239443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe959da8ffc95389d588e8d48932012444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b77a9a49ec41763326e658ca7e32f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ee7ecd31093cd6ea1336d5ee05e8a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab796a09c2b5ab25568688e7215d16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93783186b73bfb47692fb507d1252553448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c97164670d4a9b584de4f9c93081c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69358bf0c35a2e437b299f64fcc93496450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc1b56206ee0d91c84dcf812b0480e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db8aeab29e1e20789e94bf63b1ba41452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f1e5bafc88078784ea0a59df2ac19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78899ec7649ee969a071f66894c4451a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d333f28beb4d0e9fd72e3b7274469455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3202d5bc776e937ca661b85f8acee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1c89a8001765215f5df608e3239c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d490ff14ede0c3ae5cd35f22013ac4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ac294caedff34e2070fa645d8203c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef876ee3ad04cbd18533d409479748460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd303da75a9f7321d272d912dcc2c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9cc188b6e16f90327dcf530635988462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce902fbc06187983628926bb59cfa2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775b105397ee1e8abe096c3325acc61464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeaa1e6e4b9b6efa6c8bae9b032a8ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb9ad42b22ab508b54c29436467e37466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff8675668f4dc1570894227fe885e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71bf90eef5bfee1713c55603389d0f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745cb4ab985620bfb2276bb086cb1c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4808759c42f6c3a4228b0c96ba78593470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea350f01cc1eddc49da8501aafa79757471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ff9b0ab4357444fd2f66f493048e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0aec06ef8042cfa692c79bd2d9b73473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682cf94660ba1da8558043602ebbc21474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cb25edd3b8b608c2c27e99938d7d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faad3eaed1582f6cc014848fbe32d69476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cba7af5bfe06378c4225bb3d9837a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8e58b0c2df0a0ab90c062507727ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3b811d1e00d75c72ba8ef18765a50479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc5b296f568eed5d314217e9ec4174480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311f35560298e41f6e73b3dd80872c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155c6386c561338efcebffdd527d652482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201f062b9a896ff58319c60b75937b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e16f9dead3018148203dc5b619ddbd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54468dc53f5f90bce7790f33862482d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e7f0f257a19be8a55f6ce538297c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e3998a70cce79bfbc33eb9e0599cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3abf67d2f9edbeb504c53ccdf6356488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aac9ba9745de6b81c0eb16a75c93dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26931917d5456565cbb737443eeb9d64490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca858802226cf916a9b5d2daa2e50295491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b458e28506df3b73c7fdecd6cc9d525492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567705dd49577fdffeafdab2360646e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1e74427df326d99a5e1526c4b3bc5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4205360ca084fc7fe2073882810919495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7eef6b71a3585a3dc4a4b5dc8b51b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7156ca1b551255addd1ad4c8df0b0ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27297fa12404bdd5b5599a94870c2bc7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4b593cb70c10a4e9faff1610a17d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9151c62fa089e2c83d4553bf0c9b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bd7d492b1bb6c546eaca924fa3c9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8713b9261e8ecac375ca43ddf1dcde6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa13c4d1bac80e0ae28297739cf78bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff18616ed593c2047eaa872acc1798504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf26f09d2929ee2999ad65dcbcaf19e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294c93d79de91fed3f40a5a9658c9e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63553a4bdddd6fe9b3df12c4bdb08809507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b23f3898862315c0672f8de4c30f74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d799092d01acacfbed3c5bb6ee29051509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e39a1825c9f3b7a88589568e1203ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5709c9cd68ca91eef326ddab388ca72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96c2214e4ab24130992052a202285b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def23efdd5c3fc217052869393a2312513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638fa2fdf59717426b229bbd7673645514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7eef34dfe1340685cab9833e4c375f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ee5737d130be422b3f60729ff0ac0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd96f4c07c7e37179dc88700c602d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf965f11c795d603cc65fa7fad792098518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f358386a05d491f0b17047c6ce5ad64519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333aefd0c7fa171a5f23158ec7b63ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b5bc80173438b631843ca9e2bc375521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50064679fd7b0222a274589a33541d22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af638d121e11dca345b0e782800e08523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cb96adf1ad4ea2d33926273fa6e55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3bb8c4f9fb615078fbf90937cbb93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0a9ecf6c1ebdaa75548ca9d1a07d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0472679fec17db71e3b78866a578d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197192101c586241ed90c4374e6a4340528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c9dce0826e0ae74449979daeea289529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba47860e59481c0590b202ef238779530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56141441ecd2ae32e013144c37c9a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531d074a1bf9a7198dd7968be5da30c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5c31d95b524c7aaa8b432ed303525533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9a2ee39122e12ef44b689424aa7ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d30682d709b54f9798d68385e580b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee8d1e5803b73814aca0cc1c6272a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90731c4658d7dad6a6c2604dd1f0f751537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cc959892b1016c6aafb322fcf622a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691005cb5758b5016959d35751ad7af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe81769125bf757e6cec1b0b06e2ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474645ce407ef1e511a89a37a9da4ba1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef8cc52bddd36d261de97f57e4b23a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e26b77bd6d5ebfb2ebb418afdb047543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec9fd72a8073f192ab0eebab4fc1a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba96d7690031a9f15cfc9c819d2dcbd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ac94a9e922e152888518b5057a7f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca227391361f2d45d0862679d5e86927547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11e95ae267cdf1904545c359d4b440548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4072c5184e78b455176d89536f3f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7d50f57a983564b8ee285c1904985550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36d5f16d97ad0154b3e14fe37045a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e88386391f1d15c31e0bf3351bca6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77b4e144e853fca3b8ac68d92928e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812faa73bf8acca30163b3f492c6ca3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e614125895aeba116213de3eaf2b5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1219448c6c253fa4a8d6f73ad321d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baac19ff9627bc6f8011584d1632953557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b526e93fba105d336f742c6018df9cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4e1b68ff3ccb06d8766638fda9fd9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf96647d3bf0e34d398f4debcbfcf79560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27595c56df2e6ef4ab372e574ad2de96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3c032e76f4c92e4a533d016971b70562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4bcbd85e40567ceee4a47b116c5da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b4273c4f094ca0a7bd4004fde5738564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9aa13698b8d2f6e395034c67655c9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094c2eb1856e683b92cc97bbc33d33e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafde0b944b79250c6b64cbf83644f7b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0121ac19dade79a91eaf5090a6656568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953244bf6cd13df4e94514494914990569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cbe0a4d9b71535d609b0fba6a73e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cf0ce0814385eed9ef2bebca08610571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcee313780ac102bb251b31810eb31d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a819283a3b4c0a7fa4ad359d189fc34573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84572bf17e1eb32a4df4789f1711507574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b22e835c9b54d2c77acf91291dff35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29776f47b3aa5c7650dfd0b1c8f6727576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e37a5cbe735e28b7d41686ea3ec14b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb49a01cab1dd78bc649c6a4be07a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343589909feabb508d12268bfd4a34e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b9ec45b6d58f3b29cdebbfa719462580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aba7c912280759d4a4b9be99e7499581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5dbd4ef09b00fb2ba0e1725282818582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0bcf5e3d6bedfc611f103e8ac58d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e1d15120edbb8c1c4a4835992eee0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5a19b40d7dc05f06b072380c88edf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9b9e44b2229e43e961ed6175d4663586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccdc8f25fe14519dac3dc36f9797e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039b02eb16eca74f1e91cc80fb566fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edc72a99f4d40235691633d588ef06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade4362d5c7c0061ad19285d38c897d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8de906331068f3119c7779c508c24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f546ca7bd377d60ff080171c8c1c41592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b8caa0bc83f9e21f8a623683d462c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62e1cd6070a61cace347e5e0676faf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a811e608a858dda9754f6f473abbef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c4065b4c8dc86ca5edd2a1fc91b0e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eef78804f161cb843a256f2eabc1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c440ec63fca7120481f2ec897fe51e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e2807bb0c47e3be42bd38d611c59e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad079323986390900a18bd55780d328600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd981c59e03b91646f57a28ec59f0e12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3e794790a584760a44e99f6987878602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54912359143f6335eafa643b805649d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d7de6489a329d6da0f26f989c1e6c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a059c9b8438167ae997a0a8af4ca31605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371d7d2997b53bfdc58bfbe8c24efa8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c07588459f0882763bc815b1df40a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db42b0b5468d31a269c9d9b56299ccf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a458fa9baa820dade1fff8644845b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f82e311949239ba40ec7609246b492610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135bf0bbf2e9a6ded10a12a169dd119611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e601051aced596d813e3b57dafe58fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db1e0326521778ac69d9d94f2391a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522302c17743bc976dc1cfa7b450e483614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bed99c2ef879090970bcaf664b0e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5a37aa585932f6a1ba39c13ac83ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e4ea91e262e1e1e360278f6b1721f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80c617a4211d2cc4b6453b55c14b1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87c15a1f69ec9986616af1f5213965619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1cda8478778a9ed3a6a91c269be9a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad9da3c64aacc05884990f6309ffa7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da167689460d8271c19512a670944ea1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13973e04c407a1e8a8d6d632cb74ef54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6d32a5e4c1310b5d9335e36dd8eb6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082926e54b2f778d5c1d1d800d0cd0b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d694f4f7da8c9a094918adacf1bc381626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2cc757b8993ce5da1096027ca009f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73895785dd9f8b0569d0107f0a197eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540781ef1ad02a79680825bd88fe4c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de300516af9858c9b54a4769b1834ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56dd37cfc121db290fda5177a33ff1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81ff2461ee0c9352393f7c0d0cb56d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9edb4b24f869c1b338af563b8460f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c8ca0389dd9aedf28f812bd8d6679634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03f3d7230a19c438f381d17213d9d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd654205c3b7871c65c507cd2554a6f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1509cabc0951c57c9ef7e1430d356637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da718b267c044bb163a4d3e7f3bdf98b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ad0548682b65ab8f8b6b98fadef80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc420d8016f738d20c7148e4ccd10f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d85d4b621c1a787d7c1dc7b92bf3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270fdfe2ddafa4012d0dd3f61fba915642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9abd24308654f844cc5defbfff11a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d610d84158bb27701a213ed6e7c94cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b51dc800d49b1ec2e9e71b656509e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3386a2c467c50e8f1740a4c98bb8c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0073b7a4516bceb44c961ae73171e85647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6489910e245ae98e71bdb28304408648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e961456c30bd73e2bf0e157a0836d78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a826f65343a2f65441544996c37aa4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c7b147d58cc69315ccbc2c9049040651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6ff30b2ae1d1e8d6934ba55e9b2a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322884fea02b3c733053447924045e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fec61a0ca57623f5141a643740d2b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f73ac931f23bc7b081b1e8d7dc0c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc18ce558a380832dbb943959037be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708fce63e5e0fbc98834f16f02459bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92fceb96e5b8fdd9acaf397029e56c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df763aceb976dd25205024c3e92d6b3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46677fe39728e970f60a96a0fe7d8789660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fb38a704ae0ca7753f34be964b6e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0597edf7d04c4e67da48d087d819f46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d85414814949f853ac3d65bbf668d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef7c281759baab47007e98415e5554664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4f822fcff475908763ea076d070fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435503f90161c424a52c21f3e8652870666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc473328b1423559ed70a41ea5b81c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dbf349d8c67ccb688357efcafc6c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4441dbf068e0954df5f01fe5749835669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fa63c0b08eb438296578de1b2e37f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78110e6b4b45c974730e25480e9a2d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36912b139cf4064a1d70995f63a390e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355961854aeb3db0d48b81db7051b49f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da5004b679edb2b1110cd7879f10f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250af9e86ed73bd955f41ab357962df4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfa8aacaa4183cb22a5e66e2e70b6e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d6e5ef9a664392eeeee2529103896677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b61360145768f0161a9769050b42ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e02a75e45954891ff17ecb64c56105679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6cdf66b6e8411802d14b4e55c7a59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8242f968cd923c507c98196274b85681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241baf77258d63fa12c7c51d134be51d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502a9f764ccbe407bd655cbb8814dfe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7a3f0d7ba13bb02e5462e47143aa2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091910970da9038c37a1e116c5fb5e2e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a958284d2e2a5970a34e368ba7d9e42686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd5f3232e7ebc3dda4de86cc8d07a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd519ee8653f036dd584489fc6161f88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54bb4395893f133cef3f4a5db25696689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45088d5c76cb0c09001dc76145251f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf9c13f3194869c07bb7f2eb72f7a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240bfddf74315e91db43f9afd1fb5e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2503c69591d9f745a4981ba4cdfc48693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2be9afd178e56039069a884d6b3a97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c29db6777033b03c45164cfa89ddee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b065143ae419534218f908e0205cbd8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50f506880e6578fb404558f958f210697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44c9e43c7881c6b0087261e6c4547d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee12f188c70b209847fc6e5f98b97c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7b1a5508e8d639d51eff10b8f4034700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5733d79b5972931c1a0d9b90e0dc3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a5f26d3c03c84169c1f5557377040702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876fe83d0d5b49b998a04ecbd66578d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef001ac4ef5b164c506027333760a0a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9c3b4c882e7ef4c902cff03510982705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba293d2e3c18e2dc23d1023b8ba996706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762ed3ec341aa1c7c160968380bc4b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb54769b37071f826d8fcbb20c210a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef83161926db470f510b98d058ad8e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e78ffb2ddd211b20eb0c8fd6376bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b679b9faf9ef83acc94eb3d4836ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bdbcae599ffffd9e041fbe8de679a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffd6a016da7679ba2b278557b8347a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44904937b9d6141664f24e7f0a407506714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55b2294226e4762a26c3a645937b0a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededadafd4625e0f31b51c2d6e3b8080716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e294aa904ac0b4e24163040dd75e0c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884eecdc4e871a519f06e302ecbcd5d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af860be51dfe4d388da12ce76ed42795719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c84f01fd8b5464b59c1b73bbef2f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3695484856991a76b16fd9528a0437721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0f2056c02f46351b57339caac9391722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9462f6b0cdd7049aa77f03cbd73574723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f04a2933576b05c5d73540006a1c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d05f95735d91331a6d331dd2aeeb55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c532c05434c05c974686f7c71c1ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13f4366e8293220b3ca2ff97001d91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af206db872fca79bec90bc659eb3f1be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac21e5c2384f5c095ef195ef24c3a3c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d6fba5ec352576b6c1392996d6ec9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac37fd9283038c22eaa08dc0678401731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315704e75b69a93d84dab15123e4ddab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2695235fac8f6bfb06fda6cee13d49733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d246cb9734dfec1d3859e0e0b20a035734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d344d83c70200ce9fbb72e6bf04a637735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3295c871efd01ff317952057299ceb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f772cdc87c004973acf8a073adfab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0f0e925fab7c0c2b5fecb30ee1751738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7673887b99035664d32c664236a88c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfbc0bf8688597b91148feeea0f2d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4674c7590e6eecfcc4f5ddd776be11741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa2ba6e30e1b3e6a704feb49812e26742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a92c26273e24534f591f62c20d4858743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295065cc3ddf52744fbce935992cd78744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d86e237347a3b2163468a26579ea5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627354a13c088efb2d9e1347b24d65e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf5fa4ca0a03045e61fb74f775e954747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab9acf13a6a6d5d1cdba6eeeee9230748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e36b0fc3bc7063adf7faec4207395f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957963aeeccb094f324bb5ae9fb3232750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ec8a08577f5ba366cc36c939eb972751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544cf13dfc0bba4b0fa3842403bfc39752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad79039c341ca1e1a8db3e832d6644753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fe0b42d2ffec55c2f9ad7eca37f96754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0e87790ca1bf82682f8c084d23097755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1537759006429cbf4ce51c1eda7c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28e1a2b2405431f5a99fb77e47a6af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224a3995f10de7a98250c59d1a6173e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0af4b81f9b8896ba4f2bf66bc2db0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd34a6ab7b19701541ab6485e9ca4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf27dcdd431e11c0c76479242dfb7e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be60d9fa8585b2f441f58f8cbc0095b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b9e3c63bcc7db0426425a59c80bcc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467e798da3744b79c5b8b8f3b445a1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a22732e659cc5192e66abb4224c5376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b34a04f130a6f83407b6dcd78033bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54b0f6441fad30968875dcb331df4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a888d719016880970c0dd41e3834c809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6448609afd707300e2c9035a997c7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8063a84cc1344e5b94032e3452c7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a193a884ac9c29fd19292ae883d07412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bb2b5db6ae818203c9cfcbc589fe713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39b10d5d52482e65dd407ee9f88a7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb5d7c754f325475691b5a7e4e737715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d19402b328f71b4169db1d0aeba5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef3d5a1adbaa9693393d108feae70417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322669ae1c13439d57eff740ae62856618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e507a215f595dccbff4099b0ba8db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f62176115e96e1def809799d8283b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ab040f6ee03a8423a3e21557207b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf6a104c6f0cd85647c0bfc376e93722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1d139e2113933da68ff9d1601729423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e3e433998acf8e346f4f9079cb42824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f1c7f5a86b2526868a1fe09c5c34225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecfabdffce4cfd75ba8e3e4b50e8c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbeb9773057d8288690fd05c1b287927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7950090511b1324803c46b931e79828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045793cec4fc99dc4fdb29593d6e78c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c61965d8d818cdd01bba7af75d903930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb29210f4de3f3243ea1f17bd844ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970947beab81b391feb1ebeba30938db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287fdb93fa2f366b3c76b8ed5111b2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c8a2749473255c749c0177291a9ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b213c47688bff877266d079cc2cddff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b629803edcfaac30ea68a1b6f36cb1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74077cde6bfb6a5685c24967d43986337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e9faad095883848086556f48f310a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157f6846ab7e79d1c09bdac11a0661f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb88bd1db8b2db65fe702e82d4e5da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05363825f241631c8dfb425e68e4bd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d55ce86ec12250a836d198b970b24c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d748ec48c91d04667488f1e276d19ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfb1e86ba26396f18426474a2cd22a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41626938cb63308e4beb8e042a9881ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcdfc7cdb4ca0d8e72e78d1c24b47646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cc673ba60e04d03da3190ba07272247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafafa6ffd2f8cef01d1050c3dbac14948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00b32b56a29cda002728a383d9aac849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f39b43fdd00ab3def2daf42e88457450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd7745fb7af86a8bfa52c2683361d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934ab495bedae8f85d28e32e94e4d6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380616b7e26eb9d43488ac9012a1be853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0b4a88a27732ff489188d29724fe654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb77e72f8e483ace74c68d66009402455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ef40f75cfe7c6546749846125007c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecba568608305263820071eac8fc7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575ef8578b80d8380a8716e3200b7d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef17aec82690f566eed76b52632f5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35ad67efbacea56cfe6987f6aec3f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073641b9583945b1aaae950eb0d2697f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ed70f44c54371e78ea5c5cea6233362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b8b1db303f3e060631f69b3abc2a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9833882d229af5426fac7f8bca746664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925cea800c6bc4a715f3df6651a3c7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a41a0bd7856d64ace53bf4e953bfbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9af34adfe352f4fa3d7583dec6901f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a37dfc28839dac9fc4e11db65af4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e2ead68fa46991c2c1762753b38cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f88df7ae89fc6f83444d5dbad197a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a914d9d46ff92501aa716736d11e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bd947113109f16889effe65824b6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503a1981d09829d4f2cfc3b5664382173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdbca65d7db52d915d62b4934c891174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1318ca4117f7620b21bd2e86f580ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b2499bcbe56de047a4601b102db7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35051298beabbfd733d24e348b8ce0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54d93cc774a9fd26e27bb4fa12b00f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354681c395ce7b47b3776a0e061d45e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d485fb1d941e94e17b6fd872ecebb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542afd95ffd035f5d1a3a0e00d6dce581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04e439f0793bc5f8ad20b9145eb92382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6499ee486683097f870ad9821fe3b3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31695975af20a239453ac4308bab877784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866d8fd994308af10189b6dfb854a5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2a5cd9f9771528b9d22f246422d4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e180b85534674c550621bb1171f3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1b5872a01e8b1ae4af03d9eee148288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7aaba374fcb2491e7aa6e616a2d9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504ff53277e286b584929a139f8b2d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c5891f4709d77bf1a51660832715891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c0e5c6a76e78036a0ef5fbed6fa1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a947511704e054d5cb3634a42ba4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3712c49ff79553f4dcef2c425bfa194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c179c8c0949e05f4f7d933c00d5b7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326022d23a7765542fd9b5cd365758696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf655f5f1e598c3dacacd7f13453f1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce281fe717da96277bed4c20cd0e2d1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77327c42aeb3a07c2b142146713a094f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61488397e07814f7d3c0b0bb127c38ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f82d08bc60b505a60a919c60f3ded101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aefd1834e3ac7b9b9977adb205a872102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865507f78f8eb313763272d03c617b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfcc95ea01739e40f694f936bf1009104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342510d3509368fc3d354f6d8821ba91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816545f7d9b69e38065e92e6f4650d7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1129791f7ee4b641dd0c030aaff4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b0ca756362e7e0122cf50b61372b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82121607282297d3d0983fd504d09c16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fbbfc3580c124969a783f53b738fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63f773b3d343b98e1cf8a14b4e9867111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a31129d63090e33cdac8fdb7808501112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb80cad3db5c36a6f467537336e69a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a85cf251dc4d32727528518d3fc51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13899dd338f3ccab1041ec4d9c73aa5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e6f66712114fd816f8e2253de14c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62ea49f7036eec908ba8dd9b8c8ea7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3795f7d88055a40a8878020ea8aa4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271679e55d2dc4bdf82d14a779e56d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55b2bb43222a316c524bba15c19773120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87ae24d24b2cdc3ffcd249bef8d907121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd22070cf7807dff399dddda922914122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72131d0376e331da4e08394a8865a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79478fa656d4712f031b8cba0c20c140124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224143d91c1a2857e18582b3755082e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde54e5ea41e93b1a67f0358853dfed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72201326e5753118e1fac8c564ef61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e96f983d28bd15cd42756c847200f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f6e88d51fdc024980bb7065e63d9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1b6edc1545594ee0d0deb8887f3f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51038d18e45cd21c7d553ab16f0f8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6915906786291282986a99a037f34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc5b03debf6850d01653f28346468d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a1af6b5ac1ff547ce39d681371d8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29996a48885d30dcf14dddf8c531bed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f34fa27e0c80775ff9ce7d8f27552136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf942a3dda62a386a9733e4159a68f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692c1ae552ab9be6ff3d805cccd44a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230055848b8e563c030068a21cd6fe0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74490510de6ce0ed2808f9739aa741d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46955c4fd6a259fc3d1c23f9a613aa69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9e993edb70b90b28acb0531bbd49a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312e207e0e7e4f3a6d44a3a7b5359c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b42ed522f443205530399c5d386f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a54f30f6636023874628d6f5fb70d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26be9eb79606a85578d2e726bab68b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b6aa9a4d5742c1d7d7fd6dae241dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98c66bd6264ead94571d6befcf0be4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abab0902f97efdc128968059da6ebd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227860f94ade8f72bd0feeb3ffc5d6c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d1648b02dbb65a77c26b244ab2de3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264a1aa59b0a55a8f54574708d4348f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1f188e223db92150cf8edc168774a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587440425de24f4a5630afedfcce388154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1ead675fe7abd9b5c83d0a39dad73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1774b2032a18f37ad59d38bb565552156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595805967d2d20622d5bdace7d8bfed5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dd37630563df3d3a8c099173ab9be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e632840b85c7583e9e727ed1dd4c40f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7229b295a9dd0501f851dbf477b9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f24b60fa7f00c211a7bb0de2f0eddf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202447ff4ca60ca55f402e30fbe9b8a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50018f5562a4ce5e3763496d2de3183163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb4a036db4cc7c2e23234a5d731bfb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56d78b739f01726b43ee72702a5a1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837687cf31adacc1665e5acd2d5811fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc272faea093b1170c786dab1eb339167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c3c143d29ab5dceab1fcd3dac4f35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081396c534baac15e8bcc92c7ba26a1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e8849be2c968bdd3a2e1ca966ce83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa220fe6f7542f9c45301144b219d67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8b001d02bcab84996754dbf9ac765172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdf47f0ac81b729ebb72dc1a89718f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528f25985b73b948268d025b41fc41f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee9556abe74753ef3093706a9f9bb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2928060f4be88bba960afd2a6a67f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc33aea0caa47c534b43b3fb27ae8a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268809c6ed5884b6700d70d259ead005178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc171f8dc7562b2c36b159bfc48a11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea1f855667d721ed5cf2b4c19cb4d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d685d00206b906199e1202c29110267181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d289f135257996f79d6da9bd2f8641182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce7b43695fb05fcf1f8090322bbd85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f3ab27d811b125419205c2ad11d28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1faf7dfddea8cab7e174c3461f872185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced98bedb743e722fec1565cbb8629e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba120f1c1de52ecad80e53820b7c48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5261e135a11af76f4c6644dbe12a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8201598778b7104bd3e1b61bd27f0dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ab13d8b839768a2e835dac01bc6df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c7e2b459f8b8c42a3235e13417e9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526279714dae7c2982fae2f5094dcdb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b828afc7865969a77bbbc6ee9be7a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28e21fb89f37e473f9b83baadf1dce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62aa1a89b26e8b6a9c2be4a0ec2f8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fc4dd0e5c78d544b7d047c1705598196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7544e00822abc7895c4e8d4afebaf6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cdf1a016ac6bb11a6dd3cd384457c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4c963a0f079c6639860a316209826199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2b4e9d99c2a345ed92afd9b44e51a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b441516ef5168df36fce9676bbf786201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c99b9eeda0fbd1aad11f5a9519dcf2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a164bd91629bb496a9d58301d18ed72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbd6694f6950d0b4e2c769deb56adb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776acaeda5a37b0ce1b312f6cfcfb694205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7528b23eaa1622721510fc3e3317f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c117ff75b0ad072affbdbfe251e6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618ca9e3ddf57943cdd819c8c3f98fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf660607e1169ee2a301debddbffe240209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac8e52dc67571094ab6a2a9b7b94a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd10d700768f16f7f32bb31bd1730fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1005e946f854427e16691da7dcb3a1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67b699cc9340e320ebc3a284c9e0aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64724c42627349f0a6827b1fb3273db1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260250d41219b5a20241ffde1761ba8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc10fb5273890553f9cc9cf0e218b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97cf7b7df585b77449da67964ceb9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61711b2ef293be4331d89d4f305373218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff03e9e23b25c42f94c64efded30cc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986a647328c5fe3a79a408428964de1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf9d870b0c207a8d0253e084ab2433221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef439adee0e588405be95fee22380390222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2706cc10ad8f6c07fe498a4d7dbf1b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94decb654112e468cafb900cd32935d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70640c18b9ff11af205b477ecc2fda0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c68a705415d9c1e26fd72328ba6c4b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467d2f45a37156757330ed96c964ac7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e37bf77565092ca5dbcfc0e0b7f15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f933e16cb91fe7658a0e8ee88c29767229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce68e75958b24e63f26b1ca66ff7cac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d0fc59b47b5f0976c711df27bc160231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da6644af99518c5e74191d84b8669d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075f93c74809555426b38620278b785233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f75eeb14c00005ce74156fc497ce38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129ba7ac6950fbc453a63c20c257fae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eac6c2513db87d7fbcde0ca529f288236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e21d542ba9441dc62ecd0283706fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65072c69c8a17425a0d643b7ec278a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f381c2c8aac8fa50f0feafff90e2d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565e1d62bb5073d02b25ac8de89f90e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4853b3e64f58c9833d5d616336e76ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe358401610b637a88abee9f7482eb37242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cb9031a446be9203a71cd8c9cfc2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a6a330dd656df87f56c69be5fba3b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e09b70eda305b0a149c0d7cade058245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151e91a2becdd3e9c083bf4c461da77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf977c400ed8a081798fadd1cbf33e08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14abcb58fbef472b86d416017c0b7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0296347a72609cd3f99c60c6c3e7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dff6ff100cf891b2bc0bd82826df2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add78d8beaded471f87050b9bcb00e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034bb449537846d9ad6d105e2e230ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d9dbb3322955594654e1f2e15aba8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d3373698bdc63b22ee8fe4e5d4e41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000de24ee5d9190dc688946d0d42c0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d50431359d079eecf5879a783cf7b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8856fea3bd7fc5b120d8391f9bf1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf00f4b3dd9e279e24bc2f4ac36dd31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75916fae7ac166fe406c90f0dd81fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3296df2fa6af39c630d2f070ea339260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b11664d1b7153d94fd086f07cc590261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec17b5d8f552a59ef307ef9ab83b334262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86922e3d6a63e2d63abe706ac8d71385263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6bc39d4854491dcb313ec9b46512c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34924e5ab2bd0c84952070d10fc5464265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fa4e167f5419b0b0cdec349dd2a25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f14e710746d0cc032f7865d27a4a86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5930a703d0eb0fb690b89cec5be0e04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d735821fbf829d98049858d5b148c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201959aa3ef6f091658268cef3e2a6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53346445245c78c16eff47c00608bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8873608c9f9707c197e306f63d97ec6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feb6b653ca29a3893fa041dd77f46e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ac8544f7803131961d2403557d054274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ff18f0094aaf735a58f8d9bb97afb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9a23db1ae4014f5a722353b698f42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f33244d9541e12634eb67c966e2fcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585af131e78f69f713b399250e38a3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595c2a96b3a21a393a026aa03895d2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912effafba7da466df6ea5fe5b3f29ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3e97b814713fd3d10d4cc48b34d2e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a640ecac85dc9ec5b6ebe6733254b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49400dc697cca7752b7ccc11d81167283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0d1430267e9b902cb1ff437c8458d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f69cb2bad80a12a035ca82102d3991285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dd9fedd39164b6c4133755bad8d11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861409211cb3a14d1114b99e68f92c81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854d09fc6b72941170a52a9fbcee139288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbc0e31a49b499e3710ad5cc9fce1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07539d88c55cc0538e0d494a98b014290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06f894c4c739dd9362e2c7edcda7d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91761f270c325c950be97f9962955b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fea4f7f5a8e32e9f83040b7e41435293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a99c2b2186fca68523da1bb179722a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4216f62869e7d64641cea38335cf1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59becb42ad004e2a310709fe8a1fc06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d85c85879247509458c775c3f541be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c175e0eb5a0d2976ed457e62b77bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8e4f561bdb5ee23a629e8281c9cb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33437f4472ad46f7fdf0b4ef9098445300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194995ad0d31f56200ec89071d188323301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd51c73fc5772e1781b6fd33223f1fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb465eaec3c9854252661eaec380a2b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c0c2bfa05aa24e8afa2255d671413304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1af1738e297ca6b8b16d8571f6dbdd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c008c81a9bb51a7492b72b1cc94f004306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c2264b7c739cc4c5e9483301835d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10539ea6b853771a619406ea865f88b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d82ee9fe0be4ac499cee788eb3acf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1cf7e2eb0a77aa2d233cd57795867310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802286f3bb1ab051200ef67fecbdcd2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370647b5b714aac143f6921d15514375312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb56f6982ce16beb038db5b2ff392e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e79b5b7c2062eff708b3d5b8dc9eb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868eae8428b1f30f71cfcd18664ec8ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b5b8511a969a901fbe79240f88ed8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93311a2567bc6ea3baa52e8f71e9ac14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17021e319f6d688703b75bd2fe96558d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e3ee2f172f97a06d298e0006589ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602f503a44423f2c1c1974db7c1d123320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36352e5e7d183f7f8c6a9380f5eb983321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32b6c4add048f73f5201798665e466322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c8032f28d923a2d251baf7206f39a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b7e5b21dd8bf3720d5cc6e1e4cd29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f101cd3fc2a21a255aa40120985b20a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29c9bd3e5fadb89709107caaa4c4d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcebbe656171f3e3b53b38f0928141327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f19e09eb203db66680a5f604d7173a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ce49aef1c195b1dda93b44f06a5f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18265135dd32a398c900a219cc1fa866330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a560af88b5a49e2b12c63a53e6741331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d9ba27bdc432861916329339580e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d446ed10fb22d3c6319c8b26c7fdfcb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4528f57d3ed37365536e6e7f3e2c2bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eca47c77af10442e1754677c9732f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7347dde9c5025c86df98ccd82d4861336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76880cd9981a7a00c3317d5f980f4be0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8363a46c636c6288864431b572b3f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c510d452ff2572f52d3800d43f7f07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aceed5329c7b8f7552a75ca288daf2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dff7a748be7b52f8cfc9c46b971a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23d3cdb4ecaa022f52b1792b9ccd8a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9857bc5c51dfaa489b4e25a56b1f935343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdf273f720593ebff833909c8d2416344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f23ef4060ddc7004c728030de02426345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb485d007343f49e12b79ef4fea78c4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6aa5135e58f9c8437accdaad5bc2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86614d666272945da2f1b1e13cd3087348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba04404a59ed25d01d90fd45686076f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0a96b345bd848dbfb82964ab9a52f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdf50bf3a40f6f9fe316f4de78213b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d54b2097fbf56018db8d81d44516d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4aefd11edb8aa110a80d138c2ecaa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24443b0cce3f55a59b84653a7676008354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a27e1e2a59e090d2cde11f566e500355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e69aff73095bc68a0f88d38c65d78356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48250c4db33ba53df208bb99469e4cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d243556d38867b2cc048ac8ec258a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24a084dba176faa0b00bb9ac9e9d23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d1b43e8fb2ea010c43cdfe84a8e7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ed34c7d3a2462abb26c40aa3cc3a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0b0155f638459a3a73677afdda93f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967709cc7c1ed0159077c27d21586e28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9febe182aa42ba7e2e6623b91bebd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bd135b2286a34d689447c2f4b167c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e88bf4cfeff46684431f252760916366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65983fac199a93f88c9992ff6f46860c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba8c046877e29e58e24d868bfd6e4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb826a9f2386b585445527f1a35ea47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03043561a30f0e60d2391faadb7e19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebb14fc6864d0a2155d02ab897307d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735329c99f6e2a7502f47cc0df71da51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa90efd0f262d3dce211f11e66a4738373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db6e3ed40f3787f88c7e5d5b8fd8d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfd723406a04bda176bd2e0e1ba2e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e25eee73a5fef9dc85e59504d568c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01e11c0f6576d4f8fb36c16d4d1fde377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151a5e4e4fa14be7afb302a2a8a2c39378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea3ae6ba6dea3f21660953b1fe98c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d34bd4fea86180d1231ad5ba6fba35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda6a0ef17cbd243af10f792e5b5a10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76bb6286841dd5ceaf4fc309983d9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6db80b00fe6d26b204df994f0a14ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb2e4cc246ff34dbdf6b136581ae6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60f81862422595d1cb9c2ad8daec49385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef5562885efaaa314db8f86f5ee5f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7543127ffe1e532a4d8c8bd9d4ba140387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e3a9d98036f21d58c75f6fcb88f30388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066605856df819e070f08e72f95b2b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70b1410ddfc4dbbe5129659c03cf5a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0ab0c441dab96494b0ee4ceb8aaa0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363f829fc99b7faa1cee3de5dab4a06392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f1e2254ac57d0c4151d45feef4a96393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50004ea1fc7d1cc0de2e32d97ff39c0a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc96bd38c28a50226a840aac8043e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a9ea1312b93a4cbe0679832fd0b63396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c880cfdeca3790e7eaba5ce78f6d8cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c0539fe311c76ae83a638f15bc6a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf1e289b2876a76ca9ed503692a605399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a71112fb0eafe595d676090a71d12f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820496d6c2cad759f1076116fbf27f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c63136eaa696924ff7d9ff730a9ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13d5f1cf6cd9306b42ade4a94f90a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc3c3d67b87587bad3caea93bf51a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa97b85d0a4c4d1cc15bcde92c97df9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d30a96d1cfc988bff7894b178cca22406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814378fc8d7090436058ad8ade95a280407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf99266225b046fd2cb046f9a1622b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8172cde7fba294c9f067a47c5b656f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b52738cdd9be3a65cdff4e23ae8ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2b6721ffd088236ee79e9110eed6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e6f06821188e34a01e6036e9535f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d29d6de798793fccfe5b0da75e1752413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a32c27cbcc2b80665c7d28cdbbb4f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea76cd569942f47e5bec8b2c4dcf21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986f12d8491b8c67fefc72080b0cf04416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1690b3bd043b804b5a69dbc2266ad8b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f1c1ae2439e1585491d4a4f2852b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fc4b0acaa0417c2a3520374d5df18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd3a8d4cb10073191d22dbc37e44e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58cca240fc8728d710803cc1ebd8f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2abfd0b166c3809edefa34e3832fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d586bd666946af093542b99f1d64bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951f84ca77b7de37930bc09e7a8718e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dad739e207b8700e36082100ae309425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7438cd68657ad948651e708ea460f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ce203112da4231b2ca6adbbfb8d83427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b53b6d6a73a9bfa06cef9b2eb3f841428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284031183b1a27eba940c59d0f96678429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5bef995065494c12b65c83dcef620430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147a825d54b7d823e1c47344b7e5a4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3504123e83ff6506710ba8620e564432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd704e1c1ab393285df56b1df926b732433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf767c5603c06484dcfdac309995b0e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463ace0443b455397aab22fbc50cb9a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e29ae74ab693b6e24c0ee0d8d7daf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd0c8d266a0ff2b17ae0af79760ad3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f77d023b285ef8b05b18011b7a284438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d81f3b195bc0e26700b462661e4ddf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b650c074627be070c682e30bd31dedc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16379a2539719f62c15bfd01975a95a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc722f48b61573ce08001e6c740017f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933119a7a4541a6753b0a28f14135b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054f9917bf4b06e94cdda3dc518b886444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb94627c3d705199f8844983764ec1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6360b0f40e434f7c6909744a03439f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4913ed839c9efb82c70e8145636d954447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b34e741ee3e357d28a56517b6990fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab11815807b635458263d1d6810601a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f63b704e074b28366512021866723450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca842855312f805e2663d2f30142b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2b2de58d52a91705b8fdddf3c2821452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1af4e8dbca13718e5eaa89aef5ab49453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ade615c3b115377ac78da79a0f588454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c22e30e6514a7d7ffb9a237020a1b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75921b83f5abce2aed7b5a03371b0680456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dfc0ade57c678c24f803da6a400c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ffcf6d9e862d1d279932a4ae27663458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5385130f333cbfd752b3e8c83b5be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c68ac11afe502094ad1aab87b23ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b641df0d69115a1a32ef0c21a62281461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e092e302d697da9a1900df69e4e3043462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9220e242fe03546f01c2bc839c4f23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c36c16f10e7f2b856733d443750aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698b2c2386179465823ee764490c3da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672fb6307f74683d26b1ac69b3b28f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e12182bc8679c506ae6e57b896ff2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f60a51b3fd592582f508b0a606606468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46cecf078d7cbb1b106af8e5a58150469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2704f637cdd4fcfa83bbf5e23e596470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca51ad6865c1de0b4c0bf0155cad9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7a384c0e905cb72fa82447ecddff8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acc3fc37ea46116173158ce37e7a3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acc27375a92ad3ccc613ed65e9c288474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df831c22889a773afa59e8b5c3143bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a29f8f347f29ada490f353ab27a451476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df9c05b75438b4b412fee41fcca2b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad213cc8f08dadae538a4c638902906478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90895c1d344f57b7d39c1840aa83aaf3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8eec493229be8dc6ebf3c9cd79d2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aac165d64d5f88bd25289c7deb7bb9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654654b32b5b61ca05034112f6e32344482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f3f72893b2d754ef1d20aa2fad57b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70b7c0966e8b6243b0410f566c256c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaa876329483a880aecb6ed98c733d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048a39d15e744bf7ffb28e79277f858486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7330040c79f7b1f80968b92f409e43f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fa9f45b6aec6355197a177f2fde20488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1156d87bd0709e57a1b9f8add4984489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ba75f6cce93df348717e4ce53226d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50345b38ab851afb568f06497f7db723491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38b447ebaed8df423cc638c264bdce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3f5e253f4a17357fa796d94fcdd39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877117c503a633220a8653c6b0fb8af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6eb8f94433f3508f9ec0a4d4be0aa3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bc3b1e9010df14c66f84571c81031496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3373b4764072971686512b2fe3fdf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d150ba5b3e749cce48a7c039cde45498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fdda6ad906fdbe1f5c6e2a8720f4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680ba90fab4669b894def6d9d4a8fa9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bdcec46624dd832ea22b3446be644501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511409c15031003a8c7a4e613f3536df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e851accdd65a12be1b6f0f8b4dac7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbf87fb5db0a099f2afbe5c757fb7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeca0d5e13101f1632888441189ed13505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6c7c712a328ff3926c44aa0ca4178506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc60d7574c0a4dff51b1925a374e122507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee890c94b16874b18b8be8373cf57fd2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875aebe5696cbbcc7f1ead7892bdfc64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5f9ab1ca35c207f6a7d280ef11726510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3d435692fa472e324e3bb5acdb5ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21432294049802c9ac30d4a6b6d5d2b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc47f63026c7f699277bfe915e2d5d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c259ec074e7c098a58991a6c928c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e2794ba133cd2e3835519f7179342515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b942a491547a39c6d933f5ce1aae264516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b030ca40ca696c2d6b72aefe8466b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5840190ca82b286db28dd342f823e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ecead4f02c986815e3bcaa269feee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9b267c8350e09127a72d3471c92de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63db735c50e477bbd155d0354f63cd2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58460b04147699a04338a142eec62b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d54d1c4836ec7bfbca2f10e939849a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb9f431f5d1fa0cae6bd53576a90bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df39308591cddace2b9b7e30ee41c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08e5a344606ec50092f1738488d500526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47770ef7174321eeb3945dedb334f187527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068965a30142181cde855bac2298d97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008570bba1d25fafb647385ec1d85aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa409d1f4ac3dac602544bc672eb300530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295f4ae2523d0df2df154f405b8c08f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafbba16a0314cce9d0f1d232b11dc1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7709408407c6e848461b48ca6ab49533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cccf945c4b3b3ca5a9140a84252537534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8e213627280d112c9ba9ec9b951fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d85bf2100768d1be424b71a7e674f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3187e8cd076547273b01d5f1ba1f98d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1d917beae27a44619e6d28e8adc9f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b23bc2f45babd8428f04379fc688db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a07305e88dde0e366f03546c93bbf7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb98446eca9bae2180fe9840f05671b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d846f8c2643b25bae540a08f4bd549542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606502b48b154630c00de373d3e9c26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f794634bfedd8e8041f06c8499b3084544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c451513aec5be4c3cba1dcdd0fe9744545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53695d5fdf455cd61acee75790d35690546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a7a14689c4e5f28d05b799a6322de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde8304a07b7ba95d6e96b5f505452d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ad3217bb30ef584bbadbf77ec4181549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001b90a76941b8c132665e7ce98f5e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d780f8598ff47cde6a259c17ef7e962551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e245404a0db1be326c09fde5b2cb59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ab88337cbceedbd7a5704ca60d29d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebdc20f46cd31b7511c158b2926de1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ec72fda9e70130d8369393ac6593f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9ac95017345d42a952a9b721cb19b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2338bc0909705e67ed0c17fd630065557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcb29af1a00e3313e4836ecc08b07f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30356a1fd90984861c74f1fc9f235f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ff4f68a1f4f99c7281efdb4291bdd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67369afee074ff0bcb804605acbc14fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c5b333b95439ed22a0bc98d696964562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd3f3bb8600a1f76c5a10b2b833e36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39852d348941ea945723235702b546fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b55c0792d84338f8967c3d4050cb75565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e913b28d53e136b9733ac85a98e4f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6a2dd80866634075e34284fcf6580567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57104912be17b640265d80fc9a52305d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53517a8e4d8766be73906465a2c211569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc6a2d0458e0847e86624f77e26a51570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f2b06ac055165e5a0729626393f3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1717b3b028245b0dc78d728f6f119572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc790e30523a6c44d7dd1ff6555816573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332964256ab15763996e7d9923b25198574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf68b27cdcc1439d90d907b815dc36575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb698778b673e8ed3abcfb2f846d12576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed61133f299bb2a6b1da7e578c6a8a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024d417ba11784734058e128ede43c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd8e0b5a183c8fbad8aafbf3c014ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2c667f625964b319d1934caff808b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d6595392e7da46fb27548f3661423581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e20822e48e8f163050b6f930a2413582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d843ea526927c786d786ab5aefa3e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3afc127fa58b4df20cb7ea75c4692584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4520aa5b6c8ab51e109b971f36784585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0c7ec93535523b0072441cd6ef18a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5f4fd77828987894466a1b72af0be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7820a64ecba2b67be8413baff2326d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7704bd796a7b272ceb2dd412b0eb768589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e80df3b4bf3ffcdfc2d79958aaac0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fbb5e52c08208a118abdaf341feac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b3bd175bb0ad9a174a180fb3d315a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c7443bf30eb8d6fa578d462c06cde593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c9bd9942925451801516a6f9cebb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a19d5c7d75c848c3f2e2dfe477034595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baa943c5250fee7616a2604ac8ade1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb1ae6bce7227efd58067033a34530597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f163f3d7a01d3248589d71e9c988f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f5a954df49c4c6677dfe37e94f1b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622df19132d1f33db80feeb198d463e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981fc19de510fab079737d1177149a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7fd5b1746600cabc7358248b71a71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52fc985dcc93b04517258fed368ff5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77995486772e4a3282f181efee605697604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6443c4fe4815a4218146fcf4cfc10605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff3afabf5eb432f0fa6781243ef0bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f149bca091a943d01721512f1f9074607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8df8874ed5bedf726753c256d65da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdb634a8da94b00cd80fdd7d93ec55609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157de11a0463f5e0e3ec9ac8496d3523610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eec499554d917078d0e8729e4355d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a14e2d3499d2c371f7a961566417b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323a4965cfc10700d6de1e9be34aac5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b583c0bd0110181b8ec28a769cba2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e3cc5a331492de36a19ac4de2d48a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2d3776f5d4bb13117a7a5627d9cc1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a43af0a0af4557e19e35a7ae5d7ba1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936400f054f17f551bb45b3f2081d016618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed698e4a447d6492a0162a10c6faa81c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3c2c07e25c46fcead26cb1c7be853620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092ad1891ebc77fae14031391f817ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d737cfff39c7f04e1f3689bc753bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd95cecc9eb12b37f10f99f221f538623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c358985a24df63e5a181f90b5691686624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6196959598c88a109a84e3b405c4db7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad88e91c8b335b59cfdc337373627c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6ba94d6453e68bd208dc1608258ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b610b645b54395f6506f5903ba8e35628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b9743e90db3b7055b9264cfaf27fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca7e0f4529887535d029be8ba8f46b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146eefe657a5fd53c95c8fd19d94dcf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659234f681ab0e3845bb4ade3935e7a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967c669619fe0a8461e6d939ce40a1b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d339010f3b724b4cb4f9fb21e6f5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9f66ea6487a2d5ce5c6c3be2cf33f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788d81e105b57f55bf0e7cadcc138c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd2245438abd509af924bb667f5226637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eb90643ef09f4497a6a5c25d4d54a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1220b4359da67309cf92cbad0ec9ea7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666792d17e72e1c68d611bd40e53fb77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510839dafa16fb93c2940fcb6adfbcb4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6d839eed7d0791ea7f8607c2b8c6a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7ebba5df8befa8756f3a2f6e97a7b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437281fc527ad42b8680c994b4100c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d33fd23553c18657a27a31c19abe3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4088f47cc3067a61065d5c9fe98457646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cefa5fd8074704aa913fbe471f010647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745f3e0bfa6d0427257ee0a1eb6d43b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc79bc70d025d868657ae8684d3c29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167e8fc4618c44703ffbc88a8545b23650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60793a2dc533f92677b94703369168651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b09d4000858bb5e99825dacca3e7d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b563d6de863b4c5479a0e1a06220d11653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2d2fa62f12eb08947c104f5e32954654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb36be0d0fc250c62ba104f6b873ae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b079673edd835d7fa4373becfc31bb4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fb4b5cb06bda2b1341778a9426103657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071102903439b2e0608c6a641b66aee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1a47f16ce1a6015266dad942c9a2b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5086e7cef7565e69be89da888585749660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bf1a3122fe29f7028ae5655895b16661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b563be4acc4b04f467ac06bdfae6d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47305d1e912d4575beb687aa7f369cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b9a76add21d85c0c0d930123d515e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f974557b183c4b3bd6bf6a35cf0f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7f9bca867892ac9785fbedb216117666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a14e5f7ee394ab8597608b037d9e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32484121e638fec9abd580d711af9fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30744350e73703b0f76f462ffde93778669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0f0d250c8c5f5a44e5e9ad953f3de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d30173be12b6e20e2272475d313db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14a20b8888ce747b39e7092cf3d6bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480a3ae7e33bdec26ba9a7def498d13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b68e650cbb973b95878a64007b3c71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4955b20dc96d2376343bfa9548ad4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc6ecd4d9dcf1d3c2aff2087970293676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362df7d2400e8e8f9f5f286dd0386049677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66892ffeb8cc3a12288c0cbff995dac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75597c3d424b004e4a3c84865c0d8f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597c302f0a9f39dd635492f55a60b1c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c25d4fc7c35661aa8f985e2816109d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf022cfccd75c77492b89d419900cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedac927caac0c2b2a480bb004e3165683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dab361dad70e096206c5ba84496eb8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eae65eb3e6a8f79b3fe1165a76b88685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bcf9a1972c9d820bc33af2af278d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd221532b9f02e66f00fb8e7795076687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7942372a3e8bdfff14d311fa4d7910688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8e5a80ab1f480888414d20d8a07e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15ef0f2c0d9130740845bcd0191024690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5f01c668dd6aa1aa66dbe73ff0024691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cba9efa94b46f9cce6f4a76a77f47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1744a32f10e12e9cf3e29a434cf20693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690b37b900a06be9e0f714d26eca971694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3dc2f6d2ead72fff33e0dc989ab9a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5145aec0d23059b6138d44c20ad9b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124968ee172a2356327a93188eb33368697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f3602db8bdc153d4d26ca46223626698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de0f17b10058767287ee8fa99867c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec9e2bd65f6fcb1db98363f115d5dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0041d4e85e64564a9ce5145b9c98aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7727228dc3b729bc8f280cbad91f25702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64c6724ab3f52a5204105c16a29794703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a1d8e3bf56a2a491b803ca634dcb9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e699c7fb1a1237f2b0ec50213a07c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f49da7b1b520c31143e55e4d3a9575706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788040f1fecfd7e4b4bf8232b0bf09b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc96396928cc8a3982d8fd0b206d30f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4c0cf0aba9389b1a2311cc607c6e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b6cd70b0d6aadd4afc0e44446863b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed57b130badf6b35b28d07f9f2fab0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571013b04446fffde2f7e3d188f4c1d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d3b706cb9f2a8ae4d82482b2c0a7d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9e1437f9aeb351617e9d65e28c127714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13524aaf78a50de46d87b63debe5d516715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33cf592fd0caa3d2e3edb3ed46d230716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b386de7dcaa7dc7249a40518a5e7ccb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670b596c646e73f7815a6b37f764493718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e608aae9d2b72bd6e5495c7c3cfddb1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a60ccb9e41f5063d1eaa0a4c5de816720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3fe7e748a21a405bced565b6be4e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae853bf0c87c67fb275b7647fee04f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615a2a138bcb7390f72e8a52cf6152a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e9ae1c1044e424f59a581ccee3548724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed63656e11d523d11d283e499933bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cddaa87ee22290e28474efacc0fb83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a65cf9c174510e6d8cf9c80175730b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5c96e0c1c22216a0f26e2cec4743c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c782c8519122927c40ce26c02d3dda729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07cfc53af487aa16649d666d09836b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320babe08c39eb5b8f00c89c66795117731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836abde7afa412ae978cd1666bd16e07732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0858d84222bd18b89062c1b714eb84a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab19d6e34d75be9e07ede7deb9653e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892b7183475a68dfebaac6ddff30c00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe49f6dd0d9d5579d47c2dcc9cd063736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1188d87c9adda5e5275c88c7b456dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb2a59ffe2b8fadca80a9aacf5a28b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cab44a2f5178670c1aec939f6e2f32739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564a2bfc3dee26687a10f8ac7df084c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4d4060a0b9678816e04de06f0f343741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d31b8b4832f5e0c835aa59373717a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304ac72d4b8623e9f67942b0d9c6ff3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba46c8d1923ec81d6d27577b2980cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b70015ccf3dbbddb07e2401e54f96745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998cb08192ee8d1e2bf3989c199bfc9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3b788ff520a2b37b2cee4d60d33dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a425918bbdf342e3ae20c8b3befb953748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76486b8828415cab0acf96a4e25adc1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab792ed946c73fbbf7b573b3f90c8d73750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fe9b5fbf083c22699285bfa9bd4f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc986bfd1869a0881493f3f9fec912f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034972474c4b2f65ae9db9f8062782f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569de0b605c0ebb3f9a098178046a874754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa2f92a7c48a5c1737db6f88d72c2b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6779df92458183e1d8da8c4ede036a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4939979ea46a978767098b0100d83f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030da0e5c99d8fac842dd8435d0ba7cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98afb2dc02d9863e37ce42e96e2e0d7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>