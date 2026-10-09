--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d495e4e18e46b7720322240fa8ae51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fab490e7c7d07a5c9653664bc720e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3f7a7c2095daf89124b10d4c9e5eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfde05614315e74ff770eeb936999a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c6d53a4471939bbf2a4b7f198dd125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eef6e6e927219ba8370b47c18de34f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af76e027e11060babd8bd0b2315c8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caa19d9a2f702588d6efce8a6e45128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7166053f28f1b0ed0e009ffe3e4e6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b394a9778bdc9d3096afbd44f85cc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109434c5f6e8f086b124d87a4b79d8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cfa3a4d0a984b5f0f9732731e53af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00e61e0228b774e837d14e8dadb3e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d51d5b65e079f6947dce77b26c1b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffed91bf1683db6cfff9a02a426bd615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393319bef682b18339937731667df57e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34693582cc4fd3f1c269ecbef6d1998c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cd3497ce07441d3e49d6988943ab818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de437cc0b6019386c8a87fb20b14a21a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd10dcad40af41451e459beca04471d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042069cd0517ac7d47b56a2b3ee70c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7234533ac4ea96870d2e40267b013e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337a1d99dad2b6286b885a17150c03223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26604f5313025a6310ee079898ee2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269854bed9d9253666bca70ddcae168425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befdfd08b6ff51bad2ab28a9ca6746826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e402067b0165c97d199e7fbecd43927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d109bd427ecd7f538b5898eb7896c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122a6a7e326af4de02147ea0a3f574729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0534bea96547c02a31cbf3e46c43e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7677c70831f5d6754eb6b227156b67f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325dc9032c3af06a9a0f956c2e7fb8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200948b466b46ed11f6ed28f942a5f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc6f92da868cda4baeb7b7e8d85e0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5f7a6bba76f4be5d6dbf9a1be10be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89286b07838ccf2b0a6a8a5a5f1070936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c5cfdd6c424be63866e1a5515cc5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70264ec8ea5cda4b4c7d66111e60cdd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5528c45dfed5826574c2b73e4078c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf95a10fc3ef1fb597a10f56c04b76940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92606ae238d44d2d921bab710746f2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3a6c6516d380c9f62ef931755ce2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a954c790be8be7e026589cd29d02943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b3394a88bfe8403c410d63a650a8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499d444031bde7c41638f3341917c0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1f3adf55738cfca79489d2be0a6c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81bdb8c6d1fe9f77cac0237e128f6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702e0b9a4ce0be7644349657a5c09c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732d40973d398969fd24bd074b2e1ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ec82c5ebe8f4f2b594881eeed66b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc28bb17bde37055a326cf22d283b6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fbe7cc545746d5906cb6b773a316a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b9b37f57563c4651e20d1d6d55ef153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0562044b4aa50567a99b49dd6f4ec954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd50699557f5b9a30a013c2cfd2d20455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f025be60b22ac7ab3d3bc51235a8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bf7cc0511ebb2d762d5d202c1461257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253795f3b0c6ecf99bc0c4a0cf65093c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d462eb968c7918749957854358ec459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7801f6ffef31363822f87f0ac72d7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2e379020efe3e55b4a919e8b43abb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0002d624544b6bd02c6f06c553ce7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2dcfca81a2017397fbc11fc7d97fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b328d7322ef4b5c102817c3dba5c9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea9118f17fbfabbf88bf257771568665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1920ec4a46038f5cec169e3162f138166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140d0b8e4fabf0e7167fb439401d49567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fdf6c3ea22c7751a3c8c62e6c1f7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5a2e2b6de8c463bf1ffb05656d25069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503e20da5d7b6a8b2f2fabb5985b93f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc3cc11943c52688996b6659b7177071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6473ef08d0f56fd43fb6a025d3954472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ddabe418445a7f7f2989a83ded8d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04083bd189e144aaa763d4bf0b44600674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32a1d38181d78b837da1e435d8e90475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4771d50529480cf08a88e40ab8458a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b428b9e4f67d7e86320897cafddd79a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1941fa60fbbc60afa5df6a7f604968978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8702e5f302dd7d02e63bce1c01146b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536c4d85f01a6cac150fa8560db32eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956b8c9cb6a63c4bb7f76c2ba0d28c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2753488035a8a0368121f6223a36482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ffd63e873b953ee3ccc31729573f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813ac271d3c3f0c6d0c501e54493e1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014429600eb92d39a2272005df738d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c757b71a54c760845e7dd6b4c0471686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb0dec6a59d7f9a61f32c8e60bbfee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3273b069293d607f5e4127aae00128188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be388d188f8951f9adf52175f9f46c8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac85f13b45511b09f4d8a4f3df098390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6b1e539ee88e5e0fb4f8e9450816391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6c1f66987e5b4ab2e06288661f5ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3e2a107700fe3d7e72da14501ced493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1609d6d97c0e703b85bf172f80b37094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4993cb4a068525465e7cd3974bc8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00d2d46f24cf25c4119a5633b9864896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d73d4b2f06b14f20a6e514534d701997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378b1db522ff7d3224acc142fe3df6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ee442de1c29265841da164beb370599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cc3bb8fbc092f6767eed5866786ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bf101e91d00e476b1ad96630a3d46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f333bcc7e7e7055cc589ebd0c05c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ee9c4a4016dc370a25a72f27ccdce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0a482beb6fc06cf9b3baf5aae4226104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ecad50b1ab5d56d2f896271c88740105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a328e69ba54070509d0485c03fbba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a7d7ac2f41cf13d39fe352385b77d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae574fc4535769eaef370d0cffd86cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7320361dd70b4dd740f7303ca3c096109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840318a1366276e1da4ab27fb8f192e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f693e5a89f8fb7114cb456921af082111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c00b5277e364796c02dbf22943d06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73aa97636c9c6e3423a67053e691e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a436ef417c346aacfec863f026579114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48468a8d2e5def6034f8d2a8546de04b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696c86d5fad1606c31490909aeecee6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfac21e499b2925052204064fc84092117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cda90b075c44fafc7ad15d845ed84b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b004a96a9cda21cf6035b8320dbd61f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7b067b895ab1201e3c9b0a47ff07d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77dba89aff2370b450a90cd45dcc91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdd819eb09d2b6b10fdad5e238d4ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d6b093df97f28f142613266aaa35e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa48bb711d3f3aab8518ec5e92af01d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a391cdb2ffa551eac68520194e5d10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dffbe6a4f85a3d2a5bb1b6864fe66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbdf3b03cf11e63a72d36d332b45a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc12b2731e6e9e7300c0c8e137cfe0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965845c6bee11b753a70dd8d4f1e1c68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe79154ac182a993a85778150d31b8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26511c458f2d9d33f697304c3c61e83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f151e14c41309728569ce75aac2b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a4343d193c378a23d2d9234e99b31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ff0282e6187b0e8bbc7501fc3789b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12bc5b2aea9823ea2fbad61b20cd0c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67381da63912ae451de808a982ef2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c17278d4bb81945e5e3cdb11b24cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34246a1d20f66c64abd124127d99b42f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb941ada12056a7b3bc9f7717cef7179139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3116ec083a255d4003d3b61c50cf9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144800d0ac4feac4bd7ca4b7a593850141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f3a0d2d14b2b4cc02f37d5657a5ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b730e49a404e42cc8bf54a83b8975143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4e7e3c55efe32ac47600f0372ff66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c692f6eb3910c1aac20615a11310041145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674c8ee6b19789b25af1a02a0b86186146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cdf9aa98db4bebb7aaf714c0775c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c532ae100d76046b60345b50b775e08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4126d097adcc5caadbaac3adb39f9b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6a24832f360e1a13fdd33e86782b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1194580032884e54c4209562ec034151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec671e24b6bdf931e435ce6465034c8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af42122bccf1ad24e9bbdb32a417cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbab94d20e11c0f10c66353e10f92b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbf0026e76972de25f7fcc6b276037155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5d94c31278c730a4a8d28fafe75f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ac5ab9fa81b9c3e29883246a6f2e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fe8f85102e8a3935728a9a45acf0c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15aa9391f9f653df108606afe3e33ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a61f24c1caf9b6a8ec9375b3d88494160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e694cc5d822b24681eafd827266e9bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb46cfa2c26d4dfdac9e6d4ce4e7b42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1d1ab6ced9998eb0c2929edfddb2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6051eb49a7ff40bcc97451b3de5723b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac3f2916cad20694b0fd91c53a315f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad5e842a87465cb24dcdd919b11c2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df7f48a7d2f6709ef9367020894429167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218cfee3c7626c91394a44e4a00886c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562c7beb17e7e60d570991bbbc7acc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28306dd114bc0a449513babe590a9506170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbcd1e46e0492d5ec2997f3a92e417171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b01e1df02433007cd41fe50d421195172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e05beafe188719e603d6ba2f6fb4b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3c7b1bfe44f8672872ea0c7c9a42d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71971a59e0f809c3b98f819e6564293f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306c79fb1ba80b3abe7235dab2a2818176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2b08f1a5ad8b1f8289e96aa3f9f57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fe657288c9d3ecfcdc7ea828ccf52178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c33e00b8e3bddd917cdde4c126eed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2ccdb88be896b9320fa1e97a211f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8622eaa2733c8c340d378c0122ebf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd647d0674a6d256714b542c2cd55d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9223dcdfcdbd04ff13145666a64a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e941482fa2c5b48dc217cd729cca6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d1d0e9b6b043bf0a89f6e41f2ae84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f5eb8277cd6350878822eabcdb213186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecce9ba280693acd6aad91ba73ac5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd270318ad38177ae9ac21fe9c412d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ef5d3749725e47f218b185c8cf550189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b87b0e9b354582e2096bef7f6aa664190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e356c6c65f1c878be9f63d73c3c269191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bad59d733a230eba557c2b57ae094192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343db409271dc9a19d88371632e643cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4652f1c1cbbb67b71fa5060e2eef1c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ca4c0d097d7aa5a19d61b2988bf11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e331dc004de6bdbd0fea9d52d55cc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355295b237d781f676d97263561fbe5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ac886ba7f56b9f373bf779e82a98d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787d45a28cee8ac3c9d5d2458b0d326199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848618c643632739998d2229b2a1637200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944f548dc372e0d1ab5819b93e718d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a502b1533d172fe91e038bbcecee0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2dc2dbdb1cbe672d7dac6a960d65a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e70b72041d554245c86c163b9f436e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97981f0b4a1ae9d2ec22cb0cca57e41d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116471136bffe307eb844c321b9d284206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3e49734715f5a5664f3599c7b91b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc086a5117e9596b911df2fb0b099b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028116f82f009d72bda7dbd2a8e8fdd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bef0283a88609cf2cd8917c46b3f88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8755c74aac709a2fe80e1346b97a0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bbc3637b751c4de78df9f23f3b13b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f68c3856b0cc5d0ab106d455bc0659213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267975dfb3629756e11c163c1830c3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f512e18f34fb8152bdd52a108264ccf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9ff68ec7ab026d21e8db47598da5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f83011b67817c59286ef9c4482b2c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fbb8f51402016713abb62699624b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786421468c2f4227535366dd7c8edb1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a204bae391a801986b29bb2b69305d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75b6dbc7449eed1475300719885ab5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405b29e1f3a8c50495e1b80a5cdd039222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e47e7fbd817bc2ea1520eac48fd85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f76f9576b802822e34c63a3675e073224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed174c2a91015aebd1cfa4d6d7225ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e71790134182bd8c1ad55cdc34134226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4740cf59b766e5fafbf1246badbaca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da137a166307bb27813c93c1371691228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9590ca4bec858188933e86ab6a8fcb4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa90dcc8c9d69fc59d2bc982573b9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4267d64494fc6f6fc9d8d6219e1c14f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b561a4b83d23eb37e8161e2149c2b8c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d51406d95ea5a384494be52c099567233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3a3a98601938d37fbe2b4421677c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bd1657c5a20092a25a9751720d18f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c2687fd5e7988a04b2e6825e55163236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77274b4d89d670c2fbc62f4fd562b95f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c379be0a95841465e6837c29bb10b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4ac9d37ba1c6761131224d659ed0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7115d6d08d8281b7ba2652fc71807240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a78ce00edc314c7533c18c52c09ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8750dcdc30133016ca15b5a9a3a41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f56e0ab368dfaa25f94e02f432d039243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91f2be9aee0d54f25e30377be427cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749be03ef3434bf22671d992ecfb3d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e47313bb8737c86de5929cc7dd3d7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d14a2eb57c1c828ff34e74ff68fb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c543d822de9e7179ebcf7076db7d869248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dae6045ec4033ef875c0ea5333991249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb0768bce8b11725c6c728316f00a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba519c2fc6bc2371a4ac1f7f9c48be1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11676a624823ee9fa18e8d48cc7eeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53894ee8ebb4147c51fbea880b59271253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d431d1469aea2752a4fb03f8d3d955a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61351b2024881dde5d60476589dc21d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f864f534dafa18ca7609551bc63097256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d75e78045c1a1fb08711b40270ece257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a9bd183ec7449606d2477da9d19fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442474a1277361f086844bfb31a0f11259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eda547835861e0fb7d1d4bdcb31a17260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dff43c4957d25a8b3c6fc510fadbd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa16ec4ca166c429e4a7d9ff166c68a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6dc2a6c549e2f73b3fecac4a56add263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca341aa0c05984de5fefd4ddca5d2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb102e102c772a1dce06348006cd625265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76929a53975e4a4baa6726c6b8de4780266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350325fd26176eefd1474fa7ba5887ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65ead40434aa1cbee3bff222fd05e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebdf4a90a50b8d4b7a5233520568f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4bad237e2e0f48e849d129158b840270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e3afde9647897764f498af3519e05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1700573eb0cdd89ebb27ebd35a099fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341be8a01dbc70cdca454e65b7e14f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f3b1f30a44099388465a5b7853aba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb045522c29d72ce87820a8a91d76d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef703369022bd8a38331a63a2defa2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fea569c7b1bdff981108b492bfc730277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4523ba24d9fba1425c02398b2ef612278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0807a101d6306b6cde1d21361a63fe6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b73c8eb2e336cf6751a64c678d9c98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b11721e80a3d02766fcd5f6cf3fb48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49d9936793bbe46299e11664beee82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6282041eac893e091948d0b203291283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c4ad198da018eb2051173402c8a35284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2a7c1de42b942783bbe3ec47e5ed3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996296ad6d4cb81bc7c42a086ca9642286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aed16b77528a159c1759b344a5b7cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478c3d85e2a5d2fa09551ee7d9cd728288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0497fd5a1d68d672a39130b2285678289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979483cda35d9633834fb08b15b88fc2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ad6c5fd72a25407e01f33a9df7199291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349039c817ed4c781f69010e72256b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5c01a753f064591a830bda12d93bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4e29c3af1b3b4dd24877eaa0d8493294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdb8fd719db158c4f02140eff892b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64600917eb9b0d9f40f2e78cad6af68296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e1171ab43a2029c68be957068e57a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de0800e11acc76a12244a70266517d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8626e3661b8f9db55de1187354661299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9badea3524be5b3a46c7c9d7b2fe7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9937dc10c203d9c25fab8b755612953301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998bcdfedc1bff28b52d09195f491fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788427c35cb4edf949368e19cd58b9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ab74d451a0c10770ae165fedea22a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36328f57c375027ca8e9cfa7b1087892305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e2a680bbba5c2221766204bcd2350306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233271ffed4e1b72e96de09f2cd8239307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606efa49155462d44466dc71f23861b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8db8d0a9929f1fe91a6c0c79e96a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d973b37b19d919f32035d515341f73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f9dd7d75d11a71e5dcde3c0af9fb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84aaf6037bd63266c395b67181ec96b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695ea16ef7689ea827b1174125f5c16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1686d7d60c89f681654e7225230b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd91f48ef20f581e1b13630d35e4075315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676d9739e5a99db4207b86986b4ca42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdd33d4ccc30bb0bb992f25276db31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359aa43285086f780e7aa15f325f7b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c464b86e174382385a5a2b759d78c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e1433002ee7d3af89b8ccc772e3ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394acdb5d02c920702c78d529c6a8a6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7812eef3f6d882dfc686231dbd4a070322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84ded47de1caee05a87c56cfb949f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c825bcd3d7c69d40aff5d4d57c56a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4620228f8f792e36f16766ca9693be4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cfbd5361cd4ac6574c6a3098e32cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f3370c3e6c0add92e704850b90d20327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385616bb3a449e29ffc1c0afd14f0345328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcefbac6b354ba3955d03de1929f37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6d61c74686e565efcdb2454654219330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf3e21e9b9a4dd14bbc986966da35f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4ec9721c8d43951da1bb22555c44e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe54ce01e85d4d0d49799f51e346bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63312cd06cc2bd15eb2d9a2d0747ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b7dd3afb3f7844528839385e34ac1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea9d88e1cd78e5af1505c8f5892600336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39610fc2b6733ad6077091659400f2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8897ab92fa373b47e88ed84184cafff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dec6a2ab912a337c80e102bb8aff4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1dfdff40f4c05954734c63934c0cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ff61fdd764043b90c0ff483f557b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e2622eb42f65245bf634cd996aff4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84076327344dd8ae54d6c306c5ad36e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d3fdf2da531fbc5664ba96529a903344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b172ef72b29071f14a66dc2c5ebb40b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa809e90b491f71005ff6f65186a6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9ba3ba4a1db0cbd46cc52467f9a30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a496c56942566626d7c59f566364b7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc19022018de11adbc0cca2a4ece47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079a2644134ec3c7fdbb825952760f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398cd1d10b6d236ae86d5c80d6754c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca46f35d67800d887509a5128052af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf022270722f51761cec22fd293aa74f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0a95e7e2b5a44f62c247e32362bee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97200ade4c338b10a857f315d47b0ef6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e048f8128b03501f5f17699e10eeaa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c20c52bba70c0028aeddc615e66e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d04a257d653c9c81491e2a654bfcb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cd813506a3905a024fef083928416359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88886bf34d952b7205fe21f84cb393360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca4fc938c54ae44e29d908b5e005fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd45823d802c3ae13a4a1a4738b335e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf21eb0d2e6435c982ad391bf6383fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d183f466cf707eb1cfb6d3e86cf576364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43beecfe2449a929d83d62a41970c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0527d71ce2c2aa86cc6151daec5b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7d0866d1419807ffd0304b08e870c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8862de40c1867db38bc9f9c6869b67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb10938657d7e5cede44ebf7e0aeb32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb30b54481bf2d175586eece4d5f20370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc562e93e343c0f9aee81e53b3e1584d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb7ecc23d199918958ebde9da2a143372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a9e32daec05b1fb32fa7392188ef7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17b768fb21003ca58cf7dcb2151f11374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32064d260748756a56d2bf554b779507375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedea25aead3194e08fb1c39360e70e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37030f55566abb24cc26060200508a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aa216ab3fa48347f222191d6316cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cc38e0ffa879256b4a69b83addfb0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da88240bb1de4e417fd35061fcf93c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0398ca8150305db493a27249ea08c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1f82eafda2f803533cf6e076a9137382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fb9ea915a86cf0d214e9c371e238d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eac080010edad6ff662d7cd789cdc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2eafac13ee117ad4932883642d4f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c5c1c5b0afd5521dd23aadd337674386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613a67620130fc6e84db729c1a1a1bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37feb59ab8940810a135a66130b0b8f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77561f120f28d577ff97748968161e91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2722204ca4da344ac690411a38bb7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ad22885bb7e8e8fd1d056711a2c0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab06d982fd7475b66be955caf45d96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0cefb687d5e4ac9122fe2c158a319393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740a0ff228b8525c49faa8efbe1e8ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1873352d2fdc8d3b12ee0b47e679fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868758a220da2280cb62c29537ce921396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08bb930003d4d7190d08fb20cd528c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518d3cbc392a824b24454de4abdf2b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13077e828bb001fd8bbfc713c6394d35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40c5258f1791acc97fda1fbe9f4630400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b0b760cff77f57c1dbc5a7ab9e8ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa05dbe63a9b23a5d6e9e1cec2146a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a2fb34a301f716b5d3aaef7f350b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcf1e1443c0442b7aaaef999972237404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4be6a64f44f9f9f5b1d7e4d9cae20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1570b81502bfb26dac1792048f34976406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee6e7ae52af8b1d8d12a9452db28a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb54e609777340137f4067e096f108a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46ff2e4559a82249174259e3f1b3dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcbce6953a932d58a2db1396810c85410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2b86e6308c71e755ed4b495154304411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc94bbb07b39ac6c2e405f7f8a1f1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0322f28b47cf9429721f6c26490f734413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498edd4a96409c09eaa24d1d0a28955414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf32c47e7acd72c1e12a7e80fd1898415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb179ce969db51052996ced4aefa5d88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0ee86621304eb9d346989c31b122b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261c87774f1538e2362e3d26c91f52b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fac356651249e8e7b0e1a89a9237b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c928a8daa32966fa669e527e4e44dd2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9d2f40c6dabf0c448baa693467193421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa5dfbe5aa1e1fed7c08964b042148422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6593e1f5a4125b4dfedc9ce8a5936423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ef3a5f6d10b37a452839eed210dae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778166726f7f41bcf573725be7f65a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1631bc614e559ab63c19aebad99d1eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffa62facbd09178fd51fcd640ffdc1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496555860cb7f26fce3e206101b75eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932840539c89f766e8eaeebee244a65429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715c0be0388ebc9ab1834a3ce8f8de5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d6e230fc3cc0ef6dd56c794300e1a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090ded0b3fe4c1a6766f462442e050d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa9ca8fedc0d6cb8a032441ae38b9d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef08247c07f40ef1075d81becf8d9b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e669cbe426d73adc2a524f83daea1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d08a36693f1e3c1d61609978d3301a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02379623b202d4f963b994de62f77c6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a204947efd1495356cbe3bf281e77438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a437bfb86f2038ab63e914f91d601439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b80166406e344c34351bdb3275846440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbc131314223daccbb9be6333c0920441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d3a9139ad41c1c58a483c34b098f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98930f5f042cd23edfce330a8207127b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87971c8c7e4ad5a191bd487f1896d0c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa755b390af67fbe95d66ee9b65d14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79a8b32f810f5b9abbf1e198d640d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774dae8174d5c4017e7b53fdb6e88de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19074e8029e8ec8406753e520f47c276448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d81402803a02a96ee5ca323633514f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cea03396093888bf1be2b24a009ab7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e9c5352821409c05ee436ca621d21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519534ba0089294afcbd05b8b09b9d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5840d29a590440fa4f6a464e990f5a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404512755ce08bd19e226d15f875a10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f86f0308c74cf4d5d1f73c0a1c4a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc95137b655f9fe88c55e6b47e12c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc633feb59e432a4e972b7c75533bf5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac685234d57d0938b18fab52e7f5a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7ad5e0bef72037da7c33052a2ca9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931495b5648e4f27b5ccfdb83cef359b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86b91840c5a5d01426f4b6cc489950461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85016d77dcd5a07d0749f14cc5fdc50a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72c8b4e49b318390bb251dc459f388463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0b23fe69395c808a3865183b55bd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e44266654bd6150048df8f9aef9e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5df1ac1e2e1ca024b5385aae762d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55310e84f71845ab72a70b29080a040467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13a6eb359b4dc97e00820850fe3c56468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedca00086ca27c56abbe33769d819fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93149d4e3cd8008f7ff356f4c2c20435470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340a63d6979a9dfd8805460619c1267471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e5a51245d3a17de88af27cd972b64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796fa1c30bc3f0426488dbaaafc2cda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9bc808a2b79d766c49f52721663c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30b64bad76f1e62b81e44ccf8a73a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e3bf26791542cc65f19c8b1a1d752476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ae2feb191f5029d762ca10a451082477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d11bd0486ffa229073af3bc2a7c1f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07746d1ecc52af226212fb355760e61c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b48591f7f533c4490f2cf060b61fcc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c905a4c6bd119206b7d2da76f5b3b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc3d340515d61485775421169583cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05e6db10861351da3514d438dfef09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3e1d712b1f9beb227bd55733f9417484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67d2c606578bf0b8706fb7902cb5d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468502572e8a9aa91c3b3deb0a739ed5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7153672a75bfc41c339609f69acfc36487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc56da93fa73713778beaba1efe52c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee7c8e697af15be6b0bca86f114fb6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c3e0729efb3ad04d707d32d6286b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d6bb4a19c767eab3e779c4ff8232f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12039030b8e4522fc6b2f68926390a3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1325be408cb90879de2ffc12a765d7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5d95d4fd95d944d832215b876c259494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff166747e045210318f1790e20a3e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1d24163e727f775781b2cbdf8e507496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828411f965ed5de8fa0bbed4985f192497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499c8c8bbc26f3bfa902f4b956b6b9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6dd8fece1234c35c3b6337e66a061499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5605f6af265f71c7d67a3525e774c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dbcc3f9d7d1b521e1102f03546682501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fee124556fc12b72cb3488806d0dfe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3a57b1eeb24e6b88649a2870ea70b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fe24df4b84f1eacea7098cd681271504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ed586f32567b0c04bf7de0ff5fd8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933dd1a434647ddd8d14add98fc621f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234dec10203a84ac273e413c5a479f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56ed33adb9d7b3d5de499297851f39508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72257596fc7d54db614621a19d4620ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629ac7c9e493a6314162b8438d21828510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddee65ce35163e443486a27cc4221a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbce818244e5eac2a23cc60111685d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a278267f7d14b920cfe4b9b5e59f9da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c026b6ad9e59ecda37c6e0706a272514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e745398ea2cbef4e03914f7dfc68e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b945cba6b4ef26c8a64fa77c570a456516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7113b70c1888ce015bc3214f68eb722517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82376f59ccb303bcc40e5169e5bce374518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0d9f3f9d70193ff0f7cbbb22875ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aee0d4d70e5044556e61c3680037c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f997036d2ba2624cdbb09d59b2937521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec17596c8e34b39bbbe00416383059522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d35bd060c0ae82f2f36b2a277ce6a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df35d2fc0b1283aebd1805e14d5ae2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a391c78b37495e03021f6dcad7fd2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a88451190ed1ccc134d9736c9c95c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d53c4650120ef0a2ec16058ffe7de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea591d4c18abf709140bdfd2c7887dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ac851a0d3df06fae25fa251ae9a8b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b48dbc61a9ba75002d617bdae9ad8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8f8c73e3283fea54e95c359fdd95f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a996f461825311d92715636ba9756532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62366b7660183f892599c22d409a5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ceeee99bfb7d69fdf8062f693a76a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907e2e4b2f960fcc5485a8ccc91f698535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04eefa4241c4dbddf85249440bb84cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de038b25bf22edb5470029d533be6891537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f02e4d75fa8d3288f5e36b61d87c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a5db37b4f1e0500626a90e13c77ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5716f8844f54ffed90360696f3e8e8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a4f704b0546f02a45d1141667d91f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ed953eaee1dd876ec43d2196b5c7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846df0d2b990f4dbf6bf7781772b035543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5502ff9b6ba87aa7d06ed2d1bbd885544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878143d469b18b7df3dbcfbefd8f7c31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8889f58d352e9fd66014159749b982546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984447b7209351deeef34116a58e8c37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d9c26d4c8e8ec2a0cec0fd7d6cbe6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09ea16119626fe8eb4fcf16376f6a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b57eb67d51a581ac989d2ac26829f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93442bdf4aaa2dd592a6e4e309a2d634551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad5acbc2d7fb20446289a2f9399faf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe19fdef43bfb634a79496d86a536d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738d330702e98a8d85e8ebd8629ed7b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396cee4754544fdeeb7163e06f049ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea027f3f3016e33f902f2b80007157556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebbcc737057a0cacecfe66b9e06c26557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0dac8a87ebc808343bc5a0c76ac40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf651165e7e9c3601208c7188aaa319f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851b67f4c48155bf91ab74a6b5fc3ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92e85baaea2eb9b3fec6b418b20054561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04031b2a8c26c6ad20eeed403d15a6f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c6dbf5acf28f753028409480bf135563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768d97b3c39934b0a6ada9afcd26551564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515767e92f273aab3cb7c722bb5ce99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34053ed33319d66dc5052830977f8a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbade835733ac8e8e465b6bc9c08b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dac1a1e2835d1fff67e659281ece2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1332960a01f96648781ff2d514e5b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813499ba2a0d5877ba58728575904d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ceb46dae1fa24ee33b5763def7ad8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9d6181215479fbe539ad34b0c293f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a270134ace273bdf62fde786866d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292d8d4cdd58fd089e093ff4a3bb046574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182657d76de05ca84ce26d4350da48a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d9943646602dc5a54eee0ebc147ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bf7b0c22b8bad27bffc89366be33f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedbbb2cfecbea83fc41db651526eb5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54a576613654c7eb675149d161682b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544d1fcfbb127982b40899076c262a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec841e5400d694328b83a222d2512b61581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a4f7d2b160f20e91161283b016ada582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7eced5c7f281e07f2b907ec50d74fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb376654004b9793a65fcf1f560a6a7b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116c3f0a6a2db4a3515210fa949f307585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffc69edb884b3ee1cb0e60b5d5af03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0e2f170df84c4b72d8e5c37912572587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c37bf47ae106cd438f965e878c2891588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ef255872b4ae611a319481838d86d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7234c67c15a3da75b9ba493fec7ff66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe03a76fd68b00cf5b7b15e8b00bd86591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36984ea67ff742faa7899a6b2abba27a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264452ed703c36789e5a08679b7697f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97567db3b334f5269001b8d47c15050e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c8b2b8a371986c03b1251bea3f7c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933b7aec18f67f4872618d26fb98198596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31def9e23e14bd7acfb48c12e32c5c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bae820513d424afa69ecfed3e099d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56e16c0cec847982bc27a6b4330fd9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d4364731d0cd06a7af1880faf5253600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c5cc1e44692a86fbeb62beaf43696601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a277fb27b0b6f5732bc534faaecc25b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b324fccb4a81f0244af74877a68e4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7bb2d79e57eb28775723d68918f4c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a1bc9bd331ab643f6367a80e52181605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c6e9cce4b2d8df36d22016bc3d149606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726d33dd8eae70df53df220ce0c802e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0964a941782aa3e67ceccb231a1c58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0a4122ef965276d8cf8e70f8d44d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af045048b7f65b2b08d23dee831bf19f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c666af4c837487bd9ea654b507bbb98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e21158d4f0d84f721e00b60f414b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d993eb2e161b9f5f40adf4b9ee81a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cbd21bacbf04aa61521523fc3bcdd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866426504a4730c97ba2b9ff4452124615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d7ef034406850f9abb5f0b65751aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d4c9bc352a57137c14ba8f1d9e517617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e71aa0f08ff45b87f623cd41913c48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3f87cd01932b7a7427790df82b453619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ae6a27512f5fa3285394db697894d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409aeb231ccfc6f964419ef56523418621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c78713cdf3af64c0cf8e72a06cc89e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f6ec243438be9b9930a3f6bfe9c06623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb4b5db7f152b8f19ee4e1a5d6a136624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d06ffdead010999f3e4b105d82ce2e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc6932f615271d0613963aa2760a21626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df7c4c9e131a5a81facc153e21b6a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cb7722f5894a4415e13c59c239f57628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbbb9fe5d89adfec00e298ce930a45629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82453041c070957153deae89da6a02a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562b109fad1c7f08890320340630e5a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca144d774ae7357d6a2173982de1c521632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908daee63a999d89ceaad8d260f4921633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5949f01083eb3b5fe2ef8fc1a608a81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb622172ce812bf1d409337481cc6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9e68f41bf9ee98f92bc76bab5bbbf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fcc96106ea37b929e6ddc95293d7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a3695ba13d7ade50558a6d870ef5a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a40ee9d6b179f95ea2c340eea698c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04268f80929a52557ea431d6ee3c37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29544d4e3b53da86296165c60373902641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f718fa527e6906c48b2aee3d5bd395d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d80c1d095eded69458fcff3c55d71643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e0355e610cccfc4200a9f64470e5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3432e51dd5643a472cc52fd6396ac2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd42e234f3ce3c42a32612e6a70da46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bc9a10967a26384baa0aa3640107c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3f5def05788a9ada2f28d8392de16648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8888a3cd515dece5112a5df991ad9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a3dd38e78c08459c586bfffb9a1e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9387222ee1d0bae23e58c0a044cb8e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb6c9a53adae2b7945a9059366dd7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a04fb28c382b7f8ad3d6a0512ea07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f21117c07ad01c32a0b9a728e68642654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71066471937af960c2590e7871b6328655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c49d0329c9c6c12cb73df099dfc51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc94a2d660d61ad1e522db5eaac136657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf11ce63c313980bc6e8c534dc8aaa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ccf1aada19ed76e8b04b9bfde77c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb73de4cbbe77afa79163b4e751b8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb10e1a6304083053ffbb527bc8725661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b2c332d23a07ed330d1670f606740662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd833d33ccbe03cff8af769595c8ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024a0f7957c2d4f3f04df76e5ec2f65664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6218412026e95425c35509b1e9681c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829103efe9c7ac1b9962c8074a9ecd34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c44be4c5835812fc2c5365f9b3b38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34a3a08adc572f0ac40a303410aa04668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21570e565bfff283acb245db1567aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74e57c2ca4add13712c7102e23295e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa92e4a32ee8358f07f0bd9c57033b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084c3ac3dbd4a709bb8c2c11058b021672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a8946efeeebdf88407be62fbfae5f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c855015ca09756343fd0a8cb06cab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c385d49ae0519d82e6dea1097445f7c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1e07b94900fae9df194dae1486b29676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7032b3fcd9e35e1cb49a6b879353d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff41f35f9a975d4fd36c528ebabb798678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ac20b1c1dcfc8eef17a434a7020fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fe36cfda87c0ffbf6d9779df91335680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10438e399567152c1ff051fde118f235681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc260aa6441f3f0ad52e6a2e0fc4b343682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f722a0232883038ee39467528c9eb1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61375558f960874742153435146a82c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86242e6a2ade84a1d02f33680de37f30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855778e52687ffc5e2c53e68c8a0c4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ac9d5513cb47f13f48fbcad77979e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac9994a3b5ef979878bed7aae8cdff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3558a0916537a912efa3011dd3385b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9a9fb17c888022b51b4c7fb0436c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e95805d5eca09d05aa1999043fab2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704becf3ee881bfd8c402e87ee58ea2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9831ad08e8d4ee361273e12875ec8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc2be8baf0725e9c6e1bdd9f258ffe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336657e79c96535f9b39b04fabdd11e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1074fcaef4461658b0ec24bf415faee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6ade4670fc4ae15c24ce43d3bd12f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eff9a66dc3789e1561d645a7c69789698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a758dce29efb25ac43a3111c00cf6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae5b9c10ac5e1f1f0e4100af389a08700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f46338c655427afbbebb4be30ca7a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85549a26486f23b3660def61b787050a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac591ae51c5cb46624e7581a426807703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22700c5a139467306aae45c830433a68704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a4138cdfe5b80e2edb5177e08d7b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db61f6da354387c90dbea470e4ab5bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbef4fd41a8fa6d3852b7e4d803d7d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec98946be24cb5e38b29dcab04357e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a772c9a89ee0105cec0e4ee1d4552dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833bfdc3b1729ca100e46d73c1dce76710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56beac25753798e61f495a84ad3ac056711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901df4c78405eee0c72550984474ebfd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6ed052d05668419222d36cd34b478713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d4a94150d4b5bc35fab39cbaaa2f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f88ed4d3c0875e515d6f89f0900d35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bc79279f014aa12865d67a6aa6f8c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ff2e48e904a02f12bc228901dcacc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20790b19682a5335d3c81d347d5c9e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bfe6ed6ac6868e5a011679847ef94719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ef96c85636d9d8432e96cc89ee797720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe97074d61e3d2785d4b97ac0fa79c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8959541cfa89c9c26fc0e75b1f983ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70595c5b22e723441cb11a044ae43a77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6776b262367c39cdd1f51d1f40b187e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72edb79f8db6516b790fa85db5c5bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab5ede4a36b13fef7a5ff5078da8a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455de7ee15393fa04874a8703ce3034727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be86f5e17fa7a99332c303b5aa426e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2877952cf7988db8d5d03af3d92317729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ad53829ff4288f2a2390e5d9187ac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5942e46de9c96eea27b609ef63ee1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ced0dcda77b040718aac857f5dff91732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8470530387293af353bcc43028c4ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb67f2525b7d0db0ce33ad834ceb0b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49795f6525ea814e968d630e38490f01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35460e9e597d885419fb1a85c58186ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fb23668f1ac3d428d3af8438ef69d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabcedc83a20a89a8b8ae4ceed5ef85738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642626c6e21cee0874f412a6f324b5e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647f79cb1f2da5e7d8b7aed1f1bee2d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11081d0295fae44a226760b86f46d72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54ea445053136c87fc6aec354211bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64343c50d1d0163567bdd8cf38295464743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e4b76a88cb8e6a8a53d4d4fdfda0a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54fc3c43d5a7f2ef8c9cc444179a4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35ee8f7692e1aabdd6ec0997a7b69f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21847e542228cabfe12b980ece88b33f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2f3f89e4df713cf465658b67e588b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f635b1bafbcd43af14be9ab6a439f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff81f44ef6c5d57c456e7537186f1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211afc2d07384758e6e03cb1c3836418751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225297d04ad9bd3263bf490451ce7fba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d3e9d6731f61336cd89a9a83c309d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc758a05b97402f7b10fa03aad3b46754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6bd28f5aaaa2ea3add4310ce4dd01755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6b746bc60fc464fc11740b40d7d35756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaefe0ba22c0a4b6549a95bd844470a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d89cd88abe8d0332f214df02277c5e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1dd0feab1c161925f0615f2e081cc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0ee9c615b68f16f7958cae28ee6501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b82379fb4ebe0a1ddedeadcff40592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498674c28f96052f9c2f4d2766e56b063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086104833b5de4b8e26e387dcf2b4f464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ecb57ce05884ec70c791099e2e9ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bdcb72b19406d35bd68e477e69dff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2a8aa2c1b35c9bbef0f89ae57a9627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5c34c6f7827aee665917aede7653d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bb92c8814662ca3192988ee6acd489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1a5e186f84b94839dcf933564ecc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efd29162dfa3fa2e9100543d26b8dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2847f7dd885b766ab36cd01861a9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9019f8adf8f5efc0eca24f30f78ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074bfdad40b0461ebebecb76c30913e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed61f5ed473c0eb12967363f1ab857815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b3b3939f2a2c27e8ae1b9f5ebbabb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9862966a7d4e892c077c10b8e7a1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc520a43f7082c42bc21f067cc1d018718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f475ea3763ffe430086f634a3816e6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201b9ff93eb20875f5309a02a9a548320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f18e80142a9ead69ea2c0d5a68a9de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc9376c088f6f8018d9acbe8dcb01c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8be26dfc5eebda4d16f02329f505723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e34c9dd25ff119575d672f8ec7ae524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e01f30b1f2901a3ec51c6283d98e0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15346002914a238010da4ca18e5cf626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc1153708dd5ed6d626ec06b8520b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc8efd2286ed91d6ab4e22c1f967bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd7d31762f795d831d2077c8c7e0be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4b83bdfe38273c2a5ceb959e15f9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ba9a6f067eaecfc828465cb72a27f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d8d9f0e0648930f3e5f0bc38cb3b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01952106fc186f1939e5ee6a312c7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a12fd529bd9e8ea2609d9eb8d6b7da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b38306dc96ed67f45c070956d46a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9aece56c8dec37a7be0a207191bfff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05664e40d2d3ba80e18a883755cc8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f158cfec27832a6a363452dc42f0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f5bd1c5613b18c3782a317d9b60a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8ec559b9c9e29cc5b8fc98c763fc540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53f2806e162a685b6c71baaa97dc3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8f62131a6e33a4ac3d056c3b6b53942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20966b97c203ab6a2cb07257be4bd5e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bfb249be1f6cff38e03cc1ef326a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c295c7d2a0110d4e250f77462e78f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d46e533576b1a3523d0b8fff7b12e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302785fdd83127bd3a8cbf548065162347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ef3627a46648527da42d3c2e9a40148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ad778c820805385255ff86e3dcf2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e43168b93da1cf05ab865c97bdca1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0798ebe97b004480fc904916be7cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9228a407fd9af8364a6b81279b68c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d76a603a2e0a3e1e1588d3cef47f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72909db325a2449dc8c8ac5130660a0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200b8a05d20ff44f2f2adf1c448621355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d29f961fc377861e59fdf249c91aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8061e3a651e8242504a4e77a975c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c66cf3b7ebe6bb458fa05a186ed88658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d17371f1a76f58bb851be5f54bcbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b3f5b610d7abe23e9c4958a4ac35860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77945f68062361f06e0f4155e4d7adab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3a0a111fcc234c85095ec7674591e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d742b220fc6f578a6f792408f38b6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ba1149fcba254498c5242ae0c4ca564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374aee8d7ced1f2737b5543e0d67a5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54464a1ad267eacc90ba6150b5f425bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291ec41badcabc1cb5e0da8684d43b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f102559ab974963f706709a694a104868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699bedcfb41021c9cf2e674b066535b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1c99b9c68a05984ba42d52ab0d32c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadbd562eb9292cd2d91b9306dc619a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef85cddb7bfe190daaca0f91288334d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f49c556e03aa651c1a9fbfc79876b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618263f49553ecd435f7dff94f3c6d9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab57ad21412167f42f897fdac3bac475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14400cec97ce512294e1321844427d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d7ff71c921c776895964484486eda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8fe3fede2522414c005e0a36a982a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edd3f5b86948b7f7e17e4b536dab5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86805a60d5f0cc9f9c3d34eac1f3be0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6dcf1bff5db32f8cf00858bac2c1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ade4fe221174bc19eb6d235288a7b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2b7f65bcf507f0d497f161fe037ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff06acedccc934cefef073d3b562a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c081aab9ba42289297b65286eaa45885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe385ce265e3020dbc54ad1d4ccfba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce021e60e091102ced94a72ddfc965f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f0c759054a83a1ba16b5e5323f1e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65c9cb5e4390963c4d9e95477ff15d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84306db12b370605208d3ebf18a7eaa490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9aea0cbf5bd955270c908dbb5e4e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e68965aa7f614dff2e687a3b0ee9a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cc4772f11b44fbf0bb0a19b5f21d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2c806ac862194df79a651298963fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf43c274db7b403317771eb22f5598e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db9d7f2f7939468fe99e96fcfeb95f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214af8a0e698b11c5023bd36632aae897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcc2db62f2b69a5b9813c664665b3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368111870a624f86d61f0795704e08d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2ec5d7b329c241b07238df2b198b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b783cb3aec68bc2699a58a2dc69605101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74725bafc79bc906e375b2df3da290af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab9e73689f1b9d97f533bac2edd46d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800651cea7764c76b7dabd990e468353104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa922ede1cb66faaeab0df9bc841f780105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91166fa604d875c74dc6512b086bf1e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11004cd22a2dcfd7a4781f95239a4605107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de94cca312915b4a5467dc6da23fa8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6dbefe953de4c340dfde232c9675c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca243d58467b3df9422df695f0f30799110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6eb8813d4d35841885f38106f0773111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdde60e4aa091b368f8c40653fc0d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d50f2361de0a4b504baee7f510116113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1ce4a3834b8cacf3ebed8824ed09d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdc1999a640e23a09c103a70bf6bb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f433dc5f7b4fd8f808835006e6d2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc9a81613b2b3e77c98ec9a2665567117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ad1241057fc6748c8802aa2e0084f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a469d0495d8026088192b43e36885119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8b8b112e8b2950ac2cb1b7659c5fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230320b4b292f50aa5734b00a89b025b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cba2c48c2b65160a7a4e160e8801b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47123c7fe8e788d4f7cd9506f3f9bd6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8cc36102365512c1c51ad94679d3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433297a9402878663354d5ba22edb5f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11583d80bc3edccec3a24ae157d0ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3782d607f5d1b6612beaada31c44366127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6d451e6a5aa128d3ada09ae29438a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b89695b9155c4ed14003e9ef411c29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc70f40b198a941fbd02ba35967fc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448abea5797703cd15c4ea059cb0e3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810a692b4e6d1e402ea185423d02474132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a1f2afda359c18243a3fba471106c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e9a9dbdf341c617551cf700641e88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ee894b8a98ee1578668717cfb77bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e37b6b429e535abb71b1fa62dfd86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c82acae658147e4d810572d588136137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cc3619d8989b9086b7a18a349feca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d406559b3c24a5a367a61344c392e89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7875d8178f9fe4c4d883dc155c2c925140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecb216a6d782c8927ab0ba4910cb50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b2a4fd42d35c85788e78e52f843d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc54afed4f62a7774cf06e3d8bde400143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd736360a90cb470c271d845cb4fbda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82c2d91e6f945a0c8305489d79a06c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cc41735567d03bd9afbf81fa5c0d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df33d7e97466137cb39ec41314b9193147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000faf6702d079184ffafeb8fa75d353148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652f46f008d6c0071571145ad41f9d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370811294a17954f1df35a178a27aa9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1fd83b9d46f840b1e511501876328151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aefdcb488bbab0d5cff35e85b3d200152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e487d613f2c5766bce7ba05145105153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcba3cad31d94c8ca482fe068ccf78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bf60e0220035f2ef7f44eb7ea7e8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b7ad54f1a80df7c212c31ce66581b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02b280b90ff4c519fe6c31d368bc40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126533fb17589f19c0313dd1ca126e17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db04c207e5504ff8a80d1cf3dc03fa9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b47fca183a7abe504e7c2b1e1f2398160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddac110e81b9d2bed2c80d434737436161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767d4e861753c2f8f9966f3e8f6fc37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2a7d9e900e349778e54110b6acf24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90374d8b082369843daaabc4f6b437164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39525ed89dbe667df6fe0c77becca593165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd04cc994d4ab32f6d6b1a142a2e9bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462684e5d35d220fc70efa0f06fbe8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c020cf921f339567879d283e3c165168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91418799782c77ff0d769238ecede1b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17546650b2c4d6c902a6f9ee66e4730170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e98775ed389d5751efaac10d172ca8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c43ae1002fada8fa86420aff40dd7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df120231b74d23d81c30fd96b94cefbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bbbcd575f5e9ef54e33b914285106174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86252a32a24622860a98cc7b4a2619175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f40d9734191eb38c3a976a38e4286176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff3b8a3e61b7e5dbf0f2e226aad07e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15730bf7ef07e128681ccc89a37c6f30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86438bd2db2b0171aad33ae95a2945f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2130688868802bafef9270ad1824f7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adc77fde0e4e6b22978bd8b075bb4b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be50b777c3413f539bdd7039e05862182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b67af894dffd836c0d3615a3bd99d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118398026d80a706dccf929160253c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16148a8a52239380a196cabe5014f28185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ede33cdd3d5605b6e8314aa8896c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e4a11c3b408eaf86f63f9e2bcd877187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4f803ac37af0626bbf17e36171dde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70308c7a0eec9de2a92d00fa0e8025e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83229ccc766bf9d1166b3596d47f35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfea996d6f6575e8239209e2d34f661191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23bf24560d1856457fabb0a60b9ea0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f8fdee3b4e66239e5700463be0f4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922778372a227bdbec4d98cdbd2b264194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27b38e52b7f5e4bf5a0b46490ac4b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1bbdf659de223780c5cbaa1073763196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69f74a4a8735590b3355dacb88541f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4114f0f8612345aa7a2782bd2e44dbc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619f0df3dea4cfcf1e32415aee1c4a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df89b639261940d2614b600e635bf95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2486f264b0f909b3f3c647870b746f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31794520a62fbc8ed250b89ae16662202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985eb5f382c024c72b05253b7756c5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd9d4e8ce0f9b1bbf4fe69ec88c91a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfbd8f30969ee80b4947759c88f5fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8838751f21cbf69930f228da1700c33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f2788eda558766de44e0c18448122207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd47fb62509b2fa08fdf5282cde375208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920c9bbf86b1c70e8ee75f938ade65e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af079d4f8a91532cfb3fa8f3bc7902b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5d6edd2476703d1a0754113f47a54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f93d40d2badd9b820085170c776e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c3ee38ea83f119332e7e15b465b08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536aa5d46711ab73a045cd80161eb5b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d47c1089b614a88ac2ce470747e1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87bd2459cb116db148ae578d1d648e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c9fed7b09b7a8b3bd769c8207a7c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ae097b3f06c401fa777f7ac0fcf9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246acffd3884c3b6829fd8855cc13d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b545be3aa97268dc57312f4ec5b30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e48b036b826c624f1dc6ed0fedb27a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1ba8d12adb2db4dfeb91c02e9174e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8fb1748ac1be4c19ea23c6cf0aad2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949f648cb042167b8dcbe03c615eca9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b921b83a1bf940143f115ca537986ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c3c303845165f8ddb9fc8b999f833226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a9c9a3fff8bacf97844a78aee20b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1140784b727a573447e91df5277f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95f4f10098d54ce1108350ab84de6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b674e2a1279be62a246e86247231b28230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19012b835facf1d0ebdabc2b3e76eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74626462e9189942f4349149c6f76900232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5a1841e4b9c3e3bac5fb5a3b61dc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182874baa9b8078f40a8d81236de803f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a28e64a5bb9686931f4bf0017d3c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be720dc54d7cc0b24aa3a3068174339236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef14474136e3dad72a69a8e05ad281d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f634bcac4c612a086bf4023b26547ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f76af27933377cfb1db7ca917c4f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f659519db34bfd0ca03199e84b508240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070f53d553483c74ba911c46f46fc34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15abef11f8fa9b8dd4de9bbaf63e0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab3ce30f3dc7a921819bc5d81fc74f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcb5a4d5a773cedcd58953318699d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4020cec3f376b6149afaf7b15999b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb06c7539bf1f136a4b58188917043246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce2ad3417a56c2bebc244a2e7dd313247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d625ceb5d4a469f9d3f8f41d2116acf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3c310608c0bec31110675940596c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7252909dbd87da8039512fd9f3a38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec778df72f07b1ed4e4f808110a53e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9ef9cf0d6b7474c84fb955fa02f36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f652e06225edab30ab08e15c0bef3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3adfd11cefb7a77cc8dc27351886c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0149db0d0142f04dcf4a96317d28b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476577b636516a2dcd26cf43b160279256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4abf991e4dcc78dfbc92958bf4b6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf998c5f4be6fae3d017d9b1279189258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c288e735480a04610dc9e5ef09aaa3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee18f65f13af3fd70d475c94e68b512260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a296c0a3fa7f582b8f6432ba4a22963261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd199a44b443aa507daf0be21b8e76e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3c72026614563dfa5d5f2e6536d64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dd97e5f5addc19f10f1d831bfee6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1019781c7544127eb57c7e78bdfe6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa4e68f0d684cec4dd9838bc62c603266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adc8cbd00b62e56afa1c6cce5e40cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da48b9efba890f8bc27628efa0cb52e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a553139afcfe6bbdb7fe6c42d732a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588ff86193300b74af74d285acdbb27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1a3f800d0abc2602ba9cb985e2273271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c754ad3979ee2348385f46edafc353272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429169cec09e20f08f3bc0d58ac29d10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a690ba5378303e15cf716e59dbf4cea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a21b4f801ea16fa93fa55c3a3b4b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e2f5152388f466aec0db51f70759d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30178566ccc5c7cd63b18bbabcd22598277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fcbbea862c308f809a3ecf94b49ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae028f5de22714d81bc685737d9282d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451608070d5ad734723314e3c09702ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f6cf13b2a8a5bc1cf358e4f962339281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc29df9c37632505606b897ae2587a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d1fb944efafa8f39dfe4775f4ebb9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef18e40e59e28174937562044b86156284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b139449963a3208374475132eb025285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8670e6e50f4b0fc46015b19a74169286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bc3cba9ba538b8654f74492eb4184287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e715310624efa877c66eb4180213b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3a9929ccead01fb6405b37b2e8eba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecbc57042c6b4cb462c7b4a591d591290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb6c990f52f1b415f050a8ea1ee1b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9352cc700ac8d612f83234194128a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e16dc8197712daa6110dd3b805b74293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf46d8978fe4d80160c53b7f1075de9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3a7ccf72fe12a7a55ab214a4b6e15295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5f620d46ac7a1cf0fd54b189b86df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474d92d61c4e77ef9c3f9c8fdf36ee6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd5e88dc8c6a0c06cbe7b1238622c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88a0b10da195cefc6bef8a0f8bd4c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e88fb8b66e83f98d05f385bb71436300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5eea215111ed1f411c58ec565b3c62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3bf5cbff81f442fe877eb0c5b3391302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2ad81596a98830ddaa8f13e4344de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641f048569d61fb2230319df3573cda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf637e0dbd3a09f5b42805aa5169832305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f87312cbb3a8782ee2452119c84081306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d1fa2a8a853bd9c8215b2fa8c95a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5958eb60c65cddc9d75e0430ad64d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b283313ae40a78b1a211cd9707429309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621078ef1065c23213d4b8d23159063310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787d7f75e3e8c4b308bea00c4d5bcf3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07055bc0e1cb92663b0c0bf50319fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa3a64f9ce5d0eb659d686172f7790313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6a7b5ed6172ef70379c8125346c03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b843cf51717eee444f988ac7aca8616315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5059bec23992a0ec54418d3df1c0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69914a4c1be912f2a1ef7135ec70762d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c98c1fec5ceee82e59d082a123359318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f8e44e3d410ecb2997effb7518913319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a59f36ad9e71a1058abf2dd2ec25a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd481f0e4b56a6860cd1ff37e2b775b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b4c991e8f8f18b42c226eb67d1218322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3af7b5e06fbc87e5254dce136b024323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667558bcb27b5634074fd4636edad65e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbced8aafadccc8804f85f24b6ea72325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d2f8b87d83d6912e0a51dde5576da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbc1847c0d854231546e1b78b5d186327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150b05d64ad2cc071afbfd9d8f3acfd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36ea058fde18abaf4d0659bc33445d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d99291b431d0c09083092eb4874f31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf28eba08e3685d851e69b7ea273e07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b3079edf9f87e8e42f7b3dcef2e9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c742371e6e1185e17187f85fc89e54d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241956330a5539f2fae61e6f301f28d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abd6f50852401ab78deb68cd882f99335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe33a43936f979b7b83168c0776463336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1095ef3f68f6608351a0d0c7ca2dd1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94453494091d58b9f282dc71868e56c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0059cc275ee4899951a5d4bbaf0ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a232881b6247dc46dd7fb3f5173a114340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc86afd850203d9111162cb6b54a446341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f91b5fa748ceb58da2a9ee275f2c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c8eae0846d95f7b22e7f5fea0ea91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fc20fa8267127bdadf9d6ca1eddf8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d4bd8e531c6488cfac239f54a3d24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91daede1c05245a9d5916dcaaaff1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303dd3deb85f446cfc871accd83b8cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300f6cf0751750f84c290a655fbe5d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50e4d9c1e04e9f3c8301ce71afe26f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22342df3398b05c995251677d49a3ab8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e10fb786cd19674417943e5e96114e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281b74f8a692e06cccbdaa2499a2418352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca00fc5c836f33de93ac159593e410353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26237af159dd42bb8d4522d612da57e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cef19e1770c380732bcb71c5f9fb2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc281c7c1870737a2fecf45035294a16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530083fe273e1c6186ad9259890e2ace357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db92f59c768d8f0fde09c02fea71923358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea750b0a3d76c035e2cad1594dfddd9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551daee8cf013d7a5a6e90de61682f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298ee08f7a0846c5b8bdd87dae67d38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22df921dfaa85671014b02b409f492a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb9d567f1a473821c10371e807fa9a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafa217e05d3185c4d4299fbb06e75f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee2c02cf511390074b816ec80c29bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5b3b8b745729d9b59d6fd542d4de3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbead6f81bb54e2054005b32b7357da8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7bd193e57ad4d1d010c0dce0f9c5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbc64d01495aae5915ecde17e02d0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873d00a8dc4c64595a801a10f98d8a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90a2e78bcbefdec2476283a15f9fe5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9768c6b0d418df5ec7fe845b036b1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32201ed97f13654a31b41642122643373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927da497b316a31975efdabc6917a12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda560d0a03cd45f0266886dc345739b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b7a4fd9244d746778db5f8888cfd3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef95e7e025bd5cad18b6f17bbba0f7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930f58afdccaf152062ba388d957bbd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2f766b04dbaea549c756b5a6d6c5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d4426a5897413c97d0c31203a8e83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af558c5996cdf74de48c980958fcac0d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3cf070051723c4e9940934a55a221382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ff71ce6d369e0697dec1a67df8bd1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcc3dd5bd10326510ecc268639d1fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7cec7ad65969866be83e2212d3b94385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74a3207de8ec46384e108d329f2eb5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05c0c3f8965ec205048dd2f538b6bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94251409a27c0dc0ef881e7b0d4b00ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd6ca686c2be69cb7d60d393bd4343389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0d75d43e67d19ad078ef0fe639123390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a8f2a3fd09b61a312b37a33882077391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b954013188bd02b9b1a09718d49f08a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5c8d3bd3b6eda5718ce5db1608e7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8439359e8cc0f5589c85b327b2a4f1d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbcf8090be16761fcd16e37651decc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c311dee97ab249186bccd050ef0c625396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4874cf7fd7eb67a8fd753d3c5d597397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789270a5979abf3ce18c476535a2499398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b1ff081dfb50777f4b51b0291056b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90aaf3e48753b34afecb882180aa8b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a4ff050d4f49f90c19808cc2f40a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb120268fe6d9d817153f95f53f495402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88972335fd4b2073473e1fd1d3518ddf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec713d1f7d4cd88a13e0d3ce9d7958d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3fc5116b7574922ee35385446a5bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15f7a4dd919d4cb2c61c525034424d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57c6e36f5953653f99411b28b7949d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dca22031239de952575280e2a5a0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0ddc6ef15b2f4dfbb979ef76443cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c76505128c069e1778df30c48c467410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befeed35ac4f768379ee01f46aa9bd0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a22b8f03c3a6e9e903daa934002df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baab49676c9a6d4342bf9af89ecac8a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1512f05b2d511896e6490c8c08c6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a5361f8cdb4bec3fee816f71d4910415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ffeadf814da7ed90197588521439f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5c120bd3493174f236b4c701c17cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a3e49bac9c711f6a8f7a44f447a76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06884ccf4cfd6ca13fe6ea1b8e16beea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad9c54397f22372088bc641a86a993420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f8263dade4017ab8778881224a61a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484602034d29528ac7e5476624630ac1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bd8d29a3f51bc91f1e5f39ed1a894423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d5cb1d72f74df362302d5cc5376e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68abbcb419a1115ae05ea7007ca590425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e37fd9625506cb63a857a5f85624aa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b066a96b8a758f789af6f283f618662427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014a9f34a04da6b1622c38c95dcdb56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946935c78c26b63fda806f2d6f614a9e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c14cd70750620f2cab663ee67ee8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d5e3647ef64c2c70ca1ef8a6527ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ab9cb39ac34ad8030244c36e9c5b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da8d3bbcc31fe2bb5edba497364492433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9703bab9c5c0d84d364cc7f7b07f31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be2c3eed61e7e47d6e34e81da6a423435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b23a1d3845f11a87349866a2dfbe9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fbcdbc24f2c85ed2a3ac6fbd2d7ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bd0990f3e539ec318e4050b385dd3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feffde87632eee10e86f812fc66df8c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa2ff65271a66db139f1e1381b6af9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09ff53a2893b4e1ded5437286a1b53441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2a090be4f31a7d21ebf485c35c05b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdcd3f535d75a287a7dbe93321e672443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7f4a64ca43a82e89d5785d2061e41444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282be3d2a5e6896e64073872715e87e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d08ed1a37a32defcb9865990215985446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577a2030676f80bbdb52f9888d93bbe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cd5e6d18911077c15b479d9829a17448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dbaae5e9bb3e8c3f312ae595dca2b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f12f9adf620a08b94f0bf781b3e69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed861c7b98246ce2f245f38b40eaa5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8bf48ed201170b1b9cfb1a2440f06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bf3fae131a49d4eebb3b7727adbc2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53886f92e5d569db133d447960c635d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5638ebc21e6b9708bf572b558ba6f02455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367f44f82bb5fa7decd31954926186c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894edae379b6b251a0382d63508ea78f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd54fb1561bc8677c707927c94fc7a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7820df6b1e896038a517f8d5c2bf1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3968bceb62c21d17c54e43b50511316460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b22e8bbb5324f5293b732386ca5984461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc46f66cdc03069606bccbefd78ba88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7037005f4dbb3c67c3860f506a9c8e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c7f499dc5315b75bb62bf6656ed95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeda26d4e4a4eac5a042d047fbf8558465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7d7657410d691804ce3a41f9d0363466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f43a5918bfc341fee2b1d1bae7723467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736e57d6c292e5bec5ea1c684674754468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654e0b734cc0bb52089302ba27a96c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa284a751c8824a8d3bb8f6686ada87a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371eef4c294a4ee25e32c795603d265471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba077aa53e17b093bd07023059a8027472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12529af9a930c22e0364226631b8f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9f6683bc3b4ef7435a33fdcb27dc8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b2f26419dba7042bb360587ab550b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f9bc6d0c0f3aebf1ded2de91d81da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3577ab7814096dd037a6747b983fa3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2cbec61ffc4d69be570f0e96a28a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f3be4b8d817dd06d66bfc0a3a2f19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6eb6eb045a2a05b8c22538bbce0e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2923419a6b3de3d6df55c791f700e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2fdb43c053523474f83ea073f02f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee403db7b9e6744ed841abdb14e8fdf5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb665c3e085dba7345dc53196c393c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771f092ef2dea6a645bb2afdef5d7bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1d0e24d6824e7a85d46a5243e06ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f39743c4d7d8d1e61d839e057e81a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1715176c5bd231e10380058800cbd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65678ae9cc4cc172e145ae49d62588fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b43df45ae24f2a5f3d99fdead9bfc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b316351710cdc963fde21365046ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7669e2128605f458d6ab4df1bba958492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923388a0264c921f7f7031fa24829a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7bc5d452beb995947638b909cf672494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757d6862b49a90008ca8011af75c5fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e2f4b16b1204dd7efe803a6bf9f4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dc1761260138d00447b563ff672b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37465c934a1590595eaa806dc10db3e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157aa7e665cefa08eeb4bb8e1781ddc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86bc91465dc5026ad64a8252e48dee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64575b7ae2cd001583beef29afee819501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ccfeca67062c9c4ec4f0eba73c4ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c5cb4fb0b9b00d4f6508899841849503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f795f2b9880ff25fb26c344bbc91178504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d39a1e2702607bbf2943aa9b3b601a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a570f52b7d4e26ec670469d563ff68c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effe229c30ac0fbb9ae2cd2d9cf7751507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386e2e649655f6c7eb7f12cfa984700508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584736b142f638a3433cf9c8828f597509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b4f470ffe48cdc8da02a327e54dda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6119c88145075dbfd8754be6ada51511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff7dac46ee117fd35be3ba0cfa04d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e560b437549a64cd5a9d527b0ab11b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18b3829479cb63a8426398623b8aa5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dfb09b4a090599c2b81aed80c4656515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e190f82c1d9b8d894fa494545e10f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbd66705a64807f49a8e9ee9e99ddd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b666dc562f108df07cbcb92ce6eef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9e8b18ce5ac522c86426526ed03ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66697502af6722d610fad62b37e6a03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a34da14240ac5ae77ed4cccde5c07521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc14c6460191e79570ee9fbbd5172a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1b35e35aa60d7f57d775caef4a11c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d9371e16b9c6d83013973bddf989c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc4e8f578a3e50364e45ea34a5f2a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7074a5f9c6cefdb50d0ad83e0b78c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2914765c14987527184e8e18082fc62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278899571fccd2741411b8061ff4b05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaf3414a2a436dccf664ccc2867c59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0a66025a47e08989435ba72e21351530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc518c3cd4a1da25a3e0a1fc51f645d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0ef0ce63b364d44db2c0b525be9a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ac70a14e073c97993ec07ad16e9b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34750876bc29f030684f2aa5d1f13d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ead0b4da4c96f7ce12bd303d71aee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d19987fdd7a1b2df19ff2dc997284b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad4dd1ae9edc34faab0a03508141c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4a68a49439f05f6f73dc201050830538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dbd35f3a200d5784e1325504a4480539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5184c81a2eddca0f04ac938ed49af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607027629dbdea1ee429b5bbf5715765541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0863c6b1a8bb3e404caafb1a917d677542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a224e9cda5c39180ec196500ef9d5d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32ccbd995317c28b99ffb3fd3b6052544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00f837ee1a9920b6b65442f25a3fe6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787b2505839736780c4eb186854f621546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e12ca137d8067ac2fa747f83373e17547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dd9765635d83413c1ce3cbde87b7a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b402b9decdbb2b9105bac87e12f9442549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0166225a912f99d66106e53a693c54550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e70da56863c5aa99a413d0e26fa3e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e463a6794e24ae90bd97331ab81be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397fd23211c5e2ae66e9ff5557f6dce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078633eb277c9788829c8386180a00a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f97f1071ec4abeaad3493a438b8a6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0fd2a70c2a6946634c8269bda2ea0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4d90a114af41aba377fa44a93d616557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e7805a37d32e314963060f2113a18558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1988a3c853a6a99e0a71b273eb0bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d192fadf820795e673d5383c05cd71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0589b7336c7af42e6a4d9229ba4c704561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c348c201426a30a11f35128e5fbdb0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622b7a605f1a4dd19b074acbc4eca41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e2a7d124a789d0b1d318ac32edfd9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67d8851cb1001b2b4f256b08f01b02565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc59499a660b8ee712621622db931c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b015136608525cf759c2cf08066ee62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a133270d94d7d7927df1805cc7c3b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6259d74b09f22e4972eed00437392bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b5e24588ccd150976abc98d6d3ebc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f120b7647fd5153df96af0ff251c4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52095f64af851f7c3f4764ea8fb70c5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bcac8132764c4795425f01e536ee8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24d2cdc2341bfe69097b53720b0d4d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33203c6e0d41cf44b6e69e90ab4399575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14114d7d8c9d79a1755e8b5c4064236c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40702422f31c686aff2115b0453655a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6464bd6934a20b29bcaf313d5eb1671578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac4365b1208e3762931e19e725ccd9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9483dd6c1abb6fa8ebac511beb658580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506821b1c6042266b4c6274163d5d27f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf7353777e8eafa36d778c7c45b2e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eebaff8f5847097498f42485791302583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c86c5991f2851ee788cca8e983385a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056889de9477e5f79459efa60ed11df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7a69cdfb738b0a3e8e43f6ce384ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca047c35b38c7e4332c4382c2509e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941afaf0cac462686e4b199212b3172588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59075e8fcc1cc741706a882e6708854589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340a86289ebfe2ce5f1d56ad8d05f57590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a977d32506051ce0d7c889b0e30a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017dc1895a25e5930409433b35eba87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee933463332db0554d98840e20ae59a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7efb82a17c33ec9a28de411121bff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1f8ae2711eb374443c5b2db9ab752595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f3fe800e526b6f66076c59a3fffdc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45c57ae3ed0a3a7a98799da17d3773597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1b3506dec67b0005a824f38a5c179598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb094f1637b13f14c23d5b9a5c1eaa5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb10cdb27d1f110a9e477cc36806b36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59bda8cb81c08557c1dcc5b9574e22601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e28eb997edcb054c4e1ed9b8257b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329b7595c0de3f86907f1a8f0877295603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c31f74f6ad460e29aaa29abcc032f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285675d729d39535d0aa480b330dde5d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612f686e4cb78e2e98586e9947653ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906392228dcf6b1c9896ecc6348207d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9606c50e22386eb3c9fa0a54eb413d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc34730ebfe6980c836ab0079ebf40609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92325aed390910673cb40628f4b66f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fad24e343c8060612d7617a2f7067611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f06f377defa90170ab502dfd10af04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4c9153ffaafb516797eab8ee2377e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11852a9e5c5bfafbb2fba553173cc55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758054b5c1c781aa2f776094a8161ac4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16c41aec10f9f6286a2e4d930c863e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f613bbe9f625099861f98820691df69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d7e968c31747b191a52ed13518890618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf43c6614beb9fd3e47313572699612619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a92fdcbe1225c1499af81fbb16ee4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724c29da082fd0ebe27d83657257c28621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babffb0ececd9fbae6c92ebff994da9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27ec8eb47ae4a198ba808a5bc5d853623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce516cb1fe0278f9f141e3b3cd8480e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e0cfad6ba3049d4cbd2870d4f8073625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30469abfd754ed38a2aa196332a67b3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8253a31d092ddb41dfcf8549d2e00627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe525c9c61cac6677d525dbc239a27628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d38b0d36b314579348a9ff757fe833629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7004bd115d536cb777f218cc4092e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f56d328303486c494b50dda3ac108a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f55989dd6d8b408f74820a77dfda1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa27daf2536ee940441233e035f76d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f40ffb865b2db29c33c8cb7c83991634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f765a47108a91222f86eb0e068034635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7daadd4b75707079ab6277313d9c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7523f3b27e7801a6eaf38a0d3b7c8be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7cecec6c698ac15d6debf9b992451638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13725fdf6f3dd864ce4ac0343b385774639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb1398c38fbc63941da27fdc426d4a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56650148eb8271d0f0437941ba1e20f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24a242f5fd7d338d642885ebc92fe8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb815fdde529569983c2020db26fa3e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4315210cc2dc11d8f34a1c4fc71b24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42cc43a4be7a0bea6c045099d077b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125991e3e95f2301d57d912a881933b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e02201cf695fd8a3945c4c75f66506647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573b4f71285f6442f943a206d92a44b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efb6e999c406f785c8ff2bd6b42391649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68e18d1337e9db0f60bf5aec36a16a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85ece521a1103c6c4652e7075893c9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a25d3b242304185b3db5e30e99312d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e889eb5497c1ce0a2bdcfed56048a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fc9bfcdb5a6eaa413afb0315e2735654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a2e0bb7830fe9caffee698a7b182a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46506094235c41d7ec7c30b6f1b368656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f76a081a52caa9bfbd230bc82707f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb4df7d2b3a92a0e5dc5a308c6aec8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3755ed2ca0b73284e184c998411ae5d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8594937f95d64efb4aaad420034cc8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246f86087717deb217606e793aebf46661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880dec24d9bfa00d34627b1a38d996a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c4a24d6ba0f993fea4dfd25ac645e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34405036cbf1d88d0a8fc98aca5b0363664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528b79b05a917046ea4cf552addcf0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ef3e597048d8b9346482939f5b7d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd425450b8ac8a72502cfd24435833667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74918f4b80ed58d132af5a57f293473a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71b106c55094875a4591a233182d32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bdaebae8df7013279fead52a7d7de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ecbd0115f8588501b38bbee5c7581671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c4705d9caa8fed1efe1eaaad06bb9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ecf0369d5f7ff9aaf366b632bb049673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e668fc6a961d14bd1c5aae3ca77fd0d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa13ca035120955479f540d62604c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e25accefaacd6197e54d225d926df3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39c2df3ec1f89b66c1c3a6ec9e222b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da1032d28bf6d9f81cefb969ed5c87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5087ae1e27746ef260c2cd44895447679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e916e6029be6b7ae52c0fb70835b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4953d5fa7ba9ab30af2c3706aaf78681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a14987bbd5c05f8dad49d2cb0c211682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e4503a439dbb72c7332b5c0829714683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a773eb262fca3b111ff373c93d74baf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc663d82fab6a37350bc27ce51e81dce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc25b3e7d0e73c39ee54194e2ae764686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2a2d4a58d48e8b7151fffa49a4769687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c17363a4a50030dc38f2fe679f4fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca863452d038fecc972edbcd3ac827b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13824a05053a3162c54b9256f762f687690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1fa955d0bb14befdf612579796580691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bdd532de5cd35f03611195f865765692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab0601463b7ea74ea718c96234031d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c4ecbfc70295305a7485c9a8274f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389b726d12c836eb32d6a9380db1788695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8aa22f3694dab83944df9afc512d24696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939438642a0f79e2e5f291b944b70761697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7090d47d98ff7f663c6c734e188cfc4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44d34cdd5a11f2285c826a13d2ce6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367af483e5fe8009ce37f1671a3fad19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465000d4f2a060fb894ae376b44b554b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00058cdee87c86bf64f7a697d6aa5b1e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550b25c80d6222818b8244266e68d82703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0ca3a8fe10a524a5af4acf6c541aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614303413adbfef022f0451f2926cba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377303f5a17612dc9a1cbbd88cd2aa0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe02c80b64bdd73fe55e8f99197d0b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74be8991f160d62070cbf3b6b22a9c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f7f41dfb4258ed33efed68cfd1b3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c454688370162a0dfe5fd01a2b16f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbec8f1953c2933df92fd1a761557c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be45e660360390b4a34275db687801712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b203151ca3f28e8eabb5dafbce4d95f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc05f8f0424aa3ca89ee7bdeb59869714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce264767af571a516235b1b67d701a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e714c821df3d341c8803549976788716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2fe151816760f86347527daac94a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341b054ab59bdbaec7348acd2c89ef2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581ea8a3dda859559c0f991b5194f37719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd69c71946602e85d8e8eb97ced962720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934c403a76efbba3c755f4d43962fca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f182a60327e1655e1e726e4c85c6d54722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953255f6f045b289e638b4d22123301723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8612aa704f6333c29d045b704426d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629e9cb54cdb99bcfb8d7ea7de03aa4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0125a263037f20166d5275ab12b8c1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923bbfb7d2f25a95afe41d85c19855e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93668d967d05628dab357c246218ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b695a368c7a9c2579f61310c766d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1c288c87806acaffa75561d12de8a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35edeb438011063f5ad4cba76d86abc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971528ed19770c8f367f9ea0412ea796732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faad4541e6125f4ba9b6dff6e84025e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6eaa21434c71da1b24a900354c89b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae49959da474b3245d99207e5e074b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae4d6ad33f73b76c51fa84436c405e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bd7b86b774e36b77d00efe433c5e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c8e6546aa9529fdcc774291a8c06a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4a96cada7e27f6e16b79c434265dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138262e51127228faceb357abfae795740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b268f6d15cd41edb63f0ae431cd47d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c32e3dc1ccf3902a48b1f6b5b8bcda742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba464543c8ade71197317e4979e9c773743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc2a8b02c068b41c316470d29b63e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5042d633774727c4409c9983cc9b85a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238fbd8732fc813cd61053ed9414c21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9f909b8c16e4e273e2261dab71683747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f22ca97bdf62aa1219de6928116b4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f546d52f44da79947faa2c592fa5d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cae6fe4bec20238a34751ca16a061b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225a72eaf7307b2c579a0f3bb91ec0a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893410743e25943969a31a237f2af53a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fd5380f93c6292e2ee0961583006e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1efbfb386c6913bd8e8754e4bd05b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe0e4a86628fadf538876cd6c84ce5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da511c8280b294934d9353ea1f5d0b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33921d29b475dc7e7797d97c159274c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcd874ea806dfe69edb106bec1ca78758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc218afee3f1073c898948da946cc9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>