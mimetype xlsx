--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6acf254dc2a5bfdeaa8e87b519128f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9ae30cdc892a3273c715161ac6ef02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d691352b22933d5f8a69a36034c3ab33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91cc8ce76ea351f7fb22ac67cd38ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334446c13761490835439eacc14aa6975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa30d34b922d20db561fcb83fff5a196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fc29c1317e3047bb02163393207ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00050639e53d7b5f1db184ef6a3b52d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761ae5d7a1fe864a91018214be5fb4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455f6617f3e4eadf86828ed94dc674d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567fd204079a0634681df94baded69211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c545cced723ff9e7471e960022d098812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c4dd01ff932bb7f4e2f12083bd39513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cffe999300c444441dcd34c0397fea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93abc53b43a8d7478ca5f68dd58421c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdded031a0c99565ff5a21c00a60dfe516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826058f342916df8f9441d1af253195e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0cd6aa6805d80394478b7f5239a9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d178d90eed6373ef9fba6bbb49fb83c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3240adfb081ea10baa249bff17e8d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6780d4b3d3ec48a37f90ef164e114821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e982d5d8e4a0a5188e1683dc11ff922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1632543dfe5bacbdbc18519675d14a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78f0321658404a48b0b98a336b7bc424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db4a5e2613c61679ce5f1822cbbe6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a0cf39ab42d9f0261e03029b3ad9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d2f060a0e1b68578341924dd9692427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47033e4b96fd41413668355ecd742828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcd690174e57dca032c4755e9b08f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8261006375c84c4f45a918b904eeed430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba02f032a081ca1854c8659c130e2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a21ea981490b510e8e814e4ae577b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57710d2655d1dbdcaa5c7bc2a4a089cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ba11c5bc74f2c8a6fed556bbaaf5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab3e6606ba4b9da945eac6b81ecd4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb63686a13563867b16bed3871e397036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f701ade1d0deb3fe3d69b24d74e0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b30307b5c352fc845a3bbf6dfbef6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989b2f055cb7a8174117be8af2a6ef339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98e7b4a613721c2223964b09052cc540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a420c8a8029d365e213f20bc6187ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42430d4365132822611f0505fe326dc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058a7fd3d814eef5d18111b0255d50e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f349df667414d47324cca91c04f7b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140eeaf0b9c42946b3ca996cb0cd8b2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725bb6ec5718c538527945de8584a4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf887831b04d1c39554ceb2189b50d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7e41093e1460f41c602973ae71d0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dad8d71a3661bc2bbe28606abd43d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f6ff02f2cd6cc953a3192202e5d8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1ef2efcbf5d20a09cd59e032d9a0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd4a12746115dd8e37fac3025df7c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49a2848ff01cdd161ae3ff7c3c3e3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583440056688b21489ee9205496d56354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cc780fa6bcefbb3f2636ebedcd33b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7a9c6d3ab3fc55003eaca03a46af956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415dca42c6efd9902afbed49b49308257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41fd94ddc56d38d65d54bccc7c2a4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93655d6e6934b125dbafe9ed87ee20c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f69d7fc4ab1545e1dd41eec18fa1dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e05194c875c0b188e26719880bf3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74893d4e44b8c631ac680e68dd2af19262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186a836834d5046d42c195e2a3b0bdd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f63da5d07269e944cfec6a448d1ffc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67707a617204af20ffaf9c33678ced765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b87dfd70f65271f0eebe4dc73d83866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80994726a6e4c54e89965b5554e539c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0c89ae0402fbdce8351a4ea6617e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9addea7391dc39634075f522017cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71e77bc66a7b55b590e59ed1889ef770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339804c27164e3e7888efa1a5f8686171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f06b9949892fa59b42099046c6b1f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd76800bfd7a04d7ace90bb11f4258a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fefbd870aecaf1f9beccc06be57a2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa4d6b499bf261780e844f071d2da175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa99c00a122dae3d32e7aad47ea7bac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46675d2d1b787392dd1eb6901a3e9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff178d48ae966dd0bcc05cba4bbfe3cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b36b86cfe5c1f6367825894a2cd59a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c7e0763f3efe4387e8afc4415cb8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c015aa349b774bdc474cef9e10e4a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8e1b06e1445741b4b7c9c3174f93882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17170526a356487daf2e5f1ab40386b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f145f091195e5c0b3a5bbcbd43b25a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6987d99c4af9d968e6eb7d6bdbd3dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6f1b3f0b918a2b6f442eae1f959d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225f01121a2db7ec819b959be1089ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9d9ee5bec067f4006c599f403d77788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ddb331b617a546ec5b38d6fe9d66589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c1f1b41a097733cc2beac17c9eb9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c1af21be12292b3a7ec9a0a4e63dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81767820f68a739c8beae967889ac4f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f2b7dfe44f178168f0b39899f03c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd834234308f5e3455d5367df1c8f1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624b3ee869ed6688a88bfcf65394b6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a24f80e1ab3ee9106714864a827b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9f39c8081f99aba3a8bba52b058af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cd88a3aa1ac9dd7b47874af38ee6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a90cb181bab15f8c44d29cb0a9b50499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee606f5ba8cb04ded3845e41f21476a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55d383ab954188099ccba971c15d9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189ab13fcd4a39ee735d94001441f77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb3b2058eb80150270c960f31bddbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa20768acc5000ce817ba934b21cbd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4af49c5f2b7a566ac3002d36c080cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba689797cf90f9cd79b21819b8d6f68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28931de65a1c3f9689caba22fb4a91d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986a550407b3932d87e902cd1b950ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab048ceebcc443c9ac56d34be0c27345109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dec05d4e76cf8077415b4dd29e329b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec99419b5341bf15b6aaaa7dcf8122111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01d3a88061a1ff2c83de313cb8b281112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dc503c586946a49b51c5a9988dd1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180dd16be8a6169995946802ea2b474114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74e53464d503fef78ef884969fc82a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb5321d30ff190c37fc7ed12cf68d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f0602760a335340194217d05b83da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a44fb9f831238b8b8ea4b40d2f61be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74874d378c658cacdd5b0a996ead3b4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eac3ee6c605c94de96f34cd4049af2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85213d1c81fc3b22e4fcba67f27b141121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3cadc9e0fd71ac38144c7b2f7960d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef0d47abb7c8d8a071cdda9c3218a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a61ea25569e703151894728110d73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953622c54381adf5624f5602576b8ed9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e58c501037019b39eff6708e00a4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e71b0b5248cff0de970e0ca3bc0a67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a61368a9c959efcad5f9363cc548f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ebd295d05dc5d7a489b1f376481a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ee93e3defa3cb1166b523083933aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dffe496d725df5f27b08d2237e6bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea6fb80b50cd0ae79a760d27502163132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6eaf23a430b8544ecd56febbd0cad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045eeb3179dcf6777acd9d22821e4426134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7713be6626cd9d8fa35e7f34118433b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26724c07082105ad569918648c96a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c2d03721753238c5340579c7afb75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89546685cdef29e12428997735ad1f29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4299d54a154cd05cff83c8867a02a94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f55cc855f5066203c5a53b0005d2f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170157eb761f42ebaaf4ff57e70d1272141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89222842a368d1ab0d6ff3be22ba651a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edf9778a08004d7a1be379edc0d966143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4922c6e6ee4c170346479af05a9ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2fc39e302f8292db67203fbafb796145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617179b80a1a6c42b61431ca18dbf6ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f635fde72e78d059de9c04f01c257147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bbdb3c1b790327e32b401bf806887148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc341503e86d502c4af4f6b2297947a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460e482932772478f381cd9d5c85a0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd2c9b693e75d1f2b6392529e4bc47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321499015b4dc34c2acaf9376dfb1b1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256027e3212441b51e6ca03299066f36153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea124d22a4608d4fdf56bf4f4d556c4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6b7151ddaa86d4e726f729c6e751f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab57af3563b2849bac86e70e6cb187d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058de07cfbc0f214a1b8de019d0f991b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e2efc4540abd782dc86f624cc1c49158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c04aab31de494a56d2f09e29759af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121c61039d3b76173b1d8213d17447f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f795f84286217864511e555b94ede161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cf8ac1883dcaf07e2f19ae4a3e84d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a81450bfcc7db5efa16b26f2f09e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea49d52e95295ac53d391dbb38b209164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c26d6aeaa04985f4980adf937032b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c953a8efe253e666063fb09257a9f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba98ccd2571e0fff90eb4c149651223167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a29f0bccd713c065bab0f968f289f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a51a35218bd2ef06434aa7a829b77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8c315ee197510173873f4456873e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b6259caf21481ccda2a537331882a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ac4df64ecaa4c334611d920336a7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6beaf2717d75165c296fe0431c623173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105083e7b8bd34822781b5b2f276879e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688b2d959e376742337c1ace99c90bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c5729a02d1faddbe6ae8a2f71ab14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e4bebeb624fa59577cccab64bf486177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec2b14e69392c4d966f99d8cb5ea67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde4b57da8ec362eb3abe03775e6647179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d2b58953e2c34808af576347ca7cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78592e7b453fb3b300c9d29da3633e27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69dffe3231bae7a0635bb267939d9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9f22ce3ed412742d0a73eb76f012a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d44bf2c8975613e25f79257de48276184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb014513a5323b757a950ffcfd7535185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5baf90b4bb1a26f313b84004a8dc4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47770622349707e09672543f9720b5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f373237474c02b0654934ee4d6a18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c47a2a37cd68ba55f47c094af2d12b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943cfc99abcfc0f40efdc840b35a152190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b08b298e30ed601a64ca876e356d1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c8fa541317fb1d4fe06a4c1d6fe18192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ed858800cc9fcf8515d016c290bb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6ea6e7b47ab250261a97da7601abd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81066037f84fa5e660587529a2325e2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226264f8a919c832931409f02302dde5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a72365096b8b5692133eda3097591197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9632f8971d32859c57d76061ff9f24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a445619797d13699cdd860243f6ece2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e08c45344aca0ad51cf8ce4d0635a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26535c55311493ebb249e6faeba3d86e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c811a8cde2a7e8e32e7827f0c1a3f33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de609db9e0747d3d14d179cbe4a28d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd1b3853bae2788e1bb82d94350f09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40062d288fe2505f0227d2952bfdca2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f762ae8fd6367f7981188f996d088f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce065eb765bdb94a6ed2c79ae736f26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bfbc4ab0fc78e1630f203d3b24002208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8bd64321c9799c939c9d7be85f2c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bca2ad4fe5fee9665f08dacadad08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607bffa4b143938f7061fbfa9c67507211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd2f55419934e60035c54034824fe5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735b972fa5f32434119ed246c4808be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb3d2e9b210ed27b6d68acfd649296214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaeff394b6fe8cd1df73004b56476ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab82e815d6f98ddec224f22e6e458b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160902d21d61a3175e5ab8b9d5c8531217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9406a908327a1daaffd124a60bb71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f69885892aec3342966d25cecca2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1f78f97ca7c0a61b1abd6839870d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b580de79cfa18a1f3a9872591993c0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92619df65443f42a704bdc037142214222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc04c07b3ba4576644062a0761432a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c3aa8665cab6328a27402ef25816e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c041858b96856e510ffa98ad150ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dd680da680e1df47cc801298dfc0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c80c8a7850fd05a6b67f648651e27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02321d94ddb0cc0334a71d8630a40e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925669f37d56a8921de98678dcc8bb69229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc269d5609bffb054e79096fa8c55b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54694fe27d04f9eb7be909242a6ca114231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ad0a3712471c8ac0c98775fca9143232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de1aed56fee7487577647e3375bfc8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c03f534ca784c44b8ddb64296021a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5edacec51a961bd0e0b1767266fae5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972ffaa374286634b685572dbf7d219236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8a1e661aa3688a17ecb1491f0a711237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1b9acf4bdd6008171b59fc472428e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a6f5928bab5f34b3575f2df5f1eb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e591ca8999aabc75ef99a39424d058b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da1e79489f5b58555b6a44969faf58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73491f2a2dd3532d73cbc504734f34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2a420085a5e33665cf42927e5bb8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebd6125087f2112949a4c652b325e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b0265ad86eb54338f0038b1e3d466245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebad9b0e57c4885d2f1ceefb9d6fa5b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6dc13420f8c002e9c79d4c13d38ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13cdb55a3b92d37ea2247c1d39553c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f09a4229724affff3b1fe8a544c5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e50f72a8a32c5b9382d7f246f404f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928846bdfaa93af1293da31d4e7ed4b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369da363968f324a367cbefe356ad427252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eb544f9474c2af985ea479434bc5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e11975049921d66295c1cdaa80c9e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3482305c6908ba56805ca83b14534f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7078c6bb8515c3ebc0a1630c100cc0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830ba3c3add03aabfc9e619a60a5147257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459525b7cef513aef28aa381c94bfd2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9313ddd190691dd83756b6ed86aadeb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db30648f4b934ac64b319d618ee3cb5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c17f891c0a70b1b3685f2aa05fceae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3906ffc85dba33b76f646314114cdf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659e31fd9b119e78c1fc7f14fd580f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cdc907ebb622323454141b0a90c67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d36a74126b23711322e262099d3d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd8c2081000b568afd8fa2ebf1cf02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60707d6769aaedd1a567ad67ae32ac03267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747293b094130ee3e0e9257f858a72e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f5c0aa45bf6fd2906f893acc2b8ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc062cfc82ce07b6ef1585cb34538f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4934b1d087af323211534f3433914b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59baab88ffe56c069469384dd30a04f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b73cf45241a64b426b9020cd5cfe48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d6a0394e00a53ec07c98faa06dcca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e91e48bf0a451fb056ac728ec81ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6a3731e0d3b26458a0f43f74b3213276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6ddd73f3a8f3853de6f2d4233a10b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121c0df4eb0abaa9dc07e9e1203b5b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b84c66e5e7aaca0f44fece6f4ebd04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9011622d787869bb9955eca92a06f7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8e8396761f890692cd6e9807984bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bbb4e8c6e3ce2b10efa7beee65798282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0c091a55fe5f5a084e38a9aa4603b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9e0c0bb79d7b660bb1591556a50f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b4a3c46fa4aa5e5ba002bfb3d9c29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ca3aa5a3901d3f213bdf1167a0b09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af415bf288f179652353593460800b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8609b264e4298e15ce67b7468e8bf3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be833c8fbcb58534812f7e3473e72faf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb05dc71abc707b16f9b930c7ecec4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd498871e62e821bb8f8181de1b28c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86612f64aeae30a46df6f6c6bbd96b91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163d85383f61cb728e9684dc3a671b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f965ed5413e104fad71c1ce3095389294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86284e3c2a84b527e85ce14664fb8ed0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad94412ed756e8ca25b2b046cbdf939296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d3a3824c405139bbb8f75ec4b2df0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004deb63785e062f012673638ed300b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c2d21e570cf12220f345bac1ee859299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517ab8908f43dfcc60e0a94adb3d367300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f7c89001efebf7b724d5a2fe4a8ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a476a9cb834277c6d85955d0716a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622c4ac7163f8cae14cd1d5a4b6779e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69ba038fda4b5a0e1111049c9e0d0b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c41c13afbbf85e2542aee81ea66fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e55af23c1e83faf3041f97369fe10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf81c41c6cd1f12d3635744988f8895307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662f6809dc422d4e29daad0518fbf75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560c63914d95cbe9f5a135cfb333e64309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bda70538b5a2d8a86acd64b612b895310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80411132e437133b4fd3635fe50ef19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc278f6b4a64c9ef26bead484bb3c51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214130d2cce770f0b297381b366ddd0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea43516fe44f93975da39fd0d2acb1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b188e47add9da75e21422bb567d921315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05ea74aaa39acbdfeee4492395b3ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c14bbd76c119e26dca48645391ea6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413f89bf18487aa46e0a1b0f4f0060c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4437761894c56097f2496e8ae29c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a54cb35d95e8e709de89b5fdfe39be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f338a45d2899a01946052ee9a1053e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826867bca0fe0a6613dd5184304810c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb36c3744b2997e2afdc6bf9157af12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67540f9bcf3a1598e4eb96f3c9290aa3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abd71d8650a46dcd0842d79ddb12c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96faeaae345fb9c2eec61939d6b6eeeb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b72fe1158c277b48415cd53a365da7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7f15116b6913873d42348ea223553328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d08792f98dd471116f77565919285329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7efe1f9b4a7c1c6808f53a487a1976330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb455be5d9a98ba6b9f129f5e7e8304c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51032a7244ab7a80017e10fafd5c2ce0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e17c3ff1858e936b60287b5d47a660333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a93ebdb587bb2b79773f83d62fa690334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a8e05c86c37a684915729061929be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6056ffe2438ff76999f8fed7ed689d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3f89968505baef63ba0b26cc9aa6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484bdc2419078270846f2af37226fb0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c48a92b7721c927e14f6d82ac9022339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ff40ccc7c8ef924b0eb6e3cd35016340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f168a95ba0d5a71cd319b4065a94828341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490bc127ab7e36c384a38e8ba17cf81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775f2f07a60c8d4e970654980e62985343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736123abdf51a34182b7fc8007581e44344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2263aff3f41d2ad0947959238f6e94a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5d7563890df37abb4e4bbd81df24e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00cc5de28caff0d0dd3692ebd070df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd409f1f1465df52565f4dbd997d8a93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed1ed9bf3870738f76b15627873dcd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a42d98f039327746e81f1063f0544350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603e45f6bc2c318edb1a14ab3a56ded351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b01081e84972110bb62653237b4d05352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3aec24ab5c7a0f2cfe9e9355e2c39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d349206aff1d39f32df3023e26ecafd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359377a02e046816d690c0beef47ae23355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b80f88ecca0003d3e426f4ab7f7116356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5e90bc67740da54034a864f7b7404357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81726462e4ccd300ea5fad4f80b53ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1971a1da53d44e33c4c10b4efaf11b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82802c091d9ceb1d19bae9a32c0ca58360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6f845f464ff25f562079a22e420d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78658e6fcb25fa41b32fc3fa12f19e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bc7f738b81eafe2323742dc5fb72c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513490791122602145be9b064fcf7e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ee7c842b89d12fce45453c0c0f9d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ead33c6d82c43451d4ddb3d4727a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528e6de8d9176504b5a1cd283830090367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880580a14ef2ec0b002e1416e1f863d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94921efc177daf2d7deeeeb2af722f5d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167ee98dab6ca444f4444bc76daf86f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e799113f8d92d039f029380bd6051371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b386be670b3b552ee16235cf4cf103a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4f89713b603bc4517c9a77246d8a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119d83f4f72df3522011478726d9e88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8a418cc4bbb8065374587a442bbe0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47492e549abfd2d8b8b8dec2a36713fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eceb9a1d21fc8caacea2dfdbd4ce4ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914465e4b3aa08a6877f1465566af04f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56196293e8eed3b517f69d3e27c8676e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58032e2563c7443f275c6bdd396c03d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84ebed164e966bdb6b68ed3f90bf56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329daec03d450460a569a349d7cc899382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30736eaf0956694082c166575f0dba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77db5c4560d3f95d3759ae8058668eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71707a73676b701ce8c55fdc1096b7f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca63582fbdb48f74ffe5a5afcccadd3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc68cbd93f97a63dfdc46a79192ba8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774d6f03273f2d9aed57ba2e407d0d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f7cdbe3fa2030646f52675d1505da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6f608e0fda1a9be5c24e064e3cc62390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b812fcee287cba32154e806d4eb8939391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06efe66c81e30d3cddf8a1c29d3089392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac255f8c4b3c3007e627c8bd92801d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960c405d16cbb8e8cc82a917d479011394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58b529c62e1d5aa35c60c4c5ad50b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488c6e11423e88cab9ec7d4e23073a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c2047bb03bedfb1c4c9cb80f11cc5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f59d98638faf6a92ce0fdacf94a1cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b9ef059e37ade3b9514f85f998561399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e93ef8683c323015c0170e53d2d3e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b10564f220d098023b7f214b6ec433401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640a29c9d55c94ee4d067e2b492d1dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0ffb23a121c9139fca003c45352dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ee3b0fadc5b79e21bb91f76157156404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ed92fb0c4bcb2d59357eec6a154eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbaaabdaa954eb5efe657738ba80ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956363148543fcaea1638d792bf6f90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e50a0d58793d964b1b325461d2c54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e772f79c5843dd5b2dc7c3053a2245409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ca77617dd53fcabe45644efc8529f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b941c2dc9ec9a40a283cfbc0afaa0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2856f74d4a7868a8e4402ec89cc7676412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172916b691496034df465361a4ee7bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ca7cabcf0c1ee05da4df908a29d97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e44f1bd9c952b8db9453b9a03b2d3d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa3b3ecf03402cf17ca12762edfa95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90785cda505fb83d6aae7e82d25d3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21061b4bacbbbb44435d4fcc4ff54002418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea9b9f1ffa42d5e4d82d974fe1c116419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208588ae4422539ae828fcb6da3706f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6cc6a7b9d9acb526d8cfcfdb9ab50421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f5ebab4243690ab1a700f935fcbee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7723e6ca31c8c707851ccf53fe2a6a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa1a37cad8badbde73eaec2422827d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466bb08bc8ee0bc7b99ae99f269553e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84a4a8ce2671e4e0b296aac02374cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c334b843f4bcb31d377ecf3a7c857e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f539294a609931e504d979afe2688428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767d15c2ad130bee220c9a7aa6e5e47429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126f50e0efbbf1124c4acd373b5271d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545b951027a371d33e2cf2977bf76fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530acc0941d0cdace87129fa1e59f74b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89306a264c9e916b16ad755a4e7c12d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3915ec5974840b68ebf0bf3387922b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454576d1950e99452f6d2164b7553a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9597061718af2992814f3b91bafc2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02444614d3c2db16bd20be6f9a579b1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe524c342dfb7544e0a28d13d956b895438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e7e55c97eaa7d83f2018cbb100fad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63566e08a8d4cf614d42219f0543a4e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6853993eb04c3df51e787d4d068942441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327ed599ac824e1bed28d4ac7de4419442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6099533bc4a5777ba21903e79b42112443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeebb7c9d0285fbf9a880e5338aa23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87086bcd3a3ee3e853681ff0395e37eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfab886b688f2e43d4b5daf1cbcd1fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f63df7696451845f341842dacb308d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44fc3dba1d863b109d3938a7ef5df6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a468c016bfbd0d956be28b64038396449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4da86a6dfe3ee4291733c13a4f8796450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5513703a823a9e0aa02a202ae891a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230c1a26b686f800c289bd7c827b7d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ff4d5decb1eaaa3b22ca78793f024453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504fdb6bb804ece79c951e08aeb191f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759605a58b39e0784562d851907ea94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf8cce3ff69f59afea62a7d8b2e29b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bddeab9a5fb0fb5fbd000a9fa3cb89457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e644901b99a02805969fcfd4caba84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c8dc8ea51da326340a9adea7007c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e9c22c11f233729f8e6a0e9170db6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7240944f6e6be1b9cf5551b339c031461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3997e9c8dd544e8967d5200c8dc6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67f245924cd1a583a6d563edb8c4f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ccd9415e26127018a00493b36abd5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dabef745fe297510b4b9dcfd3db70465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36838e272abecddf0442a0dbb4581d4d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f912978510154e1d7af609c6d7f22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb13d63db2e7a98177e75e78dc0e6e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2e0ee08dc8ac3bd0b512afc6183e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbec7a946481fe900c5d16b2102fa4f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e299dac7b737c9f962dc711f93f934471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe293a9a7d4b361699c686da33d1b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5d6b213158362d2e0e9ad051f9da1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ee5214c0245e904df8aff57e986e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d770e63c7f3c70a5ad802fcd51a152475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d29bc601430772a02b5fe7075825e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdd7b9927614d165ce4bffd2031a49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b094ad2e0adb274d717d23be4494f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238554e4f6a1e9774155a32e01fa0a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9065578aa81195b8532e24062202ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f1d7df4373be740bf91ee064c2469481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461b7640a1fed0a709f11fd64331488482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e59be2d5dd729d99a30a685023e524483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efa5b452470679cab314e4686dd33c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f933d71a110cbceb6b75d2783a0803485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d16a6e66c8de7b0093c30b87711c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e505f97bf7e9011a21256c02dbe557487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a1539257c4796c354bc2d14fd1373488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8226a2ad3ecc1e23053cb8fda30d37489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7b10c089d1c88a157f1282aca6173490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391209e8fb587cb8f453de322e6bbe0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7635ec64062cd0235ebe7e4980e0834492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9393d4b7dc6f817f6282c006df2b555493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cd97cc696dfe4414fde4ec13b2ec0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ed9c4fa16b092f8e3bad50c8773f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16effd7042af9b03ac8581d0b8e9bf1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af048d9ebfcbf81450e042f36a93ac32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f29daea10aafd9152a434c2a9bb2d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853c8055dc947d4f93bed34fc85b7e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834f27646b59b29975787fd7ff90870500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0be8ea723ddb12c29fea3ca3f321e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262806b83d74ef2f56284bac8a83e63f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f926d7cb13d6f06f719b132ed47efd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e56fa372073ce7a6b8e8f49c9d30b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4b718b4ceee3d932295fe82ef706d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33c9f7a6114ee6f5af4859af15559a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454aadd659398a8ce05c1a81fd9f08d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a4ab672f6c85c4da20adf1d94241b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfff85989ef4092d4d65f5a0d756c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e4b15ebab7ac2ed62e8c72967249a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecaa646f394429ab3cd25fc23a3c80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b7c973be58d87498e02673f649eb8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364852a7ebe2b65f9162c257c6738b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81433afb46cf005b0a396b3be726aac1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22ea0cb54d95467af08c1829ac5b8f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1b878ff742b350661c08ba5d94d23516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519e407b1847026a69c0bca55550ff3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350053931b823c5fd96bfc98c998bc0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90599bacadef59ee91721238f24392af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633e2c74ec5d221e482616d32c64d36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d2ab5997d30219d10ee08497cd89b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ee82e1801a480b5353efeba2b8290522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7e1952d5b7580fce6a3250cda6230523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a8e2ddca67d7977fc1931f81d0dec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8f7017c5b512673a4005fc7193037525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca2d5a869b8262d91c5deaa0f72830526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f75415ad8ef52466508b21915a7db4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87887ce38a4a6f36bbe2b7e6588fc824528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0761c478a3863d420a51c57d6701b89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bd2de4e01e890eb18e9fc78813228530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23448f426283d3b135c496e592e965531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667abcf5495bff583e75a6ac5a3b5ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038807b885e3184b6d05c908adce3b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e3e19452777632edcc0c361bd4d06534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07828ba34dd269612f8722ccdd07c8a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca40b13b43c3316a8c75884061bc4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244df73a15fb2bb2fad5827ec01a1a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6234d4bce86f62590e713709807456538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4f64b0a2871db94a7af5d65b2e6f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308099179060e2351d7cdeda6e6becb9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b8508ad99d326f9af25635d90d7f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6dc3f5adfdfd4d1253e0de2377290542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d597209a0bb3e1ec7490e836aa29195543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e232be56ede4900f0fd570cf49b37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ff1779bf12d84d1735eb310ae1045545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302b342e95027d7c8a5e5afe488b332546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda6a41929b1c2adc1e054870811382547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8290a422073450a83245532469def548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6a1178c9efe015a9abac6269d3b79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907688600107748fa35aa8b129d6529550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0eb99911827a4540729f5719c61fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa2e15aeabff6a84ca971782a35e6e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beba12edd75f4e1562005ac557e48c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a1949c76aba79810f62c173baf952554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90501ac9e2925e923ab716fd36432a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646db45690cec388f0ed0637a0535b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea101d4086cb3fabd070c6e2c07dcf2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3322261ba1918e1693fe3baef0f654558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dca38f1f0559f9a33f562dd79ed4f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635c6e4b54d05afc101781f840999f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2e1cfff3ac2811514dedcccc0dc48561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd6d3c733f11c4f8f729dc476966fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52324a7bfb162e6ddb79c51b917471d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb83ae04f3d20084bdf181ecb116204564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0dda93a9c09c996dda2c529663145565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c120832ae1366824f612a65cc0f997566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e773fdd8820ebae562069a938edfcaa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00612b0a4aebf48e92c152d31cfedaa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ad798b5403988975848f467d438db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed10b9d4892874d38461e71d7a4b42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01e65f59f0b5d20ec1febfe154c6be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e52142c68ca8e2e6ad0d6e62ccd7cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f634d3d0ced6ca88b58b68c220f0b21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96129b24e6c9cb6f68422d17f45cff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc0fed3de9eb62a6f58594f6296872575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068873c73e84a22fdeade33989a5a69b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffa148773f31c82e109ec661c5e6e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ee8627fef9d829e1e384f87cca1ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb39ce0cb8597f38124a4152268002579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f0bcf6116caad7176366876d1a0df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003435f5d565c226a02885a0d69ffd26581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825b11a5a8ae2b08e6dcf7db623f97d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9e1d13d6bcb580a07130740fbdccf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce0bc032e3fb3c87233963bf0df2cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99da080fb24dbea6a8b09a07eb7ebd4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429201dc855b3383a6b4e2d28260b723586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854023949c4d455ef25dc236c9655b94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb62a747abbcd785dc1e4711d37f2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664322b923926b9740fc34bfec53ec4c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a543d9a4cd5979f5ebd1423145b399590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced6e2a02674ccebb6bdb37d49dc89d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba7932d81114c78ab113ff126a1f61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2656c5917075e96da794119e2d648c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76ef38b73ef6976c2220f29afb7a94594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8a45d4676f507ffb2fac72e8fdaaa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48242afa5ad0dce2c90c55178e57dad3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b719711913aa1f5eaa0c88fab3eda84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9f823d8fca3d767dca02bdf1818d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c020d367e4cc9e4400539b662756e1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04df850ceb128cf5494772a49280883600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bd71675ff549422329c18ddbb8891601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b090e4f123e78829b2999e2af2c7beb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b31bdc2602ee03c41e2d88588ada9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c935876fff741e5b29b79c6799b4cb1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edee43afd866aecace12ac9f17b6fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ece4e00d7083a32fd336068985919606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce9d79b3e4e9550683fced31434d9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0b4f7970f8b69e1d65d676159f5da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a203e9a33cf92778374fd9ead524f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76ba1e82f85480faba5a6014556fc1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972af239ce9e1fdada671eab1d0489d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0e3a56e57fe5f7ec3a3b3cc55a5dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df07cf041ec469ea72a7db09d860c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc94d9e670a0e19fa3226f8873981c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec074962b7573d3b6c6f84bb31106dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acd09b9cbc40a0f7e8301d1cc93281616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d5ae65c4c2079ecda4f06839e5568617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23e35f147de785057516ff9b295e04618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72fd98b78835fb02cb4520b30fb5b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80a8b17e22c6d69e2284cea81a47e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2763f7b91787f843783cfc8d03cfb4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55a37306f798034a515980da29a6b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2da3d6162bbdc9a614cb5b587fc9cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680b48255bdf749846eeac3cc03d8c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57df1a74f03b4b0be8b2d89730f7e30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fef0c3d756593162754f1be79f0457626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1685f8388f2c673195049bc176f5b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260158b0cd59ec68c397cdf9a504433628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b8a4ab941f7959c8f2c7e00b99ae5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d030b564ed9ddf8391edfbb70cbf8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a91e2d9489bd646ab4c9c3c4a623cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40afc5365c69ad3eeefb528dbb951d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d906c3dce18fd617ea28ca8b82e65a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffb99048f61362a4f8f4c44745b17c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28119f5a9dd7f321385fcc5f5b5624635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8b813054358e5405803fdeb97514d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2a6328ff67411ef064ef26aca78fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da6772b25096fd2253ed2c5ea937ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90316bd575b68cde2986a416772371d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070c559cb86db8c0242adf3bd286cd2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ce7de6845892766bf0e4f35375670641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595730057a99f384c3652a92ef111c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387c3f78646393a0f6975fb77a2e79c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b8fd665c1333f31488c74f9404912644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67069d476921034dadf1dc8dd3ba49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a45036f9d06aceee28904b9b7bd95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5ca0b119f7d6bf7e288b653dca6c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bdcc3b208c6a0bbf9e4907cbd3d74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde63180badf7ee098af7adba687ca82649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616421a557347e229ac97faa9fb087a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc687175aec69b0f0a1afcf2e3a409651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbf498f612ad3e445bbf8ba0aa53a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d2cb625111cc512c37d5297bc635f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ced2aa6fbc37d0825f271418fc8c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a39acb450b7695ea6301421cd8515655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab332ed9780147f5fd6f7e04155c5f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74018bde005f70b069514b0d8b4b871d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cf2b4fcb9771c74af48cbb425410f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fc05e088153f1fca2b5f2fd52fcf5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c32370b4278fc7959d07e5dfac586660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bd9a2c6075d6f2748925de2db7000661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aecd2f959ea28c1f17bebcd16d6200662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543f26f9da8eb27433f2598d7decea9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afee75bafa0f2182912110de219078664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994aefafb553db6646979493609134e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1acc2f59a0c4c1eb9d1dc4818cc2b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0e8dfe8e1be44ee98cecb982947a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af37d704fc4a948ce55329a3699890668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f97146efe4350e9839a41021a6543669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d60c9f9ad94cd0e77217039b2bcca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744f7a910ec2bf677d26068554f57b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbb6b1cb38ea579a68458db1c06271672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44604e9ca20866b21c39f17537c66647673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308803a8e83db544be03348cd91fe3b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac10d0a31ecae83376a4d5a2e262dcb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc3a2e28cb8a51e150d30e0257f3d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999132564033f9f9f04abdc0a068d354677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d7273ca441612751d2b2e8fe18d7f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a701c46ba216fb80927d7a58d788f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdbd32f04a23de3d690e373aa11c9e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721c488e3d0c5d9a700a2c80e0ea52a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14f713c590fdb73fbe532b0030e2e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb64654b31febfd726b07f982f2e8c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8057689ad7c2def6a4115a488033a82684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab18374b86caec8b3d858e74978fab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90dc4f1274aca4510d52e1f90aee31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c4954f066bc0007d3945ab89712a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f69e0777debc314b916c54f126933688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af10c6fd699466155e447cea6d740c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1f5bbb19be435d335026e42685423690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a784b933e5c8783a2397798d5ce720691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905a5f33be336e2c73f7de1fb3dcfb1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9b13ffc07204584a1b06465b5c29e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24aa73861246bb9bf9b66b2fa206b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b60ca1e23da7b3e5ceb2d3eede638695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16275aab4ddd201dbcbe564bdc33910e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7569b5413b7745d28e213624cfa52b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00368b1ca5ca86c179bbdd3b0af654db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5aea1408e6ebb00c8adb714ae4869699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f652d5830357090653324b487f612700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aee14a67c3056204dd74b2f3acfb1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3388a473a0aae7dc2ccd1413a9e7c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8a46655be7310e1dbcf01e51e5738703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec292463d63de6f83b30324a1d6ee6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3855ceaf0c55d39510dac7387cd7a30705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7afb70a7a359964759d7663f66941706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9af06d219f07b4d131c5aeb8516e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3d70bcc91140dda0b4aeac6148beb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7e5f6db1bde25e338b2895e16af24709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101499403100fb87f5e8df8be0772a32710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ad31bd73f20f98343592508b20a77711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc35582f415224cb02e60c7a55df728712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1f8a5ba772fc31f45ed30910e57b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c08b3f76bc126bd06d32eb692c6cff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c5686c0d651c6d10e9a30b8e5dc7e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a276f509ddc4d05370143aeff61155716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c5a3622dcefad89861af7b41824e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911e61cdef31e421dfd2ea147ff747b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc4cef5858cae77b536fe44e20104a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4d0d38f3a8471256ee5dcf554c9e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a744e348984d42c2aefb4035d4c70a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312835bbc0a3a00865a9a4aa67557ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b3363885625896e7c1cd6461a08a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f033d43c850f3cc143f528cb50912724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b00b68f7a0476438908ffa2cd140da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f01ce3b21d448d67cb87194e2a14d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9be97cbade0951f23283c603890e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6de5933a25c14accaa5a7e3ca58bcf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf15443129a1d6c5af0763a4187987729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752eec5ebd7c47dcebff9a3567b935ab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270a6f69700b590cfa15afa373fc723731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecba430efb1c89cc4b733f18f828edd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc9ee448141597e30b697af3fb1834733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0559dc113afd96225c470f0571680734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ba4d6df41ad797303fc9a6c6142f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668a0c98a68d8503ce770c1fe216cf7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3720243c553c62ff06f9c2dc639a91737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81111c6d4caf2b0e9813a10807148c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615d9316849c4daa48c18b6845ebd20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd940fb4924cd8ada764691cd96fe3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c719df72dffd1a88717c935b7f4237b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4151a870428df1a3c29bc91757f3982742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1e83e50d8db40f2b4e70fa086899a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df3a34558af0e46e3c713da656d79f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e0422ec01ec58fdab2df126a1b788745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78a05366972c34120daebcb077b2fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a4ad39ae45315fe49c4e069eb1445747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f9743a83790966099fd32aa2bb6d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd253a3625fdd08b2a6faacaa3de7fc7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccb777f9a36b3a972d6c69d717cb2a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cf2084491cfbea6807d9590a533c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd847897f7d94a57bf3f9cbb7962ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12477c4d9788fcea38ce523c6c4355753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a710ca1c3c7fccce49c2a1a487dd23c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449d8bf56617387746deb60ff48a750755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b307cf829cd67edb9cd92cd0d15ed9d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83504c899a1032480ef10ce63f5f1e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721160f371c6ef2461710d898fac1780758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7edadeb3441b39d8efda87cbba2a9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd65d8766c45ff34f9c9dbf918a6391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d04a05f473563996758b3397d3223d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290b5ec6ad73c47187f2a6eb718afb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b01378796ba5eeacdca8fa7346ffdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2960ea928f154c602aead4460dd1795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e255c0089642f6af9cf4932bde6da596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98983211e218c51a5ab79e45e1d03d787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987586912e36448511f1fc429ac0abb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ca94e4f99d435d1ad1af5fb03ef519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8964df4978e83a80e9a406a0cd2fa1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50509138bd133ee2668abd4836876a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b038ac66220425a1766f7204412d2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800e13db0a19dffbdd61eb13dc43f2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1027f9e4b09026d4b00151eca82b4a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb006bdddbf28e63edd72262f86b64715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ad9360ec79674f1ec0ce70ff4feeb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5655190270c3e5e23b5baea422ef73d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9b0450670dbf0ae976598561850e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83108f75bd4eaa4b1124f1628ae40019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0f293a73e465efab24bd27f917b2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107f2f52661bb8c532159d307aedec621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abc615161fd112e5c82c721381650c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1721b65c6c235086bf850e488c70523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005b37d56e0354a5917c8f06e17e1de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd965be22b92c7319e398cdecbab1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b31a48deb013de0432df3d7aeddd2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b979c52e6e30faeb69c01de3536b4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e29d48bd2cba49cc177a344e2cd6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617868b9afdba2772f07e21bc42537c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c94d747261f5be5578cd4f80120dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a607d6e5f57aa48ba4f1daaa9841d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50fc1439dd2ee45c0d7e17ca5560b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9773385daeb8d1a42f7672f7269e9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dc9bc5bd12c5444f5a6f10175185b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40887a7fe513ec8e3a0b16056012f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218f69b3e0d833a7b304e24be70e37836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c496e0a2a6ff2ef1d533ebf923789637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1a0ccee94ef0a128653d56d04a48a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4e9998c0d2ae1bfe04f29eca433d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf0bd23badcc82285b06806554525b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06869fc2f106d6f94d25fbebdecfd1a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da715e82bad930afc8ac04fdfd180c8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fae1864c10fcdacf4efe2ce6a13adb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db80f76f9316727829af018ced599b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc23fd558df16760018dcda8cf2b9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129302ecc28810a433e375ad0cef43446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb9efc659208c40924d6701baa1a3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254cc02a21f70a94773a516e6aa753048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a138c0904f98edd34261f4e5a14dfe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d214d812a2b35fa51113dbe8ea26b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20988dd8a856a4564d9ae538c6c40d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8a8038cafc017da2083541eba047952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20ccc6718f29bfccc723cf3d9d2c2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea18c9fae5126e6d93fa343b48aec5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3960cf0ba5376106931f0c78e3f16f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3cd02a5aa24512fbc3f5a254b1b7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680ca6931ebe6f4083e683e6af629d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f8230fe101b9c706f90fd54c4e91658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d80e8ca94ba742a58560b76f18c3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c3f0350742b10e2dc3e5ee696991460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03f996cff7eadaaa9af5e15905c95961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee810fd61238eed0e99cb99b531a27a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6f5aa8414722749dd486f2972404363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69b6c28f1b00936186d0f2eb1088c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09533eb5627875d29d43dbba05a54df165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26471b09f98ebf71ed28f27520260a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a74ff5bf009d2b94de620bf01978a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a92748b681ae1f89e696ad2b3420a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643333b79cd487ef05f34a82440359d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ee3abff3881b1e4c54b5e797a4a2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c92a01476489e53305a0e253dd7f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014275ac38e3e314a71cca5906365eb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac755b48a7d40f9617e399b14ae41e5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c897c318166657e533854b10d0f5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54dbffe4dc499e070c61eb43149b3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5f09fc5927bba95668a67bfa1ea2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7339c4ea6289df835913b70e2b2590f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce99653d7b6c820956ff47573a9d98678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace617a40777daf42fad69bcc50a0f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81f1684f01075ecd4efb2f0a8492b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c3b608479e26dbad296941bca2e4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316516b884df02d464b32ac26d4a188c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc526b9afce4bdf7ea6b2cbfc97ff383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e4ff8a7525452240735be763fe09184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b9c2d6ef4871fd30626e23f94a76485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27329c7cf2774d2b45dbf36e65d514df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc15dc4d554bd4382ec41fcd1b3214787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42641b85ce6895b50e5fee0da5b024a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e732629707d1097610d283c501f8fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013b18fd45c97d73390e32003a87da790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074edda248b20d529b1b4b0d864728691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38163759c3dfe3803bbc51e67708f6b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc751a5aa315d7d0727eeb04f5b9235b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31180f695f5ea77129a9337ee71b9d7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d35a7ea8c24ae46df01a50a7b7fc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72527e7821afcec060a4220105187e7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0b11c750298c23bd588913e9dc3a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4152eb414ebac8b51eb18d5090ef598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189b5f33d6b2f856a8222745cd5e41999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbe394ba84605082bd260aecdaa521100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fa5529116066d0eb3f68ef7d4d348101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31c59e26e55c95c005b645042c247b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af633778624cbc95fd5290351bad2ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c164744c904c32f1e6ac4d64ec6712104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172f72906cae73516c27c4ea52b2e9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f27ca044631e7abdf9389cf0eed0d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75587ddedcf4dd769311bc8421e1ac5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aa47ff6446442bd1a839d1a93d2b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c61bdb5a7fca71f3eab6e997ece7d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846fa8f85eaffd6856ccc3d1d0063ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110d541539d66f1083a0bc5e915626c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6a12bacf7ed76defba30cf7838812112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe277dae0c20a105857f4cadd2a59d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9669a6a74d41df0ecb20988714ead0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816eace6df177a07d6c50148b3f0a06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d44ef4ccaa3f24f5d61f57d3397319116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133257512de6905dd8f1f77008cb6d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428735cb96f8fd42a86e04e0931835a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb587b2e181dd792817af0ab6f9528d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673e2e4d5da0826ba7c4fbde4901543120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe014ae0c41bb4895964a3000d88c7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ada432f58f4106886057604b17cc8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e6bf49873cd27fb8bb7c75fb8f2fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c145679a53bc3c64ba47ade29ecf6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04885c20bcd5a6566707ed7e8b6adc2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d672f243a6254eac5b502dff31165126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b703c2907c1daa9629588176053d98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995de2cc5cc709adb756272d363b93cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcacdc195055689eb7c95a280c9f99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7df0a93270c5d7260fa17d11b3056130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6d055b3890073e7332e240f045c8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65a6a73f72684b656b94486d5e0986132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5e6037de33d0a24bb4aac14c7cd16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631950dca32209a0a49052ff7a8b009134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cfe85173fd64ecd942daf6d5d39f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6e60a7908fda73678d9790181e45e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa78f46d8262ee770e47aec9da7eca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a243d20ad854bfa6dc818cb2ccf1abe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d50921628a292c7120798f42a946c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc7226b5c5c3e2d419ef46934172ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d749f9abb14358b15dbffeab3a676141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a2f48e7e750f60e96fcd1238e1140142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07a0434c38073b42780aa6650495a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98456b214d059285c7f60baa2ee1c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8956644dafa41667c57cf81f95516145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28b9f47ab04dbc97f8a2c8ff3e18b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6993b71c87f9bd762a2fd279b9d87bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3454b1c0cde8424ef440ca747068344148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a99b1b297c96fd1a50cfa1f0deeaf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6222f5247d4eb24c7aa6c35c3ec13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8fc7b5089f406dea2475ad245b153151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54e6864f073f2c1f2b17bc756aff34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c947a865a9d01a64ed08765371d330153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc30d44cfab1eaa519c22cc0d69007a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dc9f9206ccd887ae458b09a621b21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe54f71784cec4d3d499ebb50961931156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcba5cf57b4a391df35d1f6200f2d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d4d467f9b00baf5f48477b1ece884158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774a1d7ee80c63607a1707ab3889685159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e45b2b14582cd0cc61deee0ad502b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97a29638e98033c91aa43ec7554724161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83da7cdd5a91393f27d9aa7ce72d36e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00ea64f83fdaa0e75c8bfe3589870d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181320161afdc2e842fe47ba1a218c37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d91c5de6da5f5b7ee5724a01b3c00a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407642adcaf8ecd95393a976c5b9557a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe8ca080bdbbdd5f6a51ac4d60ea47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766fb84f1431bda8f3596d910fef565168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f08ae7fa1595b318e2b06102afeb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09065f06b9595ded10ff43694621c66b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a53bf8cbff38543a838fb523fa0bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755cfe7c6914a725b24ffd7df733e9f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448425293d0e0fa0a97a4f98dd15dcd2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464051263afabbfe8a3f822f9c41c69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7a4f20984d3180e44606a9fabecb1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11340e5ef9783be0d71427c5e8a1003176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363161c0c9fcc1678aaf638b75a95db4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a42ded9991678d25937b663c22d15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476f937c56834619f84defff7791d85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bc07975e86dc44c9898d06a596694180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c97e316af4a153a7d2ef3f5b2e09b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3e46e0fe627e622021ae5f74534e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53da7b64f0cab74b1e3ccec1865bfa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac688b32179df27da4d508b13022a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d75cb3c705f475005b2f3543c4bbd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41695bf85ef365019e8a456f28316f63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff6d8cdf1e16486ad3e726415fa127187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15506c6a799a8321e971ec760516687c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6795d8e15826ab888e438b75415af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4f02022f839853c144cd35103fe53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41200e3b80584e4ccf56fe08142be1e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f19f53916cf85f954635594b7e8c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5246b6778e01b588250a97f12a3765193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b255ec2cbb6a1bdc0958789baf21f8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b32ac90b070f653463f9c658d0a8c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e71dc2106ced21c48842b71501207e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d4a47447240e4ac2549f6bc5a85b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7a6250008a7c40978e984095258ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8ead054c086dfbe8d54fae7ab3c23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05945737f510ac7884a9233c44eb80a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cb2f914473fb595ddc1aea961ad07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc95c412dc76bc5dccf4ef363ad236202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fb0a7a70100c70860a582967972b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a36e0ad510de60aba494a6a3f73bbd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56db0658c07daf1fc07ed17a0340db3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8706f88d04d732ef01a986fdbd770206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895341d67da341b0b9ff238e24bbed9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca9056e853e32dbd20ba86239187ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c60835fc696daf2b88cb7e3044b07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d236ffae35758f64f169adc92de5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa734fb4a9e1d6b7d7041a91704e22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929c0b861da16ea53101b4f7934e965212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dcf34b62887396ed8b99dfc104fc8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec74bac0130ffe608c01f9559f721ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e70991897bb1323c210aac23ea88b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64011c692aec7161fde69aca9fef3d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e3faf14061399f1540cc651d3fa5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9ef64842f2dd89c0904c098e4474c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7571720eaee00d4b806146446a0da3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470f1715b919287e0d69b129723efe7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14010cfa8c8561dcd200a4f167a50df2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbacb15b4157743f4beae0e157392b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4dcfe2f57ebde7db4d1bf0ba80808223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830a8a80ba584f5ab9331697ef571b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f81f0b3fb7795d2ea863435b7de19d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268394c129476f4ce8cad24ac8bd5f70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc9ada6ca929d1c7b1a8129d72f6a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c741775551b0538f5b79843b6961c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264ec8c7725a243a30c01ef8b27aad0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc93827129a74663f32de154daf1c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b455c35f9b62bc198d459212cd03857231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b233629e588eed2eb3999f5b6661aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79696e087cba1b6634fe44c0b9a04b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff858c5d5c54ef128e66f066f7bf0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a51e64b542cdefbf05da814ddd5e28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1a8889c935808c107269cb0334e52236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a83f56ce0fba24f50f6588762930d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e125e4e464f4a8a80631cd6bbd0041238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dc71036479c9d3c0628321f276c51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549f39a5ca59d4cc191a92cc4e92195240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2841ba406762fe3517bf50df5afa0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb83a011e63ae31165d3d962230313242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3de208f3aa6a011bf3cea82acb43f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6e88d18e6801514da96db9a6d74fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb629999e3c17bbce8b1bd28ce2e80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79f72edfd95efafca984d2ccbf2ede246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9308f9036f8026d1ea533123b981a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db412fde8a21d2984f97cd9cc127b623248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316d2f314a99056e7d6a5da6ad6d44d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78b0858ad6688a7cd0a81207657e8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43b481d1f61548e6fc904d640f68ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ade322b907140dffda984f05ce269252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631680e8477aa2b325fa0a5829b9582253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c64e0426bf28d200b5626a15712b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402ef6355d25b236ce14155095ba937255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f39552c203e3fecebb24851bf1219e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce7dcd9ef38c8213b2a64139af7eab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e948c5df61f18b7d2601e9d1c346c38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a2426ad19434002d8d8b3e6f859d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f358a7179ef66da4c5e25237af6ba7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f30c14c8f141c81d92f426e6bd7704261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c0f844437085d0a5aabc950c4ba3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ca5074af746a505ee694c93c99a37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774c7cee3c79d547a099d705ee89397264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3969d2898a759761596b230678bc0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c95fad31c7517dae08fe9dc60afc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59efe0c6ec596e4948690ccf4d135ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f731fc50f472122db6c255c682d9ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfe4e5bc0d010de368f34a39e35309269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fb0d0b280cce3f39e10babc48a1cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd520c81d5c4090e793d520d7855c9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e76fd4d2be959a16fb2dc1b25af926272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e007f03287e1ff36a52d5eb932ca50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4c0f46dfa2fdd439f92517769c9ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31956754546626c273167ee40e11e9f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925502e5972094d867222e4d881dc8b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b352f52b52745e7b9a3da99a564d88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d193ace0d9b9e2349d027b59a6b5f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a429d70851880697165210e2db62013279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3f31e83171ba24efbeffc78575bca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58abcb78fe9bbe1851ccce323dcd6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff6f0b2c38850cab97ae90fae33edc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093c3c3593129ec8086b1ef73f78676283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ee0bf2640aaecc76462e0cb3dd716284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e28908e872cdf9a055422a5bd8b613285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751fa58f027d5e77e85f26e5415be9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4c1de0af61cb8c8cdaf3263d1ecc7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ea0dc7c018e718427b35f9f4e4086288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cdc99d11178b367b4f015316c54b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034e8a91b72850b446cb4e04b8a5a17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c7445842450580fa89fc765143fcf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0794d4e650c5563384f9f1125d9613b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e00ab7de5f99df87075d6ea46116ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f723c77f5f9cadf03026c1cc7e1f7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e154216dcd105a4b9119ceb6db7b1f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba01bb5216e0f59e2124b6fcbbba0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6370d4ce44aaf50e8bf4404439261f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfa27fdbfd63b5a39c9584ec3ea2ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52414384b41c5f1c01d5aa53dbf1fd08299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba6df3be58aa302c9c1475e7ac630b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076520e30a61f6ec586c95b1e2e243f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c2c84e28e9e92f08fdffabac488fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fec1b5c75989046f1e799ec9fe1345303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc698c403b217ef06d0cb77179a76e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723a6b56bd885305973b3f29a54b91c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a3c8e86ac176f68b5eae8bf93e805306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf8ca39f6415d1679b32c6906b37e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2633f2e57440df1475b267833104e25308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bef17b6285be0b8abcc97399f8a004309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0f44aee1405a12c95b2c137ff8a8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbafe7c1c0652a344fddbcad6adb4c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ced1b9bf817aecd0b816832173a9fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0249670179ee21fb8606f6538a01f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42657e99ba378ab9078940b1a0be40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a80a30c63137ddd220deb734f940d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d40de0feb0e8896605425189b92348316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045215751f0101b07b1cd1c8b7457e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b631f4d96e335c3b1ff151efc8ea3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378681376b215864c5666a890eb0c3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992059c225cf93e16330d466616b585320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487cc8ed8761bd9a396b972ea3dd135321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda29e7ba035a31d19af4c1b1f043974322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50432fa682042d79123d0b7718c33f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30759df6198815c4a71943591be6b0da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299fdcf9b70cfb9e3f81bb12c8c2d5c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eb3c70e65169c8b515781fed3c960326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c236f855ab9615d4dee895825b582327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dd9d87f89892170c4808b517d0743328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca903a54b7fc30a4ab8f18e8e226d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b912fee209530e0bb3e69175162cce3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a151915077a6d2397b23f9a2c40bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa44157e59c60d2d45df6deafb39076332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c77bf3c5a527ef9221589f7068af3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb1b9a89cd43b0dca17d2ae7923775334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e6d54331a06a90513b2af6753941d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ce0d47346aed6b0e6dc3d0323c12d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d821f55eac508ef2900aca5a1cc1b0e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea8712a7237a343ae3c62a55023e65338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1088c7ad387cf427bf1b8da565a3f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb472271efc2589e8cd98440acce5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812ff2164d13ea6c1cf5d5561f1c688341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1082aa6f98b1f7860745af5ca6dd0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7c6840fd4ddf331d5a1e256d32e90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc98961644219e3accbd9b4182267c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd09b7ecffbc66c311b8fe159c2c2c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5aec1e73c935285968471d178d53e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762bc63757c5801aec480b628881415347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33fe871727e275501cfbfbae8364c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beca0be8a93b422eb8672b60af5adb8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d43a3de50c0428efe3ce024c2a4468350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cba6cc7c73f6315e0624652bcd313351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f47e7c2cf5ccf5a8f025863507ee1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cada3c7e92b57e0c1d1d2845bf17df9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ea0cd205e7c55891b89ce3f90c128354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a61abd3bbc1103b5e680ce6f72f6a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369374876155fcdb41a6b4e00ce815c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b328591fc87cb0cd4d0d65fe3b6931357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441f102a2f1c2673925ccd381d4b659358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ca947828bbf42724b804d68689ec7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafea035c32a716c1b868b108be7dbf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a85835210de5acc289e8cfad98c6b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e6ddd61a5390d66056954ea104743362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d94cadf3701bf848a8f7195c4bb05a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e335ef6d93ded0b7961324df372db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487ed772b610dc7bf635c1e21dd61d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea777ddfc147dd3a1c7e25d226c5e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9359b3bf9d1af3d5395573a0fefa4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58b75fb84ddc8e46d809c94e619525368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ea1fc61580b7deb739977ef7e113c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd25c2225f75ff8d599b8921d2ac550370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a220415b53ba11bbad162bf561d36e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c63301f66d6a76b5a27edfe41e25e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261858a5f7fa68650b7498612f835ddd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe9180d2cfb7d8287e211a2b08878a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616a1b80307f72330d4960cf9f54b93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06503d7a128b000a4a48263b3f8a3d69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fb8367abe00cde857fcb82ed186b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687027e6253bce38c1621256895a581e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6716f99111ff5f9c09f081111d956379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52d0f58028512d4584aa2041bd952e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc69f32cf5c24525ee26de11c7d5071381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d2315a55b0d037e74b6979d01505c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ae7540eefd3a3c2b931142546be8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84940c79f83101834bad7b93122969c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac34ae2a977388eadb24a15aa19fe5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc7d24f2c34686feeb40e0fff978b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e83a2fbaa65c6ab693d543ae8c94c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbbabac79bdc5d11acc310557c1ff3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58eeb788eef5f231b6636c8fb95f265389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd43fe14b5bbcdb8a3d543311b8b78b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbe62e544c323a0618cba72d30a28d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd186ff7b619405e8c5af0faee84b96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cf63ca0851f65f7438402e29051a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5bd7f207e110a37452acc3a63d13a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c46fa583a787a34620c75092dd825e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a59bda539cd17dc2a34d0389569ec2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83de4c716e8b52ea370f560c9d337f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb712263171eb891b57e9675dc7f93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7366e89f5908b24bb1c5e65e5eaa24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313639b64e516b5c21f05d8163dfa24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ce792650e9676f6a8a64fb848bf99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ca4a160044c7b088784633578a7a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602db6e30e608391db487b646feb87d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c78adb5d101b6329a7cfabd982cd4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261341f12a64759ca836711fadc0015c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab19bc2b5646beaddde95577f52216406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fb39fd66a46e758f009dff04bdb7b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed10b6a2ff8ea275ce971736ee25dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cf3e738cd718b5df0e1eb97a74560409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1e817bc98dc0a92b2736e117a7052410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a4f9fbb9e6736907edf6fad434173411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cd9b5e7926d07b40df53834fe2ef5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737582357555cf9b97bd2bd0ba74548413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bbf4e0fd372191cf1aecba15a5d37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e2a617d1fb491c01e6d8a4dc5354d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c92739d9021861ddb8fad3d982a087416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da237f35ca4c5e12b746a01411f0edde417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf70f2c6f8bce8da610f225f5bc49f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a531334708c1c8332d285f29966d1c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d746a42318037bbe646700041cb78c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3096f3f8c7ddd9ccbad2e38dc20bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067b6ef514c00d8c99b437132d0f514422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50e13cbd87eb21a1b1f4d56c6d8741423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bff573e949fef0a5d8eb7c0f0cc67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5faf01e56f34ec7baa259beea460a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbcd5b394d469563a4b362a07bf811426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7f05e0b343746ef0e287f51f94d0e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12abe87754706c1376a2a0870d55bd5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab5b7f0803ecff0425338c7ec57f17429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7f370bd924dfe2dd7025cb4411534430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc5a5077c7f4f9d575973112284fc1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2749bab0cde1e4b9f084533abfbad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028b36f856fa15de3dd086d5793637d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc050e20c933a4fccbce8625b9372b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036def2f33fe0db5c5eb8fa008ea2f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93818d8367a99b1a610879782c5970436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44def7a493814c3c7fcbb5737f3085e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621744bac7350656d1385b137a0d70c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b26c8dbdcc26ef9293fe066d41e87439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e62781692fd004261bca64b672036a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c99f409b8c0a30f1474d9066eca30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046fece460561f2845b3c44b906daf5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b7202cf71b5672421725782a09528443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdd8a0d223d6432a16adc0407446f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f3693a77d4e7508f4eb158a82f949445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae7b285682c727a8ee7547e7678084446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2c0569bc7be9cdf7e688b5249c246447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e703969fa68951eb4529f96fc49d4c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391e39a035bc54e554a310fe7c0cb9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a408e6f8f01c711b513047576f911c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04609e165350b55d6072c235d4299a81451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d35a8715e141cdde2b7ed85f759e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf032b4830b46233ddd2ad0dcb0a33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe92e8ad933392d0de2e3c4d7d2338454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b891644afefba8f2de4baacea43839455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff919529d6398b0e46e1f72e259a9c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b8a757fb93a023b5433dd323e0678457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea8ad811c2204fca90ac58d3c0b03c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d54295a75ec53cdb98189e4b76dc49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a5d57ca19cbf661ed7b11c3d2b3ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd75687689605324b07c1a7871d41ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648f18b81784430b39329266cdd3999462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd58fc4b5d91f8d2ed3c181d7e98f8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8e32188faa5fef50f94831a811f6f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc16d11ab40dfb2b3bee99f3b5380e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30998634542f108742c0896701a066c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1917d0887a4d7da2698c8b64965a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8d3aef3acb778cdca4e9df988d6cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805790ec1f29b9753af6800b4ed6c87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b05ce1b7d3a1578e85d2abf871d79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda6ef8f2d960892d8c74e78202fd66471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5124d337a15fde84e32b315ab86642b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe4393d785b5a7f69f5d637aaddf26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2afbf366d485ad74346cee85d1b97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe7b257e5fac3b41fba400b2395f0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824c599c7f98d598cba63ba5ef2d58a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9769fcf7cc80cb71b7848b72e004f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120378b804fdcf4d4d71d9824aafda47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b108dba3df8afa1d49c96e1c9d4213479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab58fa5d61d8df9a9298acea6a6edf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7705f0ca7b55ee5136edd50a69bf30481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cdbf23e187d4a0d78990c10b132a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a56d1c3a7d862dda59eb8a0c23d7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc58a0d0b72fe34010bf70fbfff317c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b25d917ed2c1bbc6579cda37fe7b40485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c7e55029c29d218e4198c8b56f479486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033aa1074074bb5b7725b0a54184f659487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e5f7b222cca03b5108644facaa3cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9e78998cbe3036a05121d10e807bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb3cf45d34cb0a92055868b3530eb8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87712e0f622e3206ae80a5e3dfdfb70e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5a6a01ce1641f8ad41db83fc4db91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ceddbd1088044640948ccc7431039493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f008dddc725e9a46c83e76eaa5f090c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5078dc2b7b30a50e9eade2991080c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71e8c1cdc43aa76ebbb8fdd0cef270496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3c8a52ff42fd1110548c423d1ab18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1feb9f848f3504f3519bc5f0da97d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf0cbf74a5b7a9706aa21eeb4c65b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a3254a65bffeeab44ccda8b974e61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20266fef4b5c51a5a1b0f3f0fb9d9735501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67eebac97f1d446aafb25f8d32d3985502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853f9b70ce88f7a54af101da1547c2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9806295718aa7e8522737fcfe8817504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23567dd23da2e73bd691c7981fa6908505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6e24100850648e2bd37920409c115506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4cc9dc0a6891cc4304faff779fb0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf293df68a7cfcd34527582d12458f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae917c507a39063381df787f52e66b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83eba7e3bbf7c0c2e7aad97f7d3a06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4900fe8db5d3588963e629e71cde72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24894d49616b329f15a973690da87e37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacaeba06962fc4f12b867b865fff34513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcd24c33b2e8d13bbc53352eee174a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e42ccf0854a8b9003913d04e8bcd09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60943bf66d3c7baace5aa40ad117d2cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9678fd6b43d30300e9bea5c3f01ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763247910d02f4fa93732d75f1d619a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea9293ed9e1f1070e95899620d9b5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de0a40d8246089c7da421bce72b9fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043662d9f28575b80bb9044bf386dc8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629e5a8eeca580d1bd271b15b10823b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd520d194398e72289b90917ad33e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df985f5e0a45bfaa660e8318d0e48ffc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccea9a094e4da2997757f421ad4a1b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785772e15e2be774a2ee1c093add6489526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e590d982bfc46aed9e1718664c1115527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1f499bfb7b55d5d8f601dca719eca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fb848bfa0b3f158e3aaab3c517d44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3e757d871941a64569aa21cf5a25e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a853a0461706e5e0092b8b135f1f3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd444661856b63025ac67b93b92630532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeee641d7367c161818da2b5a79600533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50d3fa563b826023c2b2c9cd66611c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27b439732c739dbea33b10e7811d67535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962b8dcd997fdb0efdd5d5313e1c3d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd70f27c9b3db3b429b2b7b4cc25958537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc569af36776e6d3ebedb9b5d5bcbb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217023b5aefce3360c38ebce309a439539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ca4307f7c272d34299dbda39245a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8b4a682a7e953be02c77f5dd9df6c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e67103a869830df2c38eaf0f0f688542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d12987d7d043a6f7912f7e51735cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d73f039f0ff4079cfb4bf38c633ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcce456107fa338239264dbe5407481545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb09a7369613e4272a6544672da4112546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a948486bacfa4356f33c6d4883375547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503c282f710f8267b07dd003b2b7d37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71744e5fb91faaa00b54a107c598ce18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134437b50331ad14e29fdd5f7dc5043a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8d85bec8e355ee115d2bd10f17136551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf3d591e078e444cfad72c1a4d239a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d75ccf9bdb64e9f1e7679d34547699553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0b09e64f74df69afde00b3352d0d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582267bebc7763f65dd6bfe359a0cdb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb671f303df184909b58adec873996da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d607ebc49497513638b11148ab9390557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76fcdab61609b168bd6291c0b17a36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6d9278636d643638bc5844bde2d09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392bb8458a3a89583b03cd637425f0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b74834589ecab70e9407882e26cfca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d99f4df0a3baba339438059e2ef98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dee860a847f0bcb4756571a1f3f2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e1f20be7bfb6ae93972d33cfa0447564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c257170892c21219ee68bc6cbba4c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c923bf3da648dc45aff39265ce6935566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5d92195711ce6e05e5ac84ac28b21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd722e377a578feaefbeb5358908135568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015964816b73ed0b00c5a6e25165390c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9d5eae74d292799d1e618aeda76f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064d0e110aec73be77b79a052900a37571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56e2fb1f84655484c7800496104168572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2999ce60dc5937433c8d72c07cd8fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea783734084743ea8b0f263acd1a0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330475c422dd3216102daab0763a6c51575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333f6cebe71a9f511fa0f460dc54fa7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3da3c4774244901c3fbd9ae3981db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05d504cad9e275cac26849c8a75981578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69387ff979d7d0140f4f2ba8c7f21469579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb736af945c7603a54575ffd43309616580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fea10f10e3e66a04500a04971f5a15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62f32ba8b9399827a11041d7cf9974582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d0df035b09165a4b7be58c978b4aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee96defae2902a449bd637e149463b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be56dbdde017554334b1bc8a1f8fc4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f701ebe3453d4c2f6eb670d55c93db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6ecad5a95476abded5cf2d24f1d28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7920b44d7c16e8ad0a84ecb1408d66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd338c009d218458a9bdeb63b4f78607589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150f220a675ac861f41d4210cc42c49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a055dd585e19984cb402d700bffbd76591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f214755976eb87f8a1aee2a51ff7402592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8ea588b4267c12b34507c21fb8e94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca04210e9ecd5f5f79a0dc7a1db073594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cf6dceaf89d8df3c214e96420b04c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236910c74059f73a70749997176a97f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5422a01860fe4c24879d31254ed5319597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da154ec153a8b1c724854b0f5f4e02a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ce67219d123abeb04d47f7c39e369599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998b3a136593e87b2bc18de7480b054600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771efb5f30215c3f6f4aaf229aaeb453601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98de8997b5a2ce83dbe8124f31c696602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45c864babd30077c20470c878f256e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10552228d9ef538579cb08d69ad7b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9558c750026bcdb9693a23772111a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45293373748e1ccf8c069bc83f52467a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908f5c8e0850e275f6ddc9e25acb221607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318e87f567c9f46e02b3ab5f4888be6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150d19447f465c2736d5035d214fa3b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce631b66fe0249d9c3c8e6784a303d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6cef68c22d650c6cd3b59dfb91c20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab605945d75af8a10bd51b5aebdc6085612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd777b3f166cd10251140bebd7d4a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b39957d4a60bca0a8077f23303c04614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67edfaa7cd62382b8b607c9362980c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b16408ebdea5735f0b912d7a6790c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd0545cb49db919b5a481f34d61bd2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cea7ae0c27494b775341f63033a2be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801de0b5fe79bdf04a297a9d922ff6f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1713388ba8c8d2092a8c0c982273b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a85389f76fe3e3513d0d8667b0249621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654f8660b7ec095f613ca7811f5ce90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af351ebb66677af1761cc8a450e2a00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0b4f89361beb26196903bba332fff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53c7e969e3726d0b6b3944aee35268625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87171d70e0507f8917ea3953e9b3d4ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743258f4a90908a8d2a4e4c482be600627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6efc7d8ccb0312ca4a5ee91c991e82628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6af1f906b4277521cc366b323d0661629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071887d64e5794a8c9e7c7556c2905a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55280580792561db084b9f54e85ef26631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5ef351be383b226e096ef753c56f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04bfce15cf987dfe957a72e2dd3f02633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63d6f071edfd10287bddc58572178a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe0e940fae6bdb0b3b57a6710b7355635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08dcc27bfbf46648001020952869ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bb2ee4e1e9dc50b5ee8818c94a28a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38ed434e43f315858df36b448bf754638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf71ab2f8ade27c8ac1673a5cef4479639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7cb5edb02bf403045466c979678ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334a43b06400a445fbe373c2d3ddc5d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817666a0fa366d9722f5db8830417b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0b76465f97e746d494c1daf5022a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71753fa01b9d2d94b29649d882ea55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c22c69f018dd652303812239aaa8b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18197cad20770324fc6e4ec39e674be0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a0b5de40c5826aa361217ff66b2c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234b69f3f83de7367f2d8cda8e8efe4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03429f57feda9bf1d6a4cb4f8b744a1b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c743743448c0647d52a57c3ad449f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70756097d05b7dd1430d22976d0d5b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aa3ee13fea7cce9cb4f60cc385f19652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd9cbc742419c6b779bb3e9fde3d8b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff157b3e907533d6f55874ae5878bd24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a8bd2a48e08d252dfc407b5b96571655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77ed58de8516d991095c0f2a6b6b76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0109664e29681d2fb0d549c9a97461b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149dccd6db1389cc95fae402fb8872f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24710cda55c66c42b5d8b7eedac544b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8ce871b0de9aa377b33ccf3178369660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6eab53be10c19fea39315e4363f1d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea33671019762358ee01013a0f83db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072df2a78bc03d704a7cd5d537d0eba5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094672764f76578f0df513231e6e752664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4438a6423733c5b61f15dd3654137665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b40e5a2d9a9a0e270909efd3cfa15666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f69c73b7e0ede2e7b8fec77168b7b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789922371c586ac599166d5033336e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dcd40d491006cd0efa501fee8d77f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c66fe80a230c60394ff0bc54424bb7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf4f491279e4214ae7bed7dbed72e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003b97b6da066f13ffec3b49c74013b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529e7bd90ca4caaf801a92606c04db6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8184e53ce55746a2ba419d9cf3b3eeb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fd12e764e99c551971f1ddb5b98b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0a6130c372a82c1c803e03b24fef6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296ed2fbaeba84130d2c08adf47ddc6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e5a9924f8fb3aa4477512e8752885678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4f8f5f3b3e5a95391710db577e108679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d38b76775e8403c3274f72004ddd8a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ecea000586f193484468826de6a71681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bd41c82506a174b7a5a65f7716fdb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914a94e5e4db560ba350a304ad6061e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630817186d137d082b76b77df829bdb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd8496bf4e0c339d89efd9f02fc7fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5205f4bd90b0d4c1a1819523041c885686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0914c2fe52fad6536155e59566a51687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73649977f23b8dbed7cfe3faeaa1305e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38025e87a5bdce67c2e8244fe8b97396689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6f83ef867b6aedea0f04736fb6f34690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e6bda5d01f468d5089b102e4c68c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fedf41410ae27162eb5c86408a17b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ba3187bb4fa8a51ce17486aa9dd51693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725b8a3d270a2c36de22d9d9e2e5e83694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6270ca00423a707279788aa291430d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2703fd468f474128407313bdb93c8b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b23eef4a1e6771a3b4525e31a11e47697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da39d7f2090768872681959208b0f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9c30c1eb243b1430ddba4de02576c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04d68c17a335bc5154638357531ceb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7c7ffb4b13cbbae8d03618517fecb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f65e994a60240cd760d082a57ac135702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0047357d2ef70e47aa77e2e20c948703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74418cbe79f2d0b0b5b4c053666b3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3d3ec31436c11d58e44108bc6818c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71811cfc5615dafb6783ab94fd4f4584706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27398cd91a7d0575bdc9872d34e624707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184f4782dbd39ed938e3d2164028af4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0879a69fe7d4194d3e5876d847b49c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5aa65520255f22e582a172fc1f140710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3155835f548a7e81aa1acdbc9abb1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae243333888cd9871db767ed62c80b3e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed595d9bf97f18e9f30631f96053c36d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807a46afa477441edd0192d9b6cd7fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245f4f6644547062e06545c7ce16381715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1db4de0cc9c80956715e9c8217933a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb362b5663f49147495564c0c1120c50717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c26ff2db3a221e2ab9106a2814b47e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd19b9f1da44831511471695696faff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4776288e0a5815c159d515e81c5cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b4a0b7e7fb6466b53cd1a523d3820721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46445eb8cfcc95ef49f0f65d88a10b0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604626e53b1f3b6112bbfb2e429bd10723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ac9d559f5f96d77b17c9322bdf402724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2762b967b0c720405957954ccd143fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aee854e7e91ffb70bc90fe07cb28dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4976e1e89b051a9c01fb34f274fedae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ab5b7bacb914dd7efd961c2924c22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a569dd71e566aa6ee3b0ef6d9c28f06729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99320c78d91a02fa298774250e6757730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbaa767f12d34524f52a8e2cfa9afb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb867e3d2afe18cf5d8274610d185015732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b0bda60b420483836df6fa7b8eeeb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1894616edd8d0b676edef7ceb7166734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c58a2ac5f7b9227b03920f47e7324735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50567d9a15027dbd73986759146d9ca9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef147fce6ad2ee28b16bfea78393a027737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fb90a17f01bded6357077af8d71a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c5fadeaa4a77b56458a5c587e661f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32951a0d30651a4ad6c2e2a29c265e4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7db5384c80fb6c8ecaf8973d2cf4b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc3bb349cc95b3ab624332f89d2b22742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5b03441783ef35d3ae3ca4740043b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91773611ad891f860b28f46f97d68a01744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c49ec93332d7a3bad7ba735a5ba1b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc211a0aac9032ac1ab6445d80a4b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b409f50f43ddfb43e742c2fd3cd84747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a48ee3430f4174db68862c4a0b6109748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685a0970e9d77aa9189132b475f07dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428add4c56b43e23651c9ec1c193139f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e987d47703102568c6ea6748c36ffc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627bd36bf7b609a065c35bcc643db46752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7c109dc8585ccec480c5c1c3c692b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce2e14a22baf88cefb13b56dff676f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cd48b2f054034703f6a59f4321e9f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b867061c9a10e79c3b1f8586de0167756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fa921354427a120d979278bdd8dd9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabeae2df6f27f007411500ccca0539b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20958b003aaf88c359a0bc54e0888967759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>