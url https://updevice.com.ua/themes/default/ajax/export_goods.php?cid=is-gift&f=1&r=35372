--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818125baef28cecc3dc4e741e0737661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4cfdab0de4b715e43c9c1f3fbe8b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5320f511f5a7cc781282dc8f52ec51f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6df18af9188555daeee6f022d45aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74437e9954a5b4286416c2c9faf505795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cc9e0f122d746c36ac26909a07f056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e44bede8adf9e763efb6b97b26e6027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe63611f06f0258e5badc072ad92598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0eddc088ce32f9c7c8cbdad4275749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b36a74455d74f46cded925aa10b13610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b0d5c002f6be1985318d15d4a563311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853711bd526b0abf8325cfb016af2bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d501080b816c75d84d2bcf483db92413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7e6358ea95659df55700ab78c359014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c2f5a2ae3c5d71ae41ecfa92ad66915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074a18ab4efe19b5fd055f641dfeb7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ec2383a9f177774ef94df6b0e0bb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e7fd83e6a038744ea0c0ab5971cf718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eabf37031e765d793d1f05df9ab5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ac50f322f59977ebfaf86b920b64720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553bec0db2c305a0c0a6791cf41e0fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570a9af1a736323d12f69372b2935fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcbf3b61f92c1944d4b8711d5fafb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255e1485bce1e80ff43d41bc75490b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a24b6f2d0b701be4dc7839e93022025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1e678171df82bc3ee006407baf62e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372dd1ff303ba7fe97a6f9237e6a24f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b639df6535def662350f99b4fa6fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a7422bb9c200a9b57bc1bc32f1dbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4f2dcf5b43a4e03d9bb33b9cdbcc730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17047a8e3eedbe4fe121a98383f21731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f32d9fb81ad7b9a6d474a46721691832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d6a73fc54b5af0b78c58f5ef2012733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd460df2ab21aa82920b1ae6964ec35934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc70ad173047ed27134ada71ea1e0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ef898f3186a83e4785f9a85ea654336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da70b79284d2a659dabc47b6b70d8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc579d6bdf9023bfd07d4a0c0919fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92a6fc960e1b00d29e54e603f8ec1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64db6bb47edeffa069723f45d0b24c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144a46fabb9cf05c94e43b2486e5b4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57387fa050eddc5204cd3e8d57c8b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73e0989fdc7d1c39dcbb87200a7c7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764a7fbc9788fe5bdc430a17153d42f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dea3ee811d47e0025fc364fcdb542245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7aa41166e727a43df2eb7d3ac6d3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604019645eb1591a4f594185e8fd2e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747e7ee2db6876df66bd27ba68ddac348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dbfc9415f8b90f55f1c0e7211a72b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb1921ecdd77040b219ee9078d180e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8687b2c2a10e66667acc2afe365ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090f8efdc1eff1801eb9cf32dc60c0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea934322a4ccac88fa1dc240faa50d9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5d52a2faa03eafef33d59db3c1e3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40252e88d9bb39eb7b639c09b750ff755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51f5adf569bf748f049fb1f95aeb7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de49d3563a383b333efc167a862c66557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d774b34680bf5c97502d53f0f252cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023b7cb25ad334d605ae7c9b6956cbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04379ed759a062a194abec1624a9a4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab2f4e80ddc6726af102b4255a837061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466eee6f0b7e99b739d75c32c69072c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fdddc35bc6963486921d4519fd99b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9599b0f46b62470207309efa4211f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3843b42e71c23446f651d899dcfb265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c293c6a980e2711dd9f4bc9e8753a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1d4e5de284c1d768198d86cb4110d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637826a862fde6a09cabc931fd25bfb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93469ee83f3cb308fe6f622f44df5b5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7147db9d2de1b89d145e2d06f33a5ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff651195885e206f3e69e83be4be0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d65affd9efc7a347bbf30d8026276b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16138423cec61be339d8bce859fd8d9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d77b8d32aff2ac2d2bf13eeb5bbfb774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c44309bd93f1446239028e929cec3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff5c838b4f6bf77cf3857948c0475676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5b37779135630b488060d5782afe977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9cb9b9427e6b9e1ecbed55ca9af7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2bc92d65db10e3bf30d0fbf18862779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3348dd2c18a94683b7353017e0074e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb92c76c3c72fbbbdd46f3bf7cc71a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83975c710ffc857a23258cb3fe37b5a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bc333c99d40ac6503c5dbb598613d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5f97343b7e2124ca30730854a0c0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905f970d98095784c3518229941b86e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1601c8d554f73426be8da976a1ba7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b3ae2c2effd052ea5a68b67ce2c5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec226b89cbb2bf79067959fbb267db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db84acef8928fae1f44d2a70f719a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437573479fbdd5f3f3308b579eefca490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab037435371d70e0f40f2b7fec990191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d63ad03749cce784fdd60cff402a2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535f569e63288279724de441032044993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7063187dd3bc1380441f9defa788bd194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd01c339b528180edd1f07a597477fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be02a05735bf52313f86cd98d6dc09796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc0456401d47eb7b7e91190f38bb2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cce41b2cd9bda07f640b64383f7d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52c9685eb43c46fba054e7a850232999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98299a8a032066aa0f3cef6e341881b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420584c78d8eb76fc8adbb29c09308a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151ac9d8c1279c1f967455b737489ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58689a3977452b2502fdd2068bc01931103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfa0933a0ba5a4b7000624fc4ad996104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256f06ab3bfacca310eab54da7b2c8e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501c3bc09d5748ed97742d3d3f99699106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59749ac36becf7f4fa07ed38a771dbbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640360d01f54cdf87fa77b659869b4c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e3a564072978676ec21ceb32b9f4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40e3bc81c3f0f4780897603f25b339110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627fd23b36336933ec3771cade35a28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607553be5bc159eae06cd347f6dfc48b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b904bc01435abe1b2a89691c535736b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866fabdffc931e5d6f696bba3edc30c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fada689a7beef672358b5140464e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46819b104d294c9db5d3753e62c63a84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf04d8abcf740f79b862d1aa7054a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614b7599a6ec1044c85603c5a847d79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf7d416f8480c84799cf7208f0c636119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e61246df852149bdbf4bd50761d900120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25dd22054b372acf9398f1bf9e8f8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0a74f55a35f68b17ad198be304b39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6d19846c4cf8b8324378bb5571886123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7533ba0b2a12541d2c03441e6bace3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150aefdbe29e2685e5068a1df59758f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f851c90cb26909e84cb049a691fd547126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a358d31656ff40f98f3523594326cc6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2f7062adde1ea11d6164eeee649d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbb7526ec599ad8c26c685fd9ce566129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3580a31bdd2026ec774ed4f4891a4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749437d8e62b4ea4618fe127a2b2f4b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e24eea7524eed2ad526a66a5d8ac8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb350e1ab25d838725776d357d931860133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957c0a59d0cdc383056ee1cf4ebb6af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e3fc354aae30d9ed9caa489537d62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172582893373f79ace26e666cb03e4a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e240dfc70b296638ca4808a62a8b10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2926c9ec424ab65dec3461f99b1a959138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fceae970127ee86c83f8e657d5516f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99f3fc9ef2955fed8f1cc94ceabdbf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288503b6d8222847675754612348535141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c2cd6a4ec20c5055830ae9e5468e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c65639e7fd02b69e9b8a38c216270143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a2ff3a4269ac835036f7cd21d8845144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e404bbc7af7276e772a196fa3661a09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74692a07800312a5011087dc6f97ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84607d22119287f82cff8df93a3259f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec44fe5066fc9dcd42e57feb9b3b9d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370c89ed863cef94134f4e474121c92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b7ac1534fcb14fcb4e579b0b73574150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74a5c03c02791879c04e8e459db48f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753a52d3c7e2787b9372febd1dc2df0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84066aa5b387f097e0ca4a3ccc2b4092153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e3f67da2f57216f92b274c45fcee7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e054d5b2ad2ee77850b076a15da557155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb768b5718079d6e530a3c6c6be84210156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9dc88c4bda3801c5b578ce2f2ad15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaa7870ed4b2fbbf3b87932cadcd81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4c73eda42e5d4369d7420ce218110159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebcbf99f45ea63987a43f1df9c6e2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8a4c00b9dbbbd6962d1b608f1b4dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c481d9c882ad4ef7e70a7829321b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f42d19600473aaec16f3abcd3f44a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4d86dc8de8ede6e20a8295a9e9fca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6dcc6a6da82a106e5cdf6592d582a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd520922a5ca6a1feb82b0dfd6735dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd2dab0f05d7ecdf3daccc0299da8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1195212e8900e215e97c212a34c6dfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a183d5ae1e586ed8c80873ce18e539f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d76ffff19d4196290842e2c4f0312d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999863f067c054e54ea6c6371a93287171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3eb8a452beae1d5ce8cb7ba4188700172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e092af5194caeb2fc76186c13bf83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1789d0ac60c0d8ff4f5ee658cf5aed6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4c5e115ff73faa54cfc19b19a85e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cf8fd822f988057dd07e801b94009176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ac703b27a41f78d2b270fde8b0986177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d46b5fc8a06c1d0a84585ac2c1966178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1e6ea4734c8685fc4c9df3cc2b821179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509cb0be8ddb5efd6b8afe79686fc5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3799400214c9935d682d18ca6b016a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fbda16e16423e91a0e73b61aa11c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84bea0247701a76651bfa4823b591b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657d14f4f167189a9ab3a80cc5803ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cf23fe4330aefebaca99eb089f16a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158c3e430ae999cb67f51154ba0491d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc198a36c570d2377c365ab1fc4f008187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ab863923ea926c663553d4335afca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabfdf2109af3c3ab7f2f56559f7712189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec0562b8c2cf05223ddcb53fd80db5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f63804c65036eef6c24a28e3a3f13e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dbc2d387d21c015b3e978fa1fa284192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb009a15616f103af4c6524847bc1a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df8073f43c9c32039c5f70f354122e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeb87bd07a0b788036beab85c61aa8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85789117898ab214c088be21325cce9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b82568a567d9ef2d9eb2a8d03b6a9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175446cd9318a7fff1d97a6d352d77a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652322cbbc6bd1a2ab87f7c4a54cbb6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858369a35bd47fb2135fe731018cd523200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2535612e1bc0fb93b6a587dff876763201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed7909c412447a31d8418eb4026fe3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f786c130b5c6269f01128156a0489e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0ee49f02d153d3bc7373523f1c6b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b57e4affd351e85faffeeda7fc65a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb039c14bb4c42cd0f46f27b9698d81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2f5d0490ccd8a9c5c180ab6332d45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414baf4c970ef6571125c214bb2b53f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81de0716ef074042a85d03ac20a2680209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831983d7c5a6c7602d5d76de0712d25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588149e41685326e39058fcb68ce2c11211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53332e7c43177245a5dedd009b49350b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1a564e4f4405c828f9851bb35f162213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559686fa9e70b6585c10ae52fe64600f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cc1b9bf0c06b38ab1a75b07b2db4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847dc5d7e42ebf0015f810421ed9100216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a932b96b695a06b01c01b3d0ee4fc69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e345e9534edbdf24d88b6decde4f41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac39bcdc3d9ca166280520124ae5a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca84bafe3bd736de81c2bb6a9e99865220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984d949106c34ba81dad701475f2b6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed33910b939b10e3ce16aa5ec459007222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f759086ea877ebfbd4ae3b4cf12d84223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba998c3961c26a9f79f8bec32f20200224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316b40fb7f946a0a328c500e1b01201225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9089935fca4b915ca5e2883938e20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49973d19e07a1df96f98e3ec265860227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcd5ead15168720285b0ae3bfe66cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9bb126a5d948bbd9b716dfe1ce68b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc5e7c147481f7410bebdb585486c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebf21f2ac980c891c92ca45e056ae6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62e515b4cf29fcb1a72f5608d2ed77232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdaa1fbed6c91eaa1e0897021dc67f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ab660cebae497ce9ae81926a087ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530fd3260bbc74ca8ea1a82ca47d3a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0a61b2098c859c77afd94bfa2a7db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec2bbd8558b8cc7bc63c0ed0520b79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b303171ec3acc9470888f8cd6349942238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da0d14e9b4838a32f0d9fcb6fa9c25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d73845e511f51c3bd5aebdb8a3ec04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a373685085c3548ca50eb2c8b8539e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1db1753a07ae7bbd9801d3c02f67d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f3d5477fcfd508b54098f67f53f35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f4ee1ecb7ba25c3f0c63b79e0942a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdd2dd2c86abe2554580d088cf85eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3a2dcf35effe4cc6f90ab8b9a3200246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea7ed41493dbe3a90998a857fbcc0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4596ea6348e0f355aba4fb2de862c14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b5f6970a9e0c54c8dab41628c0e55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c93520e574940c7f80a4dfcb8ce7d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916720c9732ec25e12dc660f848a9c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8fd652a17fe92920f12a3626758d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7413f163f92b8d70dc67061280b272253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ba73405fe14c7c232e40ca90ab9de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e26cf05805ff199dbd12c2083cf8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3c1c2a69d62d480e92eddc698c7ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728414888af9f2b7c827e2a2626e6040257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab386002e535ab1e17f64eb4535ba66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ea497cb6afff6a6f1fb45a46ada71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14728699679baf0f1a321c9794641b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea819f04bbc8a96b7e9746eecd09603261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94216d2db800c3cb2b3a85b6f8b3e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71076b3ebd357816d4cedcc6a785c7a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d224895c35c64a8edeb84857c1b230e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f743d75ea6c8ac5cd9f463277c20a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8539d291b07cb3ab31fb60b2fdc0a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab20faf289a8e2ec4be1fc6690ce8e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f0dd5b124f26658045f6cd81d76ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf891dcf7b64b4e4973ad416f5e37d0d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eb911759ffe752d3483b911433531270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8b82bc7c481ce07bc8b4faddd9d0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bca122cbb4c9660fb574a97e070ca4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdcd8dab0ef5fb75253d3383fa3e4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e7bfe493c4b3295b1d24f455051dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb0a5e68f35b25ae3b9d905f296ccb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e814edc52d35d4982d58312d0bb37fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f352dec4aa45dea5ac899e34c587f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6860312bf1bb29a92ac8a1c2dc8b367278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191208792754a346b91f525b0cb820be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5d4f2d65bf9c41c3b3d9a977fc95e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c054321efd211f1bee9a86befdf35a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed16a43a80674e4296151b5f2d2d75a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f139ee9c14d8b9f3e17877c413ca2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58750909336e2f3617d77c723aeace284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3b7041aed2bfa740388ca66353a8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9072ed258adfc337201306a94be2b79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73ca4c5dcac244bc3dbc892a329ba6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483addaf3dda9be5c57e8fcd21d57c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fbfcb1fafed2822a5517a97ad8fa7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b336533d5a08d33d0ab6b5585823469290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ca3a4854708c1d902e46aeed1a192291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5ea5da9b7a9c5d8402f204f53d47f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dab60a09c30f8f8aecd85985691f02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9c9fc4cbe7e8d0e60a70f5b90fa89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740ea17b08baeded50fb387d5923289295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c32f217dfe84107311b86f091a6068296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df46940b88f25d6fcbebfe061baa59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e90b5354046b9e38bf14c4bb532db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4cf8161efe5173a3210cd64e5d875299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3471f57cee86bac3703c577badae7ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37898587f95852dc1e7a6c1b024df7d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c87b01bf857cddba27b9a70125b11d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cacd1e618d6abbad9acd59a26577f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c4372011f7ba878e370d96e9e1d8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7a8019af9bbeccfb4b01335aaa078305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc8e0cb5de5dc18606ea99a4e10d9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd88f988666f7ee130a8c1bbdbdc90307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659a2a4f6ad4a10e84de3308e77e7bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b59bc080269ac33e320e2c19ccc6a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ba47b4811d2d5a7c1cf0a133265c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ba070526fd6e19c6fd89e4db480e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4875e82df6ccc5ad69fa9ca43959638312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36207921403da71565678629f1c5e9bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e4347c79cef670adb0943a0fdc9d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bf02341fa78b7826b2229e9b2bc05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb25bb63df07101fbef1ff81ee766d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ebfa33c28910509f893c1bc45d488317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ecf2832de139bc0df538781e9dd30318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804f756174223a467f19fb9329001ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f83d47c52c825f06c12913c602852e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccfc1437e1d35e1691399b87115ad6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411db363c603da01d66817cf30bb4b78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20133c8a61456086c3eeb8803950fe9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13e5922bc802db1d88edb2f7bd5146324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682142c47a1cec0cd30c49f1bb87b59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce00738ac6c2a6781a03700f42efa45326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d440bee8241978e960e7e3876c053de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf029824f04b63b30b30559e12cc8d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b84e8e3846757d1468056405f3c6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80503fc681dab8300e4d8b75026949330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0267d57eb64cbb6cd6a8a98d3a3299331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e184fc9e52cbbfb5d63e77e99b98390332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e3d54da0cb51a9bcdabb0431cf50f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959ee1942fd7b4d9e4143656b3e6a66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb770531eeb8e657e9e0793c17585f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcd01066fe761cfcba30406224e56e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0183e55410b5d6199bc12b40bcc1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4da3d171036ae31aed5fd4948084e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e68d79d18d88cadeac9592cf497389339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c662e974ebd0bacaea0d75a47a1eef4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72566d1366b50972bb9842af45f3c8fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f2c665ba5cc243fefdf6251d1542f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b32088265dc9ae51f97634b5c05e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcd83d1890b1f74e59491c9e47e1af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebced38700cfd06e31a958f667def6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf54246bbb186f5e7b4c02cb47774f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdf8cbad29e4aeeba4a10c6302ed6b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d15bbfe58a83e96f4d4bcc6985f410348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbdf649c1de3c523fefd7f3724ddcc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447231a40c8ee70cc0d65e44315177b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21216edb46976a14830affd31d00401351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc1671ff66b524b3720e014c62eeac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bc208ad3ed1318f00f0b7c2956450353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba0a4190531a26f81a6ce71318a767354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec298860a686fb9989fe9aadf1ae1975355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3054059f9893059309d1765ba8cafbb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d84b7967c6253913eeaf2789a72d63357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ce7266b330679dba2164f2263dcbf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880e4264026c24b6c6e583e8de38424359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43589b50623757a532a558d9472666f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9efb060faca38929fe109115cbbf7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87b6f5dd6f8b7916d859fbbe61b7f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065dc511c3bf14764707514b47f6a97363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede304079d823de08f32d9bcdad9dc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8057e19351ec0a517388be526f1342365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d735d1bc2947a5d0c6312d20baf22366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac057be0c64565562d839b14015a8909367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cc87ecbbcf4f1d62e50803ea7ac95368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b1ad8e1527142e4d6a6ac80275684369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006723f965c186f60741454d3db1eee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40a0bac9fca55c989fc63c5109b207371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c2b92fcf187196d8f3451bef74a91372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a184ff7a2ed50942321266b2c69783373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169cf08fed619245bba9321dca59a62374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453f930412f3e1d67a96463b66b6efc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5daa489c277d40132345864bd48a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a3f5bc285c8d39589fe91fe3660a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7529e7ccb376df3bebf60bf934a4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b0bd2375cf760853df8035ba02193379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26e1a503dc5615c392ec4c736f362d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075076d0ffd4eda0bab3a0af50d75c06381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7905a9b90847a724a960f96ba7e8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980870f512bc84fcccac1b44e0d648b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fd9f27a3a4ba5311266b734767ab1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2e662abadaa76091c133a97115dfa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968aca1d3f1b6a7f0ad52ef68a517fa1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e6cb271ff5a7b3b9fd45183774536387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507f134ad17e4c9d1798593a9477027388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46912778af7bbb63f9968018fa837b25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55160369a216b892a46fc7137e8aaebc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e815a9edc1c4815a1f8854c26caa4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5534283deabdb4dc270dd2dc172d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2dd027609bbd45b524f0dfb5086eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82a2368fe039b1d15963a592d98362394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed986f7d18f253ab0259535c2883f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b80b3ecab64e257498e25c82f15a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357f8244316435045edb163a5fc4694397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6002f5737da773ff909e3df33a6a5e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eab224556d15da1adb68a1f1bdb7f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2f746cd510e6628b3ced2238baa9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e193a4fadb6e638536205d7593a43d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a79c35a97dc144d84d46320132e9ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196e1788bb8297a235f0f8e6b8fbf66403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fc254e8d0eb448a982249221b9325404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc37aaad77add4d7e806acdfc29555405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd66e92dec0420a407a8babf3972a8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220c220b7c23465c76b4077f4e0dd76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd89615f25ee78bc2f17a29737860ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc971078f7320c02888efbfb2bfc9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b678d7840c3803d9e76f3113d99077e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bff4eef324083ca03d9a14dbeaa34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e63513e1da3fa24a15b79817a51db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef3d950e098760e91d67fdab57baad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b9372572230b99b7b676b6e843e9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab783df960539cb90523eabe547683415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf4116e77a10551282a1333d223a3d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be0ef075d9a0893b13088f3edc9c43417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88543fd8b714e8723d6cc9304057a8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528afe1be4287ffb54e7b1bc1a18fa6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a06c3def6ab9c3267928d685dc335420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026413e8e0010b583b628c0eafe6b42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821a9568153bb5a7fd5bd75d279f9e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581297fc943124f8cb18df63ec4df4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee9c852ee87573d5e8325e2a797c80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5068328189a88b17e622d612d71019425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c438515f765e6e1c026a267811cd1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c51a62a2c4ab71d7a50bcf15bb079b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014d599fa970cb51e4440baafae7854428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5241dd13d6eecced916b56677a32d98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5cfd341efd04df2e1e321fd81ea3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5427dfbe5a928dc810df1d8afc64e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743e7fe74e8163b069f4c13d2ec6765432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93883eb2b3bbe88ed5570c6918fe6ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c755a45c4c06eeecf3c1d3f7e1799b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03563dc54546c42b36d3bf3e92bd7f96435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449477ee2d09bdcefac367c5b868301436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33f4f25b52ca25ce4aee0ae192dfeb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6047c6aa510bf6cb2050fc798f9c03e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb774e8dde3c0b258d5086a27fe43f0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e9bdab4315a1de35ef63dc5a9fdd4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a3ef8604f2f10b48e99ea8f713d94441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b06edd8517ed236804137d87f96e92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec313816cdd647c6864e5eb16a589d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0dfad1abc414c84ca812a7e7f52f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9422c0276bc9fa6bfdb2ae60cac77cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815862d1372befa2b5f09d53ab20c753446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3b5f41f345acda47bb10da289d04c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dd0e0312b41330770d3a048030e07448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c554648d33c2f4868aa75e38be936449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6815df394d3d77f4258593f498de6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faef2864372e5875ee9fddc5beb54c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74a57cf50da47637430d656ca49148452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecad822c8687e71e895931013942e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87db32571593579010061770155c4a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cbe37310d385486974e141249e585455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea6e98d589c1fbcee0fd9393ab79c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b232fbe6b64a963f8e997c707135a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e95befed88c7762f5ff043efc3a97e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770c22e880f158115468e6ba2bd76ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2d9b85113c19d682af14ebc953d55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1555b87936efcc63c0561c615801059461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714741a4042b2f4ac848f7516e500ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fee7098d022040bce73340a6c800c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefaa0ae264c3e81a74d07ffb64520c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea03144762267767db8c07cf65da0e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e992e0cb4542b7bcf333773c56f219466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b401a160e1c56c1c8fbf6a542c5352467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19083431b09b84888a3cd8f02a59bdb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d4a53fa90d52857118af943b19e7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3628f6f6a1989bf97ae61406516d494470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630d2abc4bbead4fc2265c99067318a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac9b3f671ca4f47788d084710a0de6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9227f2a3ab7ce4a1fff15e75d017c4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671758939cc6785cf2d2cc909306eed6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134a9d3c5f7a0e284da7450c853cb1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ff98bb89b5326047900ca50f23396476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8084758a5b4cc74c235d473df3b84b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9709751911fb8ba3a652d8f4eb001b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc52b8f51680195732f465e32c71607479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011f6357984ce8ed2182390c381ea00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79981c0b076341846f1d4c1ad05d3f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c88de24ac4ef3143c5e4249f3f1169482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c80d9ffde7af200687f11c184e5fd1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f8d7e68bc4ace7c7ec8f8e56162cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4ac3d80ee36da369992c7bf58ec1e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c86dc4a410ab1b1b2f5646be1599e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270c81df041bb5e23ce07716c8434d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5576aa147efa9513b0e59046fc8da74488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9403f9216c7a35280ed34dcb9cf6a68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120486bfeba1e570a95f4c604ccf89a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553236a2e90f489f600197a9196e5b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52308f670c5bbe12942d03dc83f024be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f05491f5319f71a58b9afb85be8164493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcf988cb495a291c0d5612f8a9c704494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ba8455f47f0f0a0653b0c1e86f6df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f8b209040ab96ba45bbeee6bd5f66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44987729a47fa19dd6c48940fd735c11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c5cef7eea513922eeab90cbf4a008498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056c0d5af3d64bc82429110fcff5603499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df359dc40288b2023062e99e75c01b9c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ca3395842f38a0346cc6345a93163501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d55c422852357d52bd16058f88fdc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8ae886e6255d25970166c613136ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4b631d9f7d966f998a2e9beff8eaa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0e03d2976411e89af2a6cba30246d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab244c22bc2d863e53e7da7c4f81434506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa01628d0b0dfec2eb86e048106b12507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e84b634963d9c68ed9b140364ec94d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f12e171cf9eef7fbc8c6097dcf4cd7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a5ab6489e562a94a9cc938862b383510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655eff1d02cf5585f92360aa6fb02ead511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a78edb66271e4b4455c8dc1585389512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba857d44598a15aabf29780882d805513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543bb903080c16b25a18f43ca426640514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda748fe625c5e45f696a1c002a4f12b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69060585257039de09f460f97c906a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fa6965a74715db35d5cdbd9fcfc5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8267a280548f441a1695acf4b1ecfdf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd554124f3eb8566f5a4fee3ee69877519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7abb391b957bf63b38ff634f6a3522520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68443f8ce3ba2c6f65b93de0036abf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a49e4b031ee37a4f12b28d6285483522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37ebfd0c94e2240783dba9d6d77cfe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cc895d7318ec51d5e612469570fd3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c51ceed7a91ee28d75606c429df50c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18405d2bad16196b7f749074714f04526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd20ba2bad111000cee5bf9cd3e42ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34d8ddb0d04154b770e8a5f5787963528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37fdf6c3c28a5a2cdb60b878622a5a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350fae82cb97f543ff395a86c0fdb6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0d03d0ea124349d43baaa05e2eb2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94f0736c1acbdb40c51db25d8a1c00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821c707da8d8712f5c286242d9ca550533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa9c90bd9c5e435e610bd70204a370534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aac70696c0375f4926930823133c1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad1ca5cf3ebdc209ea39797a5c06f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55acf36b90f354cf0710d460a60b4b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88c99d86b21ec8826dde2ffc5e8e60538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9be3f75c5639ea26cd1c16a7e6995c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d38e8106efdb1cf626daf1c94021d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7e1bfa29bb2bbce51836a0f9bcc14541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b2db8fc05c44ed670609a49803e74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba102d5a3090f98bdd530014582e0ed8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52550acb2f7989b386d462aa6ee46ea4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014eb9a7626f202f2c9a43877e5adcb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1aceeb8c573b2f51a0f0ac3cde9269546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d50163c164e0a8e383c6c762369a61547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da897b3cb52cb377f76ea4cbf05e82548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6bdaa1268ffb0cba4b0b8d20d2cad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb6283d9296b5569ab173a90a4b9a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523c231b8afce9e594a9e17095e7cf1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a95c7fc78a3217fd60eefd7ed5b679552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a59a42be876632430d467054f4c92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd393c8a19cd9a5e9290ca0c09f8196554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbf2800c26dbc222f4280ccbf7ed8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969cc57b32035b55511e951aead29f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be6cddd16e6d2d8287279fc1643b39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ab247298962a2f9d97bdea03653e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d6141e0429de13895d2f80abbd6e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb73cef4a472e856c7e2f5bca6e136560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb4c227ca7ad9422a83fc6af5dd44b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88c5cbf38810b9d86701b62842b6d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1d397729351ebba7934a1d431f394563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c165639603be090e7461b1164682e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc765c5558190eacdcae496683ceacd4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23f6857203e1c922e19a4ee64cdcd7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055ef122e874a29985feeea9f2883f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3989b4d48e919d7923eed8b4e88e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3492114e9baad7389328b26d07fc4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777d21869222af1a42db909c38cfc5a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428ca29afc8dcfa7894abf9db05e146571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194ea9377a5d5359f5dc65ac2b22dbd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7d45c9e43559eb16a58c92ba60943573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14786aa642b9d847b4fae574111bf708574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061476d1f7333981cd9f11abd4cebdab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30916be5756a58e6e2f5a794909542576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade0f1e01b04e37b1d361104d4b8b9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1490c9442bc008f6f62b2c379679cdb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1912ca418240841b49e045ad7ff5a1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008acd79f2dc6e6fd929018071c4ec8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb8a387406677d1a2dd10be79aef3d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d02091b1002c2dc97113a4575de0a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de9506bca2a247227c6a9c4e0e4dd5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b343ccc386a9c8d3d699696ffa2ad10584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70991422b379d8364668a0ded05865f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0c5ea071d913aa3f32ea884f7b79c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341266c8fa0a856bbecb607ac3194a1a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506bfb319318b30dac104ed83efc185588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507025b10d3ac517e5c2478b14e1f5cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3862204255f8fa894c0d7e78535dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520b5f34d56d4925cc88e7fafa0bb03591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882b0b50b3e4672d7e080dd702a1138592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84583d0c8f68ebcd85c55454e2e29ddd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9555d23ee69c91344c386b4f7d591fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e052b8fe5e626456dd31f82e12ef4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9cca653583c78708ddbca54903a39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d65fd0067a28342f59f86403bebc5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bf318ddc921d74f62fa6fa34a3d78598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3d3c2815fecb87fb243a4f65afebf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0292c7994416e173516df27d5dcc3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2c5262de3022d003516732518dcaa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba8f1f38f5eec3b3fba7313203777b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ef453b1f52bd6d403cbbc1b237c32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19d7626fc6184967e393fb49ad01aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21075f8e3448550ab9510b60f952d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f82c63bfd6ea367928b2995e8cdbe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fbbfd9ed822a6b03d378f79cb4d7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02791bcc3368197a05dd2ae841675f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30f6cf55cf8f001da341c3673f733d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edb84727937393a1a3703cb6bf01c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652db0a9090b5be221cc2eae45b80f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c75ce49e4e3fb61b4689c7eb951a95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0e52b3d006ca365fd1e457779b000613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bba6f756d070ba62015f9e6a26ab4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa230a69ba622836ce0692f2c0cec7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae4b2963af5ce94174ebd839221319616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c197e7043aed57970892c80514c86de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceaa2ad5e727d72e9899b6662eeef5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f1e5a6cb8c45bb388f57353e45cbf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9d2c9f5c1fa0a8149a9324b71d581620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6feeeda48b75f6f3cc20141568eb0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3b4effd4b705905275b8f9649280d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f97c52b3c34ff2ce3ebc7d4c233e18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ed8d538de3eb77f8cf7db7e1ad91b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc04800da3d73e3b3fcaa4e11986fb4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c539a3d37bda26053963e4a5de2337626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357e8a22c5444292a0454956611c502627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9eea4045bd31c57a09c391e0fe98e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de86b129ec29dda439144198148637c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b33c1262e28e9163519632faeeb91c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c29c1d61a5342d08f98fdbcf7d1a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e7720311a9586606b3ed382afdb5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab676e1619d560e74f59db7a0ccb707633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e4323ffa9d6144c56b8e687fda3fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448be31df7d2482c6367fe70419f1c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761effd62356865878bfe1f99a11dbc1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200acb7c578b5b6d9d16b3676df6372637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e0ba41ae9bf17d507acd361079a56638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b248d9d19a0a971ad73635dcbb7efca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb1b1c385e5dd0d73a469def39b37b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0f8cf4c87088ac23dbcf65c6e4c88641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5faf5fff63092407641162b9ab49f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf574d67233b4780aa0ff9a9658152643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de363a3c7b8ab2826d7f4c1d1d8292a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530d38f07b7572a14763bc740309f65645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1e6a6aa8c6cb9821a72847774378e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc93ad3b334969bda99e369867d6aac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10409cb84c63a79e07d9ff4ce77fa497648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8a018d7a3ad0e068eb1fb72952923649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8434c864544d31ade3dc5614512f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5a29c663507fa653d0a78969829bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95856cef9110b5f4367b0407bc80f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a236b0fe314f03ee42ce9794688ec48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e419b09d2a55be01a0f1d1a8b64a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f748299e03410828f5ca73ffb99f3a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddadf5d94a8e6db6ad08ca2c0e6c4a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47503db93d3b1c849778bef8b856cef8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73187b9b70a422e3a6f995345186c2e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233a4dcca41b5e8591f9f6415866fa2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af17ccb83a69fd21b6ebc02c624f9a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b9098edab28df6ebfe0029ab136c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022cf75558d655f81caec3f5ec06a18662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a1b1bd0b6fa7a18e9af5c3247607f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b779e0dc3dacd16d4669885094abb3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061888069ce8f7a38d7b0afc150090f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077e3d7b8421306e76d2d50cdb2b59c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31e44a81d205413df0f2a8ba3d3aac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd21a4c5d870d488a53c0e1c35d8406668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9ceec5ebf4910a10fbe0b006e33a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88389ac54309245717ccba98965a6e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4985de20aef8df9d867bb5f15dd71671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf48b1c762a36ad6d5782c921fc44f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8da74f113d1128dbec12592cf3679673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c454ebf9f3052f43bae1684abf1006c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d55886056f331da9a602874327b86f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56114ee9fd722c80e8d992e409bb5cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8893fc15518648c4c7100600fdbb892677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a30b5352ad48d437ad8a44a20a1ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bdb1ac9efaa6364783b649d265743679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe72a52192517e39d7f1eb6053f671680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d196ad097beee6d7ef79ce8b8ead02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3170fe2a2825a6e38d5f9bc3950c5fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb8fc38edac95a442c7e99ad28fc36683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a09f893864c1838ec3b41592683597684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3bd71e7134c7ca2ae3033228e7160685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9470a3e22a9aa25cc89ad9d8661ab7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627d56812bdf0e8cf26528f2f0b66c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb279bdb1968520c795f5b87ed90b7ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4016f441bb0595668445268ae20623689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efac01deae6db25fd3fb5039d9f8f3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23012b763062281d060eb9766973e8bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15720b2a248edca1bf6599cd1516703b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a6a45d9c050f57965786593449168693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220287a0b450af6b9c1550b532633945694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e417f01e2383a8f7ec343db74b77435695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a463ca5b07cf94266ed875a1def4c41696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c295c9977e5142b269cb1d78b5612697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a47dd673c9f0444b3bffafae2275a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da394dee96b49ae97e86fa9c0236905699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a5c9c14db27f16917655630168b53700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf9f261082e672e8c8040a58b4a81f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b4463d96b43653467be5d6dc46359702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c662817900f6f1ddbd7dccd7bdff97c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bf023366a7a1c88fe320475540030704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cde000e4f49fac86c1fc7930416912705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44034afe29a795e6e37d2f974e3eb1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33f503fce644e7c6f2e2f375707388707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc71bb31f89e02b2bf4eaf0fcce4092708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420e1ee4bf9ff4e04e54c0fa0c5fbb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567a9014fbcd9cf5f4c1c94349127c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ba8757e3d6a7df80f9407b340d971711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6f0a3df5dee99d905b9fb1b1cb079712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5197cdd363ffccb2b9367dd9432b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f3cb0167ce8f3e5030cf9bf0e14b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87ac2413ae65abd58f8ad4a7151ec0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610fd3817fbf2a20fce8d61faf89197716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12171975fdae4c360167c2ad8ad40c76717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafd30a2f60d63905ad8cf4a6df73cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4385cb90b9fb9810f03780d65c656719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1fc09988db6c0dca483171682d18a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f146dbaf123dd719315a51e9fd4c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6452e1e4e51fd95e6291144f68fec0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860d9280b798a20760071fda5853562723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f159115d444588e177d2db8dfa0742724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98672f3c066bd65eade218152ccf316a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296d39f980febb795e2f5a0365f3c91726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984619d56f2451f3d70cf93da4563ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8b39aac86af613577f41d5deef9e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5958733245e266b6a7033544549971e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059f820e9250e53124a568863d7e4b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8053f990de6a3f840cdf7d6a73db11731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63accfe721d01a3186590302f8961784732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1a1e91bb6b4c5eb4ddb6c4ad83dd7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1d8f7709adcacc333c307fe3bef03734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8f5b98e88f670845ff906ae7862c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90d3f106217f91c139904aef7cbd33736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39ade253836b871b70c967d51a9fe6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47680fc5f172a1fb0799b54e8243ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfaa4a2d1c66f22b85af7230bf85fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d896cec2a591fd7a7f8ca3cda5a3c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb1ef3f34f555feb7960a51751c97b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a08f32e38dcdff981e972deb8ba0d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4789cabacfef039e62d03d8508620c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a0fc85612360776d726ff9f119446744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c768ec33baab07cb7352d25ea1627745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cb74eb68aef986ad51c2122440ff5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f433fc6fa937af810426424bc19fc5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc62b569dd33dea1b587135c0827d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823c9c925757a50cbb5c297d2560165749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d877352c8c6f910d87ccd27670dec4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2801ab3cd8b2ba0c4b829ce1ee55a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ca940c3345eb33bdf82416895c4cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e7661dacf37e8309f0a0403d9ab6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2c11d36f66519397b712e7d5cf66f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedc9e60cad6f3c955151d2dcaf4c97755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95904f5208ce74b1551331d4783f3b45756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063613be18cb21abda293c83ae12767757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d86b10930d0fbecd758ea00043f1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da130677473343d91dc88ece884825759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1ba368576d70f6adbf98993bb2b4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66670c34976fa98448132952eb545ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b6db769e599a632f116e0a5849b8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcaddcf32fca0da2b1c9ea8bba0cfb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cdeb0fcfacd25e47393402a419b705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22640dea9602d9ece19ed19d17f27656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b18a5be54d9da937b833653d836467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257efe6e46b5670b339d0d60939453d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c04baff622b846929f1b952b748c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedff9aa05172c0ab43fc1f7d37656310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4314cc4b3f40166e855f057d316ac1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdec1c7ccd48aad8cd62d394f6b200912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f55db483a012939889fc079090c1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc308ee37e8e7d82a4aa82a41945e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdac730bdff775aab98802603455a2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767a3703b7491402d0d944dacb6081316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db285cdf10633034deb6a3d4af2445017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3902455a25736aea795e5dbfb9d3b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1798bd49eb457552d41d2b956ee2dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd26c32703455221115f51a4a1db3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696d3bdaf58d50e63a914082f4fbcc921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcddfee7d1924a0e31a3be86dcbf9f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ad5117c55f83d1e47be8dec0af49323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e2162a06872eab900acf3837aa10e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b439dd2b222b1ef9926dff302e1864725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbb0377113c92a0afa1af8542ee42926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a9fdeb5b58265162f5870852eba7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccca8e98d98d9d8a88b5eda4d75c9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de02693943eddb46416dcb885a98abe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd1377b6eb03d29dac8631bfcd22a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fbd643d56288737dd593e97ad353731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3887faf94106941e878bbdbdc479932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e61651510639f6c1922089747d5bcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb3544de0b74716ccc4d9476835ab934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88988f0153e875e04750e869ad99525e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84add3e0478569a3b33b3d9e1a97c14436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cd585af88215bb16f0154d0bf032137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94df7852e8fcb86f563631fbbada7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b0c7ef46440636071e8b03615a83939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30f35c47beed194838b1d1c37122a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0dcf49c66c38656bfa57ad3e33a0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178836d4afef40b8c7565b42ed3c05b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582f80cbf3b7e926b6563f2c32a5a5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19fefc53040ee0cedb3e409d226e6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95196cf798ee59c9b0ca2b85df80a23345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a8ee846579dfff9ecc6e791e276f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69553216832c74868a699a28cacdc9c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc0dff87d1eb6b5d844ae1bf5ea5a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bd72d59d17c160b77a5363d49ba1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93e76e277e6188d4954ddead5de50d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60a9c4f76c61c57c4f731fb1589baa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2312f33d0a2fea057333bebfd3d5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad107a565d6a4c8b9a404e1a17cae2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a33111a62315d67d83338dc3b26fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb1e6c7d011a8a0567b521ef775b4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b21d2668358193de143c09036238f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fd15d55ee07fc6af55470adebdca457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4272d7667f7ad2fa3144cc18ed074e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036eb70f496e4bf3d7cec7cb136a54359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dd77b24c1f0ccd772b6316f41792060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dd25936a7091b9cb8939d277e530d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8359ee704e3a2aab460a675a5a4d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2424f2ee145e783c142b413abccad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4f16b6f89e0077e87c8144b99985064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e8f8644599bcfed8c4ca0c3f954bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431e75dd245b39f34f3bdbd7307d22466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b7e6fa4b41370ba7a903fc743be1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665ebbde0d0f7719fc07c848f6abcbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8f1c7ede6480674127332ff43a2b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ce1b7d0fda88400c42007a1b4036e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185afcaa1cc1a40b083d47f3bfd542f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125312dfbbc5a144791ac827ba429b9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312883e47a84be7df16705244009a2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c235ffed8c812b7b0db826a84ccf86274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef101605b1b8f5acdbf6251c653e7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f236a80977dd617fccd576c6cce2f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685b520c33d871e35605982b52f434877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a28ebba401d8a37cc1c90739525e2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72868eba168fd371a35a3c64e10ad69679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806a0a41b4e5ecaffb32b543e47a69e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a473ddec9a9b9a0de2598ea956d4d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0caaf9fd6e7f6b55dd950f279694882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9f82427dd7aeb4bf7b629d20c335683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d318cf4f97903eb9f0b28faf15fff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ab46eb2069ccaa37ae3bc21e7015985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcc4314d4095c631bee5c91f477cee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b0cb5e0edef318d5c82523c07b86d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e365a74ca64cb053a18a1e53489f8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283ab33769c2f29b10eda48840ec31389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08569bb322f5d9c21126b2e3bedb27ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbba52dd7d52d4b1d9271083e81556e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bc2a711b5b543bab7f6f63f5916f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6874ffba60a0f20c0e2123c37323c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d1dda748d4a87ae167ce95fe85f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc216a0fb1a91071c65df44b316218d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dabc70d939e2e1142d6dbfb27fbe9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfd1ff0a21da8ae27cec51cd74b3d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02855aa8a5fea148bb94cf937be28e2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a72c4806f433fa701a1b47cb03e5d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1069909879ca5112ea0d4d2c912d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6c0f963da1d0f9aafe3881e7f2569101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cda8860a7fa0f380b385cdc48b0e27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b9d70446aa86ae3350d0769daf5e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5b44937dbf01bf90e20f947822c28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a54d0cb3707bca4adc06ad1a4eef7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83337a8584363a1748c315e7de1187db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91468fa6f231cad4f29b100b630be9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a4041eb34e7108e3a3a7bc8c8d213108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373272cbae1278a2198c091c5b30e5d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93079a0c20917c136305be35720059ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82adc25ebc264c3a468c952752d93fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466efa46a6a00723ade3c630e51b5e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5016127dab6c1c88d6986c122b4242e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a756a58882517ec95bccea76fde61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51af14f1463cd29374e08ff87bb5e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0d02f1f8463e16f4d964abe96ad7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7bcadd8179f69fe15f6fcf1f05e79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e725772d1a10e5dd7c4ab13dad7e89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bf709250c7cd1f16843c4d07f48c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864392b2fe02cfa40dcd9c1533ecb6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8732ead8da8a7ce2ea8dacf12f6c93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb507a77b67d18fbaadcb91eb7a6ef7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d011d9fe83aa4870714290010e328c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85678c2c0d7d88dbe73a0e57985acb1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e634cef6880ab6550e528ebbed1b53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa90a7dd678630e62a60ca13608d54c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c989fbc43cec76b8db268b97573be04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee974043a5b03b40b495120b42a8f46f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e91c38e9d2da3fcbaa95de51fd59dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe884945c3fe82f839640b4d0eac64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784cc37ea76856f136615415afc9e9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f32ae8045b15bc57b5ccac3c188da5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3786c86416a66f8bd4db40305edd8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783658e8ab868c1784c2c7294eaf60c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3382b085117dd832056d8182c452046135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbee60924978d7d4d677882ead37034136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806e04ff775b6813a50f65a1829b6a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0512b693501b519df399b541538fca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981686ee754ef1ef9ceee30a166a968139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae6be503297786daa71a31e39927b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08522fd3fc46bc381988bfba0bff741c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bc6ac19ac1d8ec10b29d2eb92769d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591edc75db225b8cd3069604a58c6f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845d85ff06ad44098cd24c3283150d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f295fd39d2559070f503f8ceccf5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed5e03f37fc3b49dda4076d85c7db4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab29de0f1f2c3cc09106a584bce27a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a000dea191c6f27bebef406bb0112fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb74bc5b74a56ce762545b225a3849e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ca950c282475e28d298f01f928916150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbb10b2c77d77c3aa95995ddbe7e98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab33b71e3216db9feb4b668a749e8a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63317e719760bfb9700d0869bdf5073c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a026c272748130676ecd08eb2ab6cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344823cd12367c61909722816968d939155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b65e01486f34c74939fc75b9f152b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af2e2be55b432b3203486264dd02f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929c7bbe2a00f1eb273876968eea0b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846efee43ed4658048ea66a973cd079159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfed8f0df9242e7ace18f53bb56d041160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419b88edb9d3932970c0dd0f570adf7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29bd2dfbc1977d65d3b7d487157ca8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ab67eec6533ca78a9424487e3a07f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d01e06629a67e7bed9ec096cf592af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0f0847331e83eea8b040bd90d1944165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456ec92fc1ef5e110d9d5690c099fa7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042bae320400de2afc8130e2354f7aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1903bb16bfe483ed13d1d3547913dbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75771333f048f4a0cdffc5f4fa52b017169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d9fd43e62bd803df2f7ff5d060a2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a119cfc4bc8036677fdd601043c5e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef461dd50f571df154ec1a47d1a729172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af298fd9051cfb469364b3321ca06369173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2184b6ffe430ffe1c70c81e3abfaa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9ecf02f6f8a579f8ee62aa91372ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df135cdebaab69bbbeb67d1b751a603f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ca4c3e2bc143674e0ce9f4295ab6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b5a5a43e06ea45588d1a9148503fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc1fc8de425ef964cb975cdda3dcad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04ada21e0640af8e1b8cc5fa95d8a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66079e1111a600f1688471ecb3036886181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844ada43ab794951b412cdbfe502c17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2544a3389674a22420c4d7078302fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3700842eb6bae0d7d441b33e0ec88d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b7ed70472ea503e68931c5b91975d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f91f465c571fa43ebfccf67e912477186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3191f0041521a01f8407dd3236d54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc85859f9dad297e72767f9b434a96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e77f105f27c3a417a971c8d2449a20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d2fd523a60e0cde28e144e6c4f014190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3326006230506bf8cefe292fdc0644191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e77ddc13cc45ebf2e59af7a5b86e5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96670afa944862cb301ce82f21b57d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fa185e7377314f34ad63eb55935b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee946dac6ecd4d4890409318c702351195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60c31acbe90cd57c8cb82ffa0cc9de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cac4fdbda7a94fdb63e6462e34a09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0a2ee3700d581b3a2ff273de7c89d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029fbe4ccc4c9465366c66b6f873c0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc18a777467be1cca22b3f27f2ac30a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169f45b6411acd8a8b84a8649b5b290201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4a7c24082930e0c282ef7bfacd377202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d3a35af9f8244513cc16eb5a0f8cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9163ef03cc7fba776375fe13ed5d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e31d0e8ab1a9e8b44905557aaf184205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bc9dc1d40ccbb20aa740f58e2c470206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62237c14a1d0b6b948a6b6b74175dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71679015919b0c73684fea564a8ca633208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495b608e82cfb5d0c481c36e967b573209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83e4fd6c8015fba38f4a54078525d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b710b1e74b7f06bca502d3b6999655211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3958ff51bc8d70aaeab07a4d67ac51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3006ce2c9685e013e3d0e697142655213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05220cfbfdaf718d178dfdc8cf15f27c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65675a3fbf3f973b3e4e96772f65e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7e76df345369cecc6283446e3c561216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb185fbcf194726210f699539b65461217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd733af059075ff503ad6f3b8318eac4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e50fa997da1bfe667b670a97da8f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3707e0faf5226ba017e47dd7a42d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f795165f2cd7b2d961c1a94bb7410f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09322e984b1f33df3a648d6278415f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef030f182530a0d1cea693c7436bdd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253250b8c55225e276689917a25f8b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf74c27f5003e60adfa1ef926aa012e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88184f4cfa28269b08e350abc5478b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591d7053411323c494f350596b24928227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba37dee78ca7199ba69f55e53a2cee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fd618c719939fb5aa520db7ae4549229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd241e63b71e41f63db940c17f0d243230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795147b6111bdbe3666e1d23c288270231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a131980277ea70c8afb271d013b1dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26150c8077a29cf68c588163c4b27aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134cbc4e1f9faad51e39108c1a605fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf97fd6a0ea7243b7619b7ad5140be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3266609062c6969f3bbac3e374bd2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346e006e3c0a8777b762ad0b8a145a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225917632e1688de43ec106fc00e66f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee7a057109a30989e14ade794943a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6335863d37f7d4e6bbd71461e5cf8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2768f21229736a7bba9dff3ddf2ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b255131c89ed8d1595687b95b1259cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ca87dc65a84eb486aaa9cc08dbc03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcecd811911b130c3ba0c576a6d00db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92b5ff246d8f8fa45b805477eeb90d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820c6291f43a1729280d9d0e1fb1b45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0f0f62a0c16507112446cea32aeee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fe7515ccfc905b6f5a9daa73ea7c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6883d5f60384743c6cb086fc1b4595249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013bec32a873da40799d6a3cbe366ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00fdd91e8def19dc288cda1e15a396251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75e3107e8ee5c89465f9c8268dba44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7732204e7c128da3539bfeca9cc39e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565d8fa15e523e92436d22dbba596ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed88a83185e72a178a5d959ce42fc5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ca664693e20046eefa8850633c7c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5180fa6c87cc4faf90503f9e1b99111257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbfa85a9f58f1e2027b3eaf35a2fa5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa13f5a42c6bdab7725ab4823d9c53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58a91dcb87882faa349d110041f9fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3c26d95a966669496a7d1603f3898261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a130c6cdb31a00d0ba4876003dab6b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5df57107ac2cc3b64742a5b542818263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81584594774de900dfe65fb28afec111264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d973af4b6e234c36dbea6fa34acc4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a15732228f201e9d760733f10bf2f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6eb17e52675ee71f6d777e758f0ebe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038376648fc98e9511a5ed8e1a695ac4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d30e818b35f78419131daff82ebd33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4c2da15d5f5bda4ca297f8e4aa12e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce1e35cc250e611893838ea0cae0c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febee8caf0808a047b1f28f2115e087272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8154a8e40543bce3fdda302fe1a9df3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125a901820454cd8e023435ee2e6ef4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9905cdd1fa0a7b935c5bbdeb01f8204275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f918f4437f4215f7dad187e3ac113276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6930c7232923523dedc15bb6183e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97a464cc616ff61f2f466dfa6f91dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c2181f09e5aa7702bca74ad217353279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9719f378d130d8a0090f865914cac3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4eefbfcef24edfa70e20383d05556281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9865692a7fc1ac17f4df6a3b1023f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc5456c79dc81d8be07919ba5d73de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd56911b29cc8f69cee1529524d663f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9383c73063aede3a09b5be75202207285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe34ed8116a0b900bf3c1542ec05096286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73080646a0069ddf8d606881d135067f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7b2694c9ee64027518e78378af33b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5a95d17b50d8e6921cbf026b9fa1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cf3456baac0f70ecec84e39a2853e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cda058f24e666e0d3510bdf5e98f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d709e7c3e0a052fdee587e704ac87f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ed3e5845c2ed2a39a0e526d8e9089293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25934fb603f983e9f2b957bcc32e2fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0e3080ce089f32ab0170224dea04a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b104258612eeca49f116106d88e0ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc6d2cff2158e3cd5992c13430cb73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53d3c8479bbb68d9829080b9b2113f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c7e675f7e8a83b1fa3fbb1532f3f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4f5b640c88adc73ead6f9d4de9a2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9c0f41fc6bc8b5b7da5f49f0a74a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fadd52a14058c008b38bc1296cd5c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab0449b0fa7a89ba7ab1f56a1f70e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c24c5c40bc6927492084ebbd2c9ed3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249981b8bc339e2c971bfb954c10ac3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2b3646bf7a2e8c7ef77dd27edad79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fae67245e021da0c6c43ce399d5f50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d535b0fdaaca6d701ed2334d607cfcd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba72c530db4ec8f24e902ff390da1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffbad4e986e302a71d25cc440005f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb341137239c15d3d0b9feacad3b005311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018d91521894b4917e09ff8ef6fd14c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb0a536e07c080b0476d6d5cc32efd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102720a94700e01438d2557d6b0f07c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260d9212748594d79179b77bdbb1024315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522c94a8eb730011ee3c0dfc4c4b773316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfa4e70a398bc4de5a0a472e788b48317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320b87a171ad119f7ab149c3b8df71d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512a6ff93ba97a90aa64a7bd288d981319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692ff33d479adfb316c435b569e974d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26487c937e1874c797c1bf87ebe33be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dae8b67284e6e584da1281e1cf767322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23376338fb19a07f77c68a4f4cc1120323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb13e197d95ccf40d64b03d304cabee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e1c552c56f5917f26a6da913cee48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186501b07e9cd58a1c400c3f44886090326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee90a4e956cd817839e657eda3bfbe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781f0286960bfd21419c6ada390aa00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bd7c0d300b1b9f7a11d203364032a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd701572cddf09dc09b60273c375d4a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8458750323562274a278a195243144331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fb079b8d268d886953e98f3c53215332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232841fd95c047433c79b821701b4b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47338ad5a4732d2241a17c1e4377eb71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595bc9f905b8cd34cb9a2b5cf9e9c1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3efe852424f706e53df80148eb87b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a9f734ca70fd51b1f88366ebab50e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81168ec66cf9989887d87e3f4bdd2d4e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc5e6c9f2dbadbebbbed76545eb886339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa504f0d994b8d96bb41b6b33aada1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f263da3f92d9d65ef15e3e9ae9365b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8111f90b82b892743100a4c06973cab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae4340ad50e6cfac7bd6cde1b7c2db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdb76ad8014f0ed808bf2a3944567d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855940b7a9dac2061ad4ed073570890345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6573d750d985e67614e0c4a062ead346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d03c0feeb8c40149aad9ccaa2cdcd7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a78069bb31078f3cb895592135c17348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bb092e0faa328b64f62e82da356f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf4575e9b3084356097110239ce8dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce0f8e943607944df9a332ea434069351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4821c2640e9fd26f697849803a6b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfb7a6154283005d7e36844127de2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d3269f6803c509fa0537b7f5087d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cdbb386d61af056440d12eccb44a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6322459ca7e3e117a6a4e653fbae0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d0ad220ccb2f4a0506a75b60c66bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e481f38b11e19f74e0bf87b56a1148a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1701662b98ada1a1a2cda004fc0ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a334aba9b5273e7ae753b0ab581e756360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccf8018b719e92f2b7fd38b9ec4756361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638fe373fabbcca93c0bf6b13dcc955362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031c2ce364662dcab54cb4ea40ebef0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ac47452fc7183d99d4d8598f742ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fefaaa799110d77714b5cc694713b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0e54fa082dc66766b8df13c1b37eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e32102b917c5cbe60f8a57abd2d518367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0cf11aaee332bc7f7877a1f1e085c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e041ec6bcfbe9a8f8a74ee93bdb9b4e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06390ae463004ce6a2e857f11a6346370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c081f433dd577fd522459167732c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad98bab77f4ce9abab9ee4f44381adf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4c071515650e3aad4f78b6b057ba8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ca3a946e412276d462b6ed65f284d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e175b8ea98300df8f574f150a1ca985375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d783662baa0155a98408b98deea79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38c196bc712a1be34f6a98c3ddfb7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398e816aaa1a240b834f8e82f1ecf42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91384558f961bcfc2e066322088025379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c30b8319b9e31dd0434a1ebd6abf68380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dabf65d7be06f1f67667fd3632d9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17c58d441a81780c8139b7bf308b85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b122ae762c3fc68d445027b868174383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a812d8ff1b38b104a1aff857985e77384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b9cd31837e1cf0d4e391176c892d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779df20017b55c374da9fab93d6fd014386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524b885d309682e56adedb8f862ced9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b710c06e04a46b9d108bba253b76e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949ef7e8851053a9a25791f104f6850389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a3cad1442981b351ab80b7fa30458390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34158dce019e95f4b82cd8c8c10d8dc7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347ffc2316636cb82b9daa502ef562e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684a60f54b6667225c97fbf3c730919393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a2bf44a5c724d8513e639a265a5cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54608eb8e07046f8efdcd5715ea3bb0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68668f049477834271a45e53d90edd3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143325585b62c9c5009ed900edf8e257397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bc906c4a259c4b1a58de232d51a33398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997fabfee746adab888095cfe488e05399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e3a6add504361c5a3bd5fcf896dcf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3a5f0b6c3bb92f70d04ad1e0b2975401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc4d45fd77c74983e9066e66ec3b04402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e3f88af446c8632a76aa2ae8926a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fe2833e57c47501c3087bfa27e64a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718bacc389fe17684ac5e938e273bd4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64996433b975da449458df636234538406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b55eb3677363ebf976d0cd676b1e26407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bd0d8570301e2d1bedc48281d1332408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7f252cdb4c3c4d6a20d5d8468a7c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e894a9292817c7ce82fe310c382ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5ee18582e2c6e222598124d25888c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0bbfae1a771da0c64e280aad44292412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967967f204e43ffb3bed5089cc6523c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d19c615732a68ef9e8961529d0c43e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47d85467fb38987212b109967e27dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b72c0d8094117eca5b99343cd0f031416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0fe3d946d6268664285b8596ec63e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ec0230f835edde291b7834a684910418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2b6c91529d1e19e406ac87dac9fe5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa817d3598dad4dca759aa1bbebe8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666d8257cac965fbd85f5b50e212e45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59608805e15b8f8c6a098d57a051b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f7f1045d307ebf3ad58a499473ca5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d744d38f8be6573d4cbef9be3bb0f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba199f8c0c973f4917ddd2fc4f7fdaa7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f38e7c57e72c1758dca318c87be6f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b0d43168a07a206438ab5abeca462427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498ed903d0a57e43a641a793c6b603b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1be02913229a474355a4be24ac430a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0d60787534ffdca7b9427550de977430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aedf9196ebf35bb85a8b057bdbc1e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8575c5e94d75cfa5a553cda1f5e757b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b8446d8cf90e707cd4d6cb13ba5c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f757abebdcad4c581fd1075ed461c1b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5616366c39daaa65b647918b9b14e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fd70e433fdf801eeb2525a5ee39a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4262496d978b8a5d9bc23b63204c4a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adf5b3f9f69d3d6dad5023ead4b671438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bd8848d23990da69169caf1618757439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a1e9e7d53dd32838704cb843e64d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c2645413bac4fb73a4d2be2adfccf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986884034022c05bdfd40b8a831e13f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc7c866d32864348c5811af6eccd01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f289ed0e3a4a8bf36e061bd266cce5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c0e456e828aed6a22b581edbd1f78445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cf7cf3addd33e5c2eb80395782cbc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9976053663e6bc94f4fc42c093423447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af423254ceec26c2287497e1a6625f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f90da7ba1ad5339ce310ab44eeb8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebba6d2cde0a128074415b01a035c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daf9d981599a7f12f390a64a9176c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec74d43cf45884beeed65ecbba8ac9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941859ef51eebbfacdc4caaae65076f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907f1b85032554390563684551bfca7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931496d133fac905c520d044f88934b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8ceed1e426e6f8625ad24d8cabbc2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8d0defe8b88f92d27d463c366cb58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d9380fc7828f451f3229234fc8bb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c8c16dd1285a8613dbcf4c0d0ceac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a194909a4908774943d90bc30d65e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381312f730b4cd19a96a7a9ad5312d32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a7e089bd2fc9e302d858b23c1d1bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede9a080a405949d3ed20b1b02771cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feba4267f8439afd25a646f8d99f774464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef43935fa501de1a358838c3c30992a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254bac7e070bbbf9c0fd6afde504793466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5942b4ff531b6a8c402849231267bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34c021d240c1ac0006f24105161eab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37569e93e94fb6b8bc2b9c7be847fa94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ced6320e2792e8ae81c19fa54388a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a043a23aca880615a72f39408bf870471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb826087158ef307613e4b9fde22cb90472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62a21cb30ade8fa1f2ff1e3aaa29da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b84f643fa894d2ba1ffddecdc6423474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629ec663c95e83fb14b3f9ecf44f1c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b012a5407f9ded9aacb4d4161ae50476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d136f3e639871dc5055ee0774d7f39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc15045ac0bc783f16ef93a5b09ce8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e023a12d6516c0f57773cc05c6c93479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd75fb4f6f1d3cd2d899bff4185a027480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02b5066803331941e3deb0e0231e2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f20940253eb0f9b2e43ea6cf55d33482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1bbed3e07323af86a468192f36a69483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ffe49ae883dd0826207d9d7365d93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397dcbad969980da80f4ec9e7f83655485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eeb04258926dea9c177ad970d1f66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682762de330e5b04a0110be91f9f64dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0485d7270d4894e85a2631bae6f43b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778af63fa713afcbe91f6274400e5d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2954fc66b85f271b44834ec27a6c45c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a0fda22550cc060aada852f1c0a97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3253c6aef633809b92c3161d5863598492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45883e48c3f625b8fcc76803f4448308493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fbb9fbd2304e1e69c24d4a1e2d6da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4048fc34455e97cd6ec48cea17641495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337ae18aa62f7cbdd8c7c0639cd348c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc93d10a6dd1f68bab6921cc462f94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061411b452769b2acf96b6f1eb62cf9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a29c2c152266fbb7ce553e917067d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225c8a06eb13cc2f0d8fe45a50541f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89941a8cc9ce081ed596b5f3a7889c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26767f60d267e5eac998b7399038ea8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da671c08b719aef104040bcdfb15f97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb8c7e5e70653c2500028599280774504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607be24d7bdcec501b139e826db9ca5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646339efcf0d7de86b24cc610032291506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf94d77b4679df8effcec163198cd2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91ddbf005105ee5bbd9e4218f25636508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc4a426d6572d1204ea51e03227e62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcea2a9b93e504e7fd3d15190b23f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef4d8c23237c20f6d532b12ae44106511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d34d2e2ad99b2e5c7ac398eddb1795512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0aa00166936fa46e806e190a72927513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec06b8d8da83097eb2df5fdab1ad31b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acfb4950b020bd8b96c56e3e462259515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fef65f9b6be6589d7c44f77adad9c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198408c577d814ca8562cc2cc67892c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efa969672426e1c74549ee54ea9ecb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b67dfb654a3437d39d56e9520123b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c12a074090fd191f9d554932517b95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaf172026da0ad74f5309ac42ec34d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34602159939fbd7040721c4c8706fadf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548c1a89e5d5fcf12a186a79580a161523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863d7c32050f0d40707f1738055b152524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3465280c821971d1993f7decd9484a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3eca6bd5283ed0791f4d528c5c89e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510579e9af1802a26264734f1e6dfeff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6acee3511647bf73973c657b655488528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b80aa068bd280e6665c0d0a9f1459529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1361efe09ae19bfe07339ad961612530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922af2b45f2e87e84317491bb6d5a65531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39595a403cd3b5fdc7581369654e3253532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b764dcf8ca430c34f2867c8ec2d4ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a661c7225d452f52c52031600ee59e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f48dfbdfb702fa02fd9bfa74c49bee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20265f35e76b79b90d9fa5999ae3844a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c70114ab4729b535fb6516bf87ded537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e409ee51301f29a50c213df3dc3126538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d45929e6eaa1fb79c0ea24346e8dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1523681e54e15dc62dc5bcd9cccec88540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db577ea85b99cd5af24f7da522773a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf90c855d11af24e75033904c3341c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cca01ec3f72e3c5e21e9e4a39f9d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4e6708c245be857f2e5bbdb6ac6a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fbf34914c30ba9982038a98f154c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c61ae23d6b5ad909c4c95ad8073c36546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4faed5ae3a6227159e3849a24f7f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137d5d3a280fecea514bf150a8f486d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02232ec3e93ef11093f3645633f80258549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937478cf38917db58112cc34f8d2060e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eab072fb0b34597b6bf96329dc79f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c0c7341d1fa3e73db49f0cc42767d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ab6c0564106164c98525deba07ee6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979091fe45ffd4b91c7f656a6066ede554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a925ac076a0bc3166adcc5b54112160555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b4c649d95c0ae2ae776119007a28a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1b732e2dc2b64a0f05d58a1742c09557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff06b8d9f9b428d7203dc009294091e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4d49f22cf01344e66c709fc2e68b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ea70cf6c0a13151a7ac25e1df2fc7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8e68d007ca7f4adedc3c3ffa28593561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148ba76983c525a003802ff5dea5420562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29415ddfcb501da6940a647a86419884563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441828d11d50417e7b6ef8786ff0ed12564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571c67d1a76c519cbfce296d1191f73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96fd443eebab89c24224bf5905bb66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99ec3b87a850e5a26371f817831841567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d967441691474e40bb9bb31428601d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31994ee733aafe06d8f39d9382be100569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed54fabab1a29c38b94efe8a7eceee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10fa9a30fbc7e3224315ae55f938e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41291d7bf7674846b9726ca2c3e89c51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044171f0ce8c2ebfebbba7002cddf3f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ee39ad95343fe7ceea6b74eaa063d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af42ee6c40e8771f488454cfe346481575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664f3275e6b9f6e9e3e1f58836ed87f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72661a06e08d699711b1511d2f56f4be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4decaaf1d6ab481f1ee5bab0c14cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1313c0dffa41a6061a56abcb2fa86d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b97e3df42e526e4c790a03f4801c48580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91699bfd0b300055e30ae9ab57579fb7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb9f597ecdcdd5b1d21e69af9e16e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c29ffbe54b09c94f7f835370f4d3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11396bf150982990a4782c88cc6330584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4a722d995cc912f02de70f0445b49585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959892acf7e07a969535ee21da69a7a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f4e8037c5e1bcc8477d69c737bfd2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a79e19d1e53fec233bcc40dcc8991588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7d233b35883dc3782c415ee565894589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ef8217a92fd6c250ec51d43dd8b41590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9ebb8d0a69a6655472d4cd78fbd12591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a59121ff05ab75e286d93e4cb5caef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e3ee4ff3c51a9a01314d4937278ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804eee56a4199270ec844d5abc0ba99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1426ececa6e2ab93f018d9a09135d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db703f5560dc99f9af7343f18de3a9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9246181cd47d22aec35e3cfb92868597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839df5ea2e7a35a933537b3bf9f75329598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655722beb481b21c123a779451d9bd42599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbbcdad6658eed11f1faa87ea0ffa2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eb611374d61f23595c3b7629f3d59601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb36e73bfcb782a460898e5df70a38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833673d33f1b41bd9fa54e8d4aa9d5e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15d77ee83570ee8bc608b4f4c483e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26f234f77729ae3341024a6aad9d0c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae3f282ea6b86e720505915b7d424d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fd888202921941fe8b2d7f4487392607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65de00884b3603d5edd38343e9d3955608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8315fe6c6a37312420ba38077d8ec0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e10673454964de61366ca271414330610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fba49f762c603b529547099be0686d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309a0df950ebefefa04e04eb05256b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc049b8baefb7c22b68b1d0ff578f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dcde531d6c7a83318d3aec3147a8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60db1b36ee8c4d042a05d5399bd3c6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41c24e08f414a6dce450864decfecd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f4bec063a201562aeb51ffb19d824617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171bad29e1dbe613891ad53ca5c33bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f4d50a820557e2e9a63f2c7d2c9e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edf213c35b2642724a7052a17326d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353fcdb47a872fb7d5b17af28cb7bfd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c20337e96bc6c41856b3cd7eafa4a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bb558a02eabea29dfd1f8e2562092623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e17cc163e9f3eefd2aa873f829e32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7055c3bf58b56076150f6772f8aaa5a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373db48fc122095195eec67ba5a35d2a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbfee0a5680748349860acba681383627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08199b7f9184228ed70f9e73a8b55fd5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaeccd220792a9461baa41c6fddf123629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e639f01c460407b35900596a08b62a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54f772347f76d6fdf2a0e03d35f3d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed011b8e3efb4b639dba7b807cafd14e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c636293f3b22a970ea087a35afca26633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce189bfe05341993a2acf6c7d3a51c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d08d8ccf4b8f18917d0c931a1da87a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a94ef00eda24c33fc0ff7b42df2457636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25553c2fc989c036398156a1b4db7c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e315e5dd4d8b402ad89cab61c415585638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56cb02e2b0661504bde19e664a5635639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9b23180213ee2b48b4d28a6cae873640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587bc707684e3d0e95e8b9bcfb4eeb9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515ea79721be1b28fd8bbfe10c4f936642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8f923bffc36f0c498fb48b6aa467f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b73935ce990d9330ef650ff13f4eca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954bc381ea1b002ccc77bc25d998f7e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f89ac020cb7714a395662c75593cb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a13ec48a2f151bbe78ba67fafcce9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca77225f7dd595764b294c064881076648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3c73fc30a51187c7612bd57017e75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046fbc937d1d8fab827fcf1aced5eef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07a5035fc3e0d394160173de024548651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26401d77b6c5bfd27db63cb9ee45db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8067a0ad4d0507b431fcc72f840d4a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb7d6ffc690a7b9a8e26e9d0477de0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab44346b6a92c99e6aee1967d8d6047655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20a725c0754af2321156919765ab0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761c47eba21a28d4e2a58e2d6b3d35f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb059bf33010e2c7f722749387dcb00658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf19ae1018d946e96126ebb0a949a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662623fa527d54aefe6d87746f8106c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524da6bb8dc2cc079dbb913b791501e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a168b0afaae712101c5d47f2e8137a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e584ae8ad8180e8430fee7e60e57f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc985d8cbd1096896399f0014a374e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3452281a6c9488a4cc99155bdfa344665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292caafada121bb4b22fa4c57e06f226666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab2eaa437203f0c445f0ee3504e6ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc479a124270bd67fb7906ad0b06453668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b1e98e52790f2eb262218bc4425cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c22002f7d317991611271c7bec7ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e6328b9f0291f9f8fa5530a0a992c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb272723dfc44ad2f22a9fa252d25e5a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f1f10d6134ea4d8b24de70b21e77f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d27290ad82fb66e0563175d038b04c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e114d2052136403274b00843c232bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec3650c9c4bbbed5326e40d242583b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528cff79ec333aa99f6fd1ca02198f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1260af4e838a24b24d50a61fce5e6a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea9545f482a8dedce32df80d4677c6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4f990f7f0b6ab157bdf969f720bb8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd3a941b2a6fc16c151cf6753a2151681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9295cf579bf241a4e44c1be4c9c691c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960b5fa243d2b87c0ac01647424c8b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1875186bafe08ae8ea80ebb832e209684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f630749d834ede8cf1e31823343295685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1816a613218eb2355a20249de9d70e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a3cf54888b8f77620abb13426276d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94becbbc61f862c5edf395de7b81ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9fa3269ad5e10b8cadd72809c22d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3a42ba030716aa856d107e4e0c5d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a175e3a9bf11d7c8f9b50f15e9eeef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451378f79dceab8eeee5d6e24bb7deb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c326d6b78c74673b48ea2c3009ac04e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9944b842dda6fba940e909d6efa71694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93319e14222f06a2a585b69df5b66f99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da38bd6725910ee8464a95f37d6e93696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003cd98641d55226fad59c86b00ea50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148a5c7599a6a5294b4e593659da960698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52612f4791f8898f17d43421a46138e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6c38d9e6a151baf31612f8ead503f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8d69e7db54fc1b45e69111906c584701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e7d187a5f3cc08bd8502840e4b046702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f3546d7bdfaed6de9565f2bc8bd1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcac99f2a6bf93d948898883c4d8ebc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f5d1716987461d647b04dd1f1ca73705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e8c904ad5d3997b173cfe3dfe77aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab957675fbd2c1f3d70dc83e295f87b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66804278c8f412a1968da6dc1f327e87708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b91d1f3400939088d9e81efb646125709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48807a37a60f42309f6611b77cef858a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52d6db662ec2ba3a929167d38fbc60711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87116ae40920c85bfe10dc80f2a09c7e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9ef123c347851816af33213813578713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe633ed34bd7ef1a1058eb07975a05714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc0219ee442db5cebf26c5547ed82d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc0fe7383d2615b2d2b5544b9ded12716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e353c204a7304cc197476d8ffdcd873717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7df27615380ae0794a63e66984187b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9797b6c935f84ad89e2d766b41f1e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc984c5363f11014bf9035e2e0cb35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919521bf5beae4e9400b9531f1f12540721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700647b5a5496549c3e76b6b9c7c3140722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96a232f211114a317114826b4c6a3e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb5afa30b6154b11e88fed1fb3efee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe06a9a31a1cf7c439c3a27f9051518725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489f8d886057b403b5c32df3f077358726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf491da241cabf40bf6768e4ddc36ecc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c0a40561a3a82e096cd75615112db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7ed268695bd80dc5467004aabc641729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28626f1f02766cef370c8a0d8561cfb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a60bd2890c1d4f1ea616f2a602f1b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820f6861421f96d0ef523fef6ccb3a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6722c8e8104e94daa08cfa5e66e531733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd80343903cdfd978f04226ac31b203734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ad1dd98d71213c2565c46d15c23b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca019152563a072fc4d245bf53e79d8c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba98f7579dfd894855bb1a6cde4e06f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99341717c7cf366b54aa33751ae51aca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349a1b415004ce2bdc4a0b569a22224739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a8844e448c1ed6d87c8c140fa6e81740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6037c29b9c0579a150e3332a952d26741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22075c73acef554d93bb15b33cfc03742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1904f692f1efa7829ccf573af900027743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddeb420e4edce13a744d1c89667601744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949ce9aed2d78a1d692b558ef0f1651745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d4d26208926b520bbb8e4eb8778e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac816dbf5f136b8a48322e5abc97341747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4af32b25d203daf083f037491e728748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e2611fda850f6f7700a514e5eb01a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3911618e14166cc39ceacbf94dc81e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2665c7b08c8340f23b0b69207abae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75769af5b5ee2fd36cda2b80fba7a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559922a6d8445da91631ebde43dbb7b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>