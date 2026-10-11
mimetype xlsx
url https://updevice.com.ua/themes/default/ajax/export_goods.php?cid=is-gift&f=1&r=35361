--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa279285574a642ec1e5a9d743f33bdb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897de485538c11d191ccc5b848ad0ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7272aebee1991dfe301b79f0f9422c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae3dd10436cd27d27d895babef6b054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdc0115e089c2bc0dfe1a8dee1e6345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b6a2bd227e3a64757f341f5e5fe586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b618b29ddbb4824b56ced7c731691a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce758a9e6ba3646c5aaec8dfc6ef923b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abc0f113def8db32a750a34feb67239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad75416c5b2281e444f7aaa86e058c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ed538465e0e4cf679c1ac6034caee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd039280ecec6e9d873238e4f8d8b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2742c99359029c8f85009ae14997eff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecd9d1d120434d148e457258021e5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f88428f853b89feaf0a2fb1ffb55815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdb9286d4e157fe3f210e47e9a297e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0761d7f889db923153cf63e8663b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f31e0239b6173a67e52263ccb170c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c096827ac5474c437f256b258fa20e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db5a95353f9ed743f1ea92fc5c5caa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadedb2f6f76cf069bb5ccba738f9f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af63cedb53ea1a27dfc13dd6ee435122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044628b0937471bd6a0a9731d812eeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decce4f682dd109d7502392a547be32924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02538431369c25634df8e717ba6e0cf525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e835db62db201da2e82749904a444526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f15cab1a3a4154ccde49f2ae1107f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a78c94604bf702b19c4a71236ac6bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c9b10dfb7671633758977f1f59c1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3354413809727f056546486e16d0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2e1d5d2b672f75169fc4b9f0c5a6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6bd707914806f1e9809c1579fe46032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a397bebbee8ef08728d05cf801b54ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb610b5fb258c168650936096f539534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd8c8c1d909b42f64e540b95d7c0e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e14310e4f3a9491c11ed8eb3f560636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023478e2ee6a9a52abf0b75e669401537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ac10d82efc81fcc66f66cec36c00938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90092cfc7cbcccd8e5d670c85ce3783f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92229751fa7d1b47806705ae1965c6b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f90105c6793f76b798f1763b71bdaa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f173cf88ce59d4b5f8469af3a316c9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042ee58e6246c9329435cd57b89c46943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89644dce799ec71eb06adec356cae83b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8db6e19a604f28eea6db6ba05ff23245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1df3507cc049067d191951c8ec06b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a428d510e1e549ac5e83573b4ec6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8de6caa3aa120bf3d5c2b5bfd0047c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a251b5a0f87b45e733416c07f6a11849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3d2cd57c5f5b5ca45e8dbce6ab05250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2f2d664f34b5875e92fe7ae47666151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5da8c3b47605f58f393c361308f50952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6b8174da2be1ec4627584076d0d1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5890d58afead33700757714d108c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddf2e6a7942dd48cbaeee63e1e9e6555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c6dbe126e8d55b9647b8773ed9ec856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a4d1a940f6f26244dd2dd36bb0ab057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f19ac8cd8b2498aa3e4b2bfca491458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e584cc2137c256d7a23c5d675aba159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc8c2d07d9d83f404de35d24f32fd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733fc2ade7f23cd3c18cc7489ab5ddd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b0b8cab75fb70ef2312cda576f4af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704215b7f7b2700fe7cd3b5f1eb552263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3c86ff62fe1b7aed210aec50a516264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc6a78b82ac757e3c68628de3daf1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0a6357dcdfd161d21bccd3ecc85ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27029a5927f07e8db2651a836553ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef623d0e1ac629cc732173de4e938368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09056ecb802d7957925adc2f52ceaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e868cba730132b686b60ce635c60ae370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db77b6451fceb08ab6f5f7dcd64ba471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c83378a21dab74cc9c36158877eea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5179f4d4372d22fd19149fefed7b9f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fa8e547a35545e2d9203689e3bbe874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b764e724ee743f5405e2102b1d3f8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6aaac347eb4590b2ba0c5628cc989a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45ebdc5959d88145a01197909d980777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c447cc07a40ce0a50dfed3b446c8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ea810642496e387fefc382a426cdd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d47a6edade4d457aa8508794ac838480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c5b66049a41ed8c2bf9485984fee681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb689f92efcaccb23b325964f3db6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a47f35992048341d7122d135eb72283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fd51b8cea3f6545aac3e53284439684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a40544d21b2760d76dd2333ad7a7fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48925f20ac5f14209a1ea481d7c9291286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763803529ce1c9a47c413c524f7cacfa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e70f0daef7b87b80c6667dc38c37988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf466f850e4627fbb6f12060d2043a7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59672e26abfc85125a1dd363859104a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d1967640af1191aa27b55aae95e0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1faa5b4f87b5c4fbad9bdc7815715f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fbe4ffced191ba95288dfbf2557d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89d0d71c4f682723025172c5961d2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5a786abe82e5ed8f667d9591d57c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e750692a31dad5a1de5f59fac6130796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd37bb1bf8eb2037fa176fd8ab4f5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63262b46f297917cff3777e341e12098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba09984b3bfbe4863551ea09c4f91f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81414941c3f07ee3fdacd2820bb8879100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb72a6d55eae2f7c0fd0b3613c0f6cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cdaf3a5a06054cacf8a8b7febac14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df94c0286aa08b24add44e6127e37b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da4cf55a0898f3604a4e660798e12c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bef7733579703a25725b6797dbd392105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023462d03a1be9bd26fdd7c7ab3ce5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928e0f0b2838e1141be34bcc7a98ecd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a955683182fbf5626e438f6f9cc63f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb43f66b6caa9f1a5c4ae82b90abb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de067e7261d85e103145b7234add1263110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48f9a96bf0a51ac0a64d600f46bacc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d604046f25a72be3d7911143993f7aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165d55f77f15784fe6c3ade1d07b180113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da6bb053ced3ccbddd2b333131870c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a2dcf60d33936d9251b8aa2d40512115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a985a3c6e00bb952d1c7b84464428116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1f66619e9480dd189310547656d89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c942a7bf74038d2dbe6521df50fcee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212c0be960f9520cd356658127b5036119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60ea3ddef52cc7d5d38fc4c68a61c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1808397895072d7558e19a5ec2282121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766aeb43612b48414115e78f3d569d1b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b39c477f9b54454a0c9818ec7ed64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7117af337af340dc7f34c768062521124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64084231e8c01ee59c63a35a705ff0ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba01df2506bc18adc0600314ec2648126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627089829b2883df3899e91b5fa22d89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e69fa66fa597f4aa3712daba9b11b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8da05b357db958dfc4782f8a5ac59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e71342823f413daf7fe33d1234f200130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33935231e4747cd83250064c57b845c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbd8b027bad46a6e1c8e18160e7bda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658bc788d36c56817b0812f792e1f47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e585433f2016dee3e3ae06bde3b6b61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d3febe1245a38ba6b1c38f2b2b80d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a673d888e9a0522ef0e5d174a680365136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd99667a7a5d69228add242773f5cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a644530cfb4df4939dfd590485eca9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae161657d608523bab0863078e80327139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79383da05b3d0a7bda52803bb8c38117140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646e705d3d928ae891ed7f31a0c721e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd65bfec840ddad9e26bb98734b1089142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412174ece6345289253e937355e351c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18c33a923cf6bdfbe8fa680e760d58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c67f10e59010ab89a67348521ad1b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d130fc9db113c01ff676497c6db7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c270c9699a6db040a26108b1d705f9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea48e1e7afa425231c4d185c30bcae2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386320b3b75b748c05e730b30f6fedc1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758115273aff69459850f0072b8f1bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5be92f7344220eb14bf27c662af2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdedae4e04ad2c8bf59cbfc5b463cfc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf33088d009e73b36dfd801b7a8ff9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d23403629da15d270d9ed8b562eb23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda8514ee441879240fe345527f5df8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6a2f1804eaa393446cc56f726201e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0849518a41a9c8cfa2017bd87bb60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d8dad3c5e5c550d0a8769a2816353158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e598e4812c00990b7d49b8f5957ee6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e7a49d6facc3a152bf64650f4325c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62ab7d69212c3b9243f8dae3eee453161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d79d706e13458736700f8e8f51098162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0c8e012beff800b09e752ed8d803c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf6480794924b91e421454a6c25177164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4190b71fe6e0d1ce70e5ece95f2d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6689d71159ff5c186956ec73a7a254166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428badcc36e6bc5429f9feaa59bf5526167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83681e122b6ffd44529a2070750f7786168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4974c405f2bbedac2b9073df520b7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c30aff73ae37c7b5c4292cbf3d7266170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8914f609213dbbb9864f19cf75b31d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8aad2d394b339a66220257208ef064172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d508539f12133959a9648102069057d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0c8b5c8c1075b9ccb8730cac138d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d3c61eb6af1edb1480823df22f838175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ff225426dc0bceb1289f33882905b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12799f235c0e2ae821664059cacc6db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a47084e99683e3359f71d7cbb35df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43defa711ac3566db4b186afc0aa4df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d66ceef006d2976dd08adc196b5ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64896b94df020c88866fdabe0a35d19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf35bc2a5155f1ed641b120a53dd433182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdd091bed5ef85f778e2714e9b3554183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b720d0c9ef01a3423ee22cdaead8dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5315b3bd4729a830880e0b5c007d6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719aa68b33ea16ed2fb30fa387811f3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e227f9c3ba581aea13f62139916f9fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00802f8009ee770fefefe1d655bff8a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7f03a3aea4ee7159ce4e49e248fc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfea1f51349fb8277a5bc7d565ef2e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e229cc120277b5e5d88cef1c05cf23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bda26593965a90006734af0f05a499192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eb756d1faa9107a37069b2e559044193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b081a29aa9157d6493d89efd459e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ff8e913470f24f7f606fd0a7388d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0908b77a5e1feaca48c289f6d5e20196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6efeb46719aa051a864c83cddbb18d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95d3c2124c42619e09717f3abe6fef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe769d0a4737f5486e819854b628bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d860187a04410a05c699bf37456f85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a903b5085baba2ed4ccb40a66ed8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33531bd5c3838d07de7285bdd7bc4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba8808198c8e665d62e057b10dc96d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339817f453fa686a4aa00063df66f81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa792206205ee980f54b722d9fe0644205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd940d7201542139ea78b588e342999a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecc7fd42e52c86220a8254086a0cf3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9724426bfc749fe15679a882b814588208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68548be7a549372c8f56a2ff0c748f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098a40ebafa04ae180fdabe0a5ad85a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae88af082bdc342a5ce007233459130211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dbf1549d4412b17162abd26d5d1bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2780d97443dedabf089f65082ff838213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfd5f62f492c8e07b09b9d8c056240214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc83828564e99fa77afb6b869f6fdc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111d4e0c313aa660393f85a49bceb44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fb93f5125609fe48b980c051ebad3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6a2ee4c172ea2509adbd9f4936072218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c3b0ee20226490843cad867bdf9c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dbc3c550d669b4e0ad7d8d032b8e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bb93116bc245b83602a076a614968221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f829079915b139383bf098693f126f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64536b5bf17a042b5087f9ecbf17a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4314514a3a079df869f7804558ce4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c6e5607d412b2e0aeed1d20877b61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c32510d25284e64b64530495a0e442226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e14c4e8289faa96c4343cb996d2bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59c4e8281ab0a923302d0065aa6e8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd567227706c426f0a1db86c04ec22e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bf18afdde4802c6ac686bc93baf89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415af9162723341ca42e7ef4e209f200231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2ba7d13c3a03a8992fb4d3c420dac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de6a7bdf218f41f266e9379f8f6798233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c583b7a653ca02d0a3906c4c015757f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31863682020bfaa96210ca762457b5c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3680f35ae7c75dfaf974d2a8b8857236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16823e512446f8766904670bdc972f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428da566ebc587470589f716dbcb8b03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d458c260484679f8c079def49167208239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2534e2e1a305e6fa1111a2887f5a19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9870b70740e7c79e36627b5dd41e4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc590c4d692bf631b70ad2bad644be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caf89289c46ae49b231ca8ccd8c08d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cb4db1d1c714afa89a02fb6cbf02f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a2531c18fac714d6b6ea81c75031e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8768992990f3454011b19de95d21a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380079137ca07b0d4ec6a88c9a437b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17838cb4d9f6e80f91a34f4725a2f6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932314190844f9719d17912a0d4d8b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162168a9392aa163177a1c53de5be91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ca8cdd1adb301621356892848f2bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a634a918317a0cfb22cf1dc6c93533252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328083fe99ba48c0823efce817a79b54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea175c312667a4e574446684b8fb93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953bfac56c75702209d1b2d999951a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de177d7a27e2f677127210d9b744a11e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dc67fc8d84b067be9695863fde952257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f81293567a0bf9491b5706e4a55bda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f112b12e05fe697e2ad073a57be22c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828699d347fe85e8ea8315689e5e724b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1130267730f74b98a6dd2a2965da20b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8faaad57492a0092c80d31d52afae6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a535c5ce9a78b2e80130ae4ff2972263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27403864464afd803ca347725c5c2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86ec539fa096f577b47de920347b95265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7512d36fa1518f206c7512a08af3c7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c843c7823b0e111023ba70baf7b017267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30426052023c40a0b59543dc903ee9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d8ef239aa1212bddb5ef03a13a439269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de911f9b6b8f899c8d7d121555585551270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6e8b0ef4cd9a67cfcc272430f86ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b51129204b8974ea65acb06c07adc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e84508c28954e7813fc3bb15afef53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb78bbf2034d4aabd5188e8e4a8853274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecaca0fe4d91bae4880549905893b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece81fbba2e7b19172e2fd55c7c1450276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603987854c2055b2b7a15306fbcb62ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a326c188880df00734427bd61c97a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efae76b93ac1faa4ce947d28c655de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87f4f49361d1a485b494bd09ccb970280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe242f06ee26ec33f272dabb1179a8fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c78e152229677a5377c57f08caef02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d47dc908b92c11f48a6f4ea3addbe4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cde19b42b47e1e5ef8c93f8ab47510284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1791339080b9eea8320f8d30e0c550285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50169fdb0176785da046faa400aecb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c49b29a2f62e5f56240fac111b773287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8a34ef98c190e08e09f3f5cbeb694288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f78d07393b84b54d55d5f31a23ed8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af38b5ad11a34ed56dd5026ac59f16d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb0a61b9a2c5fc24aa64932cffa3a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad98248bd2b58f82a7ed2e0e84cdbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b090433dfb030287698238293a5b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24067238ebf0b92ffafc02a99f3c7f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369b604cd8474daae81f7f213e0ad6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b10ef21be408701f01ac2b381e3fbd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d2bfc514362669c9de658832d72a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f048a5f84ebcbb45aef2585aecf5cec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143971bf348335ab8f53f13511847fd1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a43c14eaa76bfdfe030498acf2c9e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81345add6f13d63f44aee32bd03d9fe5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355b1abcadcdc16517e232e4b7e21f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112abcf6d6f3f404620666794a2ebc8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355257cc4dce9c456a9852949412e7ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b847b10d53686d15e0f198020a1bf6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2da3b04739638bf87c4dc3f6c5f166306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5aa6b36fd541c297173c51df7c9bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0bbe133d8594fa0757e59966e0523308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d0eea9bb6f577010a30fba31a776f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69553afd8712de070b982f35210cd176310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4c56ba13644b39e4cf5d3714a5b4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a24c532dd322b7aa1c8e836c970e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86c44a5af39d3fd92d32f1718f425a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4276c2ac17ff32a738af1d3743e235314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab63e97077e5352aaa1e5a307418eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded5ffb0cc78433bd58284ece881976316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9b202d9a5a5fb8d52c33f05f590e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349583674d54eb376a270d5316c1991318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fad755cfddf4be4a19ba644392c92319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fecf9400025cc19f7d1a771978207320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e220b584749b6379470d3b36fcb653c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672cc2c4f9301bbc6366151367e6b20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94b00b88d43bf76835168c6ced17fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd49188f8c417c94bfd2d01875fd144324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf283c5e4fb2f9e6b6ee5edf7ec8818d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb65e2619693a903433becbfe50389b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed091cb506738273f4b71f1ef16502b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e17561fae6d6206583ebc804e2ea9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d414820aee61c6a92da03517a48ee5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e83ba7f21fe807eaceb8ed6421aee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9a87f6808b9e7fc7390ec595d2d4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b93a6845935e5e149928505050f85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a336fc3f8fce2124d177c7f4c722e3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba4acc14a99aa0a8a238b33cfae4ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4375feff8fd14beb215473d85589639335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1781fcb40ba31f4c8d4ce7659bca8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46cc3d17b8bf4f9b0f18b84b5d4067337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239cb55c8a98eeecc8e074c6ef5257b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add396261f8f59df4a4de75482e3bb8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23669be4614166bc78850c5826d6249340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa4b87a0e577486a719b083a7ffce4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073dfab9b08d2800e1e07c3a55d73cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58cd29a717e811a2a457be73d31294343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce4d5cbe5de26fe07323ac44fd0fb1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af945759da824e9d10045301d3159d5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218f2c7553e3edecb3e66237e880224346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c14316375b67e6b905d4b67c1c85a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdb79f178827f3b9f29e1b93555538348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675965660b45aa4adc8d0af152349ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb6b5316f98f894f76cf88abaa539f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f814b8f7cb26160a90c4189bd77d37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc653bdb98728793cf57062754c7c25352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c402f4e1bda6758989666a88b90ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3170d2d5a95868b7f98f13ed33e3776354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26580aa1b23027610ea5d3b8fd148c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125acb9f0f9e0d9b64f259842657609f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cab71c0468e0394d3748edf41ac8c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee904d047daf22957900603b26986b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c404dc2b805bf6f17ba170de3837bdc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a49c0ca857dbc788f643c961fe61f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715a6442a2b4c90f0a33f2b17876f6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78766c34a3068df3b9cf748bca8635362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568832f1f27c73e757ea824eb57f79b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f8c12c99b909c27c5fe6fc5adc7b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c061a50fa10cac9155607371cf4b126365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840dc3f3c09d9dbeadbd4003dcf01e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676157f6a2955715f692ce29df46de1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459ea75a907367060ace32c53213e10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50051a24d9f3b64025b1c459862a7f92369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d679e59c66d2e27473e753b4670a45370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d578968f5425c470c0bbe0bc9b6ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58523d73b5165d5ca6cb331c23996f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4b4407ebe382c96920089972c1a9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401313f80e71df86c36e510d4b1ed27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f60017ebf0fb70a4d485480b2d118c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf9b61943c95d36fe81bdec6faab63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131eaec7eef7ab7f3d7087b7ed55895c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a5c7e68747314d6630a6ee50e00fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7839024fa0dbc5dc56de1cf967df11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c15c196e5313333d75b4cf5a953a89380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3a6ddfc35508876bd5072bb3161fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6266a1e5a11b9a602e270cb8bbf29382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa851cc795964696a0784cfd937c8ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdafa4d4dcc23cec951160b3057184d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd98ee3c656224c765698de27f366f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1c3174356f5167a377f921d4bd04e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69054b680b6980d887e71485bbc67c8b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfbbb656913c8595b8f686448eebf3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0281dfa716a32f1bc66593fd5011c32389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73ff0f8f42d9033e05ef92f40b34a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adc9e6eeda785f38cf903cbbabe832391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9afa59b198bf348f6bdfcfcdde3713392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873825865892a2db163b814848e5786393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02f208a45e315a9d7840797d17c7d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8131c677188b8ab7dd5ec8d10d38937395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48e1e6201b8dabebf252d214525a65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85852db48ab320a0647ce4611b0244397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a36c1b2e3f023b152b694be1af9a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de76fece02e94a76b424dd8dab497f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690da7d3f236d948805aed4f905ec8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cde15db00f484c9a65d4f2c363558b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dc4bb3bfa8c862a14fc23dd620127402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc857aca57002510a8fc0d953eec556403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a2530a6602cd97f1541f07231b72c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819ac4e4558003aeb21be332edb3111405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061c722e5520dfdbae3d58b0a03ff8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81e6bb1c2e289a129b96e9b83142e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee9ead5e842cb49ccebf93a5000fe2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e6abf6a40c61fa9b0f26cea8e2a41409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba24a4f9926c72967cf8edccb260ee3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43df09b4cdc65cae939675e274669e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69ff6279c544522d94b04db6711f98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d199de7578480d82209b3ac8967213413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b423ca2a9d8e8ed6134a76670935c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4718b55d48ae63973a5897f2e8512415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca70cc46973ad2ac53f0e75f6762442416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba74049eba1a76c9d196de26d606eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe6ce573dde25242defa1a439a5ab2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4daca3f1269ceab412c070801bff6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8758b33add8d810d5280511b37efa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3b4e0009c1e3615066883f2094195421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158e730f669d153c381173707db625a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30793e6186522e16c5af079232c2ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d526558842933c3be312402c91935e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ba643343e4110f2db44f31dbe96f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f23ca690b5596c8e4a77e487e66f38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ca57c3235618e5a1a851c3453fdc2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdd8c1bbcfc9cce96d02d132da785c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68016c84201784aa6e4eaa42cd7cca9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5345916a299450f02a370abb40580b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90915beb94e2cceb255413c13ec6f33d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56c33c50c857bbdcc36e0a0adc8f78432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c3dd1401c26723603a4d4470626ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774f1ff3502bd1382e5e2eb5b266649434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e7bd996c80cc084205c94d5c1fa47435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb1fca1b458b8ecc446bf10a79c680436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d266e2c2ed1d24246044407ca49f8d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980da096f730f468c95d64aad36f0a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea917d8b26833912ca19ba32551ff3fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade14ef2da89830196fd3248a6e53ec2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80df23b9e1275cbb55351fa9dbfdf38441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96855ab300f6c691a8aea0e62647ccaa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7492d35a50e6727bedbe911299d804443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551298be26f853dfb2b8fa707aa4ca0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a86dea21514dd1534a2206630bcbe0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70784220c500e25561828f5d045012f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83103c0276b209f5ce7a6bbcf1c110aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91168d2ef2f5c784d6f75b8342703315448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf139b1d9e7b10f7feb196260342452449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4395cd6a625a662ef850bb7ef94a6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b836ec904dad19f43a079ca1bf2eb70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848596389a0a8b9ea136b50b9064dfb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedcd8300cbcca6952db32740ea73d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a2a161174172ffea1edcde9ba1313454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09b8c46c91964259b09ed2f32b535d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8298717c1c8668e7632293c49f974de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247891657d8c94f1d41f1bca6ca42c60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9d9fd0d3975ddfc18382a5c955d04458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de879b8ea7edb730479a3a9fc6bd64fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5254d2dec69a6ebcf282f8e5a45333460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc60102fb2f71c2a7e25d7f19238e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b28320e4ff457d916570afd1b9518462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f683cd2cffd26a64ccf6dc8307ddd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfa580fd9c7651b33cc8b364015c61464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a436ad93af129457f9a2d493a61d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c965409102aa1c1b3830d5a095a10466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7839f59d5c15932b64366da1d9e55c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992972ced4fb2668a14c5d3e4df74ad4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc5964aa42a04a0f879da5c8e659df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1493252fdd4e41dfd842b129b52ebf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a82c3dadfab19c54029c00a15a2fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a65e48c306c8c319e9cdb4a02bb48e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc749ef2f7c5740657a5f60eb13b30aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8abbcabd8d21ee5a963180ed0b567474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1822551204d420e9beb0a09a3246e5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dce34d19a647de37a4b37b8cd1943476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899ba7cf7c4f344d6806518aaa80729477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83681010b6d948a90e41b181a3b3acb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890c0dc92c0adf15618b8b71facb3be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b976715155affaf479a1f3b964799be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51420795f3a3bbd2464fab64f95da6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3634c9975174b88cdc7bbecc38180b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8123807451c00e19153493a2473724f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8a3bd827baf5bd20b6bfa12226978484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b9c44029444eb25204834eb607c32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeedd44354acf57c0233892dd617b24486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728659e68fd103d20c60819bd415926d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dcc194e4d13956b0a957f1be0f836488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2052f26410bbc4faf9cc5d2d7da17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad979e87bc2fa8ddd00fb77fb2100a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9125f8b3fe51c5774c92322132668f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b956188a406b18b3e4bc115ae4f49492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e4ea08c3a0f7dde3ef4e225d3a7e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961db3894f4667407e49383222e4fb8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262efd43b072a90b89c4a86341a052c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faa4611562b80cd73f79aebfd15ec9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dfce23ba0e9ec63a291ebb7add4d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4213ac1ff637df8197d6335e6f3e42e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171864fa846434f561e9f0a2aea6e5fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054852b5cad52c00e5a7cc02d4721f30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4113bb86c7796207277e1f904966f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f027a232ea1cdd874d6d4bd386b95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4df672732bb55ae615018e3e8c299f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61fa60c573a9103ca8a19c3cbb63dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0e0b8b11c543afe5254453a92ab98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5da575419fd4daef79f15f75156f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f4e6c10a4d2c21003dfe5f81ac329507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf82c91027dcda800f37e4c7c901e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eab54f076f4df0b08ebb9de94ca83b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf146cc0da11476a0e6bb1dddcd14326510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89f4454f66650c0332f2f7e154d6b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b4358d0fdbd9411cb5a9c3bb5f18e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaa6a45eac97bbbb9a8dbca4b58a51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe6457d802f9e23ec98dd34f7bd67b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1c1f188add1a67aa4046745eaf876515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21419c8bc1123cd22f950c3847d542c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21983803b01b0d9b0a8bfc81dfceff25517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255679cd8128d8775d5066187c8bfea9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8512e3d566778a94c2a46758d1fa6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acc3cffde869d4d2a75873684e6829520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7e74d36a3718533bc87a5f820e7bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523066158f60a0b49a1c73986df3ffd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4986f739f2fc51720c92fd366540ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36043c94048ff5c084344ae0d11c16524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16358697ec89b703c5219996f89b47d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521fee610294267448bc51a9e5548c0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6956d865d309bdaf6184f83585873d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd62e70241f45f8f3e9268e7809c09528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7c58ba78df34de23140e847188e74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a86c12115cafad076c0f808ca09dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52364e6534e6c56b66f1e6a339b57a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5955e746dee2cf4ec55b3774bae5bd1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15110b192a519fcdd4663f01ea5b7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba905c85c63c712b9b8ab357db2fd609534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a7c17aeb13e01ad1b1de9534c5aa8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081365d85a2d6cc69e2341376cc71dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57f4527963f9e80932bd775dc098a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b2484b4cfad2d8c45f15156410bc1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e065bb6530df67c53225fe6d4e733539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58698e9ebf0aca86d6b7f0f5d259ee11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db8b249be819e082e2cc71263ad047541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40ecbeec8299eb54b03b5f67771676542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5ade6120d7ca26ad02a60f5d6818f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e38fa3fbf62ea3e3f3a7b43388bb6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8f4e386d9cf2da214bf66ee02acde545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c4e9cced92a3fdcd67b8b8f6e474b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7833fa4305d90e144450c3d7be117547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948899bb1116b272cb49d51fd8f7529c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dadabc78f978a6904fe09113a3c215549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41d0f9eb605c55fb1b28fb22a0821c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc9e72df5f8667dfa090fed8397841551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd706572c62cfe1ec938f86c5c8f62e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ff58b79ca43cf00e12d2a1c68fd53553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d4cd2e8dbfa8cf86548decedae79f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fad379d08290ecb30a2806a4eeffed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500003265c59521f6113a41255f4b7f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632116808f76999372dfe5bd09cd544e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acc070db2bf3b97d21b140a82f5fc4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa5d1c6b891086061c017c22524bb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35347745d5a503d7476bd65165b060d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f11bcf4ae0e50aad2290628b00673e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da48b0b1d3383e98e67ef283374f44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9feccab0387242d514b23905b8ec2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce556accfad3d9d963fd394d8098208564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144ae233b8554966969bd4eddfdc031565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793664a55694909bd7771367c1ddb99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c425120bb15cd9d58eaa8cf2fa29c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96718e79014fb1f5d9d24e8e17561f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1397c71acf1c33b5ee2a7160b1f06e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329693020f6d6f63fa414d2f5e336dcd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c932a78e972d015afbd5fe003f6cb7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcc1b4411d2df955a3ab87e6fe2b2b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170f79cba560ba2580bcd02c7e1746a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfe1fc7de994b6aee13297b1cceddb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310572f40780015b5c808c9b609c628b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875e5794cef3b503bac41bc964795fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ba0615bde81cc234c25a28d6aeb40577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc2da7fb8f81b50f4f745c18880af0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346b283a733400c80c5ec7ae03e5e34579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6b13aec15b1fcff001a7d1e03e379580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bdc2c9b7c25c67e61562b7dc78ba2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc53d2068d8bf02d1e7b62251824a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f057f688c8a819c4b8de5415335863f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cac8d212c7d32facb758dff88d3909584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcac7da3f54895b572c81f10941dee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c1ac19de78a3d673264433fc9af66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb942b4ef54c66e08eab1ea070d047f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26292f795f56447dc308fd0ed64cb556588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636be131c14c7a19ae6b2ac174fb7a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9805c24dbd75e207353a40cf2069db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16566ffb4393bd58d077ff57d66e529591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9afd43a851f83b14b53a230301d80592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb3c7e9338d20e7fe4a4f032bf3a66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3738efeb557d76cd308e369c6d3d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a69ef006a94639040a8bad87dba8c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d388e293cb8cb30f7cea65b208935ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a332aca3dbbfd19fe16656fe5467852597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed22787accd0a7cf22411f2a93a1bf5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55993c102c9af17e14028dac1bf1934599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1115f5e3f8f59b4542161438cf582ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6909ececad94a568f7d9b4d1b34d6a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6b35e5c660671d002db8d85d57693602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd9ef83b88f767dfdb9d8d8d88176f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa721812c262c0693e92c51b1e5a2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6805020e1a4fb5802a0961da3a7efb4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb265275e603a8da571eb044c9463c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bacf8ece088a57e57e2b392baf0a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd8769bd1f70bccefef9b015a7085b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d751829772033f8f691b73499223ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c82b2a56b7483105cfadca217130a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6b179872c4b43e154ae87429676ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902b5ecec26dc60d1b4812749a494f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0d974079ac71542c3c84e5091c0c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be2ef44c5159775970f438c9a71983614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7032d57508a8be0f276aa5417884c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47d7aa8936f60fb00de54d4ab39552616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ac6295351d2160bb462048f31feb7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247e4903c0e2adc6f03c7ad2f97adde618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7991cd249559cd83864e044ac9b63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4f69bd1e98eca5dcbe11e727b9d5b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c737deb05161a84c0b15ced6d61d61621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f68feb6f93f38db87e9aa4f29ef91622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef99a8159b076cec54787de73a7d1e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803823305c7e69ef8c292593d66e8ecd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb5d73427586fc0efd540f073e5b23625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eecbabe623848f1825733967b0fb8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc48054343ffbaf634e65c5259bf00627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326d30603406f34032ed6e9838856e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282136f6c90c8f89c77a6e777212b8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de9ab8430a65b50922e959596fc742630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1be1407559da990360219ed428523631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ca8b2fbc57319f78d60b62289e428632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775386d52b8f9a6d924986143881579f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de175c1d0a454894b2f76a7074e3e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb63709f1eb83049fd48fa38f2f68f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f8f432ba458100816f24060b21547636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a8ee36ca92ce856d10ed808c45243637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5c4af01211d8dccd776033657d94f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62ab93edb66bc17d8009115f46ebc2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb85640b460089c84b6b2572bf2b01640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b77fad5b8d79e617ff41a2b3b60a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7eaaa01e75920261dc430f40b3371642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d93e786d011b68ee423715f52d35e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a7959cae18628e5a3c5155d789e53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4d51de8f8006f595f848140fd3797645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfb9fd8954152f23a99c024cbd6952646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c349f934c521deef02155344884a87647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527cc8e9cd70a847bac285719b67c22648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2aa603bc8b1a935c1c14813234035649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effeaca43b93aea495592aa17c5a127a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987f451c8819d35a07a8e833cf2ea6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cf6bb0385ab21b5bf2f89b809764c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2705e3a16bd65ad053b0ba2a22938653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c230efa9dd8c663d98b1dab2e59d4cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226a6a3baa033b85f0a1f68fa7806f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897e293935a34cd2a3a8e169fce3939656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd8bff2241d0ef16a54ed8d3b5a4c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708e1d37e0e985468bc773c88ff5880658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f4ab58c164c53397f5bf0c007074a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4d39f9c9073e25b60d3715236ff99660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedb27a858156a186ed443018e4a5c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce34f754ba312a5447b7308e6e5a82c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce9146b450829a0aa5bc947c5af27b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be10b6ae1a5a91907d77d0173da57f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76714c7238a4e4a53c30339f2d6dab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ee6d5c6026fc799fe93b891e36bc1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9e3850697141882c4669650a43d88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b101f17168a0108b8ace4021531655f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d2c3547de40a13bff066c7b6ab794669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b254154d00062ccd0bfbb99dd55660670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9010bdc318613f65bb107a99b301626671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f666685bd95903f819b97df2fe579f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb15861497d9f95eb7de1e006eeeecc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e57524b5ed708c0ae27d5f1fe2b3c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37f782ff039191c4ffaa079a1a0e87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46b168a15dc3ad7ad4b83b8df8ab65676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe3f706f27f77de2f185aafbaa709b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31368398bafc204b49390d880f43f4d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cf46e74c29b73d59325a79d22b3e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef7d4418b2d47cb2593cf1bd77247e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cbfab12efa1981f1d4e84a8e007a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b97f7dc7242f1b1652fea7091ee5a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a614c9d7400b48691c4370de5431fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa5b331a984fea3ae3cb6ddae040c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae35b12c90464597b9a044d91325c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4a9ae1ba590a006aa2ce1e9693698686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d42298f2fd8be9ef244d6d0732654687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82824f7e60eded79fafc8857d48801df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbe7eccea62fa1bdd728b346602731689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94568f48ec244f9a452409403dd67af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e05c0f5cf0e8a115acff563a24b15691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cda77b80c70a8a0861e54f4535f2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6e6184d1b332aecd1069720ba92a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e7f2b999258421f45d1031c3f4513694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddef90c62ed1d7d0233cf5e78f48a9a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba12492efeee67547e01c9a64f5be28696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262cad58c8186a28c8f3c2ae6686e33697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292c87fcabd34f8ce9f6f2813d7c601698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf6a9a9dce413110b61f6b5ed04e4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514f80b8379e3914e9bbe21926a2335700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a01ab181b51e9bba95a37680c7384b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a310fd8d1f2405436acd0e48b2e450702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a697db065fdd18f128522bb37faf05703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e251a051377adec45414661452df8c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb83b5e87e1102c5db8bffb1c229ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7c6811a44464dca41dbdf5a1e4cce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee2e3f08cdf909f7036589984e842a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf124ffe4c6b2d750d99fe0b0781caa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782f9f1d5c5e03980aafd71d3e9f3b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59dcbacd1ad4ac2e651e93a9f6ef28710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593b7a0db7c2df084d09ec79265f8f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896511cbc1bc4408eefb80c0389c7dd5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0abe981cf1947f044eddebd441b0f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cfe09eea3cb5207657d8beddc8ce8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f4db9cb7fe7ec3675ddd021051b05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35894e352ce9a8823cdb8dda45e465c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf50d98288dcbad8bc88c502437f0d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142a3642fa89d71fb46a016e50d2a21718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36065104666643896a07db59cbd68f3a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8d8cb17c7e95833f164d5307fdc90720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afadb516c7f40fe28e2e3566e64709d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0fed3e0d494800742edd5b2edef61722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01cd9ed03de1808fe103f54f045437723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e8a3e31dfdbc3274709f63f1a90bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f31eacf331d922f4c543b6d25567c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d5f8c686474aa133a0209b555b930726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c9fcbffe2eeeb2a9c3e01e56ff364727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300281f478d5e3b0dd48275f77abb68728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745a611f3c658af04b888a5b0a8c2ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad61610222e221be57e2c18949a29d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea7d44c4990363debd3f46ae2a1f4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fc2179c21900d01a6c5cbb8456e2a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8725835eebe7054d643a0062f4788a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4431c3346a5471908992f376c9fb29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef60fc5ecd64c291180b9b5dc79b5ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619de20a80c117a9f23903408d2c438c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f736bf20469d764b485a4c47cb6eb5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e2df275ca96d1051722ed6122e42a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297a7b979906023adf5ef831347dbda739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe315d9e6101bb3ab1c1a67b49d5b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8949a0a5e3d22a966496c2a7ef9e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321749c8620b219fdbf3cf0d250dfd9d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6401e741a05ff02a32e3b0ccd71aecf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29980654b545aa372e844661f7dea79c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c5b1cbdfada74e475084a2be6e38a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956a0f43adf5a11d26b9f8df8afc1b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb1a9104c5659e3bd587ea49d48d5f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96859a4134dbc2c2ef048db5da51870d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705aafa73c3a8eb7c143c50f13bc6e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c8389883426761154e96b0a565713750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0ce9c4afe060301807facf67dbbcb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefac71688fe1300cc3c75dbaad2e482752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1508be0b0861cc619f22efac9af412d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfe442b526524ceec6f410f211efe9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dcd27678539c40eaecfde1e94671d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7916e3816df3feea7da6976479b5146756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c94ee99eb01cb52c332129018150d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6adaa87df96076f85f1a031dda0469758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cd62a5ddcff49dc19a055365d5baf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b95fdddfd806775a48dd3ffe6ed531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c73259b23e4324f0a90a5e39e9a632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042454582a7a7bdf22c33eef7b4d573e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec509f91f3206c4fe11d8abeebb6c804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d686f91939cb1f0354fe897c6e0e9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2da8d1d48eb32a5ab1c2422e6966226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea5f65eb82ec5272539adca0eb1cbe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eecf23fb697d468513db059301fd3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02e29a660c46a3ebc14173d91ac12d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427d975f88cc0a58cf3255a182cc74510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9874e0651ef20776ef52c9c5abcb27211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3bec38177a7f097adaa3066af0bf012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829bb78aa841198a78e099b21b6bd1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141c6318a503a457608464de3f8dc5114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e48c9679b25747f16a50999ba234215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa203859396d555459dd70606855d9af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010acc99bc7107caa732f4efabb837117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ff0fc994c8a1e189ec9fda17a40a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132ad337dc0b917c3521dc692314a6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae0160ea415fbc7df1aba9863d261f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04ddfd391ef419d9154ccfd63b148e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53a14fddee269121d1ca290bff3d4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e50c496f7f5a723292b6e0c0dd0ff023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d9d112053496a8d7ebabc8cdd2b7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a18fa1eb27b15a6f650cd47649f87425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7339d66c490a81b46dc36a00d74433426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398f5efd8aefcf595dfd641c67f38c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6164d26bdc43a6bf2399d5ac0191d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85e5471115a7c5f19989a1de07b15e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9fbb3ee480dace32733595c308bcd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d769698568a4006d506e5481b9f9a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3c8032aace60a7c4eca519deb8d6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac3df56edba6079dbb5d05023745f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e98ce3f94837bef2635131a272b7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f52a0b752773352b6ac9da2db8559b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47198d5657a577096b38c6fffb4486c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21060a4e0b850996322b8dd220e0b64037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44669369ccd8c06354a38d8fbf9c2d1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7c9ba731bab3110eedd7dfff1d6e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d7b67580d8cb8f4dd993c41cbaa4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc870a5a56f69c38249a945c15b29ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea9d8df4fdb44e1ce6f933b328c20542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96366c3132f71b8d7e931e8ac92476b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ef2828991e68abcd1090adc858cb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1298f564ba53fbdddff7340ea68f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c269cf9b9f8d931855941392b7775346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1fdf48ea32998a3bb2b63035d884a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cfd33f621a7f3d3d1317da027bc1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c718b54843211e8f10a8d02b7946b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb936c564bdfae71aa3d75ba8c1c4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ae887fd46bc9f98152420ea33fe9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15395e55fa8a7f7fe5e59d841a94ca0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690613e84edbb49b41114d79fe30f7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae5182a1bf69159da32c26be1b2a2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640008782b83c91f480b7c63ff65f74155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0ebb9f31dab40e2c4d0ae527260fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185b99d99c75ff28849326724d4550557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63971504a13a3caab6bbc0c6f18b03858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c2827002f274ee86d253eeea2538459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45b0f4f815886330084293ae16c76360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d2975a130c5cb76dc73cda96b3fd161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d79930d89fbd6f5f8e84e38be4bf362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b53ce7045e15e3898d4b11267f84f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08931a5aefb3a353763b065686985b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a369a8bd1e8c74eb638f54670a26c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9f64849bea0e6ea82871615a0babb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5919cd01a07d70bb9a587374c50a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ddb51f3829faded7e6c52437b0b2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f594bec6a3e1a0cce02c6e74f05924369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374849d7c72f17645d5f148048ce18de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed9482bdd366a95a82afe3fde589cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b840d764cc3680d6fd58cb82cf0196272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bfb4a492b90ee00946092edc835f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d9de4b8aea3a0626bb0e7e2bcd12374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45b3db6d96fe85e299c9ed03f7c4b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f7b221fc1575b6055b0f03736927476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7385536c4801b34a2d110d6e3d6ceb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe885658adb53c50eca82e7701405778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2a78e227d4c743ad054e1aa2fbef979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abec088040b5a7a2f1bc8235d6738e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310c5ae6722581f3d29a18b97d60fa781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc902bcac39bef1ee080fb434235c1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272c1027c06ab68d9c2c465f5a7912c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f480b948b990453dca25007c39bf984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78beae11cb443c1d5747ce94d0cd51a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd11332850ea658a2ad582e1aa80ee386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a10c55bf8e6d4f68ec2857233a24287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f19308a6cface74e4fe7c080bb1dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97489370efadf1188018dbd98eaac189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf74c5a248fd3768ccf66e4fd6a2da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26c9cf2d732bc0e93b42440680d87191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e98bd7247ed92241c67dcd204a72d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e38a959f07cf8d542bc4bf8d03e2ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcea5a1569f2535c440e923264500294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bbc682c77d2bd63ec88aca17b39cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4f2a02be46a117eb50a6ddbe7c52296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d319acb4efab3eb85c0b182efe402f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a68fae297c9b476a55f796acee82998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a440b33b7686f611ce60d755375d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c29278db6628ce2a77e1822356848100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ac62ce04f1af2cd0bba190d624ce5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f84d15ae1671396ad16c80f6633fa2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa58358c3254ad7d319349c6249dc2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8710ced76a4b88803a963f786ca5c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435a4820381c2469952f671865086e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e566e2bfda88a5b101433d48ccabc6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bae2d326072f6a61018284ebfd0edf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc09c23c1b4080c3e876afab593294108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52944861195ffefb178a9d106e06e9ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4830c597a19fcdb2fe1df77b590688110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1702081de17e7842095d70d4a041226111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04120744fe9467ff5b98cbe7a2c7396b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac44c856d6e9b777ab292fb537d085113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b41b9e56451773cc4f2cf30e64d38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f2b54344a087f6427d00c7f94fcbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f8721b843b4dfc02bd2cf3e66589f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8990e50c1854a0397fc07a53e2443117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd455d50493ee26016b75c21d2079ccf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2219eca9c834443e983b757849dbbbc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f8e97dfada44d9ff45188c3962d35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b74da14d8c7ba8d26d9bc6b8669774121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282db76b9700f537531810e651843de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8eb9edf6c93992f46ab34a97c4544123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b12eb654b5ce3366a8ad6a569aa22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb782799d4d869050a37c83c0bb20a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68db9d8f9a4514f205e289ff3f43320126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e4cf5da6e3cb9e012e53b370599cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b329d58b07e04085101a2272ff8a07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d88d9ba2f2d2405ce79dcd0c41ae4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d296c82a8a9549eff0ac18fabb7275e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd87e4a99cd437b939524d88481265e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09e872731a00b7295c5820950b16f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca382cf5f64440a8097a6e6b88c1a2cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35e7e7a469845ef656701d9006a1f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b4f8f6af195e44805c25e607af33d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665947ef8813bdc52e8ff8a2c471003c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45b56bce5fdc2f21adc7fac9095ac2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bbf230c3fb1289aef3401a1766548138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501085bbee3f43a341a6ecb5f1a7e91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebe9542cb69f4332835f052b5d601e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9b87e5255760515478eeaef4dbca7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60081a9e96e9850d8180d460d4a831dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ae59321531fc7a6c141750a4317ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6036092df5246cdc94a163c3c46290144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f14a82b10a943577f61108ef1eae8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b615c122cf93ecc8b90cef2738de5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40abf123ba47cf6495b09aa7ab27865147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089740d1abe828fb681964c9876df47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde95bf22bd7434d550b8ee67b6a3f19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54301965e8715d97f2b47a6a5dd8a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c915a6c5b99488ac224115a1f3e59a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33a1c224b73159fd6c915956b71550152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb7899e7b5926fcbaff52bae7f4fe4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd20d232d8c96ae0c87cc746e7c46f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4a4b9f3a4c5badec1105ed05bb127155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bdd1182d83e2d35ebd31c8750b3b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa48f0827b6ea446a9e34f862d85d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073270802d42d604dff1be20d355c221158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d89567a2aabea6b268bbdba624d10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d247cc099f10cd690f8aec0391d460f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21ef9e440145ffad96eeba94913592161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d81451c62f885192d895a8affd139162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d08e57c81fa13bdedb691962b36356163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58cbbca10dd25caf462fef4017d74a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3321e8313c9cc8de3c1428f0b377432165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd252dde9eba65a908874a2866a73c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8694dffb4b1abe1afd3f962d116f3b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5447be5a1c74d3910a690e0b8939f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ed961125e8321771b7693316961f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a02112a43b132e9845236e72e3b850170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba990fe8d6faa96c001ac1bcb7e058c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27b690395320d5b1dc46593a63d1e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d23a7840daf5df2b0f1ad3d0b33aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3e2d7210f2a14719dc9a8df3be8b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f315f7a5e378f6d6dd8b880060139c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bbd755a16fa11f4e5fde979f9be48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4388d1bee6411d342394b2a64096c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350a75a2f956f8b31383089dd1428ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af75adfa29d5632d4c41bd0106e23c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a16430d4e8ff8243a8d44ac14da87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc0992c2a1d98937d18c23a8a8523f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ba4c8fa558e4bc716c42e2b93ffe9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038fe4d5c5106adb78bb6f5fab2cb5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dce8807607291404b9e8aeddc14cc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3e48cc084720c837d97fae40867e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc7d057504d05972b6e88f3c129595186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef3add3b89b818a8de27cb03bf3411187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a9fa47ed2b9b775eb61ba5ff2b90a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8c95c6d50f06f1d6c03d72f0a2af3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13b1de27a237325ff0666e76daac46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4fec76528be70855640e68ad3e87c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0695ec949cb06f31da58fe6c1e3abe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070c30168252a707b59492ed49c013b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005d1566a795248256802a9ff0909da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad781e6911f8cb87c2da46fc2aa4d90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe7b386da724c5adaba3fd020367fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941648384c4530ea3662916689d19fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec58a5b05dd4a48f00885229c9046e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407ee136380cfbf1a222708bf584a00199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9cdf3aa1d1590999882d77521163f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f18945dec63bb648c5fd571394d2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db5493ca79c0fec0d311b5d44f5f5d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c820d3dfb1e009df4a88e33cb8edcf9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e86d406b1d6cefd08a0f38c9f18d24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758e060adef2d4bfee2a62e6896a0c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284ec95fcc8aa3131739c6ed3c73b54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b8e4dc53ee23406d3bd036762792f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e7a4bef9a2dd87e3b1428a5edc300208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8d183344b42cd95e850b68cff7c83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be818f180b184d0047ad566df2a0614210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e87532c4faea2a4d0a258a79f8f0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7de3cf6e74a212383fca2d96f0ef1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad39c2094dbd49add3e8c98bfa9511213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6aed68bfe6862a27db5e8398a686c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8015e57272394440205db8e5d15f8d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1477385ee61147bb94f4925f6fa0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fa804dfad796528c71280dcee2388217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba26d58d4188175f49fe9dcda57abf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4561a27938187a8f72f64fc38605cf3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca71284344474074ae511d4db15a644220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5ba57fb7b32c9da683873b4ba2021221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86548bd82fb78a0569429e5ae38c2230222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588dcb61b66793b025020ce978355f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f5afc4f52af57d8ef168f374f5be9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a100efe368230b7d52f6302f01913225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006857c8af0e03c34a96e5b5cb82e99226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b769343b73e1bdf4c593c047910240c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303fcc173ec0b06936d9c4e79b42173228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8cb9b2ae50293ad9eb3716183b66b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155fefea7e6cfca67448478f6f4aa4e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be58a8884432cd2e2642c5ddc3989d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ba913f7d8a3b651a0be9bb8099968232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef9c982dec044855f649444f45e6ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b576b12acc46351fe67168db0cc2d94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5049015ae48348a2cc63941c65cc12235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22413121ea440d6e26ab47e444b55799236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f719301f33c0041edef071bc5e700d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316537d4830fa91a91ad720f45075ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1acea254cc8b5c5ad34fbdc5653fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ea96da8bede412a57bb0990478249240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c74e8f71ab7a230fea0d2795bf56fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c39a1572653315393d47184e24657242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89477a7b165fd63421be14ce076e93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6885fd16f4955e03a7049d62a8288c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae14feab0d5a27f5a22b8f2a50ccd9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab757bcad531f75cd80ba6816817c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fdd2cc9ce6c87ff48b4d736e8e2a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf42466a20a8f7974dadec0eb806c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5a96c69808ff7001e59d330ce3937249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef86235d73036f46e989e2caf24fea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c60b5c2a5b625c83e76e52d05606c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce834c4dc401a95dd18eb8c5385f113252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec0a136b2f03e6f1aaf3e30eae3b56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86196a1861baba6d94c2b476589b2def254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad76f4b2bff3c00ffda25e5f536f3e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a67f4fd82dac5a90dd3770e0aba70a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6887d35afcc835b2c63e9b7f8cef7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31f82704663982fa8518b90c2bc49b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed566f8a73ba3b558482085972bc66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078967e2740e2de50353c14a51861ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af5f086e092162a40961d692edde00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bbd49ef242dcf2c6fc1e0724635c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775df543bc72386291f050896894c15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b20317814ad3015cfd5d91a50d0d44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa352f088efe5a1411598de2c03563d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb2a4264cfb7b852818eaf69fba9d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224d81e8a7d9daff436bd3f46493723267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a94f0efe9ade8505cd1f66010613c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeed626afda94e3a7d9a938e502d16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d87ae06dbf4f74fb2b9d5bbb7573f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657d722e9cd1de186d8a2a22b76a5be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adf5a0ff21f2ded4163f86f64146aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbed843a03d66f5e21f3a89ec7b9b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf52a9dc6f5cf52cb3b903515bfbd9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76c3d754cab0d2885257a966041faf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ca47454081dbd9c588e8dce14f25f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3a44cedd84660d71393dd73d51bdd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07f1f97190ff35933999e5f6bb1a28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fda44c1e6633ebfdca4a27311c327279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed5d013f24176808aef30928a786c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d55aefddae728f6b5e1bf0ced3af22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dc4e4e87d96fa009039f5437d1974282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d07c9b3795376715a524f6f266429283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5efdb1d2fbaf7a066a3011b2aad55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b35adf6892b0de9f273e8d8599430285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3b509e634756433e49f0818405079286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c627e01d24e16f6d641ad09c37e25a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d9a326d769dc4f12b3f9fecf09d47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54439c65731f4c3cdf4a5dd3f0366d5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26a10b4c557e8ed2670936fa84b2a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc67758d892163baa4e23769b0b9cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6010d740a822f60e1b834c4e343c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d6e78a3a02dd44fdd02cb59dd8177293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b4e632e98f99e0d18c3996d2426ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec6a6b1558182594a20f0e6fa100db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fee1fc8892eebda31c4fa5ae22b53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737bed4c1538ca03d7bc1f67ae03db6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad096c3133b2a8cda30e837512418c5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9f0ffd7ce04ca59f6566731df5b6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bb35d0fc69ee890fe67ecf7ec57b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac32c4672ba10a7846354df7691c1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ce6cede313b247e95ec5129b3c5ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946a8a6a3a1405993bbc1f40d837bd6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db1268724eadb85b585e241e9730c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81ea83c88c29ec484e6fe47e8ac10d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb4111f405a05e24bb32183059d095306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2754ad84cbe068f75168c1b54779e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe34bd5a8f9f68f8a837801e2ab0a6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf4acba7629ab77716fe7567504808309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77b3ffcce5bdc1e881ac56697e17d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd684e23086a060707a2cf00ac04413311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685703e3b67f875cc4ac52ca3e649717312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3ca2c723070dc0a3774a18158b810313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557fa4baa1a097aac6a317678868e25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a847306b272905efbdfa3527d6a45f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03088cab4e084289f49d20e5c5683a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0406443e30dba97500d3c53a05443317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a428501fc391bbd9df1fd22086b12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b924e654eb5f6092a12fa377bcfe80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c30ea94a22e916f7fd2e4ab88e5ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355267d869a47196437ca38f7d94f7e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619aee5a4c783756043c49b4fd242728322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801376cf7ab64cdafa8191ea7a1ae1a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5b9e6669a8edcac15e7fdc8cbd394324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040834b1d9bfdee135965255402bad9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a414663155d59f2524502c791d540326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a0caf5c4f9cbdff22b4fe75fb6531327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187967493f8521a48da7bf787b6a01ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ad7059fe7d91512ea5c1a6eba8b98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0881543c1d1a68cf959666c0122b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a8a5f008ac452bfb9d0fe07992e88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9134b63fc0fc718bc90623f78343dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564f63c934e591b22852ff2f25934ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0412eb704673ea4ab21a48c068a30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd2d5255a8504dd67c7aea86b87ddb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d842fdf7a0f1e6e07027e32c82bd2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d354c5dd626ff733c59686e634708337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfb4a95ba2e0140a9ad1bb96cb3f9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e513f09fbfbfdec6ede6c8099ee61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42e860ccc44c9bfab777da0cd91e0f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd4c04ca3fc103b77e28dd7dae0905341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcbf24e4a9d8fae58ac72fe5e143a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc1db1ec1c294588214b3333c35161343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa68397b06f229783dcf4a6ba71257344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e16c3e71d0ca60791565b33fd060e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebd48e378b08d3bf6a4b3d3b0a68e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be657930fd5c442438dd4db021b24084347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226ecd8f025451721c8a3ed0ec823c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d0b0805f1125ef4d94a9f4a25fc1e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7327ddde599541ed08792d0f3b2e4de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739191d46da315a9ec25b1b560ac3e41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5e3592ff638bf9ddcd40b8d6331e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1070b13e0dae34f195167dbfed97ce8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def24aa9289b6e41be37d016e7cca24f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99774ab958b19bf6efbfdfd91b3e487f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20335ad6d02b7bb1f3fe46d49adeeb31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63818dcbb2d58b5d17ea03d76c506d3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5a40931c194d1e191da1b331c76e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f6b676f305843c9fe60aa3cb1a237359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c18a1764bb3a19074b93b3d9ca2fb7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dca26662e72119f168b66a74e0be8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da29917afa511e7122ca801b44317cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee386fff0cae186d85e496b46f3543363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c98129cb3c48dcd4f4a9ece6f04cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda4926f2adfffd8e2d3b553496a5e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac927058ba1712247e040acfdfdbf4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097ad1a09f3514fab0876ab7cc86ae0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc310966c2fbb6a75a2959848c114d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ac1bfd22f1a514031a77d99d7c733369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89bdc7c5873977b0b25faa867f61b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20cbed082921fca038d849d4d2859d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34820db42c5c0aa5e11e4d38043ba3f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa30fa28e41060adc19416f92c3d935373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2ba5da82792041a6296086469b5f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1c9afd4e8fb92e93f48219872fa05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec009fe4c24f344a6601c554ee2ef9c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cb3a161de79f48b23839b5ac6dd65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cd8f501492e8207677eb784048da6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7eff6fa6a537cd32dd6653b234c9d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ec7d9dd341195b8cbdce6d6604515380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8e58efb367d6e6ad5b0d4b3cecec3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ccb6da7afe66220784629a4344303382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457c62806f3b4d34b4b1fcc56f05414383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196c87fea64a411d477ace16b266f92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807edad75dcd9a1c946f93146201924385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3064f7cc78beed324fa9355676e7238386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6d0ed74494a4b541656301716b24e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827fceccf86eed327aa41d6a4c16aae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0162d81a0fb0ea71951874324889d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cf64ef8123d2be756a0041c3ad62b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce513172af0bf38fd769d793536e230391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71ef47464a112d47836d582aec056e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2e54c8b9e2adb30e6d3505c90af2b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb12e0ffcb465ba4bdbd5efaad226d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d1b8ebae01f30e8134f58cbcd7f4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0a81354682a39e1e8abb1f66d64cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbe940af1862efb209998f421aa127397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f48bdc3dc4a098b5a35ad3eaf995f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0b3df9056b3531f953c05200945ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622d564fe0f0b9741e7ea03fd5a816d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63e22b2b98779314c3df3fda7fd47c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f64ba70564554d3367cc73d1735a40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f8466aa61710cbe0f9d416619a4f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378854d44bddcd4db466b53cc6e39ec7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc58ac91bc3051b63a526d5b4102872405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3b3d95a8e23b80f922f2eab598823406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4782e31a811cab5c8ba5f06eaa65dcd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4658f8b326279865d08a9c4262539408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298717c643af1f360af5128fec2fc8d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a1cd5375d437d9020eb02d960136f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e237ce45776aabcd3ea6d95c7d65a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94267b23345edcc7b6c2c2b3f366ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa68f4532a7c0e067bfa13efe3b9151413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a47857657fd6992f5b073a7b2feb98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58722debe1560e1bee7cc037020f9b2e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97cb91da4ccc9d8f6f96e56d644987416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9be70863a93b94fe52096ce5d539e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad977af52e42db6aa1051f80f0f79924418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce7fea71d2229ddc6a640eff8bb774419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f2e9c8fe61f426d84b292f628842d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb6ee6b33ac8cb9126b2dc820cc441421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08404f1d29b68c3ff652ab3a52b88fd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d935822b498acf2ce6a7c83328e76b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91175cefe7661402fe016fd65a9f56e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf4ed3b458b895106a74977f4b52ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4065dabe763e291740ee6ab8fed0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7387358c39165dc46e3e5fc4bbece99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67502aaa8d5a20fbcc07fdf59373cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797a8eac1e0813951cbf9a1bfaaf772429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e8d449bdc245ab5415bf79490d079430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa536a5a1059d3a691cd34adeb6877431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afed2bb1e45d3e6385d7490aa865225432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b198bad5006c050d749bf9938f24df4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d0cec98a0f3ccf0928961f290e818434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076a34dfa9de9559029acf9eafce148435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf68f7546f514b889964b11884101d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb89e491bb2eacdba58649244d156e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fde4b49ad561182e4026a34e577051438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0165ed4bb87ddc7a5a4dfee6b9e5f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95773b17572b7b4f32f705bb08d9bdda440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e0a629a1732a5526ded0cb68305ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318892ae4976e602fa2aa63d2f8fafbd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bb838a9a515c4797eb649b15fa98f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2105fff630293696db88f73a8a600444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d024811d5acb99788763f0b42d74fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e04e5af820200e319354d47410156446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434af71f30b4dfc7661b7f6951cd5c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01689dba17da60e7e398725f2b9e9f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a579f6b975ef8230c9068ed1f37114449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d851c3f92004ce4f34b65f7a8ba26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683f22db5e9878f268b05ccf400a9ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eab2f984d5237fcf5318077c5961a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af212f14b568cb79fcb97026ac8a3561453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50913f8fe8e752fea1bcd779ff767001454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92310671afda70cbfecfb37c7c9b475e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a879763d7447ba33b873ef1ea8140456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390eabe77d4b8487db087d96a6b59eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab0f439d0a14677555f3b847be1840458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec106b28f1a849742e98850722148de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfd62e0524752c3ccbcb7cdbb2bf2e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23910d7a52055813308179ebf38f19461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d395dcd4d3e27aee183f394b6361b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5429bd6d6a83cf000d6df667791ce5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170a3c833e4b47ab458f6ae55872e75464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2722086edaa8231d0e68d0c8cd7b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a70ba055adf58bb877a8aae65da4ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda98f1fded56f54e7260e19ae530c88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e142d86df591e375acd6737ce7b2eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701aa290f05929c8dcf6b4c740de158469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00493dffd0924239cdd1425208be5d93470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2a0948d92bbc415d41188c5b761c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d433edf76498825f8255e443079d2a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aede1edcf2cf0e16246d9e1a155db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec7ecd2cd273715b507086bf2c72bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78690ac0e9b14183e1c427d7d44bcf5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf804217b6f68333ea45602ac2168f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702367d97d135eb4c25e6c4740107953477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8778433304d923fb65b3ba4227c303478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b10d84d1bb6cb8bcd5630f46c6f12a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca6edf9a09b325909f4b550bcb5c3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e6cdffa9c501000a79202c87b2ebf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acc55c35629664a7b2bb1b0caa265c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11484632590258b527d9a3ec74719a7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35986766714289febf91969e467f96a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d71a6950cda0e1d580637e8a56e33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a1ce817dad4f22f7d77eec4a474d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2902934433963e1e5d2af3b55e2e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d91a1471993755963ab6012d79b81c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1661a782839b117e37bd5fff472dec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35c4d9e2598436b60e4774b9b1780f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dd7e93a56bc4196a041b0b6ea7248491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aac4cd5dca724c3bd7b8e1c59f9090492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e63a2d860dffe04db7b09b8057bdeb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ce27c6d5e94fb67da0d2dcccd581e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd19337360bd8c2468cd1f212cf577495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c9b5642b431a0031183de32ac3f89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b27e0caac7d8e02a5131a059799fc1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716fe6e2f6d38b24017c87f9ab416c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717b92b6d7832670f35caad5b571aef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18c99091d685a6325b19ed1c80a3e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48a51fe07cfec096dd9e286c5638c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fd18bf8cc7071adabcc93bde0e2ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a50f54ef3256f456df8fe6c139265503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49511faf9b4810b0993e0c7bdd5e7c4e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64be2d4bcfad4e0d982e56f1bc35a4e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e8a0019b0b84e4cc9e0d2dbc9bed9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d115c15cbd244ff6bf3ca31fb9525507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416bb03563ea8f6ce33c30b1a15c5cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96adaef4144ebea1df25ff22c4e54d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c518a88865acb0bf4b6d7dc3f2945510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0cf903d345f6587bc6954bc376cdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1726682eba0c74aa68d40815ee6df2f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548a64ddff5304b6c23e2f0e0519834513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ecaddcaa0ae8ecec5f9960c05b4f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a62f273c44e2ec6c7dd92f11d5a07f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c83c49124bd8bab534dae31830366516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97144f9d99db64739b52644d84314578517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cd17a989e6894149ace62fa93bda4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec026b13a65ecdc75d5ac732b073923519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde2643703d8982bbebff001ed34a78520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc72abe5945d9af2a006d130d2795a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c625d20136ae0940190ca919232ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba2138f36b20685f70a88d38981035523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50828b812457149176aadc643c9496de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c187c050388b2a3644780c1a09936525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472d36c1400c96d8ca47a1cbe42911e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502241d5a963b6510593d670992cf2f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a971573cce5d4902b120f3323e3c115528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cd2024bd91bca52f9e8644acb6193529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e5dfb2fde04c39e521944d714f104530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17d7fbcce3aeaccef3a2baee7075de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c117651f5372d956fd1aa794980d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c74d0735c588ba7e9770af76900ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b43292ea96b1dc09ec9e18607e6c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3901aa3d4be322a72e1e06be3dbf04a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb2b2e0d11787f5f081f9d2afad0b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d4b38deee0019b557bd80fed10c3c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473a34e84ebc2b7987e5054edaf7f3a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65abc1c0d9cccba1788faec8e273cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6ba892e8704097864f8d36d1efeed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c69c3138ccdee27731fda2c5729df4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566d1427a8e2c7f4b96967d173d809d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6c66fbf3f040be1086cec5326876e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde44e12290c8ef68282f607d084a63544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbea8a16476c68ad82a5da69046f66545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47df8bf6dabe9f2a2559a420df45589546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0cb97a4a689e65d49fcf69d2657f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ea78696b3efc33a3bf02fece07f0c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc39fc78216450554337b33c89d9a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d20db477a6dbfc97be697bfe74b092550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6b82150e1167fae55c019a7071587551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3120ee52ca12281b5d8ae5e648e36552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a9f233a83dbd3a87b9962149725be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db4307036df063febfd1e428e38623554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24896cfb27dad43120a511aa82ac5bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e9eae83a92975bfed8787022d57fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdbb47f2eb55e2f58ea331345da235557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770ad83f90ac36107c09842af6b3f10558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56c3c8abafec43a5b971f44ad6977a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0b8ad16d065f060a9e624c9b5e9f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e26f2a5b6f632eb54a10bf7aca88e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf7a2e404a2da0843255c52040d79f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8aebb56c6abf187de3820e0d6c8514563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858022181f2a2228b1fca602560af80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f27465e159f4c562f5f268d6603d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202919dd48c8c03fd0e584bd5ca79f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c948031d8fe429d5bc6a1b30a7d1d2c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d660ab70010e65dc8ab54ef16e2b46568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c0483b835e017b0086fcf1b6c5b9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5b51bf4c32a0aa800f8cdc71e5c90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d59e308046f08eac8b3f37f7d4c748571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a245cc684305087a3702eabf0944e58572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205edb0623a065e3edf0a6bb7f094200573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d627167a93a35049e4bb994075acaa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f825a104bcfae1175b3c12336461e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08954cb5e2aef3b14e787ddecf285457576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b047cdd0e5e34bcae4a38d32f9326577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c3866416f39009ee7e5ac0e4826df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd124debec78b43c154ccaa194d10bb8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a029575ce47392ccfca3ed2abcaf8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b7502b68dafbd17b107f099643825581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53597cc2db8d459d76060abd8ec8b893582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863edc58a67a66a91e26a2812828651c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5a72362b3584774787ebe9f483695584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437df03a2bb611a4ae277c75ba05b14c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172884a68cc360e0813ad5a80407a3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f45395d58100f4b4a9a2149a0970a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ba37d4ceb9be37ed74429bcbfd504588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8af88df1f990320aaba60dce32e34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e96fd704f4835e26a3a74632a4fa3e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36be8dcde9e04908c900fac406b1692591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea66e3db2587e8d4b2fc3b15c6a71a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73dc767f3d112f01c1e39a671c5172593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a695a6e9032aa984e319976dbef4da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a891a1844676c0adb6da227b04e49f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a82d1767723cd0589e91e7deca4cc5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72430506e51d1c1efab7d7e7d9ea2462597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b65f7eb93dc1cd76f2994737fd2a39598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c505e94530dd9b7d72cf5c0c2d4e903599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50f0b6274cbd072faf95a81b9d5bf9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6c13a798a5e1cde5562e61c6663ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08ae4d8e05ff9b0eb60d4bedcc2d6e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd687bd59f968c1bafadf5b1aeda9a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7098e3019464fcc161f68048cf64d10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23eae0725014cbe3b3def5a8982f22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a3cdfe7e5153b32a8765f18774827606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91362c4a9d2aff25cda3b85b043486f8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5fe74757eeaefad0a2324135e129e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0a705227a1eb9d90e17697f74a043609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc547bdb95bbf52d64b4df9f4261ca1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e7b139a382b2addb4b168f2f45d95611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669542d7d99d5aa786295a02fd03eb1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e876432363b98ffa94de61ab04e6a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d90026a9c9a1dfb5d301a51ab548d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84faaf14446bcb7dfb8ad3866cdf0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8600a21b76c89da5dda6dcc509445df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8d164cc5a4b2aeee3b34740a41c2d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6828fc242a88a6000994307981366618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59e4c3bd4d46d2f982bf414c67105c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ef0a3118d0abf130cbcf1206661b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee29bbb60a758b0b8e618352bad0db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e771e5ae310576201629ef42fc9867622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8619624c3133fbd982819a5f9dcf957623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5aeaac8d358f400510094005285db3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c70cfa5500482d2f30093406cdfc86625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc09cf9c41a6c129d607388ad241660626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d8500ee25e10992fbf76dad6a84a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c46fa29ebe19fd0ec99144ef5447be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97490e2468d8373b325faa5261d6af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba260adb9960c0dae3cdb473c7aa0b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b2cb5d3bf301956b8ef875d29fa6d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5b4906e84659b4e0e5bebe038da5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479760260c7299d973319567b877bab0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabd7a37cc36a77095731168ab72110634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5fb7bc43cf59d9baa693a9b2c3a4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd8073699cbb440e79b003530976c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ac5ae6531ef4e2b35f9c37fb29d79637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfc73bfd727b77176d5376ae3b149f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d4dd1d63752b332d693b3faf1950d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c056998bce791a64a8bb2ebfefc2df8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0900634460c1c1faf8d6e28e4e77ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40e1f83935131ebd5c15ff5e1064b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e5fa7dc677f3b6d5ae5b368119e47643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02722b72e2072544d957f343a18cfc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c795a51440750d5196dc3f7956bf3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfdc3b2c433cc682409e3b21103993646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e6cd8ddfe3e7f6feb6b3753b0e925647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151515e2751ca03495e8c5057c52572648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d9434c8a79684c74e6e967da2da74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ba14c27d97cd26b9d114e43784c4b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad54e629d30343718a0d13429e96233651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5814e41bb9841bbb4cdccab1a7b289652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e3a8d84f31574175350aee03dd834653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6a2a66eac41c692e632af8e3985e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982a3e1f01795e68786e1821cb1a882655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1909f800d4b2572accff296d851a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c513b6693518e7291ef8f4cedecd95657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754975bbcae7c762be89a5de178fb1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1599810e4817f3fc98217a3364ac2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07239e98e6ad518d8617d85cae8e8b2f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f38ce4c6daf86844a8b4f56f909088661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9f5567001784ba02b22cb9f771967662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45f34a76ffd463dae66aa9fca42d79663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1b7266afe426615cc581505b50b35664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5c1c8cb0245572b1da67889d55854665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3fb4081c7b92224755663ce6c5db7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78a71b0c90a6464867f39f3ce8a84e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690559ecae6e03d1446344564f8ca8d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d3daba91500933c3dd5c9a66bf2cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951984a3c82a6439b0d3171d5a59d865670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edfdfc41e9b396d09c0afa900e0517671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c533b6ebdd7c33010f07706723c7e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315d7c4d1002d9e614ebccaf28280f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e116c33c62b2886e693e8872dc7767674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b5eb13cffdbbb34b6134aca89fc16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535b1b304bc22a63b837436876d3219676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35067f344c2c982549cb197499a19d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26e3957044f6f76196a508967adddc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6e54004d26be61b8de8e7b6b91815679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec92042400060c01be80302a42e49f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367b1583e91c4d45ec8abcdec683631681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d9bc67cf7adf25f3d86b2ed2af7ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebe4c6717c075c40453bd602b5ec57683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c0c3e4e4b6d204036bbac23fed0aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2aab869e27a5285f95ee134c68af1d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc11e8e486c952c7f3774dc6585df0e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a47f6f3f554dc8c3154b560db16bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23d0a26d968c6c5384fc1664ac24b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d8a0594915bc83451dc50898afaf3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aed7283e75702ebaad3b4617d0b933690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a70ea1d8d174a669a4b436a906ec56691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21331c7fce3021e8d4be19f006718409692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0582ef0544ae350432e5128b5edd94693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77adf07710c77e31215392cb95255a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cdf8aa2dbb6ec0eda8d2010681d16695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237b34a70a5af467d97ee12d38bd90c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4400d62bfdc990706842fc772d829697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cad49ec4df3f3c0ce13619ef2b537698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c121ba6a6ce61f1f17bd48083e99f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba417c8d15bb8bb3047710f9a7e609700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380b10daf57be6578ee54f0a8d7f16e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13702f3c49437297f09b24769848941702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df719892b2c8c3f6caefcd115732b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009e2ad416105ca02c6c0aab2f55c18704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3923a1f2868d68987b1e5651711a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be2470990799533d818ac113de9a0d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4558cfa8a7b552fca8c50014a696fa5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86727497feccc48e1483ad9952f3df34708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dbcec6828d61a73e72786ee757b6d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c8b56566f394eed98231e6ced13e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b711070294398268525e77fc1dd5d0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26f804cca45c0b7ed3b8053a411900712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d6df36a36bba39aaaa1cc17887ae1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1c83451539e85551cf73c53ef8844714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120ab7a71146b54020f82f71d7c34d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e7b1a19bb657ab45b99cc62917b40716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08c2b5b56e9dfe1ec59bd0a981ce89717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2563b961a0bba76b8456731a250c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b2c5798ec7ea793e2db0957799a11719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fec8a504e411a44d13fec2a6aea725720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0852a26d3e62da82b4ce25451e2f3f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6915d5410c63e2ed4512345671ffb50722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bcfa238847d732f36f154072256d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84225b1d1c4fa2e392248b44da84a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d137a645a6db9ec8b4b2bdbea07ed4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c60dbe4ecf3cda79cc046925932b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c4a78044dd21701ba4b81689d9ec3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb01b5bc795bdd3437bee2158431f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445c98dffab98f607c5fae119b35971729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed22f510e320547099a48e9f8f0353730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26d2921a1d35b56d8832e253ef38c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45049d4351de8ded8bb0801ef09e663b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db3c3d2bc1288c2c4658e502bcad93733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330eb3e7d9ea22c57fd54691d497d3b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586352b562c4f438a0a7aaa09a26c213735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669273fddd12e07e0d0dfd3cf4757d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f417b5c6343bebbf64a2892e1dbecd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93940c58815a05838f69ead33209da72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b126717f8675d647294c742860ae2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa158c8e0b8793d4ee1b7272bfc90ca1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fd9dc61b308060e6feda1edd493a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaaba0e3a1e64be7cf4a0d843fe34f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef6f265ccb4bc998d932af2b460442743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dcd3ce3288b75e523b04f96cb0e59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47840032cffffcd1f2acc1d1d473c84745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed936eb829e12b481eb339644ab35277746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191a01c9f0fca303b337103dba3f502747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cb6a69723d0f671be8b8fef3c52cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e76427e93062a3d1797f2f81f43f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38b665eb6b89badd89e7cd6fd1520a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5994dfadc5df026e3b5330b0358134751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabad8f2b8e41b0017d0e383e4988468752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175bb84b243a59859f7254c5feb2e69753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>