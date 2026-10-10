--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1202,68 +1202,50 @@
     <t>000008277</t>
   </si>
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea261859b811c0e890bfde71ec085f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2592c953817a6fe38769864d46e45822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fe09cab8b1281e3017ad74c9c0a0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca518b39750fb25161d49523f1e648e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac22fe46327f8a0c9a1517c7550c9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408112a4254b64ee4e2c6f749407b4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83684648cd9adf1feeb89ad1e006f1037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a7e6205cf85a450dc980466d81bcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01d757f630dba5aee069246254a1e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdf214fb48cbb899f838e8af4a813810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d869651eb88f7d7e1d9d02c458b8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef04ca3ff6855c644346752580b917d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501bdffbb4d450bb8663e5a790303d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f4a45f3ba964e4e7bec3d08b8bf3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0fdcb1b00fb73d333dfa89dfb139615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dc1c30dcbc25aab853ef985e2e43916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d76db2428f6529bec537b5bab31c4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0315a91b95334542ec9905d55f50818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2cb904765331ce486c41a21d2b81719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b9bcf89b2ccdd043ba4c122f6beba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70e561c79f3c99f0d55a87787ec52121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e01e6a4ac9ea6d1bc37248762b4bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a047e27307767b6935ef799d93e7a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152111200691d5887e3d5e3cf428170924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250219aa6bacaf24bf1630aa2cc56b6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65d36cf298cf748184f7353493424a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8260700a8af725eca78ec65fb74a7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc334821c19538125572ca2a4dcd46928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289c82768648110dad5fee41e0a4f0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d58dc1c64e36b1641237c26e8ecbc830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0a5a6fbb50b8191b9d236db94893831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c38bca32e9deb4d559714426c5b7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fcc85fb1db2a0d9b1d29d676e3c4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4ab220509e7b3a2968767cbebbd7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cddb07ecc337c8aab28379a1e9db035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9373ce8b497437a83c2d686b2a0c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb45fbcdfa4f2a116166b16095747c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f8435ea67ef765c548d95dbac026438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324da741b3dc8e6c5e1ca05201ceb35139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4aaf6b0ac0cb4dbc84c9da2265887d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f2ccec5b79dd5c4c224d201702da741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b623cf4f8600b3cc6e793d68ce9b5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10170b32eaa368c7601d0ec380eaaa7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf3dd77cd101cec06e2304828651f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6449b9f6f86a82384f32bd3a265d06445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c911d0b6c5e1abb7e1a0bdea1d31946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6ea4b8045fa02e100539a0450afdd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869d13128fbacaf0999b873b44e807448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d748fb345fbe1d312ce32413074db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210d453cde356faa5e3c5da4a073c3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818b52fa19090410d31584c5f34bbbd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afb954553a3edb8fcf2858c7872f1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969ab6092d9d0be3f00e0259b8a2de953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9256688dd91c8306d9dab14684ca3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1138c1f5565a4a009fbeac952222c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af48095b026c000b5c8323ca814290f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec8d58967a9eb72ab2b55489733dfa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d445164691b5d44713d4397b092ddbd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd3288c4b3626f6bdf9108d56d8c2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71710b02d9df38e1b651c6f684b215c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbddd117327c92361143e625789a6a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f0bd59fe88a136d63a3eb9a4427f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266df4e19bb60d32443e5be93cb361263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58cd7c94567136bc9ae93f54e69c0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a254904d21c0e6c9efd3cfb3059023865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52ba9aa836017f8325b581f3aed6af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5599baf2a2d8baca8081affc0eb65ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0a71b64bd9b5c9f92938b9a3a360968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd333966ef87713cd8beeef778b3e4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843c07cb4815e7d4b07893905f7815c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bafe7f42f1e8223d91c65778f035471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ba3fbca2440e12f6781615dd9bbd672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8363f685609b4aec00e0baa9c59fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e910306621e0d7a133a00a67cfa6a0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cfdd399d4def323c83d883312d04275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22be12194e54f10283706b79a1cc6e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc9e36e68c7d71e9f209d4713840fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae06157500d3da571ef874a049a450378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd5027deea5c4d5890b6ef8a65cda479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c1392d6b975d6c9ff60019014aedc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800dba05b1ca1cc99db19c5cee4270f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4e2348f4fa91d66c1ca33b5b85f6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eea9568c6964292decee227907a6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eaae1d098b0880504c1effeb193d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4880b69ab1b46cdbc8bc7fe31e3394485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e1c0be86212be332b16ee43845dfe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8d336626022c30d8bd4e6a268654987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2500302b9e96f359b2df217a6579e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a229c317fc81293a342a92dc354251389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb16d1ee2d9d8f589a5b5f04eb2f4fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2b463904f7b67221184bc3c46585891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213993bfe5cd3150135b614abb918dfc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2afe1feedb423e9e63ca285462fb1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0a527f596181ed16c86ed1a2a417d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f7cee69c51eaf752525cb5df9889e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e1dc42b96c2efe99068f01fc7ae6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d43e1f26bcbb68d761892afee9b9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06edae8653ede62801f70adc4201c7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014d9088fd477c3750beae8148514fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96eaa541bcbc83b468a993ea5985fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7ae0b3b687f55e52a8bf233eaeba0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12906d6775aa1db5c0170784ce72ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340de6d50353b92d30edd006d890a024103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d9e8d37e8bf0f4fdd0c508f72f827104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb85b1681656f29d421d6ead755441105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40f88340fe16b55b4fe143d930307a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7072de93aa06dedc6226da7fc380d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209ad02cbf109608dbfa075e2dbe4d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1847ed7bee8f168bd7f33054603ea7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee91e830cd2d89d1562926d1f7cd8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6394b54799e105de42fbdb443cc147a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792634863d4c546e7d69efef4cdb4561112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e547a8ccbd008f9655dfa5bdc7519d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15728657c084ae9aea872c50c0ab4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335fa0389ab19164a6d4c57ba14014d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c18b369300363d28d97def58e682d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06241c21dde3c87b2cf2acde8706c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe296f4b4b389a8048a088258c95315118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f83c76f4cf4cb9569f3ce0e65f83c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948f5c45cfb7dc7d20afa1b4962acd4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12575fefeba718fb4e372189b0e799121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fa0b6c29533c02aa6347e8f8f774b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baed3258a2891e511bf1bfc4870cff7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaeca728ee31752ab7b757f9a526f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfec14d39800bd6beadbd19eb2940b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1669c35ae855e6e9e543c5279c6717c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481670453e4bbfc27f60a129d954ab24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fc386f748e58582931889fef31b43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0690e4a2e52855108a5aae97b76abac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3abbf5db2475b2f24622dea613bfc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735025583b86f2ae3bae28a09f4e7683131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d03fbdb2ec49ee72762e61f2f5d250132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344febf5957a10f51291041696263e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc2ead63eee8d14c9ada6c799bb2ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b44c00c344a1261ecc181480e8f08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc39505c9e8d710d92a81451964868c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959d549c4b79f7637fd0b0a5dc9806f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153802e85e41f018d945d2ef76cb1fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3461ffb01d6ef9eaafdc9e8c01ed400139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4c576fd6d33a40e93312cf4c4b761140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814b6a5dcf5a2410f005066a5332c04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de619cb5ce303db8feb5ee4ed842dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199bbf5273b40664c47340da03d3894143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb046335ec272defcea54d84d767f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da6c51e72772ee9c09780a3aaf5857145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78ffd13907fe9feec608baa44db1c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb29d49449b73e5658912c1cca32d01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06720584c3c34aa701a8de9f8c9911148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daddab9d6d692f96245ca12f72f98e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bba14c82c6ad9ee4e80199d5669300150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee63419809fe74392037904e1d3b07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a0f10ce29fb0555a39e1a2db58414152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55192b3bd26b2b3c741b4aa9467263a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8d003c274132c698f807defd4bb2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41c8467068eafdd49785a60a0f7c85155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1cdc2a36cf414fa3ec1688b724e55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbc2769104151789f455737f6ba63d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b241f4badea34dca59623b163e365dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b5b2f0801c0fe9a603788291f9ff7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819a3ffb503c549944e74a6f8905fbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dbe2bf6d1186e57684497462999a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139d674573ca226633cd557e6529b3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb240148d2614fa6ad621fd972f8e093163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce6a863b3a43ccdf0d2670ca0d6861164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c40c235aa7aae9f4d63c60f25a7d28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3fc62bb840dbbabefd2aa1027df50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2fb1612ec3642c2795f5416274bbd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7969ec5aa02865c4fb6bb6ec2206ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54e8bb9330f2f696a610fb4155acc9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c134c5096398d956a98334f045c3627170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def112b915428b9a3f54ceb068a3aff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5814ba3847bd21ec5c9d0739d7df96d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd497b0fd640e9e561f78b1c87fdca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136ac255a861db8020484d16a24cd5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9fd21a7701ef40aa3094bb735ec63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485cfffb4371ec7f114c56d54c4a884176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c43d38d5df80261c0299725a84974177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4238e014b6de50c63333ee8736e8fc0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802d213444eea1bba1d0c3a9b669cf6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ba16e7cdad0d180a96b7432a149e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f29e689dfd45fbf91c46fef01c331181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdf698d8944a5dfa5ac98390fdbe56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8800ddf12da2eab4a90dd485e347c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0b750e792e5a823348eaf0f27782d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfe84f6c68f918208f6519c5764af8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613195758913a6a7c451084f170959bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff98d5de0d063a6185d6ba3be5ea11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276f79286302eda04dfa28a92aa61d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4faee6f0acf5f9847b3c1a165db602189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c18b935a00a7a72311c9312d3aac00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61614c18b168b4dbc4ef253889b664191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0da8d9d2b66274b68b762acd1eaf28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcb3d15c518139ae2ce3c3f766d494193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9f5e503d67cd5eb52c24878ad19ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28e7cc1061b84367aa5c17c14433f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543b5be6668629a19f45708883565ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b4bf465e0ee2617bc1028eb3092ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c709cb810cabea7e7f526f3b4a9a989198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66a24d42a18cbdd8ecdbff0a93ad1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77203e011ccd662e0cd034a16627c26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c0d31a718c6cdcc6b7a4a0e9eec6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb08787e30c7ac68cc94a09b533bba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c322693ac1916b9df2304e2a851576c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbe48983c5b948c44743db40bf4449204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca3db7a79b4876aad376c02efec8cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dbeed7296654df3af1f74e51164b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d3fbef45c66312f4e62859806d25f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c636a0431283031fb9b9f19eb7e86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e76b9c5ce8887a44f625b67b2c0150209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae469270ed054b02ec01c1206eda08f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f057bf76d3b5b7e9637d5328e727efc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be5024b720492da6b4b98be9f0b9aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef148877b57bf9927d8587560e84ccf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda16a344894d6249cf9352f53df2533214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463010d7944b161bdcb9c68395a72b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcfb481b6333db5f45c14ea491daa9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453420b0bb6eb9cb16d155c2881db9f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9200a86f824d116fad51cbc926e617218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55975ecd9cecb8b238e82cf1e314474a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b84ece151abe99a37e1288aa5b64b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307e117566f8412d381acdcd8100179221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd659ccdf6968a971516fc08690358e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dc21e56761751f2e1b3d76de21c0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cef310003afe14d91c42cf73b913c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218b1da9fc90756879e6633ae676e8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a16b98c0e596c0b047943303cb488d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea1749aed07280040f0bb23f3d7571227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdfd77071a6b6750ef829c7345925e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f9728ce74bc43d977c804803205c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6005be1016c1661e580680f9811b8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803e51426d23276f2ea04a90e686686231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a77e5840c4b2699aaff3de5e919ec8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5e6a67a638adbd1215d476a9c8a29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a597ac3b8cc7298a805627414d553234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b7d97e14fd117c212dda67e7e3e5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74786f2a57ab2ccfa23386f8db4f82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd8f0698850ed98766f5d6582eff89237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb6e2b8eb86a302cb780f675b9c8a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960c57144872e68d28ab85ab485440f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1d4200c4fc8a3389ab2af5eeb83ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7272cc8ddfb2c0ea35868e246dc079241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd089bb23c8f5004e24fb4ab3d8b6cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94a3eb8378cde68797af7b628257b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b52391a58efeecfde3a263a973d3b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426b5a30c6b3bc09ea2dc1007f10648245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005fa9322e0d78f8da51a6f1fe5120b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afff41d17b0b07abf0408cf83f3b5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0673cef6e1296bb65475e1b781fe3ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e24ba862f6f3b6cf0a2e827dc2d85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409928216a2f67ef0a967f8fb3a55a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abdda5bfd1a76631756251990db2f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0c2fd37c2d542fee810545d6bf273252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9bbd1a6d667da8bdaa34939dc98b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5e4fb016406fc5c88433c9aa93ac5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c66b319129b7725c5c700b79a0384255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71168483d8d15a0cb4db016c9a16e342256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141478fdcb193cb32cebaf40ceb0b17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30ae8db3d3e7c3c9274377ca9dc664258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9644045ae5dbf1b97d6ebe73459791259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef060361cefc9de5a8dc4941a5620492260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2bf66f8fcef8de59b64fe65982598261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1a1dd0b44c8a40293e5e8a7ea0e00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b6c240a17c32744382d656ab211c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa3fe1402b9e794df689af9a416015264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0102e3bf7b684e265183e018d764dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011e7e29032a7bf5c9fdc8d16e29d37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c923cff2d378c45bb0e36319b899fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48004a133359f02b8458b978e119f5d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a8ec0e4d20233f50e4b9bd91d6bee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d55ffa1f1a16db7573a3d9e353a952270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2fb6996bd4b8c762d89e0baa09ba6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99c2f296d9ac97ae69dd32063842d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cf0e4144b932822d2c2c7ca0ccbc2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47433898ee17ce342d2d1e14b86d8b68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef096c47cb0205f259cfd4e59018a74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac596a728cf546ba985c920f084079f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b357aa33ed920e61a1db5f25a5fe7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3e9632b2f078f4ba9ade812396182278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f314c00f3e680088cf3aca76fd0e4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5957ce79b341aff28cfeee956a6d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c541106189dc52f4d1776da5c9e63c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15498138b028e7b383a048518c0ff49f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f56e0a01832e193e0232d4e5553f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ad8daade2dd100115aac382a3f9d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1fa9f74cdb2312d806a4c30ed2efa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f4732ebaed9bcf1422a2e01cb3245286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fc3dcdebf91c90d0f28fcb4fa5c7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2017b06d44b42dcf0006ea44a1d7d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0619eacbe0c0dd5f32592c6330283e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe96cdd882e4b04e99da63594d5276290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948a57202674ea798762e8c8e2fbc5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf3133152b026d1e7b1f435581a31b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b14bae3b604da4a706338062d6a463293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab935b31713e2aa1c9c9e554588c3d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b9687c58639cfc53a399726926365295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cfb93e2e3933956f967102192d262296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ceced5fc029cfd53755ff87f5a6d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3043d1d7f47fd4aec2b39dc8e2a6221298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d7f39d9d57313c778599f60b38a40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa3f1c901bb1040e5ad2c4c09f7f01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcc07faa23472da64a349c33b4e11e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8dea6d918e7222869ffd1be2008a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3b01d6fc90aa986f090992d0be86b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32a6367164a28c3e2627e7eff6c00d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6534fb2c3e5b1bb4f483b5f553d2241305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3975e04bfdfbb5ef901e05fdb91dac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6662d4bf1c8566b5ada32d0545e71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ecb786209b95935d4201410371e61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc764429ad673b855f64ad1818a999db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c374b39982c87941f9913681b76271310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a783fda6bdf44919d82e198750598311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a039db9983891e5f8e69a26c62c380312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0bb0b9f1aa86c6098805010e7cf05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51f2bc2c96d6d68436d74e154cb0c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f7efbb42f31e0fc457ef6666db3d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10d18ad38194e0b9e65f66043f13b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195ac5ac15e413bfc5904f5daa3189c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cc6aaae70308d74440700042cfe7f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fac2a75b1e32a66963b7b7fd932d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715d4764c4a87864de4a8cb067b3b1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bb71cee5a897f4c8ced1c124c0cc7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c09faba4439f9e6652ac7ca277414322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d80672ffe4de996174eb5d900d498d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687a40160b08e07c97ba13931a24455324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fbdfc092f15a327b531fd8ed99b6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3f1a14775aa270a9e12e4251bb482326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac4382a531e6de8259be2b17c876fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559af26575dbe391890ce0b179d2f612328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acfada315e84d55e1842a1bf170528329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eec4b910b5654bbb81f56fb16e4525330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4aca7b867e2f8f661a378a0e4cbcb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df5314822e879c98f94f2d16b468e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630afa3a9251d1f3f83b73a28ead702333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8af933d811b8da03f90eac28261e9b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f0893be84db95a9e175d6b76a77e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8f7bf07905d3a0055e0cad0bda778336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5753ff5b25421e76ad0e70f3987b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dd369400575df06ea9f5832bd0931338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c342ce2ba148ada981703cc0ba9c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485027599ab86efb4c5b5dd28b58697b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e753666735ebc5219e1d392ba1351341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b5f68973679c250681c8a0c3d180f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bd6ba972b5d0f3ca5de933f6046d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df910b147917d5d6e9a5cfbf40dc6cc1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7bf8def5c3b1440ee3edb1a42d2eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6058dda1e41861de1533ee5ff61055346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb50c8dc6c963595a890759f3631abd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78051662a1ba7e26957c741c19387791348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90466ab41ef6f2a527fdd93e9990c97b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5caef554c8eb32aefb94b69585b283350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedd9eae385a5d46cf060ebba5562f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22f47013d50f3fcaded4bf3da9cc54352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a8a77b82b9c69d9bd5ad64af184be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c36224ce7f82c6a9bd0f892ca9818d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc40c2d1fb5019464ccb61e675dbec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f790eb4c0e662680d0df3eab41dd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64ae87fa523c57f53dcb8ec8ff2594357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502ee22f03465d121421c276624e6a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dba0d7dc66c115293ffce4158a256359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913b98b470a3ca5d5b21ed58a878815360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a243b840037fadcb4db2acfee7b078361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb1b6d4d69e71486e3febcda432615362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d0189ec2190acb0740587175d5bf3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b33dd90f43ba2e0b02da467155083364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec07ee4351633d61906e3f59b2a9014365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4c89de9f02d81de18cc6e2d8b9345366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d0cb0a9a23a04335dfd2e94dd6483367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9fb10f501854fe77a237d872623f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31268b517fa3e0881a7bbf013471fd0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490746c66b132c868ab5a73521aa8d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db6aa68f57dbce871f36c7ef86be9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5782454dd62c773b58ddb94d391000372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83963c761187fcf949b8c2c51f5fc851373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0b96e3359debd2075d01a22f67653374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6e1621fc4556dd613982f454fac6d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1aa4c436d3259996715cc9d4c5256376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037fbea9d1d3ac32c9d91d1de309abd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66708ec643b259c557d361ce49cdb118378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32e734b8d63b622ec556f88100ea9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b868def49fc46f3870b9c2f85b8b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a88783da1a20eda9ec04807095c68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b726cefc2390de4935d27d9186357382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c02a0b8e8e3f0edc222840d8d81a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18602c03ae09aa8314cedc35479dbdda384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d860ec016b9b81a9d5521e2e86aa74d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2cfc3b79304e352519e35f672965d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56825eb4fe88dee62874f11b71ae33d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ab0d7fd6a273e5c7f6710d8e811eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753be804d32dd17a3f0e9591fcfdc94389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1da342b801dc77fc98eb70616c3c81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887936d0aeabc8c29557a2fb58bf8ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f607db5056759275943bcbfccaba9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc297893102f4892e4e117465361c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007e7472d4d879685ff9fb838d8b98c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7d6a26ac4134a84e44e2097057332395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba90afcd4a2dfb29dc7a70fda2ac241396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dcd2466f324082b8fbda4fac087a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c1161d02f4372e16a80896477e3a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227ea11160f839f0dca0ff30f37dc9f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ccab2fc0040a82e4e888ece643816400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da46f53bea3a7570a79547d1647563401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684ae92155d392bb13abe07037a52d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96250d8f1b8cf6d9993e5d1cc25187403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4614e582c2fa66352ce46e3018a86e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64605ae3de910968a90b604ca38d9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74231acdabbcbec6f8ab92f7732741a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c49a4e1e48d4aa1c77beb96146b220407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184666cf52dbf8f766d7228195180bfd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f6a48fcd9a45b4fd1c712b57f0301409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75fb9dd0a02a18a48b7196e3290ba1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9dfa54c76797bd1b20342649f3bef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919de264591de0900a131d43015a741412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3825119a94d9be6f4634cd4035b24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b08242f7b8af3ce2d3f8b97fb58ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90509332e12104857397b1a6d90c09e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cfa112ba3e29f7200a6f5e229319c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc2d61a15879f2df6ab749d0c42c28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d9369958e0f96af39f75b4a3f4272418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0428213e416d6ce35f0bae80b658723419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e29ab48b4487315a29e42a83b7768420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fe7bd6c4e5d00ba79f907f37555f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187e9600a5d029c7c6a433a0b0ace0d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e6b8b8f04c337921a1c90f4b4986b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb921008060c0768a7f0c1658abb215424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efc185f4af0c8f9a520e105cf63bd5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2c1249aef3d182796bf7211916f02426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4980824f350d2c95bccb66d5faad4b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577a2ece306162801bf252dfea7b450428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17318d16921954a2862d30e3c1367776429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f58bf00368aae9629d63ee8e971d89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ac15f4b4eba6f7b4db7cf89757c2e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c94bbb2ccad9a6c1d0f184da2dfe8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750c423e458700c178c45e851fec843433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64c2e15947668f7bae87063ddb195e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebade9cf6d2c4b44718e6d0cbd270dbd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44f904a358366545d737b2b985ccd1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eabaf66427547f7616cb1a40d02205437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938b3b076f4b81e8b9d3e7527badc3b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18d18db980c4c57d5b9632572abfa8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adb45c05b563f8e4655731bcb02f71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3615437f1cd7635f457d04b4215b387441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6755ce90e6db85e427fcd9f0ce882442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a327abaaaeb650a04ad25e5a3c3cad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8b087087e7db4704cfe5b568302a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fada97cb3bf6216afefa4a3ee02b928445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea533038077a0d740b5ede5928ebbb4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f90e0f492cb5a966966ba00b21329447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4fd34024ba2cf3fadc41911cd3e2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d6c28c084cd35afc0ea13b9972a47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234ab0731dbad94c7ba63e096817221450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb28ffe4ab75f70fdd7d1277cb2dad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a709ea4e2e57546ef081fea02bfd1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d9e3c2813cb8caa766cd293619d0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fadb04c1df54e463c0c986e70fb41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f1814668208e3a54858ed25ee3455455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79344a4b5d1870fc35dfb8ab7f68dbcb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839daa096447c1fa284805e44ce84763457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3e1baaefa64706badbb45c11bc3d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665c158862ddbabba3a8965d54c3689459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf4f691917b2d17f2488dff7aa8f66460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcfe60defed289d012e1e0afad7eb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75ba4b532d7e079e9e6d8c66f68d64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b856a3d7bce96190743ac6b93bd584463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cedce7197b9993385dd1f2bc41e70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e40549554d82da43151971be7af15465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04c77abebf7297ebb3cb8c8500ad4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bc3fe7b67a7ce5cbd9572098fe806467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde827660b0e5b823afbe760a247d4f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f7359bbf68d98e07c03478de76d28469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a0020b32bc44ee9684e5193b1ee00470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6c2e642067955da8617bf1053a678471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29d59e779ab1a19701d954b6df733c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25131decbe76e85e15460fd68dedf64473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551d831c74493ebb6156f7ca3dc2a9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08564f46da7bb0867e211d50d27d74fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367ceb3e3e21afa2653d1962cee46e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f20b359b37bc0dade7bc08485e0db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4240f7a2ec67b3cf49e3ace511a6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793bae1a9ad6a9af2c9c7554df8e85c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90a064d53aee5ca659639e38487731480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a601d5d49cd22f3a2b93134c34a479481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5ab65452f7447766f1ae7bfe8a7ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5ca359b8ff75b04b8e7e9ebc512de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6088fadac2b201161ce8570098bdae1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cc7ad5c3996397d7fe056aca1476f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1503311425a9d13ce1da1252c66b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297eabfe11a0d2cbe59b633a9daa473487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d50eb5009073f07db41070d5968634488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717e42e20bef8f5a233426863e7c148489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33044eca52e6ef1acb9834e693113959490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffb2a6b6af33f7a9e8741399f21bef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd17da74e162dda593d7d2472af1471492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e0ff5e25c8511af2699aeabc1a672493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58b50a88372915458adf724be5fd9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2add1ce2583c1a63d860eb76be1bea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40289a2c41a82a2c6150e597ea7dfe7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4531d23cb8e978707b89b33cb48a38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40d4a3e8e64eb8e4908e2adeeb3166498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dff290a67c65cd7dea2ab0afcdf8c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb6811b21d02daaaf050890e19f5ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a10f2d8b3b6bcb46b892bb4f5348db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50f78d55df590a705f70f15d610e59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90e9546259ae015f8124360403bd13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51316aaa74be496e822deb1ba9aa71d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79582549e99165fcf55627a4300b3bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda9d9aac9832e12c6ce380f0cc168c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eba2b02b69eb0cffa738fb682f152d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee9b8b7aa59e84ae6d7905df7a57b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723482e444774f3433abe98568dd1e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3762b84d055e3e07730ca036a68aeb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca17e0657df337e81d4522188dd95c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38416582cf96cac157da0db0d61036b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82cf2e34948d9cee137503c7675e3a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539246ac233f20ab93c3d4f72c35c8bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20995764a901a5591d2adeeffdd5b1f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f804292b12b54437655878444e6f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100caebf0590af6ae42838be3235fa27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620907ab4862de7d0780f58265c1027f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096637558766514ebb9e9ab2de8340f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c43a5ebb7e769134e1b68e20b2806c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa768661250448a83ced82dd00a181521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afac07cb161983b48bc365f5e02eb4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a89facb5d163b77c9d88aafbe955dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d740255e111e93e6c566b3deb7e1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82412f8d6a9b5fd712861f939080f30525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe903f2f88211eac48bfbb7fd4e43ecc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4244edd89cd939dc485308d800e1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1934696722990cf97af8c018d92e5ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7178b8a542ec37b26fbdb0af6e448b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b7df86d17a955726cc0c4a74f12e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec6e7cffc0e3f1b7fbdd1bbea9bc20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4159814a52295dc557a9c00c19fda532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b8c7478239cae93534c095629a584533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba952da762a72f371af5149361340016534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de7f25d911f5416319ba956f4dcc56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82458fd1ef51d77d679df0c0ddb530536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0f8266e28a9e341ef249b3b377633537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd253b7e9df3e1691c6383f76e5fa6a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a88b60d898630d76765e4d7b87be8d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2485640afff3922827c666dfb5c067540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460a7e0e482ed05dc27f1abf872b5e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d1ff0deb92c34e4b95fbc05f75423542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80182e0b2197a37e3861421515251a10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b0bcef49963acb29ed96206bd86ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5b8971ba6549c768c33468fd47f6f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c45c43b418c7c33eadc9d411debaa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202733cbd5318749290d8a9cf7c9337547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a586fcdcd5086f1978a9c8bcf5c3974548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257d842b44ff39f7451abe48dff1ee2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94290fd763fa22f116a4ca9694449088550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5355230fdac711d6b355bd0142b83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe505d4c19ede94a21d664c2dd095db7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b024f32882bbce29a41d83f27a9d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22beb4373ec41df93a2c37064cd751554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f90da76aca8dcf4115e57eda808ebf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bac65a29637010f8d1168fa92c208556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5de192beb46b42fd49fc819f143544557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb1cb538f20df44f71789e2e8d1d03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ba7e11153557241b7ab319a1997e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e77ea1ac05e22f5b0e9fee32695090560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117cb767c989b48121911e14d9a0f24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6250b44bd9858c8496c4be44e41d12562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6edf8597ac48461006235ba4fce8f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b480be079274b63798b97208d4b09564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74403b9ce2aaedca7e2924dc3b180c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b041c4c054c617bcf1b3d82f02764566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0713e78058f99815df9527c63f58e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39afebee3b6dedafee84b20f8073c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5959fa131c4d8bcd437b4662cbf65a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944930d3fe677a00183ca919f45313b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702562f2b4d2ba02348360b3ff51e36d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0c7a5974d60611a90e556d9c6d46b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e289bb198c13412495d6d9ade2b0ddf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8799b473995cc1583d84a82b67db4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978daa18de38a932e2509527b1478942575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b851288ecfe28a8ee6874f51e6004576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44d8b9fa290ca5b229f971860cd04a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82957dfd3aea0861241445f78e327cbd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7d7b2db5be39a4c21bf98ed6af534579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c354b440e3c6099da36fe1461c7221c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eaec4ce3ce52caf338e2438387d0f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8af734aa8608b6f7eabdcd8e5c8bba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592082e734043a8affbca95489028dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece0dfac2bea6ceef9d0d3f05dc50eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2be454f018854afe8a40f7c12eb19585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69c7deb329592a5d89385fc45775ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920aab8f60a7e10737142f713f0ffca4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c456f8e92c66b4638b5cabb0c3bb04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d6c4224568c3e793225af5d846f1a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b9d2249a413dc1ff547059c71863b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8eff5540109bd26c9386d6b8a6c49e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949c4423329513fb2e467fd256ce564592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904ba072379c4abf62866f171a0b9d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8600f3b88e29277f0bec3be65f3c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f126a61e40d204979d08ae3d7c33f4f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449835ba936a46011882b2bf02eb85f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e910c25706bff6be6c078a53e173f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283c5d79dc710abf1c875c860eee020598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978c20c7717dc0ee4ae146b2bacadc3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99e8bdc165d8a613e11d0a7b89606a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4bcd5492fd19bb0b776021d36edaf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e29c9ffc85b199b4fd1ead2d0889f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d10d39c513828df8d510600b7f5ad1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfdd8608598cae06c662ab5550cac7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa51a3c0182c02210ae41a8a9e9739605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277517d0d68df925bc1d0994037b06dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a790f54c24d767d61e76051ba317e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b1e66085418684c9d0bff1a3018aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9f0493a8dad18b359c25aec892469609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866d616c21a0496f69559496eba193f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891cc60284a48f68db5ced21e402bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b746af9b2f622e7c43bcb066bd5b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab1f6ec58a453709a292dcdc585eec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe35812cb4c5ef024faa2d76588dae3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20f9861c2fa6d7308ba51f6ad57762615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e3b1d0562311ad0c9e929e8f1517b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9074cfbd18d52ecbaafb83f46a90321617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9237cdd9c3a7be1fe63d6471fe4390618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f2635f8794072298bc2357f794bb3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923aa2925019110cbce42f3ae328761620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2db0b434017b30826e39eb5756cd1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9ef92084ee11cb8536e494bd18555622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4c2ea8f764336ac0a4d0d4794851e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9e8c28a9c8e1deceef2e5b85aa97b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c418ef0252446b0db828b4261a54615625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fada8207872d4b97b59c4fcef9ab26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0676800a7df96cf3eae40e69af2cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4592ab60ac09c830032e47e0c66f21628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd425b56b371bcccba130a1947d7e898629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffc25ad9ba30e03f5ab03f6dc1f5b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d6cabb39e78317b8bb48c8f9db26a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ace5f537f94a5f56452c7bb3cc9701632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543265ab0ccf0311b560b88443ba2274633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95531b7955498c9dc2bd46178489eb44634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163405e1c39f596d086c82fad252c617635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da13b1af9e7d189cafe116da2dfb862636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e263ab14fa305a743e8d3faba4e341637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad0080f6b05649cced6f56de5a3c96638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca086f3fe913a0606d7b151b7743590639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc29afc7d536095a8e55a46a25895e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef77dbd8bc7c0ec53903df2fb0d872641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee2d8a50e40f123786438db87fbe03642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef12c8f82d0a03989ad09d34cd1733643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318017537d1c22bdb6d00ba5715c75f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215adde499e0f7fbecad894601fca6e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22173f87d9f4ec44f3089cf51c17282b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22862654e68347ad51e77bb40a32f06f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57737442b02b22a10996935a6e1503648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8483de6a683d5820bb2d161d53f9fea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d12facbf674a8391db38f0ebb15227650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e26857afc8e5f5bd47faad583bdd7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45abfb7cdcfcc324d65b462a1351ab1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47266ab889766efd497566c6313338d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d03388b79eead395d7fa063c0aa597654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fd56091cda1b6061a90fc596234c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce02dd4789251d88a5e56f1943c548656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a5d21e93b8fc5a176af6a49911e66657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5713cc9ac6c55a81dc4b616148e27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71922771ceb6cffc7b7924607991ad3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdfdd27dde5557f1c72c303d47ea67660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6950893f980a71ac86c9307ebca687661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da560032439a42b9c85c48e0681aac5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9956db6b7293d6730fea46cda6f26bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b094a269938a0c73c05069ee23bccc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6895b2ffc120f2f21126a1bb0af9e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caa1b9f8029d3f49c2d2a1efceb268666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88fe6dfe1ff9af2ad83c51929af5cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339c35bf0a7c6c70199e8fbb3315b4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91041ca1bd9a50b683287b9aac847cf6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b7a7870b2e59caf48594a7242ea43670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82654a5988b27a480ca8d0bc7957c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46b239e15d1bc875fd56348a2d026b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aa95b39af4410dd7df6fab7fa4432673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8b9249d144a2d9635988ad6e3bf49674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04df401f0a702c92a994563f9e91e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8821129e6b0e16a8f97dc78d013947676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bfb504857757c46369542a5c41253677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a529f1d990d57daeb1ec86d09bcef98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63808a2f4990598634e571999c5d6c61679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6fe363338e0415ade634a783ba1e7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e233b64cf063b538fd39ef2de7d3e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac07801dbf234a6dd39db066d488a16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616886bdf88de43c1ae5851ee3ea170683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fec7dde0fa1119885924bf1712053e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee928eeaab8d8abd45bb8ddbfd62ae16685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2d4bfa9c79f5e7d5cbacdb3d25e84686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b09fd45c9d6f91c3cb948bb421c1a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464a9480276100adbc9ca28ada74003688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b9f4f64a915b058094b43e4656e04689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1cb45b738c8e3d2ca0c967e9ea24a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8bccc9bb53bd93de1303c4cedbd0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03879f82472f254e29849fea3e0feef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f9f1d2a8c22b7e6dd9f57448dfacb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de25fc091dfa5d3f143546246c0a5ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb91074f57fc815668cf8d9117a2b8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cbd0de8f295542f9d8cd16eb9dcc7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b95de0d30b01e93ff4c9a70284477697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d4d91fac8232d883287b39d8a970f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63138e7d04d75924e3720454e09b689e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b049f2989553168a1bd204365c31e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7d889a9090f17af93c2a2c0c312f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab51367f008d4990db573acbfb5413702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f278a49c21800b284fc7d8f58ed6e7f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e6884386d7e73814ce99847d7967f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe498317d6e206a91f021789e891ead705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc5df39345fb1ed40625002bfa1153706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745642600aeea4814727a75832934ef7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa643ed11f3829b98332414257449dd9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ebbe2bd858425beeb5bacaf865778709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cd3f72cddd184bd01416fe6ab119e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7f3640763402eac380eddd77fe001711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8457c6bf09967346e986e6f596528a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd52777fe488f04d42cb2a9541fe2ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320418200013c656091331f360785e5a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fec4b6d145597a4e01c07c35a422b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6059b4533f222bc13263eb26b81f79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a8682fa2cc4b0a7f6b3c705c18a45717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29c11bd523e12b528f0ac9e54c1a7b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622be0bb2b8b5c54299473122035bcd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6f2e7bf6839f56ac1d17a987f4047720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c0f8aa9f9fbb45aa6a1a38b28d938721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f9213689f499099d593b6bf80dfa0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bac93c6377877732b9470c099ac89f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa0485c674d93e7e6d11224d511975724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfef9bcae3be33c21d9830912075d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876661d9833293a3093847e09de0553726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1902ab16eed3dd81a8195768ca65de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826c5a1df5308dadee8143475c9adc1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585acfd0644ce4351637d8c92605bd1b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d52fc29f1a5f706f4c65bd29ff896e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29efeba2661afdb42344efb2a73d36f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8045e8b35018172e8883af6ce50fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7b195eabb6984ddab6c0a0a307604733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde96e95d923b26b184aa68502c44ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0a6f68c5e0f8106121350fce5a165735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b23bed4ce9c61352bbe16d112d055736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda2154feeed6f679c8b61e7c71634a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af56fd7e5a25fab20cc9a309edbb07e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32057d0ff4ab67c5a790ccb286576264739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dfa634c66582f1566e6e878c256aa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112875d4bee3d078dfd50737ff1d790741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85898a9bde8a83fcf1cd1dc61ceed26d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14afa8251a54ad695883fd21ec194b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f0ea939ece4bf1d0d43f4b26b6627744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cf414b0e7aa733bf39433e8784f37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379c8cd2e87987ebf166a9bc1965f33746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae725a22cec9f5b13bee690f397cd72747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a108572350340d47378c40fe3f0a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80024884e490d03b316c666af64c1088749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93601c4a05306e0e94b0e3859db52b8f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36209acc3b5223e3f2f5440557596433751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70322d5a226efd7dd8992561c6d3b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94673387c6fefe2f5b6a1e48639fe8f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f448c8c9d8e61361008bd05d4e59c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3463f0197c7f77480d23dbf0e740c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf7ec34c7057cfeaf238a37b452ec9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf064bf36f456ad0e79b3dda7650224757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192f75af467a71f883e556f0b66b3551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188809c9126f7bef9bcb3a42c788d032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3068c4a02ce57da1e84ef463c4de06b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68dd8daff47b1ad5f4bb7d667790da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ec04a19ccddb733202c9a518cbf185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc57037d53a81628136b7df8b9d1096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087abf88b9e74952b3ac4f3a22fbf5307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80096091dc88758694285f77d79246058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0201b3485a545edf8882019a282d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4ebc0b0a54ed484e36b18b9f4ba1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d87a99dd3681d3ca768ec113300c4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390753e0b3510d39045be2afd2b10ef612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12664eb07b7f93bfb7545c4485ac3fa713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9e279e1ce619f5a1151ed26ee6b5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfd4e16ce6ed62d61a9a54f1ab775915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db79a0eabaf7c0b3b3438a1437a6e4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddd17cf890661d7f30b5491de2ebb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ce3f0cb7417308461ef7c186a5feb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc4cd46d69731f03a1ae34d7660a9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf281c343d7ecc1618fdfa7d86f4d5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53586cbc35d98f9015b0e4e7e613b36121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aff154f759275f550854021a064cda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acac9f3890951e2cb542bc8a16758c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f313d02f419cf7dd5018ca36bbaf19a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af2bf68f846a7692922a0927f193d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cc20a59e1961c5a9c922122a3945526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee9ec2fd4afce826046fc621f5781527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f7e06eb63be7559c568bcb386495428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be706c66d53d64a7ebc392d832453729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf67096e921f576b87a06c80634eaf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d7598ee3a7c41975ea2fb997c522a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4a69d5c9aa024321eb5320435d61c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560f12af0677cc833b4f487e4e6947233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d73db7664cfb10531da420e0e1d92e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065c9a3e0eb544608c17caff9c03d4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa949d3d195156a08053323e95da2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa5aa53cb6c76f6f1edfd9b9c1d45b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473f100d5ff7f51c98b7edd67df3aaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077cf0b399615738c6ee529f9c9fa5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afae73710b503eff25436f6299d01940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61def91e6105b4556809d1005877b58f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49100ea54ffb646fba74042ff5b1b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14808fb774beb1e52bca680193a6e74043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07e80bd82c7dbf238b1dda402cc63944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad7d1819a738603ce7a186313ef3fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73e11c75eaf293be470d4cb505577946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251f9827a58806a0b85758fb2b4da6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a974d2a2817b19112bd0484f5c30e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c56053033a28e40cc125f222c9a3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35902071b905d762b5310ee3d437aba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e44ceae370a88b85f14230f9cf1f3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1d94f998800b30c10546f6cfe021852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7311e9a4317bed7157c20618ad71c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40666d241220c9627bf9038891ab9c9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2719255bd054603165c58d5e62848bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1027e1c9f683e0928a5cedd9b082956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af88fb1986d3fd7da65031447b68bac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176decb43be93159f0b441ebdf1e22758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91479571ffad8726fa66ed67ed5269f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d598460edb79351a1d0325b28343260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f105f300cd89b2fb3aea9943713d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cc6dfff95cd2847af08c9b5ca06ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f7f35d28c728629a698cc9a5e074263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeafc6afb2b2d2be4fd8e686c0fe2ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49c8da9055023f2ad603c8132767ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455434d96252fe016a114fefaa9d96866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a91891338a0a680010f3d65030320e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875feac2f266b4502c1bc653f7bd81268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a99e98a7a81927b9243da0dce14ae869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121e7406302a00ce171ac0b6398cb0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa703db4fc261c33079f8e5e2e73b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283355997463fce69c6e89bfad5091e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af701b2fafe168fb14237caefa218d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd6d0ab0c2d8d51de5ff40a56f3b2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a659ec6a1e1322abb80c74078abfac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607ac47b4f361c274494d58ebc07ee976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240122734ccc3d04ce7b2da2bed1f1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc0998c8da87075fc0fa929ae5876678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beab46474cabfc3e85c57a7fef82fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299eda64903fc53e6f3a52079f848f4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f8b0cc86787da58c81ca909af0b8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a07a3cb687a8f5885c3efa55ea8f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024edacd0fee78670ddb0c13b60274a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648756f860b34abc4936326d320dab284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537d59ea7154d5bed83a45ca7a8b48085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dca78c564ef307766b5db31d20cf8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e923fc812a8ae6538058818dd7dc4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388918437b194a2bb697129db12e0e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2810bb44eebfd0a023a594b49d598a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190557953c8d7384bcfc9914bc8974490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd4194a52344ced30305122a15676091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdde11c2b4eacd483308fa54a6e29f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce20179142337fcee280a72509229793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88c1e5a8e2b7ecebb5f2d7f023a85994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bf6d832d4fb6e1750bd0cbed89ffa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbb9f721fe46259e64ce05e6dc85aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a6a1b03a126481ee366157d3f10ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c6a5e06f427c971dffebdd6debddd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f8a04565fd9c250df0ebdb517274499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3bceacbc0929997f8bd0dac0be311100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fcf13991848c271000e83e7a1959e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597075f678dc4a359659e81b1cb4cf7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecbed43553fbd0c6d655bab50a81e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d0070b6399f2b826bbe4c6fa3dec3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd62aa1780a6f41bc1fb66b0999374c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be222c077f5d8ad1764e18f84f59c09d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a21c876f25b62d9f98f9cb8671961107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71442cf57a080f9a0a69f751b3cc255108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ab29e1274a88e93a43ef0a2edda80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332c82ac1dd9e0f5ec6a04546c60484110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e2cdf42c07622136db4e9f6aff8d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04517ab0e84ab567d35d090c4196b209112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663eb2e5c5350ec18d2d6cc1a7679bbc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a1f46a431df59289fe90fe4a9e257114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a816a17a0b1cd35293d4c634793c8ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2f36c04c239a5bcb7fd3c2c240cab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af34a1e60e757629e7a5a4c64dea86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306f97bf1ebe4eb1ff637ecc3f932a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb7770f19eb40d7f03586b74e209a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f04067b5f7ee469c11e664cc45caf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63f3c4c4bf26ec8028088accfd88e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f994aaf1853772f87f22a73e83d8611122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e230f49e458ed29942498d0ef0fd7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b78dcf3e2007b5b04fe26f6c32781124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454e9f1c29524be825f398caef44cbc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b3fd4c0632ab97949d853fca6acab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47254be4931f6a095d44bf4e48cad7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a9a2e38ea8d3a6fd9b1f51844fbb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9320e50559734643ac9918d894e7cbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff3ef895112122257d07e670eea0c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff79ad6841510fda4ee8e39b556fe1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c5e5b1fd0b7f7f4c7795699e1818b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfe854efdc62d25f28500592f338c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3d0c0f8596edc80fe367ea0681fcd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e36689eaca831b42ab3cc4ac5477d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1796b1fe19269dec42f9d43105d81a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5286a57a85fe879710cd056eccdfb33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da018fc7ffdd17bea12ea7fe4bce727138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768899834cbcee17b1c1d5f2e239164c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eb22206e442af8c0fe812844e0a3d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99a89a7b9863f2accc4e6a8b93c6f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bfd96a0f416e4b3fdc2d3762bc47f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b4e53c06c16973f0c0ae00994e854143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1653fbd5dcf83c54e471b4b51b38b84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36591dc0a0a8584f55461587ce7322ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce021a5b57f535d4876814ac5a6142cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a85fa72f31b8417ae80238d578109147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ca1270d7e5d02ee4136d974c9f9b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07fdb30a826dd1d700a2c91d27f969149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e1270cb30cc32975ba68fdaa249e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ac2b03d835d6ef2964aac63d9eea2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd9ec6da1ead1ea6101aa92f7c792a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7984c9454db212848b5488e31cdfec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04605147e960985e2baed712afc04a91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c48abfd680111b9ef274a32685b731155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4f3d991a14e3f1888a4f5e3655784156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e57957724ab9af8003d01a493d25f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8a34ff9757600021bbaf7d85c1796158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafae1a3f1fe3b9580f3d0737a72bf0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8362f53d54e13883e52c92fa5a3e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085b27563319f0eff4ce045ed067c7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807532613b767d066f0db245e54bbcb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8705ae3e16eafd064469a097d4f13163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c55a3ecbe64ab34be9010e70de793164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004979884ed08a233a4ee5ecc970d3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1842511c8c68308fe15c21aea9d41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c39bac174828fc811e7421bc2e2ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3b246a1b40a27eb559a81ceb5f32b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68f73bca3b442cac820d7ca5850ead169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55e353789f0ead6e121ce07e93117c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43a8fbf500155af7a9db4c0e76e8af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075289d57fbe8384597e0589f2761ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860eade431524383ae823cd6c8730d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571638b418b4ca9a8f6949e30b433eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bb079ccae844a4a7cc0867002edda175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86593109ef0a468d2083ee080e46de2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0c2cc6a1b96e757e6217737e62caa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d1db630a86aa13942e9de896942d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f941c6f879c289d3b7eff058aa13f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6911b469574a05160a9a7d7648434e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12fda8f9698496609504c3ccdc461f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cf0246c90d69d2e72f2c178a09408182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b65b0340a71567b68a2e14b1005dd4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02bfc2a93164bb2bc7e0ec87b249fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14f50ccaf78b6b60eefa2ab4497517185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8bf32c7c7bdd71e70984bd55e29c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e7a5c4e367271672014429d246a5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bec3a8fe5a8870aa7161ecd51ca33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915858ab370741a6a13265948ed83ff3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e16038f7fb0df050f3b177ebc56903190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fe87221d4516b4d324e9034c7f721191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578182cc8186260503ae4d1f69ffe108192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11efc5326e44f2990532bf630b2ff3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53262597955030c710f170d91953cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb570ffdf4009c276bad19a96dfdfd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d7ada85e1a80f28dc8d19f7f2ebb4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec249f4d6edb017d2633fb2ce0eecc5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50806f5087a8c8ade1ae5d46210b8456198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52e9b97ff6c6ec8d5e761635a7870f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b204b05851b009b23ff1defa4b5b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890510b0f1b825954da37e51a066634201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0666c96c5a21b4ac3cffb331079230202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e50e3e4d96885550af31f3851ac6ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729b524a3b423791e43dc00bd3cd0e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89ad9b7b2040bbea9b0a90f15d300e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2b03a12553d5ec3d7fbbdfcbc5034206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09928142176e09369848b262045ba68a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4246a1d049e5ffbc7e8ef7f2ea3aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7275af9ac5c3ad4acc3d1d38453629209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2279f90ed7ab0ae5a062bad41a0f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005d538e215b544ae49292d05c892aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9276da24fed5fc54db307ce85110074212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034771a59b7b552743f425cd4976f1bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e6296717213df6594800f401918d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb867a31cd2e0a2460f0a9b960b80de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c893fd4d2bc4f42acf0672d0fa8a10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223a101f6bb139aaecc9062aeeb12b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6087d0472fc89b0e939d22d9220cd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fd40b8b3782dab23712a82d4778dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ddae24c048323213eabd72c094434220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4b298ceab8a7fa0e8bdafaded429a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb7415493e2659b355d2f9622e0c27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1890eec694047a2fbaf94da0f4808c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524bc6ad470d445cbb490fa6be5959e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18efd7bbc79057d01bbad32da9b1128225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040e186429e5d91a6bac5292492a024226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f887481745a0314dc42882ded9d01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a476994b543cb402325e07c643a52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef9c27d28f608d937aebc6cf63da59229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c60c16b172be1260cedbbeaf73bbf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e332177b47086465e0e2fcce4771d9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43222787a961c1ad17e7cb002d08ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343fa6e200295d976ceec3b30d58e12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27badaad7c2d4944f2b7ff72ddd519f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b74d3ebdb153ef86d38cb3c481d513235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65d4e2c9dc12caaa052d44995f2246236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a7330e41b7a317079a9f7cd3ba7c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b21cd58c5eae7421d97f1944fa4603238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc705b77b44441054ce72152b5672630239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f5af12cf560e8a0d0772639fedfc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08335c15e66320f2bd3e2f1228889f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26711a9829f31bf885d80038d7ea2f8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1574270ae2d8980eedb489637fe09f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2201635ec43cc8f8974ec92604e77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251cae89aef07b2c209b0cb3a15a477245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6a5f126fdb1c82afe6479dc84088d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786a34c2158ee379588dc2831b62f70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51b899ed4986763b383746a60a3340248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5dd7257ff80c845c16d90778f2ad7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be41051fa25d8e3f121e9a3bddf128d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc831e63d2552f3f4ec9e7d8ece4834251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c8a8b4481627821ce7b62ba2208be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5cfb4e3202d38db828e3624afe193253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e37c4e155cb66614897d49ae65644254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6191a1de185428b4e39bfe734d5fba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020284ee89ac7746c9eb4041716c45c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae6ce6581ccca5fec6394adbac5062257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a707799a89a4303266d098d610777b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec4f43f441ddc7c4d42e48682d43e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010f94e34789ed6b92cff6b371fc8d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2564acbb74042db3b5236ad2792d59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f40c2046768fcb02a72e3635b526a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efbc57ba4ef417dde64a5eaa2fcf0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a008b2fd2cfd5e7342f08dd6330d690264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25aa41eaad568d81c84fa053ef1fa7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2578fec86ea39fabda56febb9518e1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2617e4e66ff517c894e3009f70c0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad0ffbea388d980e4b40eb5b853cd3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9a32a5783e1465c1d5bc639f4d584269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d9afa2242cb913292bcbb8908c6f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22484fcb8f2b5c43bbd900db7990f1ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e9117b0854307382748ed870a36be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744eae4e3833178c7e62b4a69353907273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd86998ea7f2dc596a8e8fd8346233274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be618c5d867a136d0ec9f3277d441c0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a078dbafebe96391b330326bb9b4987276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b3b310ffa407067ffc018f88e4479277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc841ba16f21d5a23c69c8e31914c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e38aeb9edc014a731d396643dee7f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e562f00d3e0826526e16dacfb40249280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0002d95b175e0c157ba3864255d9427281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c331e9b9e31415cd9d6d69295edcb57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07709a8954ccfec748cd5321f2f2c68283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8674d5f4822dbb176801e277a1f39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f120e55ebe5bdef3905e72f244e40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76133a963595341c4a273c331a92832c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72409da69d0285dc8b67cc849530de35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31684b747d032984b2b5cbdfc6ab8944288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ff23f6f186b758c0ddd107de97312289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bf363e986d6a9ef8c908599f93612290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b798120eb836f3442aa021e307ef699291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d0413ef05571f69855f0ca5327773292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7910636fe707df51aa3d4e3d05b5e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0896c7c2d872f061cd4d480264bf5e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd3fd086ae7fb09a6959bb09a0679a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51a8b8167775e5d389134130f0bcbf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261836ee9e6d676fbee27758ec129057297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d97f5241230c41fd55ca56d3e51ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61212ca04b161ce14bc328c0fbcbacf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17cfc939c8deb7899556b5dfa999cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e4e69ac8727d1b25fc241fbdfc235301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994b91fd30dff1d3cc11194b2dadb72302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd61c3c2e2729531db121c039199f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92340d14fd05fa046bd1c0f57ab94240304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daabdbb6c0af160d7799a4cd42606e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703465f57f29db1a58ab5ddf5733a0c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b55b3f6a863a73f25183091152354307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf468f2b0a6106ad10fc31d9e238de66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72916f59456ee525764eccf6a624d63c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04e5ddcb0a454e2fd583acae2c6c5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899932f97e6a2d5e7516e5a4246ceba6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc2c553aa1a953554d1cbcfbe41e14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c7d57fa85ad94ce4f3c7fb00f8f18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694ee180c16bdf05ff2f41950abf6a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5b0c2baa5afe08e7d06c8d95df058315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f343587bfb649eac68637c4fd9c8790316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c8a88e1dad70d5a496128aa523107317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad70c000a9255b1c766c225d291ce6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cafd75673883baa1bded299da069a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb20d2a163be9b6619e24c1072a7c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c9ef4e0cbe8714d6d91425ce40f8b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94b0f32eeba7f091b00ec209163091322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606bb66dbab8261b3c7be8f325d939e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eb491f5c8d92aedccc5ade2b9fb83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec53ac9025b76f6360a1cbbcf980e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95e4625d902e82e1c9bb7a9eac35f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a93d81ec4ad7a13dd2fdc4727782bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c29f3d62698ece662366c4c29653e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103db639cb49eb5aee09656d691113c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa939ca2405d1469e0163de4f2c683330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200787ce9ab93fc25d92673469ab27c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c972da70c85faa9d0c118e2462586e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5a9f19ea46cb6b7fa9b4c07a3b14f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945af1ee361a01777b709e1257062b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0a5464d555ea5e75869c956043dbb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8ef0609e67b6459b87fd9b04dd55e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f613297255113b135239f38c8d34dcd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605d26ba8fbe46b68563ce8c04415f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdfa9c8d1f8d9c5dcfc7ea19efee1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cfe6d8991a46640c1769d1d3cc587340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e133553ce4f20efd730ae77b3813e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbfa81fa96ce900deeceb6dfaa412d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4d0b114595051a15570e6364fd223343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ba01ec18525c1ac1cbbd480443d17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84f9a55f5e517bca0530bb8ac33379345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aa37544708da3f55b7d6252ce6e64346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60154c48522b4bec3db30b76e7b68931347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853b5912f1878a7b2f238803ba310f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935ca89484a97e0887fc2c3490f17e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486579d8c50dded42c8cdb6cb02e745c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497561ed14e7d25dbb5b67bf8b37c5a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e37678028d383e9669dbe3c124527d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d5beed2f5f9083583211abd270566353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57519893472cfc7ca74bfaacc56578354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c214987a48672a0fc0fd672e425a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8f005e87987eff8987dcb84100e0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c418df37cb09b24e3b2d255fac3bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7346e39fcac80b23570549836ff88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290d379d285dc72281bb13e7428e118359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693dd3f7f71ef36e40120a4808ce1f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e4e95c69d07872e0aa3c6ab3b8417361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b8c988ce6a1e5e94e0d162349e201362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33edf49efdb3cd1f7f50537976c5d3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f9e4bcaa766593e90f94d29b1a2fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ab5fe4aa1437898ad64d713225c65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb13ba7e64145e004edc06e63d2caf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb711f6a7aec8a5d02630d8acbfa5f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b175b322fdec7ddeaeb0cd5d9bf3f1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7c324df3f11dfbd6cac5ed1eb94b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa242892db5e6f8b5e435d200195de3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f720d7a4f5d8f7ce85eca9039f095371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a08c3f20f3ad31a44dd6d15add405a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8b64478ff75abe715acbe307c983e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440013a30a2ce39ad7566e53d4b39b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bd1a567bb2c72c37c3ace0629b3d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6c5d1d70300a6180440f18cc3ae4e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11b05a48efc70c8284a7d66bc8acbc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46be4de1e09bfeaaa64c87118b6cb9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276522486fc35e8db95400203eb587c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1483273ea4ab2aa1b7eac9d21043841380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa49a0deaa1cf0e4554f4ed6891600381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfcb67d6c4844d97e9dae082136278382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154a68536d0fc27e842b21d71015cc3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c3e42e95188812fe5034cd36f8bea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c0459111809935556efae3bf4499a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d90dd657d3cd18468dcc6f68619282386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339c8d972a0a86ac69c1d4e11cee431387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0161730b888ad0ead93575fe9c5cd9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b5a25b61e87666f434416fecf6189389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4606d1d4a7ac900e2f800ab1bb08e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498fe8712ec9b848660169a2eb2af23391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b2079ff98e17827c05d148f018f2f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3f140ea38e162f0a7f18f6e109769393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740004bb94a90a8f783d428fc960f6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a49f8041e29d58cfcb750a05f9847395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2027bcf1c5cc650ed7d4ab590cc22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ed970349789f9d8e3c784cf4fb303397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b1d4edb28a70be244d504b762d5ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee3287c634fcc199d47ea89eefab0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a3dab65be0e571be3461ebaed6066400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3877f2d9a6f637bbbecf3434759555401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353dc926cb2aee8ce07e6acfc721f2c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6d4c7355f7117e225ae61ef1ea06b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9a0cd439c01ac0020687e4ad902fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58177766cbc2b7d45569e28383b6c979405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79b4fcdc34700ea0a13db78ec68f12406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568854cb04d3a8c47b6a0d90c6bf0144407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f473036e447c2328bf071440c8d501408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a16004da4c683881fe19684a476911409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6a0fa3d08c693039b0e4a0b8bfb23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410875373b67e2aad4536c78fee96b1d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec54bae2689e9a71be75e2afcb2310e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d4e20f01232b2c480306e1aa3f2c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad25da900f7560400619376f611814414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e2bcc0e8b5399d73c891ba8e5a247415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10034d5343e9beacea49a71f1cd16eb2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6653272202722f294bbefde6775d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aef70aebb32c19ffad981544f2a78e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af80b98b0b6cdb7280157f5b5e0b3dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b575a10d02ae9f12dcfd1d20c2c7c90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46128139d2207420ccee06f93b32f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57339166a711bcc44d1fa2d4cabcb380422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8d0ffc48a15299fdf78ed9c2bfa05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88133ad4dfe343079daaf079509f4d04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bf581771a73c2e72873097840276e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc204c1b4db6a73a3db02c26536e08a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247928ae474114f8b664c8447d60c9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6156d74923a0186e4fbcc630bc8d0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469f64009af5312ef9eabe73ebead83429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c72b16e4e7a45ae43eb288cd17003430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b69804a51d96c1b2bbc8fee0717ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccba39ececb860efd79be219c08f75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655c37714267f1a11f45d5d2a0871e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b503ef818b0914712141eed397e401d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f7a9f172764e754e9e04cb1c43788435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3ec2caf6570df6a3e1985be5956f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c41bf11a80b0093d3d01db3e41d858437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd58ec647434a61c28ae658d353c70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584429e2bd2d6d3ccb4a3345000ba914439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22514aacc4ff944826506e35b6bfb079440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801c84c4723318314be81fc3fc41b7d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543feef736d3e1fcb5d318e04c9fc31f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518de77a8f062b38bea507ff2a70b056443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6b5c7d16a9ba4b005089f3191f646444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7798a1ad7ae0c24084f4e737fa21c60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ac46a6a983817a114b3d5cd58e664446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5d40290b0921fcef543eeea2574b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a373e747e730277d3f4aa8dbdf3295f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7e84e4a599d4306f9ed10fafdac36449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219632d2e29bc2fdd90f45d598a11b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48f91dae528d9ba550f8468bf4beb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803ea57e18e1d3937585b8b6644095a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742b495fa8dca11ec4056c9f76d30db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e292af8262e1580995844cca7ddb0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54faadf58b0cf2504c59a44eb4a1ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6d4ef7f783ea55d39336c1e5d0fa7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de468ed403c00219969582e11d7b3cef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd916c7469418b4590b17a1f9302f8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa5a52de7a949753e7ff6642c4bdd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b5d60567ce2492de7840919a8a9fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9342e384ca5ad413b851dd11a329bdd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd94982df73711476b30f09b167f9d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23802bcaaa1337a5ee126f86b7b781f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513578267528c473ddfbdb6036add8ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba83b355bec0bbc273ead53b24de41e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155dfddeed5ace2c03685a5d36ea94c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8b5cfded40d0696fa34486f85816e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d8565a896aabd66072b24987c56cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948ee97c645a23f00f0c7782ea2b1c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f63064677606c7b009c929376191c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0c1a63c4d5dbbf7abeee2729cf0d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbe4b707b916afac79d20a76fe9464472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cebbd5851e3a1c243b0dbb984abdf2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d7e94c5a17bfa2e0c5f044dfe8d28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a964db68b3049c98e7ad94b2a41a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248713c09bad01de801a62631d63210a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265290df11f5cbecbe8f1e8cc3faf925477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb93befc239fe6049190ee75b974c47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1966088cfe67beb9b7f36dee6fb5c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d0567c68538b75b30a6f3c9d172dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dc4342335af49dd1174ade0b1fe24481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bfd7caf9a75b8c8ca141085d35467482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfc81ee48fae3e155b774dc28c4e84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaed0c06ede52e08b34a5f96fd0234a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88d0622c337874e94e4da7d4a69e20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaae5d00d2d8cbe1161999f14fb10e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b8fe71f0e6fd5f25c89a49e437677487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34e0539bb365581eeaa5bb416a3abe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cff07fb9ccaff3c7accbf743a65e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516657daeafac61491de84db09c2b94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e410af7ba7c87b20c949408f036821491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a20f0edf6dfcfbb2a00d6442a1c03492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223d7bb7b3b9a550ebe85c49abe354a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294faf11fe26e643cd2cdcaff9ababec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42ddf661f8c4fb89008ef239483d19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12776fef225b34f68c578c8d68162ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc17bda234392b0fe3c2e86f84bf94a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3feb911dee6c48f7563590c915566498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfb70bbcd27d10e117f989dd809346499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091907f8803d2be636b5eb7486a74227500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12b80a28266fb2901f14f4d7c4a9ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1801cc3db97306e95f072abf76a4123502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d32f55e4c5bd3f597682d684866f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac26de71b70a11e752b9b12bbc7531504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418375788d19716514ee69a5f566f51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5f5159215726a7a0016ca1a5763d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7b4a249915092c9f678cec06f54a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f24dd4c24a88a2bbd06dd007ed115508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72073673cfa9480a7bf87344620a4c3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f31c4639776475dfd94e59ce9d6a79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f3fc45d69b77d183dbbe882ab7c65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262d8cdab91f7cd5dff1b3534d30a27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211192f8978712f3adf1d2c533f3216513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81476e1f2eb74b4a218361accaf16a3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299974aeb3370d391518eae51698d9e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3bf1be39e5790a3112759e0059148516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1502cdfb0e01014fa5ded5f763ccc1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09aad943883441126c977bf20e48828518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293855e55ef75f6e5fba5a44c97ae1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0b543ae588263deba52314280114d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb73555dc5f51c5e88f87086380e80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13630d66fd90d1cbcb8a8a2f97bf0ff9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4534eca7585e81cd5633f1d031a1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90ae7455a0e8e2692e05a520ddaacf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3081a0434fd31ccb19d6ce9d5e0106525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9015250d9205e6e28bd57d994e46f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86ac6976b338fb7a5dd1226766bb27527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb921db3cff83895e5d42e29dec0953528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eac2c2a2ddb809c93453c8fcb58304529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4ecc3bf8c0e0e3c4ad0b374509d1b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730246851a2c41c5f1b36cf536e8226531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd49a6e5d013dce2fb5243ead44d748532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a333db2eb59d7c8c65515ee1f00bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33867a3c0b5907ffa9e312c92e69a70b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb30a565af536914ead199dae46d2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888ceae3c9c192ac05f368e990c6b18536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a3cfcb83219e22fdc93dc06035a36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae42a2b248f64cfce808c3c10038a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845908774b9aec037b9689053312fa6f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e76cf0d7bca916ca37f768fa89a99c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b8f8d2e33aff5e4c19ba4f02646aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1140a337468f335aa4bcae981bbb8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d489f254f1f6e1c451dc2152901fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49583afd5078d34e66d81cbe7aef5ea2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba303dc254374be92e0e102b9b5668545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3e906ce2f187b403344d6ca7fe3e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739ea4568c31cd8ce4353bee3e935ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f005ae8a09349c3008863aad92dcaa6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a12611acb6e27d8a52fe1499aefb95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dba73e6961524558e7e27153c918cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b923da9afc240352083cf809adc5934551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50eb2a545490694fa4117de5e62779552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe312e39683ca353663cbdff8630c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152e719272d9c7e17ff397083a0a1a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cd669271eff3138d6bce8c98fefb6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07babd7297c957cc0d17faac936315556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531776bb1d2d16f7ddddfeeaf233559557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0e8cca9bf2b67e6a483c1bcd3fb76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9ce514d40a30a7ca49a9c2707a550559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65b1807d7e325a623108f5e50a9295560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bd4f124baa5363af92d6440fb0561561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeacc0d7808d15e603fda7cb651dd1e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b1976948d0c08a5afb67d8ac427f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabd561b198f2ac507ee2c50d6b1b56564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b6617ab2cdc29710400bc4cc48953565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46c05b7fb4f5f8e490b4c3839ab8a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e68289d5801e965d497b6eb742625567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d935177303e7b8f8352ccf6429062568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596bb381d83a27f3109905f401257e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327a225a0b851cf6854dd59d1a9fca9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d05732684bb9f6d6b46a10092e42f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40d4d8396b52d1e98841e5059d21b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f97f28d9c4114eb178926ab1732111573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de58fe7a3152a7a6809471f403e445574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9abb9a6001ef9635164ecd7960f115575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb64222098de37434cca85df7b7b39576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368d0e61f028e150c443a33b5c51432577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9313e5fa9c1e08467b8d7231b46620578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9bcf102eb932edc5bff0e976c0e99579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d36ba8ccc2d8b714854c9e0d65518580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d09e6cb2f50f920525ee9bfc9e9387581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e1a356843a70ad6005842a01f844b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77260be098f7d485d003df23bb6064583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca13a6bf05514e0a9fce3c6095f6c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9216a0fe184636fa0e477cb5ab927e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5bfa5d8813f2b2e6b84a89d7acb3b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a79158401e3fb3d1a87a927ff57e31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ef7f023da3548b86503d2f7fc853b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a393981236fd4ed847da0319b04eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8376cefc25f061bc5b32833657fc7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611dd420602bd34a14ae5ba8e7a47d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b08bfc89c105e3107a2cc68ed46a8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6f2853302491a00c96bc77ce95bf3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea7309dc8f07d2ea0543185b75c668594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315164b2b1eee6ecbcf1dcb384605d21595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c69168d65fc01361727b705f79fbb6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094599244442b871e0cc4b51548eb9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cffbac762a92a1b37e3cd3afa9baae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108397b004d805a11421e8e5d7b7bad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376262c118309e184587bae7c458bd5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7896d044b05cf1db8064a914710e54e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd8de6b9796a42368007a6bd598e18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aea0b2eb8edc94a4e80d0c17865f5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cde172574a42b8acb231f0c9eaa44f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85164cc18d63e38086685f6fc67d444605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafad98f84c2dbf0a1fe70cd698af85606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473af82274e091b668f27da360148069607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ecbd5d431dc0f1fdbe8b4264a9ab9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f58e0211021c55c9cedf44e8e78fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0fa0263724727bb04195e4f154a6b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd17f81da0e2cbc6f87849774baab1c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe366ed75ccbcb85b07737e7ff7741e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaac95be21110fa5480927f425903c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb152b67f0c16d56c6402778b1008241614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d64b1cb429c2afc8fac4a059e66ad1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc8e24d6aa60a32d62130eeb8742dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d96c2d28fcb67dddb8cbc7668c635617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bc4ef95c2d667c45486fcc4272ce4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d30a664f29ed5c429121f8ee304ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9c85744b7f17dca6df95546b827e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f318b65a85a78d4336152d9512e0dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88629ea9ac176d3543a3518fa3eef5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7fa57acce82f94d8ad125e3fa68e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6317db4f21cb9f0843f1a7e46dee6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b0a8104ac7430b66065039a3cfa01625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd6cb824a788154815d254e36e4632626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214ba7b8480f38687b6dd470ec16a32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89a47a82e0f2436fdf439110161ab3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75068d60e5c58ed335fbaabae11ddbc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85363511c756e5340efe945f1b0b56a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776f425027be201924aa8ed6a10aad4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987796f7bb08077b1f1a582149675cb4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b5dea7ec39cbadd202548f9a00efd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8a64a6242b933a31c0d962f0d0d37634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a9551d46a3b180160c4f0241fc142635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3af16c2a5a132ef0445448253b7c5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26795a85a6f321e98b88d5c9ee0771ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fed226831726df58c0f1ac0b2e171b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93873beaa170bf808f0f41512a176c77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914e33768fa5407592b24da8cd0a6bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c96ff3a89cbc77b90cd811b0e01acd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b52dff0ef946e3af3ba775679ba972642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afa40dfbff77031a8dc8b1976ac4ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037087bf3f4113a5dbc6f2791e0d5b6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c898b9cbaf5208de6ec388504861263645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea40eb1f02b3a35cabd8e70f76900a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1c99aae8e00d930d5a395c09f8f22647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a393f30bdee199df1571c56a6e24ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38e5bf68be6213d2a1b2c283c554d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28671793fe1e2117e74313f4f9c9f0b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627a9021f9e8aae34f1b9d2c751b5d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c1381ad162dbc997cb5c136c2f419652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444139bc4940ab3666ec536e220b59e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df247dc17c90c9f90647b902eba190654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598eb6c70d0f880c215aea15569719e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de7a474bd095a31f13878940c1b927656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b353b98e0ac3d778855f6aed7f53d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67502e396648484b23b176b2e6dc6cb2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac2ae59d69890aa0adfff54083d5f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98e0435f722d3a2b6053a2bba2b65c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d40f19b8c338f6e8e5afa7f2b39dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80922366a5d328c11a129178d13e5b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05932aa4c25c3fec1664089af187d075663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfbf7f054dcff334b950a1beae248e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdadb9137f5ea020e004bdad98b38c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b9c4a6cf9137bc68438c23c68d9bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59735d67e5ef7f1cbfe34eb0c5675f82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4406b1d50de32e32765e840d8637934668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb726a35e179dc14371ff15cd15e31d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8fcbf5553fd384462abfc56ca35c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abf1f2605215f9ac7590dd8f3a0e50671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a0f80454b5c2d72a4ba52ed181384672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd337ba002f2217c577332012de4e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460b899461f0c93b849b70c47603725674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400b04672ff9d09962a986c2ce9718e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ac7a079d43627dcc8de6d35e8e136676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503865b2dae28e7ce781c2ff53d4999677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5dc3b95eb7b9358cd20f29c92d7df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b297e6da9563131a00bbf2739043ff5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d648aceee633923a0d4a25e9a9f393680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede677c4b4360eb1e10b56fbe070811681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d73810fbab1e652d5d1075a3148fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e5175453370de87c258b1dfdc36dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598034545ad94bd5c198b381faf31af9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc587524ac42e0c5f3c64d820cf8ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0806f665c539ad895db4a04720635686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fba9a10f04dadf390aba04f284053687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5046de2c5b69a7ba01f158d5b49e83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89334bf4fc89e12d285c633c31c400f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07cdba98456a3fa46648320fc9f91c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe33d3a6ad00d393a43e4214509fba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec144914cd115f31739b9fc559563625692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2168715441f0e0809495532b419fea6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10cad75a6e620a9685afb1b0f25568694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83420d9193978ce6ccef08b9a207d8a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fde886de4930bbc17bb63254d939a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdd6a01c9ead93922298fd5aa9ca6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e86d9dadcf5f8215fa8985797fc782698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53977c9b8bad11d760c712d144a98dde699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42a0b7af1f37afb404a2b6fdf17049700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d3b4b618bfe89b2f227050ef11528701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989eb7486f0a4da5ff4244895fa340f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d400477ee7a9b7acfd9695f611aed2b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ecd10a2d8396efd5d63163b53f4a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284877b7c7add6a58d1bc759d18acca5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9058630d825a9502bb3f5ec348f603706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3396e053df4b56d1339a06269a62b38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7aa5cde326a6e88a3a34c91ede877d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7f26c6f44d749bb02850b6f3a4c8d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818a7d65f9f0b76c6917d590bcdef95710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb6c7a4a21debf5bb59bf96508e878711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9c97fcd706ecda019205f1c15260e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850f9f3ee0f73d5ce6a5f97b52fa05b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b07339f3b79c4801edb3508675dc2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e5911630a72182110579191e4c6d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72860e20835df6059cea62b599a0c3a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fdbbc18b94a736cbee1b4bb80edb6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050a561810d18cf6bade095c4493c93718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79d60b2652c34e54cfae5527c096c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454f9d392a7ce2e8da04100e2449bbf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb79fe8fe020efa88e95e9971bcc686721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad2efe5453ad7b386f9db03811cae8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3cd9da9441d86503d2e718e5182a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b2acaecd80310f8f267d75926a211724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9f4dc53a688b337c46bbb59d17bb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb31eeaa3b8f4355f17e81c30d92277726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777da38b76f497c1ee514f7925d1728727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea743f73e00e1209665a53a95ca97ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3bc33be63c1e66acfaaf2e202b339729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfd4e6c3472de1d5328d5eb62d20f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a06e817cdc9e50f0532dc1658c5048731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541870add9438d756e6329b0370679f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a40b88c519cb1ec9b4ab8afa77362733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf7f8ecdd5c7e594d0ddb3467ebadc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14575b99073beea434f53bbd3f93650f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3872f2eee08541fca58eefb1f5161d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d879123c5082fa4a753cbb37a74a14737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d9b5db5418809db62d78a170e2334738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642953d212749ea3c7312f6028c80612739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d48d4ab155d0bc5ceab120dae13b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dbf0d2ea309e46c6de2871b300337741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014943b14a7df16ca5857dcc2cb655e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccfae157c2cf30d7add0db4d6c0741743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08576a1e50e7a82f6a4deca7b15012b7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b8465bca3067ae0beb52ad17d0842745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09769c109be1dd4657b0678012cb315c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dca9d999c209a7357d7985505731f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094bbc34dbbb19b6bc34ee21a1aee64748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3546f7eb24416c242efd93e5b23c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a57530924a69ef79742cd84b582d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfc006522e84befd575ca4e9a6c343751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b955fec2a43cc9b908e6e54aa1ee1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27aa06cd8454515fcb8743a9871245753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.48</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>10.43</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>22.75</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>18.11</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>