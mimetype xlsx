--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991a19597e118f46d5d7ec41be1e6871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621dffeb04f667103db898a0b23d39e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09143bd873058399171b463545644a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c41031470767afb985c384dda11e874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e5be0c1407e6c887ff2ab81405c5a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98f48c3190b13be9d2ec0a576650c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ef565cba5f99aa763f31a20b97df97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623e6d5d25a1d5ad7862459e16bb6eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f2e1ce76bca601d00ed0452e271249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790501f7ef24ef3910a9f0b8f9ef65210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b036bf6596b835e411a48ed82024711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523e1743881238a49c79ef32664801712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5caf5933135094e6deff7d0b3665913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18e5b2955255a5da1ca4b5446dfac014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa460016e6c74765680e67370cdf627115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b788bf166f3fc267d15bb1e8dd1db716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521ce341b546540ca2117f833a8b6c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94367f7f2f01affa2436cc5e589608518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86260c881e02df47fe46d888c7933c1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610a2c128d26fe32f5bea336b71b49b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b8e23c908432cf5e10ea52fda64e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb648304bc5da3e674d39fd1302a8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5cd6b92215e92286b94961c986d4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de853da0dc92af14b2c1038814cae2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd98ae7fcef399544de55257c43c5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef74331f583106901acce9c673c09f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c40f4d9171fdb90e6e390f2c5814927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83da17f1194ecf8da134724eacf89e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09a4225aa586ff0e5877f311d4add829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5aa4016d2f72215494ada19f7d1b3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e6e0db285e33cdae91d279d60b29931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779ddcf3a56927dd5b141714bde51a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963086975455555aea30b608a1a4de233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80e1b4afcadda38c5e84cd608abbbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ea5eb008da4726b031161cbce7dcd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5e42c4c07415931d74f3e3bebe33a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb10b86fc8685cc2e95dc7faeae2e6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19d0eaccaea1effb09dd250c66553938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd89010034c2a39c7c12e05d8814efa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0662635fd0083681e588f4628973aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768a3bbeed8ce786704b2ce70c30e9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d657cd4b2ad360be021d8e50fa0a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c108d58fba0b936036254e998fdb83d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74de239d236f71df55c9c15ed8112dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571636c2957f84cfeb3fb49079649e3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913191c412fafe91696b5f3535cd4e4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fe60c7a1045e7b59d49cc9beee60847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6bbc1456b512b5db07f0b99af240f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ee1adf52d37a6499294189b5786c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfffd61db4dda9e50fa86b136f592750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f60d6e71e1235c5ae0600e6506a16351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20d5d35f808a2b60c76ff6897bcc5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0839a41248d9169674ed4c3e4f8d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feda5dd55fe394bf5ae77e373f0fb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae353dc21c6effc5ecbfc13fd56474b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6109228d2696cb8d4c2473d29319056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1f15152aabfd0a4039b72edf5373757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e4279c8f90773ddca563e5094231658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d69302d27a85129ed9aea2b169a83459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbb6226764764ef1bdbc6ab955374060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f915268de6153a6eb8442a5c02214261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e3dc0efac941aac7243de9e64722262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2429c1ae2fa953a672852ac556fe763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1741b0881b2773c61e431a5b6d5359964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66020baabf2cb84863b2dff98b5f3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c7a70d148d6b2a0582b2898d5761366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0f07e33d8defd77fd2d43e05f8ba867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f173ebdee723fec29d50c2860a10968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c4699361ea8b2ee9d1ee01427b64269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8993d3509585f147536d24733d8d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f561b74d2803a022cc45463cb97cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700dd7e7f6b0dc5dd83a2b7eb5ff5f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8bcb9621e4883d695e6ca6c74e76373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8acf396b49412811f39e8613fc44474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35300e04aac948294b563c3ccec4e9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c4fdbb20d73220df01bcbc88afd9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060dd5b3c43a63e4b22a2824f37850c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a616ad24dfa5eb791c1cf3511e7bc1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fbf6e2ac3f6d220ed4780b4416c6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001742d87afcf3585f8b8d225144e3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953df2224af932132b95b9f2c6f9c58e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9054b39d093619646ea74a5ead3b5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb43b30a0df3a6dc42f6927305610a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b645989c03a4281b30d6139a4bd68e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df6b893daa5e244cc91f54130ec6ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41776cadc3fca5182dd9bf7b52fac586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa97382ecce049f65c56d7a4285f5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d325610380f0a9d72aef9a5d6e2f93f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacaed5c32a64c5bca56ad8c8facce989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2daa111ab7444de4815231b530a6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c06f1d46826fb4736ccdf00979495891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d54d5d07b6fce691b57494ac9eddf092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36583d9fde3ce76cb97affc1c3d0260c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156f6d010b21c29cff80152c358709d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ff7a8a12d7b9164bcc4efb228d6e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861201802d44b5f6cb73435f94f32d2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be2c890c7a56b89394803e62bd3f9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc90a7be54e399855e2ff4249f0143c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c5ce36d334d3f4727eb0a071d17a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c278794c47d68e82e832bb7bea678100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3e526ae61daf4c870b5b16bc44e5f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bb4f1eda3632f4150ec6e90538d15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179543a37484afd7d4f1131fab31a7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7069b145f54caebb1f368b4112f91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1df1c7997f4e391229168bf6f5968105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd47d7197fb0b6fb73a119dfcb9b020106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fd983f97b218fee6f1b9a11abfa92107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee55c8def28d3741576e5a509b0916f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e4cc2f30d21990e724b93f924e322109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6869a1c9733d82c0e78926231377f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad978ccd3ee2b0d809f7b6118a7847cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f09f825eb35a7ed1c795c051e4f4e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f4cee03643bb0c34b125814b400bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283de4c4459ddb9714e4b4d979335a71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8f2aa3bd16950e47be8779860c814115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead692bf88cf6b382da513d7011bbac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff9f9171a0b19874a5b3e6a35e4da1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2a54bcbbe270e31778164039cd45e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c1a875d2276bfe56761c1f21f0c0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c0e2660a20ae5a035929f969baae8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74f7bf6b9fbed1b57a715c7168812d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ed8a8f34ca18b02029fc4ccb1aaf4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060953d16d362719792d051cae57e1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1fed5bcc042e238b550c604cbcc31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45758ad7e90a5fa4fdeeac29f61f2470125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82905ee9e30cd005d9e892bc837bbecb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000885be4b6a88c0b15f4fdbbdc248f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35874f41baa9ae153f64a78b2b5c12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cc9f1bf39813463f50d570eb6b8f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577e230076ce15cb301944d4aaab7d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992707fcbef29ee9a272bea7bd4e885131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fd4f4244f7c249f7c3074f8d2bf86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c208c11d64731a54c92a9120111eb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f70d2f2a5d13946c90598e7ca0589134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f6586f41dcc57967e6564e12fb916135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701510be144c5a391d38d997b117ca7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5829de2a6710742bfdd27f1f553d3ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b82e060cccd653fed21a65745ddac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5932ec2e8cb04d1499168e85bb184b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10aac5ed0dcc5f2851aba95fdfd05ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ef864332dd77491be2a4b7a01c5e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68414a3e029b5dd8faa6a272e1ef92f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a22da739eaeb53b51528b3067b732143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c4323f153f983861b26241019e207144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcc21b0b71ed21e2c4cdd3d8ea88d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf646948734d12f9f7e0d1a68527721146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b16f03443ce0e5a4b1e171da278dfa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129e7baf597391064eed8647d085048148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ce64f99a3ca2f789d7b26dcfe717f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65effb30094880fc47718d65d922f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b241afce2e65347bc923e27b32223f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6e7f3a7a5e5bf88f5361dfcf0706b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc3064bee6b26dfe58b270148c14d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee802c925736029eb8555a73a8b7bf99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c37722de6d98be5aae0036626d8b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e53fbe7ff18395745535b1cd3e268156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abfe3705fc2d261931b36b7b3fb105157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1f15c6f871f5fa4a6f4e250294d25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b13f7310b9cd7c017aa4fdebf1043159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452418847a719c867e8bafbb9b6e559a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97285db24e2ebbc46ec42e59922428161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906a0fbbdb107dd8ac9538fb9108d31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09ac2326b4cd6dfca096e50d3891fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732bd411c742246f4aa8dd35fc1103b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcc83d926950f9081adbb058daf114165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e6e00c3e23c63e695d3310cf8541e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53690981f13b0823c48d7557a507c96a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f80ffa15370e1115c2d2521cf344b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb973d7691ed4f68541d83de6217466169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4fc052bd21f6359727a4af3fa0d7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b413fdab404327162f554c9c2bc029171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578a992ab65eda3fc6e842d21e9d3de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c6a39874176d35777e3210ade6da1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292ac2bf5403a8085224bd4f6e829b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c774433c22d08f04d06ea040ef1b8d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39759553f941a2d19d36684618fe2403176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1f4896f401eb709b08264e9401b48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d2bc39895938f942baeafd0e82a78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0668a930cdfd211c5cc0a60085f8cef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5a4fa4b3dfd319363cef80a7db065180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38973bc69911b176641e05df28086ba6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8dbdfa41de4e17a26822d825e609d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0127bd0a05a4594855c360f082f171e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc5be78b41c0d3b3e45cd687d8ca5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98035aa74bf7a080bd795bbbfaddc4e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d8690df4172bfbfc29cc2e24c35f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051569837ec071a295dae9f97228783187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38783db7ce3798824464c95648c1d79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f328da03c61d6483c6884e3866600189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa34fd8da264cd5577bbb5dff3d90b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4004a0b0f7c832901b442a278ec45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb3a79a1430a5233599b7e3fea4c02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73676f424fff822d41adda25e56a59b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211f30385168bea55e2c2e7019ebe6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f55805a79fa25da0862e85838e822195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965df9587579de45d4fca738ba7b4d9c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ce38434b476572baaa55db47c48ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa905f836745eba84e873d3b9bf596198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7dd2f9ada1345c84da0d28a582699199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05d8f5790e989885900d3298800d8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be3d502f1bb6364f4938ed33deae20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f001461c29e55a1eea5ea942e0b9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf378190dd7f4ec201dfa450348a1c24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8781abbb360cdd827dcc687e82627204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862631391e8464205c902cf979330f02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3887684228d4b23e4cdbf63fe8405d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46a5a15a3c488afb39fde25dd15c30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3d2860c336869441d7c9cf3b9eccc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4e6745cce15634a491ee34b707294209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf15b65d44f681914df87c2c0b46c4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7955ae3d3cd8fd6148d0da29fc09ead211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6bb5cd706a79f1941f3e324e8c1b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d41b7e5d2c584dbe7cc670e78cbe3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23c58b2f4cb890562f8b3722ae4437214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a3cd42a1cfaa980ecacd986c64e2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128178fb97660ac27475304e7da7ce57216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0305bdf2bbfdb082ce2597e432d3cdd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54137c130ac7cc321dac2ab0c455f39d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f3d09070f19ddb7dcbe75551f5e9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed0a7ebf0b6819e6bfe6ed3444b355220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cdc4c90ab4ff6a8e02503b055b9b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9aa1a5bcfd352270331d9b21fff0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8916d74736426f2bdda3783ced5881223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10fe87e97eaf8628bed44add1d17e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56e2b7b92dce16475613511cbb7d3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894893ff8b72da46bdb5ca5ac9b6a616226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6dc45035c4a2ec3b837658efd88b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a394ec8fe4886ba0027a8055e98fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bdc85913b2e2c38908adaad2ff124229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad7631e3c9627c10cbcef8523983b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8ea6dc6e5df9c31f50a0367e9117d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62835614975bb0c94aa4e35c33aca62d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a919ef86d52cd3fa0da08c3ae887c8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e7925b4dbdf345b300de044836ee0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbc5802b8755f4c1749e649ffb50b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc6bc9dcf3f333c499ddf79c1ae198236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235b25e1594f074f3726e22ffe237f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310fb6d24e7bf8e3e50769ed4395925238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bea778867580eaf737d019622b924239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca433a2421f6db0cf125d5882ca8fae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59836a8b1094c91c9601f28d65f834a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a24b91498aae6459bc575a6ffbca4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea7ecb5f2a4fa52f9418da7fcfe677243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94501560fc4c6ebc4d54df29f751ee9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24e2bf55b589f6409d1beb30413fdb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ab4dcc52ca25d7e110a29405b8ab7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d7d8cb0cc21640c3a1a70aa7c3c20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be3bd86aab2fdd88e9821b102a0069248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f6034a3e5beb819e13791938a903b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0addd80ddf7f9ee6ba3557f9e006b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd313193aeac2c12e2039e8d283eb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd6f037c07eca694cc82bb0a3ba4b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3636abecde12ccda6cd62267167299253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f891c79815d40bf0bbf4609c43891ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48895737d33e988e92ed56bfe59675255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050a5928cfcc9959da35aad490f2417256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacd41387120421f036a93d3b5ca309257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14f3128c768f45922c65a0d6205742258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3454669fb82c345fd995dee8d671e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824ba5d936741b48dd8c0f5a78fd14a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636fb36c59bd89ad2fd009185f4a92a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e37a67372cbb26714eef131479d153262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219869d4f0a28f5f0a954ccc2e705d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43bc96c5e86c1af82345076addb8f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfabcee56191ba876cf341252cef777265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962ff5e2698a45ab43edc0194a34d58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ebddbadc7979ad3ebfb286e36ddc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec06c2096be98bcdf568d53dc8a5ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52362e5fb7d5350f60935ae20a14aac9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dad2c7b3fe6526d5c798db42423ad7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea4b6d211fb65c3101643868203b92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2b702fa2df7faf8a2a8e4e9b3f802272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c63d4ea9de755173be77d8c7a0487273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ef424e0d5a701e24e16c9552aa448274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd93b754b7c882de611e84a97d6f4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88408fe021e49e3ffe29c286d75621c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef77328cf9fcc162ad1d61bf32af16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c5adeac977d2729b60e150406233b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808b2194e3e1de2b3f7ce6cb6e8610b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dd6fbc3f7f39f8e16c3f4537f443d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ba2c961aed334f49571a4222556f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fada257e16935db937ff81f9802c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25131c77df76c909b4fc407524e755c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9e71d70aa3e2397c19d9d72b9171f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04fc1fa1893f89a6b28c894baa020f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26f8aaa709b28f4125b8ea8e908337286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e0eda9ed5b9157582fa885fe2f9d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fbc5baa829d9134287c66f7699116288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7176dc8d4559a3f70dc77af7c72593f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0b128ae01354ba682d0a61b09bd16290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3b5f0eaf7d5e3687ce5da5a6fe47b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa5a26d78bb6a4fc8ccf0ba1fdd18f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec3aeb954d3618ffea0eaa1d6850e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82e1710da70bb7c116990fc94c4458294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7ccc1c14c02c2aee9014534613e8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c23aa908cac98cdffb4b934637037d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6803d8517b95f595947bb78dbe16181297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf576b13ddf2ef61a0413650493862298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033317721414a6eff34041284e6ef91c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5c4a89f8330833688af5b95509387300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f8d49c415fda194cce92f9a8db147301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c2870971638bc0cd36e9d1c6c9e37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a760318c0d317895f3678f5b1856e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f5c17579563dae6833640e5e8d351304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677ace7171f5e7ae0d61438d4137810305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7172039181f10dc02a0f510153ef5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ab03069ef2a093e0fdadf2dc2a25e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08406af0abc948d193f210969adc0fe2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4010ca72ab1fe305df8e97935470ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f2788c2b4b2338c0b4f6307a2dcb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffcadabdbe9417e8c0f3e0e760a9d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11878eed9ecf811ba097d17e28efd6a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c762e9f0fd15ac9c224c7dc7639574313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea1e44c1ceb4086c94b0f51c2ce9cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59421010ec84a91e569f60a0ff75a8e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23981b87b4395f243ce069c478978ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892793edbc738cb49116288c39ff9a5e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595017e11a57e154f2ef042fc7bf33d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6647bdd67ac6847fcd07d8b3b9870319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62df7f7e290011bafb12b25077323f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24061d145555bcafadab59d745337f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f829eb6c89fc8e28641ad83c845fe1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146988d665301044bf53492010fe3995323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68438a47fdf9375b384e2403701cf5fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71751862333975d5bb928d7aa21a26d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cfe376ad4511cf2c826013640dab6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93faa9d4ca4577a6bc31c971f25dc2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c275b6bbb287e36a896a41605faff5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25e7747c27bbc58962b47c485436df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385444983fc5e2f99ea7a099f0a936b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b005e4823fda41af7307098e04e6c07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55cdd73b6a17a6d1bdafa2ebb5ae94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc079ec51bbd8dcfa3583c78eb264cbe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae2ebc5ecea7357d81db520d6fe20a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e57e0156105f58d3bc206517eb44e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83d27d96ed364d3e87dba644348979336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23885593baee788978049d9c3e7dfafd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0b602be5a07ecc7ae3440ca7b2fc2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1c1b82bc0c57352979543c2dc0dc9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968907818a8c8810f7234bdbdb02b4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e37d26f0510587a8d93f963e6d2086341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd29edf03a01aba8755ce1e4df58ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0aa4a9b3937f3dd59f2b3b90bf0cac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a44085b2805ed6be9df57454173ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6731753dc15119fe539a34a7cd2ea26345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3623fbf990dbfdf2463cbdea242b590346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750634b27188a5887a195cff4db3c00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd96f0487e22a929b57bb2efc5ffb26348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026c6aafbda03f677419b46f76373c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6cbd2518e1a218a8ae87213f9c642350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404765e0cfe84d1329bdd894030da1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6a53d4dd8ef851b14f4c7579741c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2583167e683022508b1d3d96fb6ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0be91c218d6c22fd7ec653aad50094354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1c302035a025a0871b22bf3765417355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae19a5c3223a59acb08974a3618d917356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4910eee4bc55b13563094ddacef6d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3306962ea3e16959cdeb894145a63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5710fb34efcb251ecb0274d3724324359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af889929781f51ed14bf5e459072542360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2a32cd3823f4df1af04339cec166b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ac3a8e66429e724290e9780d5ddca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d9c444bba9ec0ce5f2f9e54757a0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722c5cb7853bca29f5a21aa2b4afc18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90485e5a71137c8306b83cd850c28b38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07476e02c3fa32fc9d29b49d40e0ec0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4597bc18640fdf08315ba6952c705367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508ac5e25de7835a212db677ac8a479368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d658f536d8b592591f5223543bba3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f66878dde3ca12b45ea67d5785529370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dec2892d792f256960e4a927b967af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9180c9059f7ac86f355cb695308515372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74650a05e5aa39f37b22e8ebe6658b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9d7089dd4e6e25b62e8b14f68faef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597afde464619341d33e1a65232d49b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd563e9109d984170644f1bb0e5ccb91376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ad2465b0478b80849a51c9b270446377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5aef2e2bd5131862501064f832ad06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e018005bc8bda1716982c116b45b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33023f8daa383cd6d5e55a3b10f3b53f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c16326986d072893fa8649e5280718381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a049f2ab6c1c1e5339f018f2c9c756382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af623deeb19d4100dde5cfbb8b088f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c4e9abb9911760f3ec0b4beb2b79b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea0ba25df24d51b95a44bb0c369e7d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9261f05c9793b3fa3e4f7262bd605a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37ed42520b9f711205a2e3c0d0d905387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b693e2ab33f925886dabcf0e1ed112b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a0dd1a9ab0296331d8fa4a0d866b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd05ade64595e683cbe59f3cdf8f1b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912caf26dddf1c8961c6f4e0a0c6dcf1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59555d6054f69dc8bdb7ce6480e3bd80392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf96b5d0ba2e07ea95b4b5718c53bea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a9567f029c0f45dc2721ce69084b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea595616fcc43e01e120f5a4dd4caa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd303a216dd1f30d8851e8d58f447e9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e26a646a4ddf0050d638f0e9f3fc9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcfeda0aa27d7e45c748aa7ee209f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cd06aabe406b5d631c0e7a779bf69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddff2eaed924dd87b7ecd8a69144f4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a204c34a11826efbc4afc1055377a79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa10133db6ab346c12368ebefbcb3c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09133ceeb1315e42cdcee747b7c86dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6341b971939ebc1deeefbb3c2e4a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf51bd1c77212ec8ff71821c0434cca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692626b1609e3b1307105453c69aad8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64014761bc2b482dacdf1a6c9e3281407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78494b5fa69829cdb0fb7ddacc37f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644db5e1cb22685f8360c48abb7c5eb1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc3a61bc6b01808538a44f9e8ff184410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07def7484b100a96fa0cd59ff6ba3f63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2526e019728082cb423fb1cb8d50f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1a8c8b3a4aa93160a09630f561112413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b53e8c893f7958eaa846ee1a5f1b29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ed429a37a4babf0a04aa5b9b87f9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c57464255effc787d49ddc20880825416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2e1b297ff2feb82a7578bbae3e314417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3661028eece790d05cd30ae3f5dfd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0086be850a5484f6aeb0d25afbdc8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069df9f1237b27cc49b3e140e05f021420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b7c651599a67dbb6dbb683e15d6db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1da2d3489eeab01ff34aca1f43783422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191ea3f0bea40ab200c00a6f93bab54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21242e62a68ea0e40a42dd2095aa29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe901509011c41a2465d11696647414425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8283b779c7f1d8a7a3c7aee35703e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20611fea0ab6c8ac827a4b88287f1372427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af876eb1db4a88eca505a1a75641c050428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80429d921b3613e5c43dae43ec4ab2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90799e33087f8727f330d30d4620fc3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fa4a41c2b714168ea3d792aa07470431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780e8fc0f9e5c6579ace73b97dc7d8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656507cf027bf05284e909b6c0bd13a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c50b934db9ab6d8f0bcfc398a52a87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44030e537007fc0b124779957183fee6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d02d4a67cf3a1479a137746624b6d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5cd28a350504d9993bfd898f0ab29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a39569b3af76aff137eda3fa9b629438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02825b2e3ff6873ccfda0c4de8ff095b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0f33a693f031a515e66ecde818261440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493dc61b41bc88caa416cba95f0e0c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47506bd47f4f915def202dbbdb3aa17e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a600ebe4ae977666e0e0d82e52f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352b7c36fdc4ce55f01b580288b4635444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10439612962beeac682f24d2a0a3c2d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e64575a874aa7ea6340f83dbdb5bdd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536817f57e7396873398d357e0d55dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f1e89e80448fbf117df6615566375448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467522666d2266bf37bc09f82527b1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ef73075a16341c0cf312bd9adb29c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739618e4c3665554ae66c6695732d4e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2ed366b6676f43e73b1f0c920de8e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23d425dd9b1233ac642a787c819bb3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d2905620076f26288f8e562a07a9e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dda9ed010605cda65b621b0fc80cb8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b0930e5cdec8e34b5cc49a99a6112456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514184b48fd13de09f0085b3823faebd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404c27be31c7b0c3e20fe39f37b7a58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8867152a208e9eda8ca7b5c7c70e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9120419d175c83ad2472e368bd8757460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6383320a8ebcf9ab51e06a84764b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582c2a8e01129fda291f6c51792b216462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53dc6d92c016a0ca5bce5436b26c36463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9746d20238cdf76b4480d7bf09fa0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddc19afea106632d350d61de37749c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989fb3d5a93a1203e9ee43bc846328e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999ec0da69c2d108bdc375fbae43560467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92324ecea55915d634915a0829337cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a63c27c97ba0b301ffa0895e8b293469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf88e9608e8a022e889bdb12e18a978470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9963ac02b687904f952311684d364471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992476138419ab864f3429671f2c09c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8590e6d0ed15b528e4be013c0d652473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0f858e6cd26e7407f52338f89c62c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c15aed4b21ceba190860ab22b858e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca3622c0d72e1c32f82681724d645e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abc35d1108b93a55e5bc899c59ec6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17632ac59f219a40a12ba8ce87905ccd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11122f474163619c97b5861fea601d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8fe0654f922572c45ee1a9ecd75e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097529970362bec61c8f7f2d68afc103481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd047198c52bdb1dde074ddd082d7b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b752e333bbabe227387a1663afb096483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00bb54532f0070545d52fb56087596484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9cf71dfde778cfd8e835cb6481f7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1b6778342e5f45a19372450736b08486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a4aeb64ea76ad61395f95cbe1de71487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ad2ec3fb91cbee473980b7f118027488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19186bb83bf39c625a7395e7ac1b11cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e137a1d354e27aa90f3d585ba9ebdc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186a3ae9acbf50d6ffb79cccc398138491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b798503dddd489e884b44dc43f4ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6bfd7421c4ac7f0eb9cab8ff9bf1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defced6f1319e75dddb64ad8447110d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f28c8dba2c3e46946c753699de224495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068b2e8eea116967ee888f512cab719496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d68d9c33444e583eb554895cdbe571497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecf77134fab95c85429912fe666b09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e109618436003335ded6e77bd5c2a07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559097bbf628a8a2d013661cd1706215500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8845fe3108709a21de96252523399501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e7747db520156097fa1304a3fbfde502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0c0076c8e3a021211e06473acc867503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a79b55727ebe757837345bcf55043504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15753c5181edbc0f8c4405d3eae846b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33ff04b51ddead1ca55c61cc22ef8e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be93790ebbe28f2646d66c09152541c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1db673a25a139810fc0dfb9c15273508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45704296b75fff833e374ea42cd58dde509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c120aaa26dc9983fdcedb44706d15510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387d774f223568fb7b2944bd7f8c24a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b70863e1bdc793b44716cce319bb3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dd3a546e88f15aab63edf0b44b420513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46a9337bf152e0943cbeafde3fb609514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb450788f5dcbe31130b6398ddb7ed6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c32acea9b51cfd493fc3d9301c3457516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d193f7c1f1e526717f04b86a9905f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f745c1ea2e1b3ff8fe1cbda5843493518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b305a4917a9d28678ceab87d4e6028519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed7ee677b12c9cae56ccece159c8c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89195939d972a1488135f6bdc617f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2c3fe97c5868bfacab8fb62b7e31a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8e68000b22727d34e3bd8116ecff6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47902c342c0f64bf77dec0213133a6e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d9ab593c4926f8e15742205bb9698525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7dd4332d07fea4bbc0e1960b1dd6a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2238ea6a3c773660af001da55cec2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4332d58e0c26fd037f391e2ea5562528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b730c5a777c4cc7254898ae66218a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab8e84ef4cc0cdc6b09dec354f6917530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b83d583e8bf12173a41c077cd4d4c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659cbf1450d70d441a3efc7a9e1864a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcb084f387b14737d91549f6ea7f1f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fe3453f8070e313722eec54d64c2f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dcbaa55439858c33b550700962b6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a2d4eeb15c64803b17f20f95a3370536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10cd8e72b5d2553aaadb95e4923745537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc50e53f4949b01fdf066d0efbd9a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab59ee2b821e11ad68963db5df8012f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81693400054fb09172db890608ba0108540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dac8d6ddc1ec185e7cf47414b343ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6eda007ffaea210385055cfc7ecba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1e23a161637748727b6f85f2269ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903defd02049dd75375c55e33d6ab8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db855ebb9f0d7ffc2fee76ded97b535545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bdcf22e43d2bbd0fcb5111e38eb21546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a1bf02a43f1b6b0d221ff71f7adab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bd3f5929d6591819df95bb1fc8acd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745918d6e566e980cd6f313ff2983c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e466606aff37ec2a321146130426737550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c28301ebaf58557e535177f7637b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584590bdab1e70969041f06ebdad5c07552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc2d77dfa43362a66336f15b10637c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e946b7ff5109a68c639bbbebada3c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42296975365e23fb86ecde05b90a8607555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863aab5832ffc083fe0cb4d44ed1cac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43989f7f907ace37a99ecff228ad17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3719a179453973e7317adb2b3c6685558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34173c4e38f23f2fbab1d24082e9fa0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2882d60679737bd61de52cea7ae37c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58a6594b32e6959d449d4e4960f3ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef35e77d76d69053b752b3913190b3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d34ac3e1fc298214f719150f5197a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b827cadf1f1bd88ae45690ba9f093564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244253ee9f93469e225ce1b58141f63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a88710d581b90e0d0b8469ab29d91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba7e47fd4d17ec1a0ba868915c96a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bac0c5b112157f9e6947a810afecd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930f68723b237eeb93ba291fb81edeb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bda3388805e9ad154cca65766b342570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c7b1da09ad3aa36ce3ade0de1e473571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebda2cd194b4efab0fb14cd4b0d3dc5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a87f0ec10ceb3956a6f8ad8f4944a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72521669877d670702e3818b5bf912574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c962171669cf32a3e06c2195f4bb69575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753f50816105ff518ba4ad91bc326d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a9c6eb72d6e3f69efe29c05526abd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4baf2c1f88c9993dbc10b96340cfe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a46079a771c34b9d77efc49435839b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed877a7ad5018732c6a0b2673c1d90d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc09ede92fd7b57c2ae808e607f93c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdc7f4a2b6444851d9e4df388a4097582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f677bc34dc2e0e2be611f5302f7c3c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecafc3b2efdeea0198a8d7baae093eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe7eb75f2a52b3dbb1ae107e248a63585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2674ee503aa569b487b4f8cb72ddb9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0119d1ee8645bcbc4a63b6fa630d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51484427b8c2c43c9c2061be41126acd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ba644aa179a19369fc4b9bdfbc927589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef691b4d1751b265abfed01b61fa00a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b499f4156cc8625bc9bb4081b8dd80e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68997f66fd4f207a26d6db00fa283c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10e805759e3599bfced6019c549c78593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814892a6d5d9b505085ec7bc4f50d877594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3b8968686cba5e7a186cf1ffd9861595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009fb9279c1c6c3f1f9d02437a9c83d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542be10eec4b4e2ee495d6676c17ac04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf365304add0415f12a7724fe794e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a27ad8afb5dd13c2d909893307abe3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f0b1fbc523d3502a8a9d9c6e96cf4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609d6e99dc3066073e8dde86ef946f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c2896b14e1259d0f488d757024406602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07756b6b66e09da339cf67b6a01aa71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc96093d6da5ab563b38f6a942f8da9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537398932be3ebd51553a7633b40b87d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cee02fd4eefaa9f5125779e567e968606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dc2ee6cc021c696c11d8741dd283c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac065787e05867a1d0736726601d0d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f1323f6c66bccb0bf4f6dbc105aa6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856c6f3a5389568d3efb69fd92e3dd6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957a09b5e0384f24b24bbb4ba0c244f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2966489e596b10ff44410a0fa4c9353612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4aa759b94fa6e384ba9c56c43d079613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5aeb43458d7e0e208c77e2716d8ec7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115da37edf286eea2f7d71d3966cb91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7811d667ef6ed7272692066856ee3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f304304740749da1542cad90323742e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d13593941bd2fa619681a94c8f3166618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8e6a0c871372b10139df90d0fe65a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc7e6ea0f971fd87deb7af2c683c18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce454fefd4b1fc87b5b5be48ac1f4f6f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43011b766a64437b555f1adacbccb3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae1ec89b777a2b1de543b6b40422f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c30c566ad70cdc915e7c0e66cb50bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13640f835b8fb3b1b007b29d6abac826625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42417b71143317756a609359198cbe49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c471110332ce0dcb0b4b1c8d5e8103e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b587a2a02e90d1a4c3ca6c724b8860628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59883408c4ce978888b304144a0371c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5b953ada54fc5357c0304fbbf19e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d2c743524201ba54d61934fcbbeaa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df61c6e081ed29a6fef2abc6461d70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2c0ea47da92fa5f9536467b2bedbb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc965f7751ec72d49b9f5917cd703d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9637dbb18faa468d60c222c50e0873c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede99d50ac4cd5e4e00057df52b00bf6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730658d976b882ce88318b95fe12af4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b95fd1f918d5c882f41022666bece638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fba37c2bb9b636f191434f9d5dbcbf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4123cc66be382ee1c6c8daff2a6d714640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539b0b63200b696cfece22573d7b58b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4a400f48c660af2dcfd1c0f0d4505642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f7b40f587c2f5012059ca8fb64fdf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65b271d0fb04de39170d0575510855644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bae93d0af53aeecfd7f2dd60805ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5532ec2f03bb1c2d5cf0d8a1e89c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddab02624a890679a8bb77fc458e52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ea5bcbd46ba91dfba6265216e3e3a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b70daa490b5cfde932fd1162a59a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bf24a198fffa072a92b4494a2a714650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20e8df764329716c58dcfdcb713442651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a822a58053cee0a985b4fbadef48f88652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff36a452d802e999d79af8747ecc0a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009c70076906713578ed640e7968761654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f9994aec5af08e5fb83de0b77bc17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931fadd713d696b0e6d9660410065b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4fc835197c39dd369474a826368e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db2084ddeb717ab3f99f82b4268c35658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c752b8ede63f3f04be017364c8e60a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e31e9b048eba3157138fcd2ad0c9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5c8868c84aa0ebcf699505399db07661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272bd19de29674c67544ecace8480cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1eca0087baaf5e99195d930005406663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81373c73c6e55ee904b6f7dbd6ce11be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a3a5fd0eb09110318ab8c09d42190665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766bf6af29c33ea10e3c7cb3b2e1999666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a754255f18523d75cc94906d48e0155667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2c92207c47851ef130eab8c605705668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2941cbedf8bc64d5e0f42b0bb2d29669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644942619db6ad00b0aab9e650c3ab93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64b8a4a05348bf4434217ddbf2a289671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7bb01c0b4d1205931528b01389c00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f484a65c5b4277b685cfbe665901f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea339c41519c4f7c992e671be79759674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ac7b8be3f23a5fbafc6acdb2443ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cfebcaf022ab618ee55855cdeec45676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7dba897df8b3bdb0551841dcec859677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08993c16dff4b650f760ea2980cc19d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23d40bf4536abda099d49ea9727cd8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6485d27d005b334423cccebc41e544680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ad8c5300db6dd0f0d52902d60731e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dd0081f5d1fcfcd820fc87a9fce47682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ecc02f4054ad147a510636975ba9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19c961d5a166578ce9d9e9c606db0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535e919da65a98e90ca0a6d17821fb8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66486dfc3d328317791d0b7d8e8df9a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40450b3af3813289c467eb99284b988687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455ecceebbff0681022491073e6de36688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465ef01b3417089163d79368bcdf1ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e538c87e926973026e340a677ecf8b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c395aa9b85b512157d12e8c938222691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf043a2f14f0f2655db60405fd01518692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171fd90246c7a242be2a9f0260ac5d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f1bcc95fdabe267a842aed2ad1cc2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebc7daa208cd46582b976fb984fc8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31bf7665617be7ba3b2e1cb272d944696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ecd55f81dc9b051d8008244d16be4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc75927e0cd906f68d51143df1a242698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37da8e20b074c694db3ef5de21a32a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b52cda475af603087374ad407d694a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682af9505d3bc9229bc42c6334a21473701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136980ab5bc46d5a64c927f0d5cf0c79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da083d09e1f14120a06ae3b53b129c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc102f5f1f0435d810e0e56c2d6b53c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d9e85a437916167821adcfa116b28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e142d1cfb98508fb2d6d02425c8827706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a0e1bdc1f2a0c0f3c04930a0dda34707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a1c82c1deef07768f78cc637bba50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d61a85cc0074129abc87b6929e82f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c9ce30ca7eda60464616d8c4fb258710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aeaa3aa46e2898614360501b5d279711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464d8009d41f442cddb43bc89e144ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097bd131dc5bec271c527a785614b3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187176b03faea5f10dcdf021a00d549d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40201b76b133b9a5f21bad65fb91315715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f228b4ae84c6deefc92e4bfb731fc17716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f198b8908af9eab0f1440c4e754b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62100c77a4ff72453f12f7b9ce9c84a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec0c3167adb02379285989a973455c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe13f62c97527bb44463b3dc1f8bb9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bc72c911daa4522787001a4c5c58d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a427785956c7591fead9b7a023c06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa402f2c0061bce19dbedec1b5705d3f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706a8de0c470b223210dfd0c10c3efa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a47e591482c8281aea6b0c8dfd7cb1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e11707d45bcd1725257ad28d520e12726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6bc70ab49a90c32043b344f6c13b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560566524561b06cca3b324c0b6d87e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cf1168c56429479dbdb499854f4be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946adb9f18f3b0311f54706e3384d72730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564bd4465c8acf7e9fbfa2c813f9505731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b514c095d70d335dee459a3b3849be4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65082661f8760b624195da0e19d292f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff2df20291983dabfc825807fbea0e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3585e766fa67ea1c2ed9be6306dc5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8bae5268281a7e85f71a0def71d8e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d89414eddf6e5f276f02cda154033b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c9a49b27e12ebf8994cd0a551d76c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac07a61b20b465a77213efc5212957739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c0b86382c643f524c66c35621843f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6950d495ab92321250d9160ca4e5b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2f30f2a5a933f9867d608e4de86c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259ac8bc7dedea6251cc4f95a746fb3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb47b7e32166c355c3fa69c31eb4b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14cb573dd80c0205b9b6a00132ad43745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba731fb45f33212905d70ae0642619746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02d6c63ca9a959a46f480deb21b6b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c575eadf9b3c7757c0bfba2d6fdc7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383591f345cc068a1d3b9d55d6c1bd0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c19171ea46b925b404ea1af2269c4c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219db9c98a36901d1a199011ab2cf4a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a961716dce4436e422430a895484991752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647da42b5ea066949606bc72ad22658e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2b98c16b7c9773eb4d4cff81e3b57754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ee45cb216c04c5e0da83eec8d2588755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f83c7078710409f2dcef0db3e43df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58e9b030a9152372714835942e7260757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e084869b2d649c981bf5c9c846b84cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a99eb20419029c82a529d0092eb9f9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7468292b08d3d68fb1fb8d45501821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38e033144e5723928ee1f66383a8c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958ae581442776363dde0ab4f7415983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72856d5949135e0589fae0644fbe3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383364f2d279bbfd2d2bb99a41a47a955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58378afe97b4fa8ccb809a0051a553d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0941deecaf51ba15daad85c3443787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d64b545bb7e971b06f9ad02ec22a668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68509f86b698fb807566101b1358109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340416edf674166005fd447c87180f5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6ba9cb1e8d47e010bfc4bb26e445511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c062f22073098a300b55736612a57b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f7348242d1b55a2794bc67b0e869913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e53d8108dc0d093e55ed8d882fce614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a482ee55d790685121eee215306d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78884e1e2b7d2a275c0fd3c8ae2c0f0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707615e39237add4698af3e80ce129017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a008d2451a109eb814b5d65563c16518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586c2c2562aaefed49d937a9456079d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86799cbd44268321e949fb998e98ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3987638a1add7286c49c128609db121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17a96e2a7f823a17ff2477dd15dd3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181eae60175af566a70b867749eec5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666d703e7d31a82326bd4dafb56ed4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad808627c6968b59bd0cbda4a45777cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444e6da4569705f945f126d05b2c0c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b5185896c774b109f3fe29267822527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66441c5d2a3298d9f7b242aed44fc88728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28037659b31a962086de662f01da180129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afb018ba33be56c38a4306c7a1d62830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e05278b4e57f5d65ef9fe2e92bc8d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a88b561a2470dcca4889e7ea5fe1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f1cbdb30dcbff127a998081609c3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a162e03da457c6b17a7cfc452a4a0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f54187337641abdcd695e429bc875935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af09654056d76564ce177f1649a57b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc002967dde8a9fc5af8083046444dac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a809120fb3cfba347e5e55a5ef1bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489007f69267d6cd4e703f61c79e800839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2c9ba61e53f5783f39e05ea8df81340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e978b7db66ea836ab630fea33a989c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0281d1d81d5f6e3dc7c990176eabd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046723cc861ea1741298b6c00870ce443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f112ea4c381663c6c4a962b1ba76dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faed961ee51b094de90599ff19f5d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636aefb021a02210ed4475fa49a55c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b260f618a5def7366fba919b6b1e47847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3f872f8a5567cba2423a62e2927ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644079a1c8c4f4d97af96d7970ea736949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e6ccde4445a583071850df793904b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d81c12f555022157281367e564cb451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae543a8b0822ecb1200a522e036a1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd74acaff78db4d1bbeae411c5b95b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f323cf32d3ed6c0314dbf3fd9bb5cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dc9b0a29058326729196d5e1b87b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143b29d3b5afa04e2a9b697894b522b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092f3a708d840edbec79ccfacd6180f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe4e2e5bdfa11f2cf7d924729d653058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec6b7af58d902c68d16c3bc08a2dde59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813861bc056646a25e9aee2b470fd6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5c27ccc88f80ebb2d3707e1167d1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bae4328a1c948c694c0ab551b590462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa716710c52ed9ed1853088e136957663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1ce09e651390e8398ad1ee9f1ca1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff1747bfbaacb2a77dad7c47537bc765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8520184777d2b8f2ab2adde45b533b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a6f4878ba2830cb304f3212d2fb5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb662220d11431276768b14ef1a1b1ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d282e38d6efe97360763dbe04d05769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27918233abe1df6b48bdd93ff705ac3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d896b50aa0bb9231f6408987658cc6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d5bb3b731c55df64b3892bafe818772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f94631ef7ddcadb6e295a39e11ae073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a129640911abb5078d9c3781e1bc3f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfe8781c4f5cb7f51037d67c228e6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf601c8873d8c4a8f8646384365d166076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67ff9e13b50d7cb5c52348fb9bd50077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca2e69d8dd28c5098bf1dedd9a53d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37443ef71995e918c4fda8da3f16cbe879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22a74578a3dc76446b7fa700c7c50180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2fd5c848d6183b78fff363cec877081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390688633de3dba3e5eb64838e661c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189e36a14e3000983e5063c38944fc783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e7462ab2988957c51ccc93a038fde84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac654f1befd742eb0022680a0734aa685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d15b101ff78c17a53945746f576f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcea2e75bd1b42a66b82b9e6605736987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9073bdff8fd07c77dd6f151c720a1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074399e5bb872cd9ccfb81b61b64c0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3039562df139ff0c064bc4418a9db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d6a739391ee81f476a4b95093cdec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f124c331d89dac12eb00396b9b04f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993da67a265e2bc519ce821c026a3a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f7485c17a4303a7152df98391c2cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e3c763df80b10c35c2ea6ec4b1aad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b31a95d79aec97af8d58bdb61be01296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71a6928cd9662df80299fe38e6085e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8e5e8636ca17ccae1e430738b2e1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546b4a97775b46c6c85a74b6d3ab2ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8da8189d4817e03899136bcfcb689a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a01ea3bd9cd4ebb02d559ff96a9a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d3555d49f71dbd8e7c6707892bcc0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdca2472a78cd852cdc3b88e3300db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d5608b35c3c3da815324d6cd3510f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317ae4d31937cf4b3ae89a097918446105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b757174beaedbb7ffa03e09edf62a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affb591fdd7bca3910e2cbe275bb4dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9b88cb57c9c58dd938d3eac342454108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6dffebd575c2c953861441d2f7368109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623450cf381d5f5ed6835055991bce6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a659ab615720eafce8c0603865e175111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e0df3402ae4dee227907962e1336b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6b44c07422c47dc3f00bfe336399c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089e5e969e9a3ea183825d681755c3f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b70616aba862ce6cdac55c136058f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064bbced626d68fa431d7d2a59e8479116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f365b8ac5e957908a9a911d0d69be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be328250dbebff88e725446cb94d50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67994f2829eddc8b12b57764925907119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50988fa4104dfaa3e87b8afeba346127120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d14a6df01fa4eb96d44f98d6bdf62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab654641bf17ec852d8bfc0096c57301122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4fb32941dd81996ca4970765dacfa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e17cd636da9f91f9d34174744278b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ff08bc70af43f66237b3dd6cb6ec9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b323f6d1cf463301c801abc2fac9909126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad58ee049e154e593b0dce0a3f37590127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a05e7c60848107b4eb7e898e4200c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51798d2f6626b84d7210d3032fffe5c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b19f89e6cb1104511d60bd52832b6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e0c69de6cf49355737a8e476367be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4caf04a22a10d5bb8eca784ed43fdb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb769bb15913b71486ac81682194c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa2e93d7a57712c867665de69f6c9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaeee787e74727630082201f09417a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873db2a86c38d7596848050920d55629136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d374bdd1cc12faaef0473c1d6daf0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ffe3f221deeaff40468cc0e6b2a73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ecbfe5828c7fab0d6db4fb3bbe8ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a686f465d17cabe4340d436f06e7d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01f18ab45de264c09b0eb2ec76ef35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60d2aea4ed80c30aca19b86a7efc61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d015f88954facf68c0109c9870b328143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010414d43b16fc0c6da2f4558cd88c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b1453e574fd10d3515aa870894196145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31a88989df0820fdc2f1c7ca9b36d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d840dcd1f6b49c21ef4f3fc5b05542147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a8eb9184f9b397dd44dd6df936f0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b8ed18ceec677c419e6efa2411e19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e56b8f0b78defe90c6419099f54e63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d13f538f16cd72e8a8e732f744ca26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e021150a0f5414af53b9007b32e09a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220ade5269579ff49c4fad8967072ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511a182f10e057ec4bf8dc107ee116b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874310a9e41d2f72fff23bb6136d83a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c997271b6d2e67ea8fa8e9bfdddf8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5f07faeb01ccd6f45652e0d7e2e1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b41a2fb22440da75745b0eececf0be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eef92d1b2a81a5810616c24ddf926b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95665c0914e3247a4a60235de92a6467160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32adea1ffbcbd7e650d185e3cda309161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054b2b455c7f2a8ebbd55df906861af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe9c239bc446b8307fd3c468fc5ada163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66794072ff15b9d8224b52c7e88ec1f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead5e68e508b6ec9e87779972e21238165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73807f558b2dc5ce7706898c8caea9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665d50e1bbe605f11db5829d3b39488167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a9406fb1b8832b389f54a3df938c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cf97cb55f561ecbe69cc81875baeb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8f876554253640baa9d97ec658703170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441716ca166902a73e0bb4702ca03bb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d3628054047be2bcb8040238253f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7def60e0a875a00468af7bf73e3f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8185e0c3d70c8076a454a40b01ffd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e551270e37c9644c46ceed3841f82b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a27f75809ce676409bb474a22040a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58918080b9d00cf5569577534ef2a1a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bf9315bd5ff00e5a1b083b990af66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13953cc5b8f90b94137342d866a9054a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87f61e67d3470b0c3809e2d30f4bea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66969eb88e8f878e576e6ec12a6b7bcd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6635bbf8a8d0018959918fb3a5e1f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce058c6b484bf3b134e8e6065942f3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c3a39ae57c7aa833de641946585b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd470e58919f12c656779a3d22fd538e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759e153fee06c9d1b6cb3f487a92c40186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197564e3c167601c5fea78cb934438a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48977636a4d67315cdda5cbcda243c8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2e68d3e29ca43b09f00a0d0791507189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cb677a2ea0590ccaccadde682e14a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278873fe51bc3778cba55e9b438b68b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abae8b1a8927793cd0758389bf7423192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af19cba737e30ae840a0946f5e702f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b574a0d35343be37f282beab0b500194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed85e1363b150ff286aeb10d9b0a54e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267bd3dcf68a26eb7b67184df6c0f18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c98d0c821852d0ef23f3aed7c07f40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55161383e0cf19a5703a72c79f46f40c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d103ce2931fe85f0827e29f9414185199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26cb0bf1a4215f1a0aa2270c90e9e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e851f9e1cff93d432e3d76cef3fd8bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766ee9844da64ce93f0232a9cc46e6c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e84be387d3e0d7892799f9fcc3c26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdf856c8c6b1a10948ff5367a81097204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf9e6b3cbc7f7ef6cc5f91edc0397b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb349a43af106e78b1bc23860d1951e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90ff617a1abffbd85f8bbbdc4bd356207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbedc1a71bcc4abb9f94945b073f503208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1315e82f429bac437c10fd2068c4ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9ce1ff73e8d1af4ba26a2cf5a4391210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da7ce715c99e5e17bfecb7b26548ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb34f020b513ae64f1588f5550b20e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad67dc84288c4f5484cb74c63c7774213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a317f6ef70ffd82c6425980a1646b87214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3d0c1ff5dc500e92d62e5be9788e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903743ee7c200eeacfc80860494b384b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283526ea66a3afbf37ba95577df1497217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914c8a0b8b842509fcd6f43d6392076218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387f8a9c3df8463e4774e0dd0f5fd87219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946bb61c966f825022b4d91ca672a03220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c038377585101216236b7bfd48d784221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcec4da6c83258bb8ec4438a830f9d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6790524870f96a2117182fe4d8d909223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c2a694f5d125a431f61da1f26f457224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d5541a8aeb079f85f6f41eac43d12225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529df0571aa0ceaaa98ea1eed1f276b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4f377aacdea8b1fb257483fbcec62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2195177af5775d5dba67a7099e6596228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76cd1d51fc8298aa057f2d80e8de1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68494dc22d18b1b6b38042256592062230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22875ca3051ea80bf45b162d30675508231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee291f4ccd0a06003635a02ac2b8b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7dd9b43fa309e4aea1a82aea56de1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8ce9cdbefa888553f9012fd6a2438234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb87a324866e3f60e54ab6f69213e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c1e5f505d1e1bcb97d3e79ffdf705236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193429efca5c3094743310599c20f9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184b666e6a6ef7ec4384bc85124ed6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984a9dc88108761e4e29f0f49c19929239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7317774c9c4b6058d44c9f7e8e620240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638604f1323c6397066fd4edb68f866241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b85ab97414d4b9b302011ed51477a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad2294f1671eaac8f9b12f4a300190243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef684ae20662766c2903af39401502c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c545d04921a01e4c16e7440d03341b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3c598baec993ca988a157aea80cf7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbaf0f5710c2c9fb09cc02cb719172247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6f0728f18a68b9f10ae30b1d98b2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e8fbdabe408ad97aeea216b2915a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ac68e20fac2ac0c2cd8fe006b0e88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaa52f2dc6d6ece0139b6f974c86ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbbf65ce442926a388e01409dfb42d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4a0e1f6c5b93fcbcc0339ca4fc210253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f724bd6c4779585336a1fba715c263254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f709e25b85d13f1ac0a137860516e8e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f035a41351b36a0b255c9eefd7b70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2927e04fcb5b9abc8d76f0039269b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9914e898973c5012f6ea87761e64f20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0f7e5341123e30476b4f45ed617e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaee537ca1781c97e27014fbe8d8bd0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa06b1e37d32e5dcce40ab7d1f2054261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5631c5ff3f19c01f3ee071bbe38ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da3469b63c6594874a03194e8a6e60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b79d449d117ee2d23b93c2031296eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680cc3790c1d130b0fd617bb9702fc2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442638f7721fe34af7947d2f0b584bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50b28c25fd2fd6f01a0c8a8c9fb528267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41678743a86324a5965391c0cbfc0fa7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978598686237d2af71f9f6674d5a5947269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916533427e61a2c4c72695c5e90ee66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f189ea73624fe5c465a2d226d231f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca39ac417a8062857c0b364e71fd64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde887e1a8247519e60967f418c304eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1380a0e7f6d77e74c6d8247a4fbaf2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3674f3b9e22ad244d3f6bdb6898c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec744f8a198a649faf8fe457c1a6339276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09c8b65523af7f9c203a17b8cff799277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96af4f97c69da6d6752440a6d1c7495278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d23ad5f9bfe011ddb753820fe0070279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fd839b5c382e1eb420b9f5094e0ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dfd3712d12b04d6bafb72e20cea57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d8f63ef8c7611a4ec58aba4e6847f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0f604ab900a145cf776e8ea43ef70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c6d611cc3b8c96dd33550dc6ce84e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e61fdf09c74986df077aaca2d1e66285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09daeb6c6cd02db04a8727c6af686af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22819885bb2314ebc15c1a721a4b6b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac3a4f30ebada3e18830848c673f3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbcac4f51ee4770fa9b4224f03919f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e70c8b8d66037f5d740775f38fcddc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de78d610bbe950b7996bc1f5cbec72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024778110473c9e2f914374c9fbe5dc5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac78276b2cc76ffba724399fe8ecdd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ec2a95a2c601ee8976f38f18ca317294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38f4c738232d2ac4b04112da65f8ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6550a6bf557cfa0c6202bec78c775296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9be4736dbe379fc4b03ac06e563750297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906fb351564a76bb38d6d83220d409a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37ed5a65912a6a8c20ee672986ada4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a5d8f9c7d015abed6ebd234e4b8fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b510202a1dd197ce536b64281c2d8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c1fa30269b0296e4cccc40a80f29a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf365d192ec73dcbdca476c0d1877a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845e251c5384f784fb59a8f0239c2c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02d70a4330cd428e5c8c1471d4d271305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19f52773bace24c2d10d7fdd9e5198306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a5d7323bab2e394db8385e062e4a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7f0e598c9df33f2c61a3efcdf9b41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313864c10434c4035eeea81cdd06ff80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f4c625b9974296709547963a65e7c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fb34ee098e0f328ac50bf91be1008311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233c580e1acc9ab27c52547b0493789312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae32e20793faf5ce4925c508e3ffacb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b9ca2ac82ca54a735cda68c7802ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438341e08de30d5d741380395b04934315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa81dc9ec2dc1a74d0e5b21be706783316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bca01956bb2d0d663fd377710cbd59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a056499055c96ac3aeca0a1f6c79277318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c6d1b6ec4b5a68f5cf6730ff94c8b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e3dd71a57ebdd2911438867cd157e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8ef4edec1330b960b497bc299ef61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d618ac86c6a1e1ae57d2445c48731322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd1ae07fdddeaade5a0233fd87a1da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bc23d71b49ebf483901792c04ba14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc6750176298048d196576987b89e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5f2a4cfb9b1782aa1af236e62afcc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b35016df42008271003ad256d91b3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34531d9249cfc0a485b434ff21ffd4ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f5d5c324a5cb4aff78e0dd81bd852329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e7524758d37d032c395bea8aecb7f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f0424441131418e514587c7f5f99b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe2a161008abe98061c3145a8379d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb228502ede76f020e965bf89f080b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ede231b7f82c4cd6e582348421554334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff624c79685db1cce38f992fc2b252335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d36120c4f5af04ccafe73accb3917336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5560867bcba0661980df695ce839d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a577e5f3e39ade4b419a4513b5444338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab5fb96c67ce9f257c4c4bb41a47a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d2dce18a3c9f68f2578619f46cede340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d6c85bbb0b59b9b92d53e903fbe32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b178dec8f46488c0d120045da040c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b369a0a5f951cbe24976fcd5e98fb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd07dec38b985af695bbaa7b05d15f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0477b666e6f814ec2783c39cc92863345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd3ce632446d90c4a10a6707b38427346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccbec9d26e8e860ba6792f6b4d323c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266451c12761b71666fbbc15f3fc7c1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c4346600bef68c9e76ecc20f68541349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b979b64d2ddadbddbfa623a441f6e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208c3822627a669178e8f3d0b997fd6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff47d2b474786fc1125607b10bdc6a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83252e65311816275018d8a52be7cbe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b540be2f7958f13a9800db1b0ae49d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6381bd590a41232986a31d0af0e4ca1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a91ef2d5c3f27649590c87e0fcf22356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b79411c8811b64aa417b296ce570e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39450e7144782c77222c3cae569d5553358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0ca2461402da214012e2cdbb86f20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fd198162944273b9093f64e14da85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe9d1bcb3c6dbcd989fe78a759ecfa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28e474d9512b906377dea2be4a2656362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8990b4fad99fc91340a28f8c96b9685363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1adf29ece03bc9e39a65be773ae79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b185c987220b25f26296478074c2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca60cd943231a6653b5ac64ae42c5c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21085416c605e0af5eec5cef7e300b11367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e6c6d84acf798f21370e1fabb5206368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02039db6eed02110bd4824ae249bb2f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48842c1940616b55bca245876c958b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5956ba11f4e2424238f096dd246cc2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acc8ed693db62fe340c546b885e599372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc7da3603152c0e6dc17c13d9a0126373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5d9c0b30e999ac8af1bb6353f3eb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426ca3b99e425fe4131835638b76c08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a2b4b6b3abcb3a3d50d1fa86bb201376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f1d640ed190a150c831fe07a6faf7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c718492b5b58d9ac932b440383ce642378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae193ee739a68dad80a3451edcc7efd6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978d01b2c3c29589b02d1681444295b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b944a3ab66cf41ccb9948a3b05f3b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbf223d12ffbc4c891a0018697952f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca1399fd76c51b5b11d280e0fcb8a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080a6aedef18eabd5e633bec8483b97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bee57345920cb813f2f8f332d404b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3f89df2cbfc5894a6d57523934cbc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4ac1c54a66ca38cb3b8105e571bd9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee171291e1833a9a48ca7de489872495388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276143aeab7dd4cb24c8fcef627d0b55389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9281251b16d31c45a954093898134390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b07cd532e4b21ae957841d4b25baf4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547f74f797c28ccb7cba466d1b28bec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d943aad32d5bdababd8607671b464c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584175efa01ccbd95d162e49860d235394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063ec61bdbf68f340b7a65c777a252f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c474d6382055ef131a2ecbd9877fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599c71f105adcac3621584c768e08e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575b1e0d019c33ff9948f0bbdee9f5c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4f865733227e8e768c451fd22b5fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c7702459b7ec8a91be4d77dbbdd8c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2322ff9f88f538dd618c94923db423e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d088be7ac572eec9723538faf1f13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658672b94d5460c718658dc73edf1eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08836a0918f9d2b258a500190c3bf9c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ded46a9509a2c87ca5eac8cc4c641a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eb672752429778823941307c87ecd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea0fda263fd0402beebc3d7ba17e20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ed8e3cdd94ef18dfa26a245cec603408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07397e68325ce77f1b6c0aeb4b48e0b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313064ca0e0a1a5e5a3d943145c714a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afe1a73819e155ea16dedea789a778411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e520f5d41ed6add6cb07b85978b27412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8c8335ef8d07637d19378d9aad031413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0682658a62652ef7a6a39be517399cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46069a2d433c86183f563f8105e1dd3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685cc605fcacdb6136bae0646430438416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740fc2c49289f572a790283942f26ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf946ffeefce8fc3f2fce012102bd4ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b64c2b38755c1a646b2fce690256f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6200e5948acbcb81f6a9f0548e641420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d782326b1b44e0d742df473cc0aabc9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc04fdd370d6da671f14a1d72a286d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ed4c3af40f952f80981972e0d20f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a8a725eb6ba862d53c68b74d28d2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99f2d2878ee6e88bbb7e9aae8d0884425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171b754cb957cbdb448d3bb05305efd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422c761d3a93f60a3f1c902023ee49c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ec035915d70d215c8e5aff6ccd2e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b77cdd639ef8cc3a1011ae8afdcc6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db654bd0338259ba0a89751cbf29a3d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558f827979e89b7343defaeb3602ceb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf3402d7475e924bb04bb3768d153d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82421551db4ea8880207e8f0797457433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb966cdc8f308daa2daaf91ccd262c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc8e435d9909ec59ebbf9ca8efa4ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4137a09d7a48f17a596644b4f2e91a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcbe1cb745df22dce50521542dcf5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb5d018670fa647b25ff276c125537438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79303e7863ce8aa25be9ad931afcc40439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a76daf494e3c02cff2a0352b3471c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a365b8594baad4947c4b526d3e97e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49983df0eabb8d375a41b9edf8cb9a37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1b4a530e48b88754edf0d910b3e5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d626e58aaa0825b8d6f4b818d59bcad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5521c4e85894495455da6f74d2a5719445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef5fd3544e89f1035d3170117b17f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f380a1884f84f11309e135c018a0f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702d09ae93b5b8a2502d179a8534b0f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e092a5ee32969e3129e01c1b81e20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf632be7219c9d32cf584d0c273c1f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16b21a0046f89766a708364d3ba151451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8156247866dbbfddb51fa12783e852452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998b81f5057a8781fb48accd0595523453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb88bf86e941d7de4fbbfcd2faf2068454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f704131712654c3e782e96f3e3a5f8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959649ee286bcb4e0f04fcc2e2f0c06456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6808c11e423addc02b8b1dcd3e2bfe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb689667970b88310707b96af7da5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ac345427ce08cf0890a16615624d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfb0886358be3f3a73f8f600fea534460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b91753d66d31ba2e74b66caf4f8a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4b173268c03edcdd3e9f582457b68462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5e3865411211c99cbe042d3cc5819463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f948848c985ecac9dc7454ef48a8f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411dc80b41e8159bdd981f0c08bca01465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aded2484b11622ab8e1409b8354b738466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6673f4468aaef8ae82f237b27feebe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c983ee9bec2499aa6c5489cd3c0959468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb535e7f7605bbd495eead86ba29a8d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26380e4bc21270f5b92cd9b2c620e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff476214b0c0c408dcd958c7b944cb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67baa1a6974a7aa11b59d65bccb3ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34c9fa9b4bb93746daa607f9116c12473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918181af119a332c76185ee85b835c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77ec424ae8c4df8d754f2af2b39efa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a910024e152448c2dcfafa2af83dbaf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3e0aa2d0af6bdf9cb716dbb9b62b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06062f7692afbd13cc51aaa28e246bdd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139054f6ff43884ac802027e93729975479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6592f44142c24420d75f98bb5f2bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84da4faf9e36f309a18c34f7bb1311481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff1d2b5006831c76217a284796965b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071c2e346b43c131265bce206109bd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ab4c0031931411de48aea15d3f08b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4dc8425d08faf8ea9a2b7d9027dd6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01e095e867fe683444481c8cacd97d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69fe8dd3706f001bcf5d813ab45bbd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a35bb2336f089ceee9ca4a7bee0a71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1c67ff495f03bf0f9cc6128df940d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e267c26ed58372f42dc8ec0b55bd9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d55983fee669a48e5af6f17234d6db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c684ca580cbfcb99fb207de593f656492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca17ba726d484dd6d776b5c9fb37b44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b93862a1730e79c5ea2c8308508c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad9512edbb051be51f883e3c5df330495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442c93f11dd04f99d64cb2a75ff8e81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06b3b942ec76e505064e7d54b2753f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7cae2a84743329f19d75d65d19cdb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18cea9c5e378bfa1ed753359fd6669499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c174744b355a48b95507dbfe046ae0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b2fd7c08d73830a51b0f34f77853c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4fa5095fda693ae175bdda3bfc5f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2243abaa2e6eed214bf1734514499503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca7c4fb60374ba26eb026682a431c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a61957740a0329448baf1cdf57b88d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bccdcdc59299952f97f34cac1109ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbc908a3d08a031625f89c48e72c99507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3816a393728996b7eb0b05fec84b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bb0673f91b789e5829c1f9279605f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85a9e62ff5f90b3d863e742b1eb39f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3c0e1dd90ee2f7f709ed68c212246511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57496678935425cd73c4c8a05015bd08512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac99f05eba21fab809bf3e77694124b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c68439de3b0b1b3eeabc79ecbfbc98514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6242b8f3d4cb562042612f04d57c450515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47104f9979faa49c923a96d9f7d846516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb46fc1b2b6dce734b1044e452dbd1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc960bd24c32f82e79a768915d01d5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e510cbe3214de5cab76ebdc552f2218519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965516916d16a11578273039976ff1a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd861e6d1dcf33c180eadeb0d032693c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653f45b0830db95842a5a3cae2933c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fae5b4d5e0694bee9ad9790e8ce5a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998769fc7e14b2c2f81acc561da3efc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef64704d78bd58551d78af059ed058525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3920e27b09cac0ffbb4f0d2e585d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb3ab23bbfb23c1a7842c89c7d43f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5285efaf82688309f6e0f135c6b0a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb29f75b1f282f47af4792f26a4b0b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fc3c77fc64f76cfd3923a72174069530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ff3d22c6a69b1ac834ed5cc7316a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2fc1712f517cbd189814b5e32b2a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f969cca16a55132a44fa7f7d225a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49923cd35400dfbbfd9a1b842bb7de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e4a6ff35a4416dfd654831f478087535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242a85dbac1b1eaa0a3077886730adb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63973d454e2d540898992bb79c3f845537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6aa0b159745917cc978f74fc1dceb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df06f152c571d58a943f83d39246e71539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045c680cf5c01c33ebb4329c6ecca55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e9941ba871ddd9d0aa07e438c207e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab16f8750575a8d09cb91c948edce99542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39772dfac3e85f35e595c6a0cb150000543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4a0371361b9fbd5e6bfc17ffda38b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ea8bd7b523e1c8a519a6295213c5c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ae4150dd367cf59f650b5f6e4f172546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7680bdf3a1cd1acc9164ec111f7501547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cfa72c7be7d68aa43e4aad2c71f26548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974e2517a98961cfd9983bfd74c00a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0020688afff14925cf3b9a06a48cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a6e3ba9c1875973c74b4d1e8fde34551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065bb1198dbb501b82b482580344e48552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3870d9836f0a19c23e4031c9534da4e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25150a166d27318208bf025c354804554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af2237b0f8e04f0c673dddea0f6335555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127f2f7a14ac3e91f6b30037fe9dc9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d947c7cacbfdab5e2f52649ce53813557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca16fb36fd1bc469168944fc62d08ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f8a3fa90519594ca3b8f4360dafb5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef5e27f89901175a486d8e7aa88053560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706fa7a921f0f08309cf1a8ab56251b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a03d190ce481e62ac94fe67f1ce0e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad804c329e27b423643bf66dc104a0be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6955fb80871b8257db55d5a16b63f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175ffc7ab765bc4c51f37955694f2eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a9132c160148b407186a48219fbe8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238ef3c1db462683ef2ba61e23b4915567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c650acf938a099a698a009ad13b1be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc2025b841a23870f7d93941bd0dfe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df6dcc68f0dd2ba6f81ecbda90b29f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72b58791a9c7177c3b508eff3fdf55571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24ce7190bfdc187e799cc93dda0c02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d951add08f0215eecdd87ed69636a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd42e1eb81b01c16867248aa7a459d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb0a09d4a91a5a4c781c3c30118199575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1d681079757e1263b25b09d03a57b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feb8e1f135596d83b6bf21fd629e8b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf3360d9baa653e5e338e5b7275ba1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7da66e84b0036d94cd9f340063a76579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b48c7970a419a0a7ddd06041729bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8bb1ba34ae7d2d69b6828ae77c06b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce0a4f2a6b8015e025d78a89bf106a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b421d7f3ac0be9a9a8be37e76b1a5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7587d85f4359da86d0d6786b1366aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f659f632b17b1b40803eb0992d55a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892fce2a4eb1f4a71c8ca59f120e335586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe204560868708d958ca556771fab5b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd615eb16fc01116e15eee5a04aba7d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff29a46388ef8295768d7d5b7d7381589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e596899996668524bff64428244da4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384975cf1d6ced7cd0475101a733a58591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a34217a6799ea0e677c90eef8ce80592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb57b7abde0f12006dd02f0ed36ec68593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da46e0b36a07daca7328707b156f35c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7aec2ffdd71914c7ce5a067424ad1b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872e143c7f32933fa54984795d2218d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e06bd733a7c324e39974914e62fc4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2743f1406532d890ebf0ad7e2d90f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3cbb0ff3f8720a65dc416fa9fb083599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bd8a9f02e1ca24d2c1e86566c7a81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54d94641a23e6ff1e88dafbc59ea94601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5288bd36d59aeca673355c8768ce5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44c39f97de9c6b5be815e22dd85c36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71047884945ec03c88752ae5baf34c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ac303d8c8755db82e8d570e737d6f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f6831ac693af69722152737c47c2f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99ea20ab0590fb461628b4f57ea3b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e182adcdabbb248bf1330b042c5569608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8f396607a34f7985b12bdfda1b9db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600516f4be4bc94a5ad5f2fabeb08a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572ee95c34907b92173b77ce6ac2df8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561ea418c9125563643b5f763b5a6bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86333bd56d9a518c268ffab76b1c640613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca20076deeb0f7a5467daa3b361477d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc313b3f8b7adb2eb8380d98857998615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f622353bd6100ded4b5be78e2e436616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d93de40ca33da0c598f4179ac82c5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13337fce8d8fc10e3d64660c477a1939618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56366879835bb29fe386e404b915c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fafa931935d280ff4a628e063aebc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3f644f4e58da51a0326a4033475fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226117c9a9722d37e0ea4769418ddb72622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fde460f5b183dd160ee1e781902956623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d842077a6110fabb423fcb3d0db3d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1965ae285e126a1bc97fb36d412fd1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d00c75d44bf35e2b0b27b22b948f12626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f92049e4202a685e6390acae08111627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0840ac7b3d929b10d0c236914fd1d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c284bb4441d125a9a8d5f9abb40042f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bff87aa7f514cc13a733f805785d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66abaff0adc86f5742524548780d12a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c6d40192f2cfb1df758594349f0dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043854788f57382d308a2648ee3154d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15302e6ef92dbffb4a443b52dcf951634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769e3085bdda8b0240f9ef5061f84c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8a8d9cab237aa8e0225f097284e50636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bf51a8f9dd3c50c5219fba290a9e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de843c3a8ed99fbc11819a0ba149ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b9edac6fd9b798f892bd5f7ec3895639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27abe485f8b2603596c4283d501b3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70e75593e5215c3c979e8cb4fbb1e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0519163eceb5a073a8e9d3dbff6b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b69683863759cc3859272066a8a7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4802486b681eb389368e1ff8f1f6ac9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af8fa49ec5f48493d84219c7c9946e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cb237903e5b2a7890ecd53f8573c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a9118b273a2daee18559aeb22c9ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f550f0c4641990aeee3113fff197683648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4256d20b00453de85267fee81ffb486649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a33754989470e87fd43415aee669f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0e78e68468125fd544df08f4dabd6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dbe8d0ee6a20e142fcc7acdca65b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098d0c65e759b2d14d26d9fcbb8a29b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c09828a367a707f095f3aa550fec2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaad563b6776c603698050b4e5e4ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf034e227144668b93f931b8e7f1db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a19d8ea4dcd8dde05951f7757cabc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01e46976833782317260147e626293658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadd2ce2021e6196e2b38fc34a79a7f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e15e413a1bc31ad8353ecef36ec5fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb8a397291f8d7490c1852c0362b9b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc66b2ac4803018c61d5bb75a7c925e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f710c278d8325c7bf12dc2baa8438663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e869d942a87481f4530627f8358a4c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaa2c4cea5d3ed050475f218a53a52665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74da8beb48ce2427f69778889f576f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a75437797ad1e5379614301085a4d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a2cd3ba3546356426c02fbc90480c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30826733038c96f0c539a320b2168d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54585462c0e3a6baec159933fe5551ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ef9a0f012d988f85ccc8acfe99c5b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95575e7588c85ee3c1d3fbf7d208198672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bae7f079405acabf3d6f94a8a2668673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c99026a48ce4a436bbaf4719b6760674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73cc1c2d5abc1274d851baa5c66185675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be684baf76def777b8b76cd72ceeba2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1facbb138b42066668dc26745d782677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2534e03b8499466012c16ad13f399b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13699cc74978d2ae6f9da5f184c5967e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025285e3239c2559a5368db1484f673680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c08c09966226385d36cfbc69f3ba7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51512ac1a95148d00a8eb3c52d3cdd5e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbebe17312e2878b94779d9d996fa60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25458d9c2911ab335a53a513d1106b5b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d333681350eb2231df769e03111de2b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d590b4b8f906ed0469bdeeb0fbbfaa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe881e4dbbe99a1b24001df1bc4d172687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c4872270621f02d3f9271df46ffac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f569dbbf2b8c454869966fc5a85469689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f13a01acf7ac8ab9c58dce909b830e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75d3ce575e7fc7b41dab6c30d08e8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01a0e8ee62f80ff7edea6e0a2d991c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9657a524a23d02397fc6ac2d484f0fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26bcd54d994e72fc60b88a306ac077694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa91f68822b2957af5e82aae8fa240695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12b524709c9bed136dcb8e385c6574696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847ba2cff0e8b57815f2ab670f77ff0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832d9dd1bbc9c7893f750e0feccbbe9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5be082887a95dd92af4bce5ccd67d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a01c5454f65e7bb7b3275d0eaea01c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6927a418e1cd0c6aace8c1ebe504f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a6fb357b4df41b8be3abf3cc33eae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1b7c63715586a48c6d8f2f0161cd6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e7b050100576eff941960fe9143c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e084f4716e87cb5d77e729633eb4b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93dca07c6efff7a412dfb0b5c87a09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9099d98b42d5aa66e8bf2266deb7c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accab9f29aedce4051e7220c76acba3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004186cb228d50d6ae99fdc9f9826b1c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868f4b2bfc5d4ac43b250700188779d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dd942c67e5e4f648571957708ea20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cfe636e0ca2570bebade6ecfb2f2c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f94d6686c857c070181a80d9910b8a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55a54f44b48b94d290d51eb8b62e27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d806d22bd0bd1f04d56bb4c79c439715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8598a91e4dffe8d563c56a814a99c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a2b28636fe50fa4664a8b8d444043717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d103349597f70df09059e8d1ec1d3ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfaf1b9aa3e568fe11c7545d732371719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268313a956e4b53175fab755da0b371c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c448bccd09f3b1dccd0e77eaab44fa1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659c814f5986967f886a1e772fb5c7c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69550151f7e3c45dd0169e2ddd089219723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985c74054808a96ff647a06539c78d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc482e83668788fe4860ef76181243c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31d227489b9794d761729c898ae110726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6194feb3050c8d257be762c167c18727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb6af944ee9fef1ded5c89e254d678728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc251d50427aaa716c687c199989cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624da89a8ba7b46dbdf82a8f2d21088730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f8d855b4d58ae974c98b6a3b9cdca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad1856a768a9c9eee49a6ff6d8d44e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afe415f6b396bf66867b63b887f62f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971ca1919df8318f75a8fa7de97ba9c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3249fcf5b0eceb04a25a77b07de6f40735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95da24f6e5b1dd0c7df5d165cc69984736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897a14995f3bbaad62d851283400edc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566c34cd5ebc4392ed98b65b99ade72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb44fd792e17e6d5f22bb508a91595739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911e34b6eb5c0f6da3e8842b68e9b1e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfeac453d0df242bb61c381277bb43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962a1afce9567a88c04c8df7830ea91742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78cc150cb93aa4923b0f873f1f4cbe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672b4eac5d980438ad0383dd2490286744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2bec7d6fdd6913380c1d81e9670fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60465c6e9b830b268ca9f37d7f57a977746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176db81c2559b6bc9691f5a56f07694747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a222911709b729746f0410054ce5bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c350a4e6a4eac008df7915fcc881ab7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c82bfc636799871d10e4eb89322b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eab514afe46916196b76b1e14edaca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e0ade72aad8ae63e3aae12f597fa3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a533dd40f808b7d7e4d914b2799a90a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6748bf173cdeff51dca67f92de75144754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d67194e8c3f76e60587c5fece64541755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e58b8a0be5a2dc8f21c77a58ab5c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b85862d6127e1fa384da4357fdd57d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81386eb8431326a9c2943bc7c1c39af1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3491d52c6390f5634eacf2ba9d3bc2c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>