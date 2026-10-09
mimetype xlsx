--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3976626bba5fb9939658451fb70dae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff877614e4da166e71395d2edd152d4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9da7aa5da19af6b1581a73a9b01c703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c88cd8b98b9857af9edd0e43f9cb214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a750408e3b7dcb84db0c905c07ed85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1910983a819b0dd4d3e3c335994e5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a8e11bb1b55b13384161dd4c5f29c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3da62a5f66a6621829066ea14450b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf439541fd9743a8dcfc39591ab6c2749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0055cdc3b431cde1c65878c8c07bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e627e6f983a0c0bf3ee352264dda811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fe6ae8e1341bc680405cfbef5a16d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2743888ed18bb020d4c4a1604e0a5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd6c17a375aff05f0fb10a0ff2846d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac35e629b08b97f149bfeb6431c91015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d33bc8663da6029bf781c0b8a5a9fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d9cd241b2c527ac4f4c6200ad4d0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc76da6006f93ff6ede7f6a1d57432818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d766c4cad7e1bed80c28bf9603f61f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7968e189dea6cd765241ce1bf0f07b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbd17fb617be21f4ac6c6f24605ca021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae29154c3328c03c38d032f72da69322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec186bd0ea72ff63d919ba65c841a2d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dddc02f965c5749c29742428d1dfd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1dd7a3944eb333ef7b9eb724d308725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d16bee7d3bd1e3fd9e058337d588b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35340274c2f15c203f0e1dcdc4fd45f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70cddc54434ba8406827f4d3baba3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b275021b4e6395ad16dd4a02dc22d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0baa40c2f75a02c07732ceb403d5c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2058864160b6fdbf1edc254f4b5d47a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17516afcced298e6ba36108670c7363232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca4e1f2235e2254205ae69431f5ab433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cdf0043da9f7187e3531660cd14f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261d482098c494369cdd188f17e8c8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8006fce5aeb9163564b7c059ba4e00436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc57008dbab6ec9cc9aea52167af2eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298476d06c8d336002e4cfcf4a36625d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d59dd2f759a40f2e775e4e5d656f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91eeef41aa7b30f7e92d46c5752d74740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b37353bb6acba4120eae445ca058741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68447bd483e864a4b287adbabb42cb2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff437adb0587133be8a405d324689fb243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19575d5c8525487a0e38426e7ddf2f8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc63db648d39fe591b3a88617ab16d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137d6acb99fbebc7f27f77ac04ffaf046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b118e942d7e073970bf22411fa0bd6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef97d78ac5805f69cecbeaf0aed33048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928df48e15a6418c431e89447f492aeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8219175d2656f92e7a6af066c70f1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0506b2f26edcda56786775bd09fc85251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858ceee1c18c024363752ce0fc26a2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81908f24333c3f67b9d6c523c0863bcc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e7e29d4e66860e680b26201d1412454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6010f5345f2ed0ec03391877d26b65955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7b979b9ad617bf8fe74a1950a65a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1fd05540ea0824825328f7d382db357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96911d981cc90d5801ab9f003730b33758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bdd8ca52e3a34609d45abb4caa00159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e10430507277c3ff844e069f9bb3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f01b00d16e4cbd944c0690c98ad4eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad6149e88897ecaa71fad6cfcdbb4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac95da42745367e80b9c1ac290a35363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bb1a2592612b119d35af6bcb9001b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4298a8cf574dbb88fbea27e24287eaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a5db0ac8fd911245ab5b92e772ca166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d4ee05545224147e58c9bb940aa1567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389d14e7a7c83d3786baf34dc0af49a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc42bbd8e9acc3d14248d4f244e6bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45ecf50bf7022a5619806122458a8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd78e6ae024c28f57b3e1c0737859571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f608414d49cf4dd61eb25c5d12419672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938154beb3fd0abad1bb5e46cd26e8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3089ac2f708cdd43f18cfa6dbf82974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2816079cfd2927333cdff1a5f680c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8064bfe944687aba38b34f76ca049676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde22a1eb68430caf7d5f9d4d9e0e06c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a6541321086ba83d2ea1bc59be3b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf82293ad525bf72f3d995b785a543179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7c13664890d0a4af2ccce3d7900d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de37880504cc5d447f8f1ba935849781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06b3d8eaf4b0746fdd0e34be7636ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af5373344238dfb503e5340c31337083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd441ef8a5274ab5065e994698b7c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03507ea072b6a6a11062e6e4748ec5bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6428a608faae355a5a5736de63b4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe82bcda424adff2baa6ed1a6d54d4c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74db374182403563aed9a5824dca68088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a22a120cbe49bc41e5a578546518789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2705bc6187c98baa98ddbd54a9e7aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e23241cdf2dcb12258183c89cc081491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679943c9d772cdbed10fffb2906dfc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6921ab9ecce15336eb566886e8efb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3384b6e4dcaca7a9568a711081c5ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419bf373b9976c8fbd3198dce38499195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dca55736ff7e634d855a44fbf2e2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b069f3b6caa044fc220a1370f36df697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302cb01a603b28e14f67dd9ee9477f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc29225763cf2631c2648e50dc760d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c312abc23ef047f6c22b6613725c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4ae62a844f330460a6886167fa6af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4124c2383e020a3ae58ccaa83fe8e9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9c39df8a69ac45a1117060fc75fc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92f70117e39db64d1fa5dd35308513104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3157767f8b7f6737711b8f894d72d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7aa8b2f79c347420658ce468128738106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bad19db1ced2785a984eb4a3168232107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9429b77656abcaa8b5db8ffbb93fd20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be124bc1322f2cbfef79d87f6a88270109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837b3944ef5e5df5ac27f9e3f730db4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba05ee600c157702d73ea041df07b4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee76354929df539a5729a08b9168ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a86c7ea9e2b4747c58893d0164516113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43027c6086e7e902f8a378fca593a803114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f3888b93168e12993a742df897c79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44510bbc44dada3d51e54d277041e83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb1ecae5911d38b5a4fd280bbde4e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfbe93887f93f5a78b92a02e392bee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4b31dab0024c154cd9d6539a3fa35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8e2a3520be58f959b89bca3f2e946120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741532ba01f931e107249a5ef9000b36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17affc630c54fc86d248926fe3a696d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f17722239b404b2c3a1ddb1c05bb23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86135966c40fecc227ad46bc64a46c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babd1ca5e6f77056a31473dc2cb2380125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a44c726d8d3a6b4cbf7f5d550b82ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f4e77971cbc4d224350a2ed1ee231127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf14bb9bc03999ef9a648ba91e6e87128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e7956b0f191aad7f14a6e8d0d6a4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f933ccc16da3b2901689a9581c9377f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81dcfbcc09070b45b44dbbc0231b8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b464ba31f2146949a1de16853010f36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717fb12d2eea88c81ccca3e5da99221133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b76ddf8f6467ca2bb48c4b7e4e5786134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d330c7cd989b7772ff3e4bd8153aa0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bec4dfab1317176bb3ba12e57b694a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b420bb141187dd9f55356f09354622137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaab38f34009563955b99aea0f6a00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793eac2e6f0ec7d7678965f59298acc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5157f54126192345ace1f4c6bf2c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ff1eee872bf016435c8583e23b319141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98504d0b040cc1339cf3a0d2971f87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998e1c32ec9beadc6358267ecc9c96f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa5fc820a38fdab4023bce54d37bad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084abc7d469a32d1f4db25fcdf202efa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d989764f06bf6a64d88dc4881e163d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d23ddcc37ea5bebb9d508bd855aa23147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2bae11a73eede57d5d021caf8bac3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bae27f6bfbde33648f9048dcdd292d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbb0ac35e7b759658b4f6146da6bf0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2d74a632c2b2b6fd2a7d7ef4812cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6bbaeb047590ef0419a5478dea3f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aff8d14749ec8d018a0e712353a52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76898fedb1aa145ad2fc2ff8532cf250154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d88ba4d88875d497552097a285bcf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b8ecb426518d0f50ab1407fe8d397156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb8629c5dacd74c86db2a454f8d25b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b02550ec7ddb493381023c5722584158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5853f75ecb69e7861bfd35e4dba72c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212f22693598a4c7435a3d97189553c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8755d70049796bab92eb99c3e3dbb30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c39eb22cfac8dafe52b5f3c6c4c84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bc754491f94934397be04bffe91bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6f662e17b233e43adb23d2f90aaa2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e72af7ab5958d389af2014021fbf9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8319337c6ba9ae2ab73f5ec30f2ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c9806b16032507dad4e57d4d8b016167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350684d4edc212dc41d7c39226434b29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e436fd24cd1e584ea2f93f38f2480169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b46afa53a149bdf74e93c59a5ddace170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebad8099327952730138a6608c9d6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c5d06e1cfd18bf40ed36c23f25139172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dd6da109c5e7473957c7326046cd7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8aa1dbe7e4a659d48a21daa5bdc17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095dbf258814bda4d1cba6789c68117175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54815a89aa84d427e2d832fdf2e46f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf4afe6d3372651574a07e21a9978e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364aa519c47b59e166167f0bed5d71b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05568586d920ec65b950b870c9cf0ba6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69288d22d8826d8a4e74b13ccc61ab6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0cff1dba1efddd5c705c0cdfe2aae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a581cf42e46545680741030d8a4a5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76975988725d5763965d00efbfa24ee3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483e34399dae37366ea56c24c3372ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7a3aec37c62c559d75225fb8ab1a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51400a62abd733f3305222a1ed7ac363186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219cabb4abad1861466f2c5876b098a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235848b90b01606e734dfec54c50a8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1704e9f311d75a5dbda3e875f51e0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f589a1d615355c58bf5c4e997a363190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a8b2ad10dde5266ca6a62b4842fcf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546f7e97c6f1d1e05ff99c7222778e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3316c2611e56a880862301939452d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df3e53da9a104a1627d06dc4eb24be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99997ae64cedff3e92588db8c5b8fd1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ddf23cef866e48b05eb7f230a3987196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cf87610624b873454e0f35d5abe7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab607380f30defa6806da8408baf73b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e940cdd7bda475c0367ad51b3474137199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32f897bcca002966dba35907647382200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3b900777a040fb308c54a0cd5b643201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0bcebe52ea745949a4a018d49c772202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acd9b74038402e56fc76b922cceeca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf741da399d0f8b8aac8fe1e8b5578d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9486ed6b07d0b8e6d9cf5740f1265f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e96cbd8b9c48e5b3ab6d37a6c0f0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1c6d87b4dfaac52bd63a0c353abbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13037374ee7df4d8b73c696dde0eca15208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfed6a6e4ac56e3f58f8383aca12967209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669c0089988c8921b76ae9cc0c5de2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04dda6c66829d1daac9917c110670a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e729ae82912d6e610c34fcaa8be1eb3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd956dd8bf9351d1b8f091e5553dbaa7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adde0292946b034b7805396e8754ecb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cdf48d254bd3e5b0107bd4478e90c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800271fb033d11f5b045b2a6d1ae97d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8432c7b1dd2111d05a7d0fcb9ca01f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da95ba0100cb153a11bd464b996c4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e713699ad42b80d63548751ae2326219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a826b4d13f51ef31c337b294629277f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598c4118e664fc7a49a27bd87538d2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5c4e00b21c26059f5ae9008de5ab5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b9296593d7570c6a3b7ea8012d9d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431dc7ea82d023cc56f57fc8d70e25c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fcbe5b95b882dcea7bb240f3b8b1d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7afd7310450d2a884dd6cc10e0a88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0593ffe726c43b21e59d556c928b0fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9162d52d7f2d2a9beb2e8527c34b27b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e0c5a990fd3e46d657a64c4c5df59229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e889d73666b09fa50852a856a8eaf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51126a6546907b9dffc7f71637d7be7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf7aa3294655776ac419f98cdd4d7d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff18ef89b90477c868b5e7ce3a46ecc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f7a416b7d9bce5cb5f954f9c3f919234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3b0cf9745b5d673bee3658cb23b21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea99b4558466d3fdecc8c188240ebaf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f494bcd412b239798c190576e9e89237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b23a1df35ed4f8e0b20434989c953238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50bb1347abadeeee625bd1b873b26f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26beeddc57754e40d7e2d18ef8fce9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097d30acd1af88d2c33c9286f0fb866241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92727e5c7d10d3e89606824c3424cb54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae61ab5af812583952cdfd1c60b769c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f09cd8ec5aa08f6208a826a938ef3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1cff85d28e84f79bb70691cc6b656245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617eb10e5dbd323396cc7c0cafa26cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422dd20cdde87e4208a877e5af4dfb9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b00ca74ac266939ad4f8a2407d0ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b175174d046937b9bd74cd06e61b29a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bd99ff3f777defe8a7a9ec31c6448250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe18d37db814807e141d119884113f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f6e1d212db1f216d885ec4a544a22252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab46627e8a4029f4d63a94f1f8cea81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24257b89f84c3a57fd8eb2fa5067506254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85f3a46e836bc4c6acd40401c96a88255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b201b49c49f45ca7fe94e881e085015256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1d69e0e1853e2daf5099b10975ab8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9619b6641f8c22df3eddc307b735d03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ad7ea01fda4c2597fbc33314d0b61259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3674496de6e5834d5c8b93f4bbbfe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3dfc817cf3d7898a34d878fa907eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136838107ae8f4e3f5cc2eb0373864e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6372fea05cea6e85a64948ac1cc35e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fa6384fd84c99f5d5dda19c7473dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe805f1d534baa0eb33d581154702148265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb58514b61602fe15402aa59b90fa3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6369558e2ff33d4d2f4c17349734835267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c85911177cde23ebdefc8051aad318268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ef6e7d47a7b6e330b95d8160f5869269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472794f1a1c65c47359d2f3be97e1d83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da4aae25af6432c79f5f5b11a6f5b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15a435b5d86cc761a1f716c37a2195272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5bd409d5f574241db1ed77fe41147273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6b082d3659db86ed0503d619df7c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370b82f7cf7fea16c12026b8dcf2f20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13316b0c07bbfda775322ff3352834276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b8e6fbe53fe2b358507103df8e6a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724f356486d07667534d0e31f447f8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44ec6dd3151c4fc89b0d41625a1924279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ba668d31a44b1cd70d7f6b30e884e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32683884587de63b97778990c38f5c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9981733a5250183b37e48842120630282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bab0d6eec8608f281ff34ace54141283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b45f77460f78aac15fbbc20169c8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e234090bdfc63cfbdacec96b446633285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe93006c07ac7766c75d915f6b1ee6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687b5442cf822dd4222827491f5e940287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840fdd00c8c37b658f427e58332b5ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a6bb75b6df23479a4e65e80bf7012289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eac585876ef4f9b29369f993be2594290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b909a4ae35d2b2fdd0fb32a4e35ecf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84edd551d4e9cffc548f4d6eccf1941292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500d3899b7f52d1d6b797c6861ae93c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1e3e5875666b8e92a26141044ee50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cad1f78cfcc8fcaadd22001dc33ef7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3049770e2dde4edf6019ae9e610f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d2170d27f5dd38bfdf4646c399c51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd10d61b2bc2e1db8a457ba31dc8d0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82385794bd852982e1d561419bea4eb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b74413b9ed55d36e4cef044d011aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5a0cfd7e146cb84aa450f96b13d0d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5f90bcd101797901b40ae8b60847f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb63ecf2c98ef30e18b6dcbb8f31874303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534497688a4e46a2d4551224949fd87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffabb09645b5561f694c7b29622b06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf257154e8f890fb9e9150a3320e76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea09b9ffee941d899e5f02444307e11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5721801478f732571d31359fe222c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13623daf1ec7f30579aad585a5e73eb2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc5fe0a4307f24659d7977f4e8a83b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804d0ee276f29e5b2b667e5595f2163311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e4a15a76f56f498f93f49bc7929b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275cea48f479debfea38d59166a3d29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a19ea3bb36bdd91b1a5bd5c4808d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93182ca3cdf7428392215032d84c538c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e371702eb285835eb6c649b3430e3af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b286a939ecf9711731be17c426031cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a215a4db29ea2c7eb804e9bfb06d4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28c4865b9cf555634fa4da2bc15584319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af75aff0e64b06efb8fc50e8d017f15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062698ccbab66958a7d9dd990754f36a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5477d9a31275c613a5024bb8f3b75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1193fd5b64e2dde2238de5065b4deec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a1594a2a9262751c65befb7105a2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334f6284b21ed409be5db442350b81b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca6e8fe714e3abde21c5407fa30a87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdbbadf048afdd41b3fc82e4726d1c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30557a073306e576849a339142eb06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7559c8d39613b72b304c0349ef03909329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173c4a0737772e79b50ccc0e5dabc02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37536b8062dc80a206bf266c6d86729331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe93bd59f2f8d1b12e204a8e80702e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bda1c0fa10657e02b7ffd4e21b186333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d52806bc0d789cf07488ca37f101d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf8d6dcd5dd61ed8f7aefd308b7c32335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15504aa2ff820dc7e2a32e9425483a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4390fd6f3fa520c503984b71e1fabc6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ee0dc2771b83a27f80e048a3f3940338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ade3bb9519cbce4a88b66b74804d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c6e1d492c7374a60770147d0ad8b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836b16300a8c626153afcca02189990341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbe25e9d9113ae1e8b423d409c27d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484dc4493fafb10ce9928d292f5b0da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1ee49e23c3b5b3b2eaf8039f0338c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70884771158ed4e36e957748b9deac28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ca3a7f78f8d62e368b98af4787f0e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e27f906d9c2c3a08b9ec941850377a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555de5ed7e815721648f525c3b97271348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba458d54f1afc368eb212e82dd4a0253349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301d5bc0698ea7711dc5b73b1c06987350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed1784f4819cfe33ebc060d264b035351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39740ba915bb343c33badc1dfb6f800352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61322e6ff0eda54f3a27d2e295295f14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550b3f39bee53ef0743ad4a0cb44c2c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea720d6db6085886e34e4babd9f4ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f814c119692d583156ae30d8d3e9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625b3fcab3c7d8297d6d7ac204812e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121535a47810c8ab0564373495dc667358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613a813d34f8c40c0b076e59422b29a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2b796bee3908573f397631860b598360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb19f3439208fec59ae1835ddd969e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74d8c09732751f0100b9eaec94aa45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460862fe987ebc4238166817db85bc0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc5be495c9d6960fc3fec89e09356a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d9b15c2207b8c1856dfd48b5c6ef9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2df8e0a3d3e9be830773c97f1e1e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b94f7707514ef4c33577126d97d5f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3fca79ee40d1ded6ae5223b8a830a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480a1df4e8b2164cbb7cf7772125e55369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7826e593f650eec66de58682a332d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733a245860912c47964415fd688f5cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb574a77a097189df12b52200fd4da1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579f5c7e992577cb06e520ce2b66766373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f5f7b74d4cf9e0a4815f70bc67859374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7be129a323d808870d9383711f3d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78640cce6c639f248840b3ad16026768376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31ecde7975b105153bc3043ba6aee1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a5ff8c9c5749f9f33e1b588387b22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132e24ca1354265c4a7f19d889ae44d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe69c49655716446105fff4f1140494380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45380bfa5e9ec5b9508e7e5c1827f8d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba7743922c9b6b8c79bd859a9ed325382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742a90f2f71ff66949f2b6be25ac7ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7c87cd97dd5583b23feb177d24c5b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3170c443d3b543e2e23a1b99cc215385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fcca6d31b7cd099b3cd569d9c38b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb706f6a945406b4bb8c9246cf06b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f16c05ce8740f0a7dacfe462ee658388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b33d0c16b21c2913b1d0748aebe49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e132d94bf4b3810ceb030ecb5acd97390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cf0e31f19ed249d0386be3508e970391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223ee00878970f759346c1cf120766e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f76247a6a6cd9803af1f44f10ed5a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0820d10b9d81c4149e4a460ca1b6b57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004ce738ee99cc7ee45ad6501c57617395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a2243d3f3ba63cee8bc94cd1cee69396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad0673bb544218c08f818497b0328c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd52cef03410fb54ae2f99ac454b1d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d16bbcd6e7a131703464465362df3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c364f6ccadd18318d0e6688d38a7eeb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b66daf2eb968def16102f72a3c159a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774891f0b4634cb1469118429ea6d13b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b981652e14bef01324d1785492ed719403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cac27014cf2281e64caa94704b8bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40bd577e7aa92d3cfa9606b3316b99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed949922eeaad460d70ccc9adce667406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b80f20318df26af4e6a50d0e719933407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db2317949ab9cba9d7d32b15ffbb65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72755bc3930c3ea0b19078efdc063c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14efbf3b137334429731cc55d3666d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644280660167eaeb08b52fd7000f963411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94ec7112cf658d378103fc86624bb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5198fb0f5229377a521ecbd262bcc3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2bedaab25d5b586f8c945da10d6d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4614d8b5f2dabd3e3923965323718cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec49434d4decfd86d25ec8524963168416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437972e50e48d5ee17b2dd359974f871417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c75a6e2b1f5ff9d94788ac9c7611fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f193635698e452da1f75eeefaf5a7a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5787b074065c9bb421db0f7ec86b1c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58451ec117b81187f97b191534fa43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9af0e9bf24de45a84eebb567aedc29422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65a1a6ea8a6ff9d93aeeabe0db63b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9449d91a33a454e2a1284d1c506bc72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb7f7af65d6b3cf07faca45f4da40c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7213641ce77eeaec3f361c3cd00e11426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f47b16de540c5bad28bbda491bad0a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56ae57f6a2bea3c12a4b6620ecd236428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99188377275fe699780cb79fd80f30c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b636643e4b78fcfaf62b220de18906430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ad8c3dc4cf515baf12dfa5dfac01d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712d2c55c9488f7cec86ae125ae7942432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0d1b66d713c8bebc1b7ebba8a1160433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb389b161d92f2890d439943b6bcf135434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7231f31d8328200bc88d027ef6939f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30198a1cef83f443c76f17f63ccf5371436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057b62f374774d93e45756b078c77ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725d306a3eb43457b6a60104a55ff60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429a4e254023bf014f1c38ab3e00f1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd04033c67c494ebbbcd899b5bc742440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f969b3d8c4a0ff360c87de988a37b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34ac4883a623e0d968491e55151d39442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47576242555a7abadabdb4ff7483065a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49fb0275714ce997ae573c49969fff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c008eb2622ad534e251d48a349e032445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97917f949c2215241af1353189b5582e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a26dd99c43151462380cbe7691a51f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5910ce221b62da3b1216136eb99d40b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9a3af6cf2d79d1f8b5a5741b679dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8d820f03944120c621597a267cca6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0510319f33e20b469cbaa0d920a2695451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53fd9d480ef6082006dd4ea0e6fcfc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54484232d29ac5241a705ee01e8656b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770be05de3c84317eb8b795e962c2a4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fa8886bf2d18bdaeb42dea86a1fcb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964f3d116dfb6555ba0eee849fa0015456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02e414453d6f11dd18a85d50e554e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef25355beebc774cb80a09ed88931b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401d5f4f22c8a9883074b003f464caa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056a56f4544a29e92f94e5688c6c8d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba4e77883135ef961a4cf95d86c4a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57dd9618b72f645803f0e655f62f7f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5c41a3e836afaea8b97b87984010f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a7a72f0b8d0b8a89833bb2b3be24c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4775a759b5cdceceeee7ed377bfe204465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd82be7ef3a9a23d8a516a82a58cda466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0244cf773070cee0102341f82ed7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e62eb67ee2fd68160bc27c48165e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188073b1963366cddfbdfe1e94d672d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe98a0e60634cc4974e55e0668a3842470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05d2d0d8964076d33b79fc6083d917471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e81bdff32bf44dd4e91d0c3891c364472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148be7d3e1980b5b14ed7b9a87cd51f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b88aa660fdbe9a00305817826ade1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f478ff66e51af221ca48dc67ed0e9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5d3e60b0d234e53944e52f3d7800b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e253189eae900bb7b5d02c54e2c50d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d14df28dfe968945ee0e3d2e7686af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a456bd4d60f84b1fe32487328ff0282479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02e8aa0043b54287dbe6a32d7c9639480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9bd0aef9ded1430c212af3dc97a84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c75e1c008631aae13a381bfad279ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93001ceffb11d104920333b80f888fd6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feff4734c0b93f777598e9305b8711484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72a1a3c7d0a37d3f7f0a2fc1f081c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb8933c1b44024bf6cbea03eccc339486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6669ddf7a8ce2a4fdf4fd1d38ba3585487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcf71a4b13173de4d69b0334917317488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69cf3eac891f30a2837e8afb4a2e7a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06fe17098cb3547e6460c103a76411490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cea5b8507366e9fc79fce554eb385491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adf716cd326dd5c51109dd04a2984c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefcf82e781f4907c9ce53643ab9fbe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e52993115a75e8ee87e980b8ae2e17494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c1880898f3676d763d03b0f85dece495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad470d193ca15ff4b3de0bd0dbdfcea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a29ddbfc40e4e2d7866af84b558b5f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02121384adebe57b47e1af4c73eea373498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546075b8b3d6c3a1671db051932ea021499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14242de4f487817945b04934196a9063500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d84eb780d41b404e4348d9dc5cbca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bda50067ef013a0053e5d7d3a96520502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df595379e79f2ba5d15466cfe4aad8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2698a4b8fb605f7b1e630cf80ce85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b605180a6808d31cfc2407b4ba1a827505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d0b6d992afe3da5691cf357a13213506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0c32781ab8bcbad88263d6678ee4c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee0be140c1bdad0d1a13ac301778b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b1b636ba0ef668341e9bb08710071509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d1f5807ba220af4eac6f38f1ce578510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6397f3d4537a96f0ce4aee4251c6b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d789035f0a0730b722bd292a0bfee9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dc34990678c5ea500add169f2e3ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29f692ee1486cd8887fb4f4f939057514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78a8c6d29930a2e03f5f4920cd40de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3775472683f65f1fe9caef2d92cf485516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23783d2d78f74360361b09359548f36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b84d930c91454fc75085ea8b3aed6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d3134d650f78bc3a8a7ce538c8fc1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba4ee4a7c3f1466e000ca9a98dce13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205ac64c56cb9e9245efc47ecb98f47521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa44bc1dfb07eff11e9a7467b73a72b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f54e220c943272403899fee8459909523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e065af0e18d9f406e30e66e078457524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63431bce037f98bddf7fee4acd1c45525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb53d4714e021b4ecd197e53808aa83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1009dcfe691f1afb88bb279316b30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe43e945c7786bb8cd4cb0f924003f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dde41e8b31ffbf15dc0b443cdb0da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e97b094e2c8f1bafe7c09ccae49f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d397a7815eb42cefed1cfce5b9c3b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec52616b6f9369daa862285a1cd78e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b09bf79edb59d68b15e67b223ba5e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc31fefb138bca90404d30caab8c73534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5b0a43ddd1027f965c6df3d47f01d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4571a43d0abd459c732b54abf0e463536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2be83b131a81ec7aabe3d52c4a9857537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526e80505135704d5d4895da57dc30a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02294c07872278f5abc30582187590f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b510b222d96447a262fb78c412750c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fa26e7a13c56d968d9ef090853adb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1e2652f82908e125227102c20edf1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae957e11ff5c71ee10b8203d0dfe72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0283a2e4ab439311b9260d0622373544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc0988d9efc113757003e330fe2664545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93708c38d9bf487709d261fd3bf1944e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54717d3fed9a21df437f79a76cf4d1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dba05328f80369dc0b3e40916fa6d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b8384c9bd97f511b2362b6e7c59ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a4b22ea578547cee1c8605008231b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a81b38ab4650262d35651a0b39b5f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae004f5f0be98c28b40fecb627c845552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f59c173d7e00c915c5828098dbda5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d72909ef7da0b0962bd49649698b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78aaabe22288caa7d79ae3970e58df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355c40da5a7aff947274b470f12ae0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281674d8eb5dc16688f82682b5e41b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66b6ca9c47a056885509a188604078558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573281597d3dd8d1b0ef31220fec9dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee42345baec4f0dac7ed9bde606c34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b5ba755606b1613c10098c9b66307561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8010445d92197325d67d5b0bddd12af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec5d7038f0421ea7938c70abce19bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78762877b0b78cf6dde580af5516bfb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf33fd99d1e6a6d13a361855c2a56bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89045633f0597d7d1039d118cb27c393566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4d9cd91aea5ddc584933a26001a34567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b69aeb707a1531ac5d2a48ce215a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef11acc6b8cfd1705192f2eb44a6b0e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42522b7cd0a244b92a04ad2882f07819570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aae519c98a8a7b67c457a99aedbc05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a43552b705504a11eb7e788377dd59572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf10c63038963b4caba01ebdb57a07573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad805c7257171bb809eacc59ade449574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d4142135c18bbb54bceb01a449bc1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250f0cbd764dbf069727da4b4fa3731576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a5bc817a742e3fb0abd40b0dd81f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986565ce8393ed5112cddcaf095df3ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff340d83d2bc48420ddea9a9e9c8af3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba21ebf38ccb4cefe801cea54e8c4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb942f3148bb704cd76d8438ffcfca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acf52ba0df5a4bef523f6b102437be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2485ddebb57a19b1c98b24b4bf6f325583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6635b0e593eab6bc68bd398c7d6489e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d814a2f3ce7e56e649a27abab0677b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c22d33cc1bd0ca16acbf4e1c273b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e069313cab25b6ab6d381d64b81e195587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b808804b10783787c62f239a57229f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca352f68aee5f79433a893d55a9df346589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6316cba20f57dbb831a8466d091e927590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f80c34c9638c0e801088fa2b1b0d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55387923e35dbc70083c5fcd64986ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7156d71953db10beb3510b5f206d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5ba35f61c4f553d4734d111ad4de2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137c62110797b5f595289e8fc15d8cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0ce0143e32196a18147c5891b688d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe564ee3607d702495eb29fc635ff04a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b148d8ee77b62802434d72887b076f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965d6f817df4bc7f65dd7927350044d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef026165c1fb85cfd539d963a0986eec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9b7c152b64aec52a59dfeaa558e9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07621753b73b2f5175c0205342a9b73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd77b1a20ece907f2e31d818c73ebd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a83ab224bd49f1ad6afd09c6acb2e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613a6f3968dcadc0aa29e57187139d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2d40cd680ba96fbc4f0de7434bcd1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae2875fa0019cb9299cfe0cc8afa25607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713d657bdf65e693e45ced4caff89b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecff8f9e12f7087eafd6bfeb4775b05609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dd6c0869192076153a972f67c0f3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63686c11ad413b28dafe255f45c1817b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e360be3fe01c1b8d5319c41d48d994612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641f5ed553e5e8aa54289c926da380d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c0f8e0a99b7d3e5130fc4085085c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124443e725b5856967038fed122b1a21615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89550c93e68594392647dd317a1db554616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715226820e5d354e7325119aa15a3db2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10c53871fcadaece8f2cdb68fad9df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e91b39eccbed247ad0c86d48655784619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84572e317888f1ab33e0ea15806f85e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a25790741dc61d20775d44e4d5e74d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534786e1c4649a26d8ad4c9f4984ca04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15489f3b58fa5dfd204ad3f5edcf2832623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d51fac890b5d5bf9366f1efea8991624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836164195c58e7a517b9d5ef6c328808625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7fc94eb26ffd4989d7ba19f140bf3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a7592a097f587eb728b3695737691627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800cdb32232ba154d47af806c93f6ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2ca8f2b08cdc052ac21adc40611cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb9b642e6b7b3760f03d192cc4697d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603cf511931525686f4a70ea3712692631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f27d2deccb006c77c6fd5ddee7ddc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49a0b336f99592116976cc1d287b8c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd7886eb65644bb3a3a147db080d23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed401e0bb0311bfebb5a51347ac3f21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48138fbff42970875d6cf834c6fd32e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cd1a50e6de487059fbb176358882f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4af9a8d6cf983ed34d2da42d9bfed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014afeea38c43f25341d736ccaae625c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a709ef81f5cf4b98f853d5422205b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7eacc5eeeee51bc5cbfe37c60c571641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8c50eaa4e48408a9798d7d0839f4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bcb427963536a467c944c91e6bcda643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccab9b590143c7294838eeda03daf8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21743d9f2d1d50cd1e1afebfb391f568645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1096ccfcc1e2da562353565f05d181646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd7982f38e1ffd23a8bb39da3e7b13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10633f36ca8a98912cd339bced1c3a5b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedabec73e6868a19d92fa1078d4c0f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9915d4e8ab7830d55dac6aa297d82b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35037ed620a8c8a947677edd268af5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123e7add6cc4bc7306e8bc38d6a4a79652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f281f636f2fbe7d9e88536ae35074653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f3cf2d4f32444e4d85695484ec9e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbef9d0108539aac9407506cb9b672655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39332b9d8763cb9cf400f96af55bb38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42470954a798bca82ee4a17b9630ed2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194c28ed630177fcdd2e3a1ee25c2be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6be20f0482463144b79073f74f3edf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ae19e2335d44a7f752fa5dfcf6d0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48059bcf915ded0bc36580ac14b96ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9348784f8b4d26b3713e93dbada4f6e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d39a8193c8f7fd113724fbadf2426663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e1ea04c738c028edbcde3aa4f10d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297984c46a6792803a6f3cddf0d2163665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf2a7369a91f4e5758c595c88adac8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93536327d06b7ebd3c124747b640c2c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bec342c56088b6fd45eea09c6f6116668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6222f5d332620d9d9758ebd78c4db0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275d3a3ed4f99e429fb7fa7b422c70f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20324f5a1262590d3442c8c930bf327671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10820f38286c3b7e933136cc65ba78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c3206059762355150182296dcd16c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a7ff4d1502481b99f0fa1c2a9059d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc4155b1d59f254e10329de3728503675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4226ba5198d15861271653d53684d2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba58b4426fa1d8f772a97b42d130fac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f180b9db9279c3841dd5a00de603ddc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e38c372822538d085b7b86901dd7ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f781605ee5aaf857fd7ccc194c772680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639979736995e60a3b6baf5972f49bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875b5051b814c050e9782ccbd3d04d9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf022f1a69d35c3fdadaa780d0179e2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfb09d889d36ccae7d0cefb07b5cfd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bb0f8cdfaab833be40b9de4c405ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251e3cc36f4e609f286c3d5eb555496686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85724fb0ba6dd8e60a12b24ac5ac1c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315359603979c688d4a52aa9a2cbfada688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8b7d474c2c41bada06184502940ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a4c5090a539de2f54f5777dcd5063690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae696297570f3fa399522c20901a2d02691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ffdec8ebad4ebe5e65774228f3404692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42237c0f37c10e791b8a9acae47bb9c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbce03a050228523888c6a8ba72c386694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637f109ced39d18bc77095ef1dad013695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9f6a8093212e9f42134cc942788f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd5775b98a3e6721315890a009526f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43b89f4397af6e34c057fe65faff03698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e5512aed1cbf8e241486e1a730fcb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845ffef90d011153a1e4ce085817bfc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2aae44775ee6f884efed0620d52b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cdb8e32595f62f93e4faaf91de9f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5c22df3de1cb6ca30c6f7723767d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dcb5d57dcf0754345aa4fd873dcf5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900fa41d5c58519c99923d7de2297af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f47a15852cc3506b967a35e81fd8b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151e97c2ef792ffe4dd5651560aa80a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a5055d54c58ee051c5f388c5eafc8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c83749227ea4d02d4d72ec2827afd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc311c42a187ed51ab6559f0f6c20561710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf134e2fe29dfb75eee3eb2c877c83e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b475d488ba0c78c199d7ce618e3c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d69aa5c5009910ca513a5344d2d5a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31991ff384d144c990776305bdee527714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273aef851299714f2526c4004af8523715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0b7d73e8c6828d714735e8e07a173716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99754aa67e77f487bfcd8dc8356d0cb8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8850bbeb4d544b579ad2df533245756718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91424e0fb73dcde0c76eab92c57c4078719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19a6f2b02c32517441e493c8881ec6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0405f1a8745e3bf1314edf32134b60721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c9b3085a3fc247fdbc0ec27f61612722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740fa59698b2bdf6aded57001412733723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb293ec4cc1e52c005613cbbbf2851724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b0dfc729744a152d72667edfab829725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3d4413e36426e5c2ec83f1f1e777e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b649ecfa08233d461daa6943bec6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98f083390e440f1a28505e81542928728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e894c7479dd49e34cadaecb65537d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4729a8e054b4bd314a8fc8689cf14730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d645497d36af8840bfa937fe9a933c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5152fe40863f656b96c54867e50d06732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22365c0ad3506648d49647f30dda3617733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a630cf56c59857ac3004b84185011c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5b976062a876cdf2088eeeda398dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190d48ca67a227dec950cdd728c9547736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a43dd785865122cc4781500a3eab53737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ef3d082c84cbea93d2bb423da67ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faa7f48904c25485c913002b16df92739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0eaeafb099df0a113201f583b0e1a0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed509b489f4082ca338a52515b5b5eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760630fb47fd94b54f58279541ca77d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f286acd93f7fe09416da07998a1890743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f22461cab895a9753ae8a980ac866744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90308229652c344bd71b9b719fc5bd5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6a7dbf422af04022ee68987230b01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dd8a9fbf4e6e3fdbea445a45d2f08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583cba976046f2311e751ebb5505234748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626db57687f892d52d3028849758429749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca044ef447aca8048779cb3724c5108750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf7d6d859e712bab2d4583954f13bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58367e2b2952797b94e1e4658cc8fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3abbfd98dda0fdae76ac012441873753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9cba683ae59aff6a36d18f4a31aba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4831f1aea2bc9753c42e7bb60b521755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e3484a34f149a035b0c5b1d7e1ed1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6190f6e88ba35a129037a845bb4be4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29b1eff60bcd1ca918778c685277c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da3df07bbef5d53d5805ef0c068bb5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d753dd14fd23af7c1bdea9b730be41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779058c46c0078af6dbf3e2fb3de6e0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40ca459a482574f7d234177691028c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4f483d271e99067e0e98e0a080dda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7abf1fba73571ee466c0e2bc56c115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c616cca289578bf5f05a1b72ddba496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644618ba72e4f5ca8c55ab08be2a61c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dabbd524d49fdc690ebc3e9de90a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bb1d4ad3783655e6fd4002892b9539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919db7004465882257b8d8cd05f661610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d619216c251aaaebc531023ef660811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab241e56221e532a8b8e5db8ea2d7c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509140298ec7f92605872a7f6c1d68413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e193d085a933e6ed88cdc12afca56514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f17a676240b0a90d154fdf2179fdc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587443eea47b4e1af8627f1dc83df87d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d5a4024a9971f3a62aff3068c55f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba4adc7bd42e9ab63565695c4bebd018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa21f4bb6c8746160eae6df2755587119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15661a7b67062a12546e59a43ef5c33e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ba2d7abf1075c35bd4a09459b8e7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958f31116c6337b46f07ad1a0e7cc1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67903a78dc2acb8619e5b3d955cf1e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9d59dd74088dd576e9894cb291f6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa0d480db0dc2f9c16cd095201149c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd0a6de8f24f59447a1fbb80992b0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f3d64653658706599dc6550cd3e9a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b020b7f31de7cc2ef85ebf823d509028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b5bdf03c3fc828be1993ead1c85b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9129f13d5095ff4e49547e314834f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e31f702379129d6691fa881f4d26031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2460cf7881604012048658492943032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0236ee07fbb0185f433e6f8a30ecb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528b832edc5de15ea168322c5335cd534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd0b33e99a1991f92865e692957b0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106ad69606ba85992e80b824bb2580136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8013a2721110366ded5d6ac01a6eec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2f8d1ef2bf443efeb62b2f666eb3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21003c0f500a0d28f1b546ea0656174039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0728fa0dacfbd70028231fd23e4db640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876596bf89a3db9b141be204fd2e33fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894acb758b2e57223b0c71064bf0836842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9bb0ca614da6e06cab4c97e5de5a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a666f9a8ded6627bb230b4d502b1a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dae4359cf99cbcc4d713a27ec9ecf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7229c9f491dad7dc7a0f1aa9bfc688c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a1dd294667cafea3c31cc6045c3f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285779650575c4f04d2acbfaece5e74748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015cfe1d703df7acc947440402981f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f2258e4f0b00150ea93c64a8f36a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da67501c157720846be65c5e02958e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1557879ec792ce185584020de799552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccedfc557818d0dcd0c5b903f66ab0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d08eb018fa7eba70c9bf99451ab6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f5111b0710f5dcaca4423aca628e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d647ebdf99c8ebe8215fca4bb12fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc017f0724c53a19968f38dc8854b5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cddb10bfcc9bc57395db6c86918a0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303606692005c3338d624ceb7f30641b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62e64aed77c207c0ca9c8b1f152ee160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393d06acc00b2f42618d4f69cac3df361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36716680439f7706739380f26c16479062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faeaf393ccb8d6eac903c31a6bdc1ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084712d65eb395c27b8a16779790feb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6c4f70b488639f42a57e65acf422665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef340891fb56312254e5220de13a2d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fb261e0c1fb4537e3b71308603c5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128b5e4b4500d81c4f0102e80f1dc4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8f1acb5a35b8a9e55b95664274bd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43580ad36af7f52b6cef8f6cca67635470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328e9acba3b2ff50c46296fdecc189671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaac13e0e0d6dc16cd1e39ddeac913d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bb8d9649f355f03c0d2be86084ca973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4c744779738e641a54f643a05c70974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebda992e138c7c19fce9513f111d0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3696390473ef12718f935dcd1d68276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03164871356bc189d4649a157101763c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6b55818c835e198e8c7e0d8f3b08478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11143a93dd653bb0d379be4a03add6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88312b5d853b486a909f45dbebbcc7ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd713e62273e7455bac42caaff1c59581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c79392f4cbd8b6fd5ad42dff6514582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4ad2b9d09f984c0f8584bc1b0449483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040ebf467c0d5bbb19284fe5a0d9bde84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26ea6e89a440cb9db7cb6e3b59409f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2156dabf879bbd390bbb137f0e98f2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b6bfb4f27d4d6bf22c4a65e18bd9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec509a03c9a1724696f8917257448cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c03eb762f98823cb4b1686eeb295189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752ec99ebd009cbce69128bae6d880790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ba317aaef2d60b48a3ca2efb9f1fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8b8be3da8755512e6f6725f67709692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87392311960a9c95d8b99f5e24796f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98255c101c90b10ca6d4107e5190316894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e5410b6bf253a57c9bc58c6b756a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6ac02c5bfa1dcfc9c3f110202dd7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61e6e1d64aa8e37c19a974027a5dac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0b12849d5041b54ae49c136ac6a2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0850fcae25fa66543f74a65c9c76d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62bfcc86c82ff53d645bf56df179f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4da3eae879d5b64e057eabc7680f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7b982ee8d4b097bd97ed3e2496ec4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf159f52e1e609e9d8cdb2c1e994851103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca622e7c60063c1a45400153a810495c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e4de63ed8939fe84f8557ec7a8f7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f1a3d22d75185e9eaea518c87f3b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e648d4f8e0ca50fea7e1db88b71ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd497de050c48cc57d8beaa95bff7e6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9d46616683d61eff5a207935b92f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363286914019792fb52964cda791e5d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd883ec30c335cefdae6a1e819d707111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca77704731105ebdfed00eb35005a8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca8fd28b4df0a4f9bfc3858cff69e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d30eb025f1c1f058fe9012588134ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4590f6aeb11579d83029a936af0b638115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d97fff8503910cc545b0ff82022e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df296907b1997162a4941ddc841d9da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277a931c6ac36ccb62c7a48980af0e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d234260cc1de211880d1a77b0555f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b34a5b2cba79710f5bd6acc59f5fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc723d76b2aea0be1fd252f375a9de5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f92eeb3f14db7da1fc2fcb1a17a62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfca42ffad400f5902f1f5d916ad6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3798865a1c958493cf33b4473c1e05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed8abcf9b5e41ddf4b560cc9202612125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41992f89685246a39914e1ba472a5fde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e511961c98bfb024e7c540eb53a02f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fac342b62b09e63c14b5c93a566f11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc999f056b7ed3cd616d2ca7abf79a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d7123ea87f1753188f42ec729f33e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1e339d0209a23280928b668c1e1b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058183cc629bcaa5657f5ce7cb4354f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b9e935e330c13cad7b0511e9e4dff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b689d14421a9f7acb554f0ba852905a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4619d72e1d835a51e4d73c23baa07e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4f07eb2ceded2c77ff5afa318d7b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e67cb11d8bd187276ec6d50a7b8f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18152edf0c6ebf319de33a15d6a68bcc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342ca86e16340a5aa623cd6f679cde1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd0496da6909c88895703418979f5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93043a3edc29bccd59c9c0488864c7c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3e836c4f57abcab3994596df79fe7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1e1c0f985de9b25fabd680c1da95f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdbc008eff3b790fd3e6f833beda7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e95dd338f6fcb16cfd3959eba6e8af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e8b33ed93adc08e7732cfeb66a083146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5d6d337068b53e0a777f473a0f207147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31302a65844575eb1102a14ccf96efb7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9e7ac6d47eae6b9cfe93008a98c20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3d7dbc198ff3d1036c9c4e40c8cf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766939b956ddc0773d87e39ac81f51ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f694787b6519d23abedb764e017ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e128d2ff3414e8e0d13d2491c499b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc860f6bc0ebca6b2df087de67c810154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0fd0fda6c7085153df6cccbd4d37a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac5dbe9491c549fa8fb5f2bc9c1085156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dbd720b8a03c299e2fb47513d078f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9344bb812b0400e2a5f1cb89fb4a04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6604959cd3557f4ebfb8c70920d6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cd2faf4b009f100eef4e832acedc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26feb3aba24bbda37c89660260708f05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ac9f42a8d161fcf97c6f076447af3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5293cad6c4203eb274c3062b661e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3eeb2099ff99dcf0c9cbc00032ee91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887fe9f2642369538a5f0c956992913165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f4f8953e831abd2d6a3dc9ce1a164166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512f49317b8c047d79e39b3f4042ae8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e0820787b51c7d6699f6be9cf67b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6006d3be8b0718be0050606ee29d798169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0b184c16ba6d0173d452d86e819ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125107eb52eb201d545a09d5660bd5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b209160a5c7450c9fb39e8addeb0f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555316b6c99c86dcaa98f167cec5f9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea9471e70cfe4e673006824fcedfbb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872968eb92b6f09d531b25cefd7d5ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779f6c122239a8073a4fd81fdcd1016176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccdb8816f98508ba3a6e1ade6e89d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafe3a6e624118cd5f5445427781e8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f2776f41161e4c953b9f1cf9338fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7d1080498aa36b14f564ad8d86ba3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa018b8041c28004a4ab829a518d60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624413e3ffc29947e0e3560ebca55e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e29fb9adcda2afc06452db2cb04a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6634d42944c7985bedeb95b7caec357184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8af5e655a121f7b7739db6cb00308e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d83b841a1d34977563434b6e67cdfc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa519b0eee2c9e2e14aa8e2b1e14ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aefe3db751fa90610e1fa14f5957aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d539277673d516a2e45047aeb475e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c3b554587015359802c62f09cfc4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cabd8cc1aeef841a832e37415015a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d2795b1e504aac13d580bebee431f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c7d86d0237db07b54967e07c772ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853c0011381670a58cba7c8f363ad21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953d8b9bac49b8b00a522bd8ea6a8ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895f7236827ca0c2577ed73b1c45ac7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b732fa9d89520322024178ea70fe02b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cf34f8ff70dceab2cc3bc577e3c35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9fec16402b3a6aaaa1e9c6c28df59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809d98ae28349573c226bef7faf1244200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb24f2fe04d0a8f5b95b3dfb5fe5742201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b348153119979819e889f838e7b7bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a941573704645e08aa045292146996f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d32d60964cb6417186a988e29bb0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfae104b02cd21237a9cad606f69376205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1ed381d087f9d1f135e369ac69732206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4274fb61e84b9d58cc2a8449e3ce4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca264936ef0c9ee26cff01888fca5ea2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46a47b2f7e1b6e71f70d031f9a2778209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3754b624161e16a1cf6f6f73cc9ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc53540428b67b88a0d8a4a5c0e7501211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3f36363d966c6295fefa48796fe68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac433c17a87f5c5d640f082fbc9bc8c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dff91465af4f1d3ede5636b3bfb51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837f46525ebde09245d1295d3dfe98b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64983b3dd441f2a9a51e253916d515216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25e4a116e5745c1effaa574655bac9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb5011575d84f936c3985edb2c129c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961de8749d160122753dd432a8fcc058219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90e1256b58d365cbe19e3ced1832e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304f60517616141c6f002fdf023ab63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a63fda00b98983bd319b33158bb76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7e220d34ea2f0118e4773dd0a7aee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1de3f6f37fbcef4272134cee052f29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37470068ef9fdbfaa8108eb8c3beb47b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff253c33b65f5de3a16014b48f1b2aa3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaeb3396aed7564a906ab872667cf8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd76ec2483b607c6027da4fddd7332a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584cd01e3ad20f35f9493ac31006060229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daded544c32ef3afaf9c45068ffc472230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5a9f739b1d84d979116206fce36a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ed73df8e4af46c610080149fbea5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d8b94f7e87720e3d151c477d244d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2477e9707beaf60709eaf15ea45db09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edb68e747b7b2c7180baf6c3c1bc4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585444628d46c73dea76422fe504f4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2600ea93034ff6330b7c807ed5a7354237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb323450d1a1a667530e3ba8394d377b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce45f694e067de0c773569e1d707681239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a25ac05dcd6e0f893f97b5390422b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e69e6f4fb97e39b4438acd6f7d5b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b268f53df6ddd6ac4e119b1d8d9b9c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530361626f426274f8c9a2f2678bd903243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe736c9250ac9e6fc67a93208af9d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1edefa3ec31108f00e6b36c32e6c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fa58fc1f0e098ee47482adb942683246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b913c05e7e1aae1e6cdcb33730db9b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109845ee46abc83277b11b91474a70c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefafed5a5e1e96c85096371b439eb3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd769f1e221f862d4e021c585468631250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95783f565a0da3ff651892ccf8607e6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7e52b55f9b75b57bffef07da26bd4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a5c194000f81acba453c9c6b0c85b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad1e0e27297f96626967e162013860254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955efa1e9315d6642023ba0aa767c72255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab48c62a758a3f822862e887d3ecc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592bb31caf3905333a5a0b98ccec8ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cfe353890538bf128fcf2fe4a9840258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7022d8f762ec0ec3bac300339d172259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adf8ecb2d8efdf015a94486aaac8ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6331e9186caeed3d2496adbd833280261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5810e2663eb8c46d43db3f9357af96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ca976a8f16d2829e3d782c7b0c620263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087c53f7035753fa215656ccb773d9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b377927394576ccfd36dfe51ee025d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311d1cb1e63a44896c4b415c277807f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c32e3eb58c92b42d57eaf314b9abb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2af71165cf1ec6e6e4d26a7733329268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9558d2914a66d08f944b6076ea6f2a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df4b17c6550db4a1532bf52ec8525a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c54a9fd1f4b23022f7e243df671ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0df69d9de010ac2a1d0182bd504fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f500f1d60c754e13a2b323a604c72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6c78f6b7bfbbd71532b627c729c16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aba8f8f481a4e7b252113150487ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7928e368f566959bcc2a3347504322276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4b2659676fb932df90b197334158d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e47f9a235c1790ac318d116f925334278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714173fb68ffa1961d4d6cfd71ba2eca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68ad7eb85c3beacf135409bd32d210280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25bd495c8e9ae7c2f4d4ab09ef9f63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01d6224c86efc351aa59500ea7c59e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5fbc4b93269e92dda4073047990d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee68993129310555f7d7aa643c1fbec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2336eb1a1466d0c0b81d239dcbd83f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c78d59ccf3a7dca3df11f93a7f6e3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8ce5bdf8740af01f4a72666914284287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45065ae184d1e79762b459aca61aa7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2a1134afc13b857f11412dafcad97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba10a8004ffdc83d25c908caeadacd0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945705843797e93e89002c633c6ee5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef041ac513a572add3c4a877f5ce711292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b0277065ee92c47e16e9aeb35f969293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c54e2c7fffa99659390a9437eedae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5af1da32ebf85ffb3a0b30aec28a76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23b742f87ee526efc40d5854a47232296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f522051b89199553818039f45c6b27f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c4f534e2ec457edfe313856acfeec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0c816875a23b2526c021bbe96799e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be471d27702f8b8bc216d737e43882300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17a2fde276836d3dbd4fa097379d30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bd47c1092539e56f474cda1228bb1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bab7712f8100754ee89d576c287381303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90789ea5d395acda8abd31e3a9e16ac1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d3f0bb714545de22a28b897aac7b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5c804ebb9a2d8612bf0d3507467b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9d336ab14b40fab09bff968ed46f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9f0dfbe4dcba881e91ffa49c746c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735379e047b3942ac3c079dae97ff2cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e9f712d5226a09c852b0bfc14ded5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50021658a7a3aa2c335a19c82518371d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255fa2bba790a848d30681bfe7e96b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71fa3b33d3eb997ec0f90c7db3a12c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0265c78c5ec5bb2100f1361ca9b6e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e669194e289f5d4fbb998b7764b57315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723bbe366cf9eebfc751a63e4e163dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a509ceabfe24dd56ba5c64df7b86a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b1761e7a04431047b2cb390b87b70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ce0ceeb6dcdbb16798a582fedae64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568720452f116dadb960fc769e6f9e43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059e50894f9c1834845de1d4247ac4e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04734cd81911afdb152797aab9b3c56e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757900068311af66badb5e50b96b9bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dff708d43d24ba0d9279fdbf66c0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a4f69026a6d2a4ab7e27bdd1631b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb604b53dccfaeb8d16fb455a4d3da7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52544bf90142d15f1c1a265ebe672d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c1ccb190ed5efd5945f9af0c16248328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8441ab874b3c4e3493a1f42368eab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbec2f81cef5b93441d7a5118ef75d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150ba85a7efa742d6291fc7309b485e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd079dc35d04edd091e8dd4fb477d01a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55289f5dfd80b380fa44de372fc559333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ae50b6ab395f999dbc9c06ec0fbaa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438edff8129ff6dbab4d6fa0fbc3a051335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49d434a0908f4c59fd46c9a9fad296336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fdce8c910ab522170616d322d63a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe621102706f5c08c2f84b3f0f9513338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cd38652438c0ae28028b610a9be80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982efe0bffaf740ddab5e5d6d076ef35340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc6f453126bcea834bfed3a0e80f1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06c0dcf5681e918a1b265d205b98fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faa3b04e3cf0230db98fec9f1d6dee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3d68a4596d83cd3681ac845193cee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664b136090cc63f94ba5d5224930cee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394ec13cf45d26a2fcfc839b762e2ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b0baca0e30eb2585cfe123d93ddde347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c228939d3fa3614a317bd4a39db9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b543110b783dbcb618981b87aa5b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc784ca5789cb5f482f7d60d3af98f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74e0c0eede70b28a924eb2c5f79ddd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7de6e80328b4fede6b61675e784817352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b577357f02327ec4c8018116377540353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b59bdf3894934fd5fbc828c65f4a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b494c6e038a030e0d6d399f2ced6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f59a0577c07eb4e9766b0897f1317e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66314b24f27e90b966a839f5007191357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fa8d0d82d572874ce8528c3f3496b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b453273c27a97be1b205b867b05b4eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21104abec45e671c4c9ee042429faaee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35433d814de64a6633891df7c61d82c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc9014e24958185ab26e7a84ad5f7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517771b08bae33f5e7718fd1c1105f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7060fad6e402a001ed4953b3ad86f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ac4cb4f8bcb5e5df7c940f3d3d187365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0b751987c2af19f7dab9ce2f25db9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7885af105023044df404b9a4c5b8a94367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd1bdb33a114adaedc77727263dc59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6978be32ec700100d1d427c5d3a0aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fc88c665d869082af75437ec2d576370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2023e652a312174f0cb4c233c93e07371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f154a74298280b3c68be48d361b80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48debc3d9b551a34e7e841d401eab877373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1004f78271a4789799af7b45df0c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a708fd1005d67e954369ffaa4b5c28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c1ec612c14bc8f66311e30f9603bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff46ac6d0f051e8f61e2b6eff0d33e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541aa9dee423ad1d06841599fc1598aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d172451591cda345d53b00481ab92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148207a7415216e2d138a8cbb8248048380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560badf07b012b9578543dffdd114e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee561e7735035f156c2f61cf7f29951382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8e9bddd9d4594bfaacda48ca5e663383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb32fb4b470178508812a92b5fe2c6c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fb8ed298ac42870195dc363e4dce8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb0e97e8c6150e7e1323c534a9ea1f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e2ef4c9623214b7361a50bdf09d66387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7a61de75b9a9748630adba548b3ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128a8e0759b500b6fff610fcf5e6871389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab6283e07b22f6bf2ff88caaf7e6ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aebd334f1828743e170cc2311a6465391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3db74d38715697e6182633090676d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fd4ef26763201d44f7813163d8490393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83facaad1be8e8b81a2d1297600cdc92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9d5bec9972dd097391bfa61f1895a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77da58e3763f1733814d866924c538a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1630b13e08681e37801e99b7811fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90702c8e7080d5866994a48e5fa9ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de822004c2543612092d8f81b91c24c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54393d9997ca59dce95585c2bff79232400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e106979e49ff2795f86b454cbdff819401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387d37bc13d09d69671d6a09a16390f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9ea055763a59446c9c07301de7cd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ed30a06845e9db3c852d963c3c25b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839c2acfc6a725081c997c43f0791d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a1f3f4e212b73eb105b2b441c08fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a9d6950f50df21e49cb52db351758407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c69410a6c52e04d656fe4b45d21bf9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a3aff0b0f0b2778d6398a9f75abc4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cdf4a5aec7b87de8ef9ab92cb750d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ff096b3f9ce5d8479b66d498dc2bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5945d87881be710c95ea3e63947c46412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d664f7603e83bf1b974bef592f78a25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb52ec1b1875bd87b4651894388c8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eea66ed98522af025c3b285d7ddaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b85fcad09f9b3e568123fc18c796f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3ef86d6d2832ddf05cc9a261567e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c979a2189c0b5b2355829067560114418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7330a359d0f0c65b6f473daf57222419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1db7b79bbe5eacc5a0f44cb4f7d6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519f47346aa42b995409875b5b53fce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f586b1440176f9e0f91515ebb5b6ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076d39ab160be6e453c5205de070ed6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5669b58af1c953f13624dcb6e19301424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338717e525b924245eebf588806235f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf6973c6991e3b3636b25aa3aa07e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f08fa95f63211b9d08f0b5309a122c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbc5b5f00c48221971837724a42aae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4103ff2f32de15e80d084c5a96809429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c163fa4dd9cddbfd844d221d258993c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852de67fd608e852cdec5c9c6a13f65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d24bc7b01b48cad6fef624947f2ab0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242635228ffe56cb4a5517cfd833348433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6e818917df2752632b250221b2f00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f9246434ff54a85c8a6dc8e5f8999435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc29a080e943589bd46c790707b693436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bb085f87789235378a7ffaa3ff6da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95238a569b9f7dbe7d08786859470a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8db1893710f4f56673f286d03ca33439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2683b92f464b5ac51cf4a42dbaaf9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d5768d6262c577676a60757d40628441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787e8061eb6f5222d1d590940361291442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3ee5e82dbe178016f2415f320b905443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f063667b9bc22e484a87da06564402f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141148703015dc419201d91699f5e71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7140bc179fc12e50098e5da62dd3c2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05aa3ff3a4aa84348cdb14b317428fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94266b85f94a88de81ff98a954e71585448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee5861f6b8cff1f5505aad7530ed5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3b5180c4d34c27aa30588219eae56450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3734c68c50c8bd0faa8f28fe29555451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2033dfd14461b338560967602ee69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8055cfb55d8eea0d6aedc5cfbb760453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0cd4f04e522a6476a11d8fee2418d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b1531a0b5d89d45f8b731eb8a8f9a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dd066b1231ddb7606707276cdf3f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26227bfd3901abe487b801f370b80da6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fc63c2ae3892624b74f4e1db1fe81458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dd031c2a3e37edc7fbbd9e02a9b41459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d716cbe2dd0ea926c7ecdbf925537a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a846d9f5d99df8cbd6c920516cb69461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf40b70d4b039c025236f23181ff703462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b07f74d81b400da170bb331e7f1d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da9f5ea86b44dc109b23617336e9e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19ea313743528e6b552861d0c60b8d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f2023e95efcfa44e9d9963b205c79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21912b001837be52d4574480ccaf7ade467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bc8f48311d5303e335e5aa1ae9d49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abdc84d506215a4caedffc0eb9e334469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc9371fc20142a56b2a007485553ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dbc18efcbf4132796a110948d6c28471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770826bd6865cba80951ac641412c528472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fdd21b65ebf5cf4633aedd97efdcb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb89af46be13d8ba1f78b15d293c5b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8f5861cc22f52cb074306e7d4f625475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809099cfed8e4adb53efe01347126c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72277915b4f4038040844ec10e8b7dfc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843babe9a05ccfac0e1a994f0df365d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f6d9d161b379983c67753d706b9a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d926e167719d6ce3becea9bbfa936480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245164ad2d7d9f75cc672f9157d97dee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d55ce0067887b0b692b94bf735ee0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d4fd688ce352f8c202acfabb104cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c312ada237099cc5407150ae6057371484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11980ae1fec15f31408efd05066b7d39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777ffb4279fb569ceaa3223a838f027486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f7301e28c21578be6fe8c4af034a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c67a884557a426c307e40f344534c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b177eafefa9988dc33a77c1372f757489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831684b977dad9ea478993e10a5fff2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab1d8c650e8cb5ed250830a49e9333491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434260ba7f954f03eabd0b404f21899492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095b2d32d3a55fcb948510ded67fb2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c75a55ddd6a21f11a073f37481971494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ec677e27973eae768df32a442e3ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b603a0b6d0f7a6d3baad7319d99d53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff2c5cf837b2f617547df33c33c3e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49774b4eb654a548d0dde6798a2d97a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9178894ae4963f566f82df5d41813f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7175040a5b92a21b030a357e129e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffecb0060a5767bb87196cb9f617c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642244057d8b33e671a7b86ee911ce89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bb07ddd4da8a422b35d3dbf64bdf4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937bd74c20e8a7c8cb98513bd8416b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a5494a8db163d000a5c59d5983f8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6766494952c34edf5290bfd2cfbefa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7039a791a72c9e71fadb90742ef902507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6eeff72cbae4dca1aea7b976c642f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16909299e1476eb684fe971f4fb8ea4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cd5366db10c2bbb48a98770d706da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f94f6b8c238f96309e3aa5c634174c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e10ee928126b1030f5c1c4ea84f814512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887c22833fd40f2d1a7f642684adba0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743f40fea621fa1d75503b822c38bdc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd823f774dc6aedc583ef83dae8b0f22515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef7e2fe48347fc1c81892c0493d015516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dcbe498fde4eb4d723e298a8e1a42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048922fac2a80ed70bf50a42b9d82b49518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c83a343a8a700236ae0cc643a61fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6129a434e497a341bc4d427c948a9d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff822caa78c30c87811bf15a13ba19de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabd8f34fda7a66a5b20835c751f775522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70242e1bd2ad4fbc864bd8243184b7c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c909f3ff4cfba70c534ddca37108c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139058964d5b0c1884c4c1a11482e82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500c0ff2cf135841081a4d0f9acbc45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0322939d18ab00a706845b508a0011527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a08eea936aa68754d5d8e33edd84d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edf663e45ff15d3b0195f2b9da13c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebff4f480171d9d65c48e3b9a95448530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a017fda589f64a78d4c01f47b67d10d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979df8abfba25e868a9bd04ff9ab480532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e804a5da6a325c2f11c42ba135819533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923239ac692584a3892395ecdee4b6d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4dbbcbacc4d86d0966deae3041d8e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17be9ec20ebb633a0216d681cf71324536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436940bc3c09da31cc329ee3c96d99cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaceb69081efce2e141ac45abc7a97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d8e48bc0494c4229ccbd69fa25cad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4636a48bb9c16429c98031ffe04b83540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e76d8333542560f6fbef6c87ad114541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd975308185f249e5c5525b650e330e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931786578e0a5a81d15e0027e049168a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579b7a0d8d0bde33ba5c0105c5e314a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470498a5a004436333777d4e2514d2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba2bdd828f007269b612e8c8db5ce1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bad53f65d8fd94c804dbe22cb9907547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e92febcb1b8b2724ad28507581010548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60d3a4f612bd72819b985bac6dbeb2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d85a6f16ff7abb90cc10e4e1708620550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246b07c3069758b0ba4b80c3970c351551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321a83bb1fb32ad74c025d93f9d8c94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c29e1af804da031c307bc632eb2c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79a5823959c1e898c7e6a53b9d4906554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84be47cb1759d30d2afd502c1414e71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ec4009054eb52b8da7e914b707073556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40ad8e6678cfd2a9145d97407a1010557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622e2a39e9a7902398c47b7d8acb216558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b45addc4c8026c48d801cbd68407d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158bfd850ecb06f6bb593da97dc7ed6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4859452f7d8e1b2dfa5d2f6c2cc9d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51110cc8a334825f72f0e19218b6f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4975a10e502b1f41255f0d0fc5ad9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd946cfbd7f7e5451c1d2bc9603a08564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62331a52e3cf41a39a00893eca1b2f57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8b5ffc081ca965c7eff9f6440eca7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcd99521463a46ccf9806bcb4fa48b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea64ce789b95640d6cd62c368e2d10c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f7a324625ae79f6cf6a58939d20e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0213671cd568f3e0791422d4d1ea0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bd0f593ae73e87d1fb52df5568a8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0b09605c1a0d6fb4c6c1b75fa3b34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14312931f5672bb6593b2b973ffc5d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d997871ab25281c0b24f0dda50930e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dd66c83f910bc530c21d7ea20a34e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45875af56c72c400c5c77cfaff23a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13280aa7d58208bedc08ebb5bb5becf3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cdc0675ed254f559e8dba4f1f5d44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81b99c669cfe6d2e2df8d4dbd3885e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69b0f3f46992af8924eec9727c3152580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd896406204a1976e11d03088d90b2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfffabd8f4dc6808e978e5f2802537582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a99ddf73602a49fb11ca61bafa0429583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764f9676fe198139e6d4e0b4433c8d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d1211fec2b218826e787607dea62a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64d7ab51e379403296907aebc75c9b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb6522bde4fcfc897a3cc2c1f2fc05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc388f87686b21ad9de99326d2a20824588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419ede52ad1d776a403998aa23b13c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159c1d239ec406bee2ec6f3257ddd3a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39a502dfbab1e3023c602b5c30cfcc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae4902f60e54b49e47b1f5b08b9eb9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d34cff056aff5b4be9180ed900393593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ea234ef9fbe61d7f83c3b89e4971a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ca3b3195f65893870ce773e7fd184595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114f55cb5167999dbac9848da4a41b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03097c8abaeea71e036aadb5132d3aa7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f07d250f0ab5b83e44bb69b9fad9aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e30de2d168c8bde7216b7e2cdb590d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd3212c97474267808168837b1aaee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6471252fb2996ab82fc79ffe3ea30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0fe54d8662396e8148ec591b6f979602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8dba3fcceda629fab9e784d968c82603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce27f7d96c134c483024ed4f5db2628604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc20d75f62cd6314579ff08b236a645605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b42bcf79b02371f9d005e666143a9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c36aa10cbf2841fe3f1304d754041607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a834224eb3559d93f649593bac4c4b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7c2f18ba323f6529f3996cd7cf796609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605a72432ddeebe8fe07d6cc5ad7d78610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce1e9d0ce2fb3a2e43242a1381c382611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8678c030c1ebcd89a6ff2820b92188612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ed28d7e1f5ec957d6aa08fbb17ddb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e675670deaadd7826a9734002698e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488961791181f1ad7a4f86083c264fa5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f215235a261c7607f529ad600c275616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a222778e447966cf7b12270ec27595617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15e92d10c111b420e242d562c50472618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c584e2ec6803bcf6653da09605044619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d25d368d068a63135c824a683ca63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6d7fa51b7b99dac5dfbee7386f92c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c1af2bae95a0cdd770affe289460f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285476d9000afc7c72798a37d43965c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3a13081e6a4ef6aa4a43343c36ba2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a72a4805c9f21fdb5bed898d8860d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41d0779ca9638c8db8198a65349990626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abd7a371bb2767b3e5c5b8c75c1074627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826876259f0bb6fa4e65243db1a4b08628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd30ca34969c28213badf999ff86aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89f357897073940282bf8d90a1cbd1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18b2005c970e14febee7e7a359c220631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500ca1221e9b106c5315106271dfbbd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496e23e2c6ac3fafe0c0b579ca11a7c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed0cb661f8942e80a54829ee48d8c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817da7660d087fb17151369ac111498c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862f4654ff5834a97528102be5d2b64636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33bf7a8005dd0b5b3cae8f2e7fae93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10b6432caa6bb50800a10ef0ed796f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647842231adbcf51dfe876e248e7f10f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c520e86cb61405b26a8024124369680640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780368804b0dbedab1fc5443b9eeb3ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48832040d0120dcb31839a9b1d0f7450642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb731dbb2ef5c90ffdffc83dcd2050e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e442cf358cedcaa9ab0475bd4b5c192644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b76507849f89c4fa3b7a74443d43e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa87e02ec252d37a9a3b8ac9202b44e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e47f860cca2ca9ff5e15551156dd9e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab4c42256dae80e9a6d471d2d56c64648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d427ce6ead4a872df8cb26200c04bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db2cb84a36a3b148a149f4e7c50eab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e1eab7b05eeb04753a58f8e353649651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698964a5d3c1ffc645a8967e18203eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcf19690531ed3907a9c08704d4088653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f9b1d3956432f30c5c420b33f1e69654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9e807624ec137192819fdcb0dd159655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8565bc6a0163868f5278dd0b796428656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3540255b304bce6adaa6c02e486cfa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881df3826b6e320afed88399e9ef258c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408eecef85ddf6d55f7b0c63c373105659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dea197822caa3ff5be2f3a5424182660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5fb094d98e4e9e90af1a258930c01661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7517f93bd7d6c8ff04aaf37a78941662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54468d6ea458d7806cc99a33e9bdcf59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1918580f7f68e227372ef080c79263664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d2437303387db636fc9970b8b33bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ad84c93c1c7c192db2c12522ef221666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084078649d18576452a347e5e993ed1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e45b544f977ce4824be293f1b1f09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b27cfab643e7afd65be7f96bba6621669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19247568b66223858592a80f9934d3a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff4b7ea3c5d61bdbc0252f553a6b83671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5b28160bec701010d4521d079a9f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491087f35bb47262a0e14561f8a903c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee821ab09bebf82b32c40bb65b4a46674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc7b984abd1f8498a90f0a60218d87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48e9211f4f97fc8fb59a50e5da30ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a94c191cf767134798d5c9e1e07a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7ee191b51663155d8ab826704938e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee913da015b2bfc7b11a1f644bbb34f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cdb6ac2ed81d44a3151805b7d5014680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf18520532c1f3eb2696945a7fbff5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae966a334eb14d70adb9a5c74f7763682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d529b1b59b6eca40a14b8cdccf998683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8aacfc16eddb314fcbc4da7cedf5b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850c2acd6185e753ee30f3c47a6d27d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac082faff542c20e797dbc0e00092c79686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793e6f9b447143b2e6fb7871716a1d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2e78979987cc14b93aa27b76e3e09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49829ca9d6a9ef549c18399f585ef6f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a232a3364990b0f68a6f3a11f03afb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b602796bdf70952241e8e5ba28346691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a45b42fe5cbe96d24ea870a9954ad0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c07a17fc544350ffdcca01a0036b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b715f807cd69f7eb93cffa1f0bbc5d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724424489c496596b542acade1decc81695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175ed3154b059c11a240ba3f9cab325696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f447bc546733cebe3470e1954beac4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad0636d26bdb3e9f20e1cdc25a9ac1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8847685737c5adca20a0c98c5304c5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34235104ff7a7952678998da5ac8b1cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b10b92b71e0997bbb5c64b0675d774701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62db4a132daafeab7e7fb18b779b12b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601f6f660cab029448b6bf77177b5d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f880c2ef58af79f45e63065b60ed02e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43937588ca62e93e0af35b0e05fec821705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd8ed2ed199fc470c27a907d14e57f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67b408fd943dfbc66353bfa229a7c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f91ac89d3b32ac5432b9981da4f77a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d8b64286e9cf51ea890383d01bc3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99470b3b1086f88ab56451eabf44ae23710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd7b21a754725e4467a5d242d3003f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b274ac5ef3c1ede089faa7ac877f8ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df291ceee80b42c439bceeef49e49c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690d88201187c110a62c79f9f8505e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd400b2703a55351749a36393d59d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6891033c59b85af04b258e29e77f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0756768c443483a3f897bd54ca3e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48c718ae50e84b62a79fa927b09e54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad45cb983c5d2e5c18485767922aea5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3694049d06835b3e834a8448f0a9c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdbdc183c6da24fd54af6cd724c0a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b510082485427548bbb3611ced3fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acffe05691d6ab9327a76b631ec80c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551f244da3fa3a4ddc4460ceaa82caf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012ea8779bda4e14ce62ac23a7cc76d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fc3ba81192e40243c54dfafeef578726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd86d2b36726e630224593e6157e67727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c00dcd25e260807a25b2d8b8976664728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e567c31e12722da18b4a29d610039729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396df0fbe5060a4466884a9c841f006730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733181daa21b1ece4c5c42236c113aff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd8fc6e1b31053a563994d83abbbba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c792e40bac4bcbe9a0974c4c1c566cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770a39e2c8c1df7dd7b640bc508707d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd2301085d5c00dfb63565e38f896d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348e3cd56162c8f79f6c25f2084e9f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1d1256abccf4774be12cec4a4f882737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f9a279e94f69a75c8129743e031bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ac6a28aa7895a8e6afdf9ecc276ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743335b15b024ef0932ed189fd2dad8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb15d81f2d4c2e793e37bf33dacf4cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74582aadf640926f24a3f27021806bd5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a4fb11b08031b77f7185b39c6d6dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726ba029650ecdeb944ed0e509eab4b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7869d4fa4ff1f93bcb568b10f43c0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ede50f84828b39a0d727f9b5ed175746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727d605cddfffbe9a24ce095b9b4358747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa4f501fae555d21f36dde173a71c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1c3352392effc64125bf4cdb4064f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da197b805a5e62a496ed27e1daa6983750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b60bf5c0a5dbad4b033ed83dc604f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06391c047c1de4b1da8b1d149d8a7ebf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041c4aa459d82642d09eecc8bab1fc9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776e4618a01b6e51b32b7213b3b41c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32214fdf08ecf2b56ffdeb98c8928fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84435fe8c1261f8381ac41ef1650b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e02276c6336669979abf149900680757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4830ad42e2b11a23dacfe84f97f7db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26a9ea9d3853c2e6f20a9051d9e709759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>