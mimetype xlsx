--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac56b7c15cf29cfc39ff58e12e60581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c9bd73a174e8b32a4730b64b8d6ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4eccb7e4eeefda05ca9b3a6ed0a153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f8a08d644fa2664b73e9887940dee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a44f08f759d693a378f2dd652e9165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9a236062ce3602849345f9cecacbd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526249b186ec25103b1115554494acc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210c33a7920158be15c4784c26f10da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87080b5d10d01559e1d0c6f06b63d7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db4b94a710c23e51c81618b87e2ef110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415428b3e397dedc293a81b574593eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e568a632ac0906bb95458df8e6832912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f27abefa166e562eb094d4ccecf9e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6889dcc32072ae6299822b15c3b04614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599c964dbdde3aae57bbee593694d6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3029e542860215853a19d09ad9a3ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36160bbbe3993e6d1f1dbeefddd7eb3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84009cfa6d0613fd768d9839d3bb2c9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a021fa5165b1c2b74d23daef43e1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139b3dd2878cd4e407823f92c20db2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0594dda3ed75a36e45de928b8001d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba970089aefcbf96ca4cab449497444622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521e800ce1a624551e118e4c084770a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b476d8df5896bcb363b357dd1fda24824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b170ff292bfbfb63f94e259736aea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07216251db6924659bb193dbc94eacf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529498fd07011c8dc837c7572321226c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831dbe6db27b6b6973e867b027b288a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b8ba371915bbb9fabf737af2234d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65e3632e3fdffeab23ca55c285686730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c89ab3dc0a28870493dcdb93638a5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a33e8c608db924d2d8b929ba204a6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92100b703297479263cc44f5b7d7fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5745721f367913b75e2213a574d3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0464702596290a337d54153e4600b1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caed0c53216fdcebeea42637a9587136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bc2fc9da98a33e37f8132ffe99b4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68194238843dea73a420af6411cf2ee138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce688113b9a2e2fac7485392938e21839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8ce6816f503bc87e1124be15b0f7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83758038d6c81e3970880738cba34cf941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77c23525d38579d706bc7c6f8e523a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d02c2a73f7944f08941c14fc9eb68743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872eb7048d52c613b066cbbb2268413844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c88c8fe4d179bfa2158bbc16d5eea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252dde119f2038ea565ef6ac360425e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef017fd5757f820c40f36d26b3081947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032263f320d62a8c303541c06449a94848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f365496a3540edb1ed597e39a35bfa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf84cbdc54542a38b828014244f1d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d59a4c7933a5a312dcb8c513c538bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037407ee0e8c13b91de40659ef4150e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f570e47fcd4474d3aac2cc1f782f0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c1d97fe178ea8d3fb20eedd1d224f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb9f61e79a1a1f81552162e0bde3cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d0f3e3f82cf3038e1bbdbff23ac6056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db6989e53d7119809827a80efee22a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac01bf6d1744de2995cd53e1fc415258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db611cf321334b072629ec1be6fe223c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d60467a7b11ce568d5d9cf060e69c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fee46e954b846c6c4088c3e9eadc2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89527874a9bf0a20e2d4e2749054144062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff675628171cfe082f16c571c5f3dcf363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce0f0bcec52b1dbb696f796cfd791564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13736e5ccfa99174950de1b3448763f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2266e4cc5c5c5b3f90cd6dcf1b17a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f542c69da78d0c664d12556a548b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66897aae4e56ef9e1a017ad85cf8103768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27daa92230e16b2950d0ef7165e236769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ffe0e24e6b5bfbffc58f9271d09c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb26218ae41a039caaf7ac5c55c16871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e79d64fd348f543119c6f1745897d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd75e4860dcb03a09b3bfc12a7dc11e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97bcd6d03a02ebef1e94c0d7366d7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0b9a2f33784113da11d4191bec6ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da996aff9cbe3db833ae2f9a088add76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b58e1411cab3bdc3206861f3a5c9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aaad44e305cfee9b24d27ddb41baf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4982e8a6a89b907c7ecc37366d43179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1924abc58c22d8a42af878076f31a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe0c482d1a6870b64a5893dc49ccfd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa287fb8902d68d902df174fb89137582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458927f42d0170749bfbe5432978c1a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe204ad770b9f0734f6b8e7d4c63ffa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d3831394d4efcfad0ef5bfdda84ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9e912e23be81387a8af5663fbe55386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dc4572089491accd5b11f0406552f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0002404b44ef1837f8da19210157588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafa3279b227c03d195e71b0444ecfb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e04f516f1e41b17add2807fdbc44090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887b1ac384273541eb424321aab6bea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dd1b6e6952864e6637da78c0f025492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d191d701f8618d59621fac9d12a99a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a5db24a03b869cd26246d35767ebe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005919d7dd7019992cb18b8052f6f9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97ed0777f3702f7317bf257244ce8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3b7e693891be7905206984deda0c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e930e9da24bcda9730a169a6f255f0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0f667c87a6413659618415ac284e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade72ae214936883a11098c05f00a0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928698561e73059381c6e52641facd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1208c9138f0b6cbd6b60e04e5b51b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db287bccb4a58796215940c2159d801c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e217895e81d010c12e364503940b97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ecb39b7f8b59cb2aca88ab3b2f4b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d3c258521b0096b212b2a3af1a4ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206cf3c504860b0d3ed94bab73ef0ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c51da60d27782a2fd0b745975c36f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f0e17430f02a351d0249d7bd75db2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d9d616137a2a97afbd8580d5856a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4591287574ebe21032ab14d445559b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d33656fc84e73cf71e976f064892d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19a2a0f63b5e3fab953aed8c5cb623113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abbb94116e0791f5e20d83ad44c3c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede94aa9559f989b1b2e72da7ef0e00b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef69533cde217bb77c26f08d7bbc2aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b18c849e4768a60d334394e1068bb2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7920a945a6f38761c5c25862e8a3c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345cb4fd467fabbcb6e0b0a170bbc98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092d69eef083410ec350acb93ca21b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe42a74bd9438d7b379624f724d357121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dc4c79455b7364b20f97f117531d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd88c852e1b22dec4accb00a7afa948123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095fbaba38dc9737bd20277963f8d78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49060bc167f50fa8efdb73f5f051e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7102340c976d7bd1bce7c9c6c21b962126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793cd8c5527ef47acfd230eacb9ef75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6f803f776f3f6e3318d0928654cdb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e84ee53024cb02b03c04946f9a10e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776e096baf994f8c6c095b842e8da72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d8cef9e48c78ecdc2f39458f47835131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83caac6d35f38dc12aca6d75004f0ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2df4c090eaf128e0e5bbc40482aca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f64d3975008f3f6678ddcd8710f61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b20940af4c80daefaf04c43c520648135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e69c464b65308de15f8e299681e496136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eee678bab308196caabe0b36a313b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafca19d711773bcab974f9775d3ca5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe28649dcbfb964f64ab57b9dd5438f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a02548c8e4317a185cb2070f1b7280140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97714846a895349172a5ca2e514a83f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a832cc64484dd867d08548b0d0b6cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0885eaa61979ffcd3659083fe2e53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ec7838194bd2d727d9063bb40d299144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddc8f5a7b25fe5b99c17070323292d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74d5570b76a71a91fac4f994c74aeb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b09c0860ac8a05283cd9e61a3b0f03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c40c108e65f488706cdb8b70f8760f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921ec1acf229a00acb95075a321ce54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb1d20511da112e52956986e1c83bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3453825fac0bad0625f694e49c1f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071270dbe2cd8791d25ae84c645edee0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d3688324cd86417fce6b7481b2ff8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c3f2bd5b9bb02eeac70d2f9a4b1d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd047c1eaf688a0d695af77723478b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f180d6cdd3ae7673bb1890b58c5e0bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4c8a5801919da0d71ef8d6db7119a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2662fc16c40aa336a3af60c6cbcc9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc08e789d80a8f6b9e2a41d15858315159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4d99d630bfeae28802d8a38508936160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48380e7745cfee7a7e3f8d285daad443161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171675ff91d020209a3c426cfbe675b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b678cc5db1e8e4e131675102359374163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02e34e9f9c153655f9c48a480c2e2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad3d3396d4a93ae0a263c224208b29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba9c852a5c208f34cf0d18cce90da9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be401665204a9153cb8642f224f914167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ccc55fdbd4e29af6ca8a03093ed17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ab1b71375e725bc6aa8edee6b4fcb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37af09c4c2d588cc4c5ae749b6c6fe3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f31b589844b962254f4a678bfaff0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea1902653271dc643011656a0c444e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e110bdaabb595939b793ef0a6b6a05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b052e23f8860225c858d42d91bc5ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab020d91c3cd0c90f2b599e9cfa721175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660b1a4ba14d3695d04259c58214e8e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a446018bb58b20859975d268fd453a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13e3557f0041faa9274f8d8e1a511f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3940207f59fc4d6ffd8fc5cef556f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9697fe428874c351fd9ae40a79e18a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304829bfbb56bead25ab3b5605227109181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797815d391f02d8b54249814e8bf74ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b051191a314bfeaff3656760cdadf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f30c628e194c51ef1e9d3a92a5d6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4f86b923187811962a006da3684aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6dec6d37228606f96914276562929186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a092722a78d56383db988c79032c59187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066028f5196fbb2cb2d1daf6bda4920188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0091c0f1fa8786aa4d4f89bdbc536189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275ed27f5423059fa6e69a286aae217190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f7f4c8b725049c40668937d2770b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b47fb3e9b41892bd3abb058e82cba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee3cb13540955a229b03a99ac1bfb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d01c65b2a1497065dbd0007e8c6ffa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55204240ef8a4ae5b205c0b6190fb6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd7b0dced345c06a5b8511922881b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79ba6a7fef7f7e404071834cd7feab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d385cc48113ea449ac87beecc3010e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b6ce6556bfb342e78b31b9af935a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab30243eceacced03b7abd88e5eedc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da38e4bbb970d772368d5eb8513071201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34db897b7e0ea9d4786c4f36a0a9bde202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4e11929483ef7503431d4cabc42d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6234db688fba256e86c5f19542813204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7068c71260051a8fec0ed3cacf7f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cadc219b4ac27824f2b37aa2e533eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36881958e4dceb8c1ed262d052c6c278207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164eebbce69d4408fa1de249d0162d8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2332026d2def654e1ef852ad98888e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebd31be6a8e346ba21f654617b65b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5ac6172b773f75604e4bfb57286a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcf7cd266668aca5c481e4b5e5a538212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ba85f0afb51a5768debe256f2d21d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791dc2fa9784104de42c8a581028d3f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001064bde6be18cdab2b31e07ef5a4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711917d720789548dbf4d3c823b2a169216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc517959f62c1196692305aa7254a6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a9a641eea302f881df8cab72bf447218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4104ecf69a2913ce3e9ecebec5bd01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487aa30c0b8dc06f875510b4966b8c01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a995c7bd066913e1e0da8efa39a7a86221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccb5f64b89c8196ed90a621203ecee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed76e452e934849f785c1d6c6c215a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd0f36543159cef72076f188556ced224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaa246f4befe520eb78e56dea77952225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256e186d42e6a639704d5648da1be97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c960c33ff9161f4f7a473f641386fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ec532ea312412129bb48e01e5884d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1612ff7f1e9a7df43c3a378f6b0fabe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b63dbc9c8bcab8b442474dadda97d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f22ac8d6cbe1462b27e6cc6d6df7f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9ed3a40dc211ed3a891cf5106f211232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58680c2b63d9c5a4011c3fcae4358b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572cafe3c87589ee377f6ed18cc1ac8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a2e6d3df32b4f24debbc2bed8dea4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8dfb1e3b808547df7bedc77e36762236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63d5389d234908e79027175937763c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4616a21a411620d3b571d3397b6d69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b85bb7db90a24144fa018f8028d158239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510473e7f591858b5917b41ac553996240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcebdfb4e2ccde3173ea0c184a256b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9d5fab3a0590fda580c2bb2a459ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fcd6a47b22d7019644fc46f220ee6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ea429525268c42f9712268e3b8e98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92ddaa47a95ad8b9d0c2c3d9cc31f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01665cbf567c59e11b77edac0ce755246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10115d1378328219176a5234f3c650247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6cf465cc9afaddc9865a27a9e0058248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ffecf51578424721ff3b033fd2eaf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48377c8a509745948798a5352a9b14df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837d81413c1798d188eb4b0722b79b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203c434599110042b0da8f45c9f0ca2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6989b9488746f03c126d7de6cd4339253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87831676de57c00d2f396edb4edcb975254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb9fac4f8b6b875d589311d682210d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75d3ae35c9d0aad9553bf7d289bd09256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27eaa336056863e695b49004bd0e52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fec917004c67033561cdb4efb1fdd0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8392e2311810ce02cb37033f79c4cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5a2925aa8442493710ddbfbf8cc72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2baf1251abaad4e069dff647ec247261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9679b180985aa3ba1249581600c77f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fc12e6c8d384584dff7b59b26f872263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a252814510b8957e3d4fd12a896bae9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04881714a851e17abd5c18860aa7f8e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec0b5ed93500fe55ed5129d098129e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132c1d62c79505a72e457c451f3e271267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65e3feddde4096a860e7af3a90da2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d297ba180c00e81695fee9c66b479269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793b4315bd67c31fe9c5dc6ff5414d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace282a14e5e34db9a582a674eef6438271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842745a76ca69d520ca2b670c890b4f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16350fab2f8a9fc98934aef5b4523a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988cc2bd75f856df4c6255b797d7e11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d6034adf3ce2b78cd548cde8ddff8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38b4e23922d67265fc0b1739e44616276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a313566bbcd3bd707972f125a8e22e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129e150ddc5d274d6fe8613ae65165b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99610b82391ab1b01f864c375e98dc0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9ecea1890e8ba2c8009e2cccefc3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39553efe34d0e221b6cf68e369535498281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850719551a760acd97e4dd745c8a94af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211655e2d991302b75211408cc1dd2cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915d54f7a9e1e69991d730f3f84691c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2db97c422193f52d4c473130d8f55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7f7cc48cb1f8de998cc0b1d81b5b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0dbbcf143b759a18b3a4c9c4624c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149efafeeb20f3c6e1c8154b4a07d54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c658593c14e35113e543e571e644c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcd9a5dffd087d90a4cc0d2eb8a0b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8702bf1980c6b6e66f363f03cc5ca0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71e3135928d2f22366939b8e76761f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7b6f8cb7f5cea3c7ab04db463864d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a34697f3e31ef8858f20332582ea83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cff71da7e025c6c54e959d6f810aae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209db2b3fd8d9b93ddeceee4e1a89ec6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47add5cd2e795f2eb2dae1d1e8d3a3c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32c94341c129132cdbffb5123a33db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2c858a73103f59a57153ee995d8c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3c80e1833312e4b4630566a149df4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa459e274a1405455a21a80e6beb247a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82ebfd98542d3b9383a876662627b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3975d552d6f4a6ca46aba414e4ae28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836efd07c790c6fc1bec63ff4ab0674304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724109eca48976881acfc91f8ced5c32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15738fb359bc0753d7a8b7f93e307f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353001eee59bad6f6fcf0cfd8d8bc3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ac7757c444062b84b9171da10cd03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84138348ed5fb6632a371859f7d45464309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323be04a6ae03c457a86c01386f9c2f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92d6dbb1c05860302a82cb43b4cd00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a012dc2eb9e89653eddfa8d4db79c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fd109b9d378a1b8a55a5414086bd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c580aad11b302a317ce6e15f851188c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519d26ddf5abe14add0043c612918eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21846437708aa0cea5b7e1295916bc50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41f3cb6da8542221d109f23a8ef83d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c8c4533d6039b3a7c37ada8ff5af3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cbd1dc63233044b0b232eb7bf9b79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273f1adf55a3dc1252b42e966d95517320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a2c41318b0894309b98b8338d14a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb458f1f63782b3d2dca9971ea05899322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89723f66482d7cf34f2297032daa2d8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135a2cb2477869953e79caf4a94507d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4665c17f8af426d93e4d3d02898bc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f77a133792c7e61f5a6eee92ce701326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279f24236429d8444acbaa9f0455063327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c560651c6e9062eb565c3898b73ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd7195237db692b34b6fbfccff14a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e628ade5402fb6720d160ea83205a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6e4df2d786f184bf71ec0c36edff5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03afe7bef31234dcd29313d3eff8f65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d369f69d5c504418c1ac3adf4d6f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07499c34cc2fe1d0bd37b57f3277588334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8a2b2b2bca8c561b68d04b6bf04a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6be3b81308260ce81a171c5413626336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79d07d59045fcd70b7e3a50be5a89e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e21df3935c5c9b65d4a7f1a047620338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe60b275476c91240d86772eed265e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e644b3c5bdd9e2c1b4c036d6b65214340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9674715707beda765cd3c63c4827f42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee07ab4af92ff66e95e5b50968cf8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924471c5c96acb874dcca1fa18945d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343b997318ba0ac6e7babf1b714666a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850040587db0a37c644afce1f95af744345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d01260a375f00e56717193e689dae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bd40f164198ce548fd3671a02d5ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10191be806e599cca67303941d49d7b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f8e0e6cf2a437b382682447febafd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf88fccc0738e11898f61c81488a8c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e11fed9891c2e84440616dc7c8fe4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe2c12875058723779291bb08bd3b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409558e4327176fa51a7f8ef8ca459b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffcc3c5e589103b82d5e8d394c282e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235754f8bba15782923a1729c1747540355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485bdec784df3840162937666588742356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39962c7b7b27c447db3cfd2c913121357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827534fc3ee918911637520b54660c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7550219decadbdee58a503dfcc7f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5278eea083a47cef648c311c5f62de5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e94709c30a93be66135745bd04414361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82652d9d835ed00dbb716459c47a971a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fc1d9265898124e4f9f7519cfe2b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c33128cf5ed58d7c28fa1715a564d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fd032a7f27dc25999214a463a8f10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da548052ba9e7bcefa0b1e8fcba7541e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0630f56eabb7a2e362d118a7f9fee34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7622eb4578443348c89f6d56efa2e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabdce0c8ffdb3953e140f8e524a0f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9721da561678264b0e39ec32f6ad4bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1e5ce36b9da1a51c46d23d4a0a643371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19408c538725890148184abf982a8f0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911f3672148e92f1a50040de2196fd9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7bea6631fcf7f6ff41b2348f5090f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda445c12a2d7d4cd9a7a0af1de1d97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b320aa896f522978d4b67878d185a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7e5992445457df5aa6a53c1db4a35377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2dfd377b23b54d2b2c4b1269c7e83378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f07fc18baf64173c4c60f7fa5aa715379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b53dc48a90b4a858431e924576482380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c943499a302a8d2692054463db262b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acbfbe7984921566dbad0f26f62e7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ffa2f8542dbc4d1ec7026ac3a5a86383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08719f65dbd9fe212f8541c8b8e319384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19780f404dcd1cf81b0a34117d8c51385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21976a76f67e091c14ba883f07850135386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2845ed2449d24c479d496f8660e2c51387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4aef3f3c3b8ec1271db080d490dc0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6879adcd31edd0a4e3420f90daaf20389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1dc7a5ed1879ee290e3e1655e6edc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3a45f10acfc301c5f60988081b495391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884eadf74ff3fc0548fdf153a154721392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c34422f8ff3b854b8f7ac00c9fbb6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f43a27d171ab695e1831cb485bef22394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc85950c7a6c99bede44fd45f4ffcb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e22d4e69e49bb04c412671cbc5b073396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19b3929fb8a738ab0e3b445fbfc035397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99bf6635b14bc09ffd480044c94b12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c58b842d977ed4bc3eb10623c7032399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45f5974356e0ef5a0adf1f168b43e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404698d794566f7dfe06cf34b88a029401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dfabe2e5f3719a840f572708aeb80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160eecd4d6c3f520b1b31b1ffd1d292403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc3635a14c008d5427cf27873f6da2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c0e3d95cdb15a63d8a7cc4d3978b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969c9122518fb641b3c0366cdd348df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30f3b8855ec2a2240a4341d902e56e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3206bb47468983b12ba02660a58a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e1a9308ffa29c0bf6b980eedde288409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45c893f085f9fb1d45b911a322a8da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288e40d1c995dc7272f00c916c3cc50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f2163c10ad3ecd9e3477cbcc834d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b89142615d09ed423cef3d08d2be68413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d3bd40e20b5a6683053cefd130e5f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d8aa1eb3bc221a934f0a2fd175a43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42c0ed6f362f0a6ae6bb1faf380333416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bc7c8e2da157fdd3b8a078e6b2596417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94207541c13c9acefee8bb3e2319d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae412e31fd7d9058367cb28927c2d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e1ae85e1645d096ecf1540deb38fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cb091ea015fd7010b8daff00f703f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d23e24e5c5e0826bc103ffbe30970422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de29326909b080c581b6d5bba78f5be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca231b35bf17e6b4f95ddace95fa3e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360867d23e1a272cf76812587392d97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f956c450c502171ab1d5a908d34a175426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecd4d040c0d88cac750d78a56f69b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777296ec1ca17c817f2a399f271a109428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae64e64a650983f7926bc54a988550429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14605e6050e5a0f7c8d59d485ab3163430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51431d201fbbd6ec41b7294f727b7d94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a546f87c952b8869102a812cf6a8052432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf74bbc2d97658409f607060b398f64433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c9122afa4aea24bc815e7f4554904434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6f0f80cd6ff225f0e49fdd95fb609435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597a16565a64d89688e339c715430e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4ed322163639f26f76caae1b13a30437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dfc6b524dc3d8a473fd9d8e972bc9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aef0e4e709c7f401db1f0cfddbdd82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4903a0d5bc647f7ee346efe8dc77bd2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552e794f3691752ff9397b8d2277bbb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0e9260db9be618ffdef1b0bd1e0c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe83613748cbf55096fe28b85312cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8e6b5389968a168c312841db191ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d096982c333aeca9c96fd067b31495445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6077215a922df9369bf97dca5880d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e476c622b0472a2683f30e79ee423447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d83b9f900fe9299b9634db7da7196448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6e3f921002a3e7d17e711d1770729449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0d7a24935091fa326b2f9e7714983450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1326eeae332ce2251aeac6c3276ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b89264322fdad8a6fe4b06a7f7762c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c67a23fb787c3847d1a862c2698d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78637bf498163487c59ba9a6d23108454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b64804f685949ae95a07ebacd704ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96059ad121fda19407e97e0f8cfd33c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5375a3b4b280c7f9ea6f9e705c4a659457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897747b32ed02faa6c38c2eec010649458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cd1844efcdb769c406f7b17a09bea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d880b7a90dce7ffd0459068a2450489460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082a5b96d9fcf2315b17d794270b08b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599400f3da416e4e798e78bbb6f9cb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa9dfacd63675a8fc2130bf4267371463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30a97f068098d796e4e8e8e2411759464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf72856091fc06f7c6a584225162ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17901f23f465b20b86f3e12a216241bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca920dc8e417de2a8cc0e01b0bd1750467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee52a0008247e3d10ed2b2d470565a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae261b48b0679b4f621c993b3bce06469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cdfa93409920449be626cf9b7805c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01812ab1a707a9ca0faba664caade61e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15394b2a4da0a4fba1bed3a84424a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d3bdac0a484a3f3a98f5533343568473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55da63a6076ceb62b734ecfb43c7ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0975761348af16749d24512c98cdb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7458173b51c060ed4ebcd01c5f23f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0ad6d17430fc1169c4ab5778373e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd425c5b2dfb7bc7ba3b54e20a64b724478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aad05221f4dda35bc3e5ce200f6917479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5343e557f7c389b0680dc1e07cbae6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856172ca7c41843ae6ec06f8123394dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc46eb25cbd1ff757f9a88aa390553482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5c2f0d891a05daf977beed197986b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b3fe8a5c0d3d2b8c88648b7eae0bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dc5cff8e31da0268d6b03e2634d1e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b488a942ca45d4cd88cbc587744ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0096811a36e802004e10a43762c79487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08339475a120a466823fb67bbae90cb5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b78f61c49c735b61c29e9847817d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c4c251537318f549d683d28c61213490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40752fef7b4cc3b0efdcb6ccf213dab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61f6e9e165364e63028c827581d711492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f5366c5f6edfdab2977a6d69e4c54493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65876b822497a48b7fb97e6f90e4b686494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956ffd67b0b90a5542734706176da8b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754a9d6e012ed8a379c6d8c556da624496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b908647a267d3878c1cfb670a7772497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfa145fed7e0f410ebea0af9783872498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba94e2a73551071ddcbf9e42f5459a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03847a8a51c4ff9f1e24d0a80651aa0c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76301125400a313bfe6d02422596040d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521ebf0b4b73a4e4b39eaf93f5e1527502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136cb4106a96fe55a25bbccb999d370503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea714dbe106fb2db45c9df5612ae5ea8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6b852cf2d16003f37e797f9dc2651505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296d9a4c46f585eec0c3002618da7e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a078d29919f7e02da9d6e001b314a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4eb64da0424aaa08b12a581a3a356508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8a949d40d7e015e2e50095dc2883d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df79e2be841662408e7cd53bb17503510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a9bd74846a331c915734f53a66cb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c395dccf949162d3662b2dc7fc2312512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808492da53cf586b67791cdc731853f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4c35748488c436da34926268d0346514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd8cbc92f293431e781d2c4cba823e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52e18bed1c197d09b3241d3670e1f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e6ad5b1c6cb3611103fab8d76cb53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c807b151b5b5b562396b5ae7e7e069518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41109c3de949c6a46f094074ca64840a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059665e88740b2454b825e5c937a32a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86225262adf2ec1f53b93201f5c9c2f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5121eba36504f5c8446271fc89085522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a63bdaf167251f78a983bd4aa9fe54523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1279cd9e5007c049ff9ae66856db1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa18ade09c0ac9686bc6b28dd84356525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa69aea07e3e2a27ec963a25ecd6e1f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed8d649ae67d305887bbe3a43ff3cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca2d85f8f4c32da6d7707956f39bc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712e3df4ff858cc33d428cf365bd041529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48866c04f838b62aff7dc980cd24cbba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31ca0307e647e7a9fe7e206a4835c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6dd753c1885b20227d19236bd3a8a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013e226807177fab3ca95d59e26a11a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6bc099808cba102039bba2398faca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06f045d028f34249f25e2975425c05535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f986eba3d1c211bd7dcaf6b21b191536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a723ba2f7274e94781da82b6d2bb97537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006a4920e5882370ec06b3daa474c9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a4390accdd125b7a77e7dd29acdd7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb33fc056f5ae9c132fe32af6535da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8782ab003635fef15e81f1d047f5ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8953b7c02732f995e60c5fef10533c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215be70ac001e11dfb5483d9ccf05277543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de583186b32a3031b5db0c6dbabb79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124b560490f0e9e6a790ce08b7fd18a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43697baf57c28d5268c25008e014e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc21887f30e9b68ed0f65f22c62d67547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c17fb43794bd72c9e8a5d66e1087d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3f309e67bc8167e1204b19f3de6e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7417191ffa9e7fa60094a1db2cf7f2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087057d5100e9ac823b8d18eb8aea41551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580498ea066ebefa447f32cf5747708552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71cd49feaea43d874042bf23f790e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11680dd99f0198a71f7b0201446082c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e89a21e726619d84ef55dbfe8abec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200e2dec1a89802da37305745e5713a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad0fda604f1210c9bb5d2c39b7d6e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eff7ceb1b43f6134e8e74ab0656d4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269ea2faa624fc8f12468580e4e6932559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643e03630e524c764dac54f7fd9afcd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc6c6143dad447cd20d090b5049336561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035ced0f24b13c0d549769073b14ad5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de882f1cc2c38a78bf39cd4f1344acd8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6b64008a2e3b48de7d19c5ff767d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1a7cefc54c5cad6971183cdc9a934565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303a51b9eaf540f1e385258adeb808f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bbad60a25dd743f6626bbbde0fef4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d18b07318464e03935df55ce0cc98568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fc408ced2c49cfe555d1736e6ada9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fb24afa3c4b06ba2ad2e6edeba228570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192fcaa5d3fe986edab72f40468ef0f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d162ff3d413f2ca35d7f28fd5556828572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af08481a063bd4aa535c75afd89c6a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33a4ffca9f2cc011b021eab0c33756574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c2ef9c4c4c085240c0007c449e11d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9933c23772c5e247d2054a934de9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be4aed8df004d3ddadd39d382bc51f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d1b395992bd3f53fcc46052195a9e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c0b7577f5877e883ce4af692665a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef1d46a932c2d6dabf12108ead0396580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cbb4791de042360703308b380480c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde651e2c5e58e9f9fad5e11d262c5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ff2dd48e942192b4231e5195c2330583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a7bc94b0f18fb107d09373cc618c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9a74025c3e224a797ba157337f861585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6241cc1577d74750f39d0716f720ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea943b8ea1b9f738c7ede0c2197531d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ef155681c7e962b48241dab670cf8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23863de49bb51199d510327effae2d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5aa7f300fa4b6bdbb5dd3ee93959fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ca0515435cb1b38847f63b471df02591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c3b7489119d81369b7c5755e1dce5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b64e560c70794e4cb417cbb9929e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8142be7a66a8f09444c658f420085c3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7172c8542e73aefa555f90ca6f057595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d615d271c27679abdb3d8da7ac253596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97e202003c54283c7b9adcf60774a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffafccba665ad2b620d11ec7f4f818598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709dbc6c997e766ee254e607f682aa5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c13574cd6c6cc30d55100fdd2e14b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5533ebbe5675dd15fbe3acac5f6826601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242f1201677b96ab1a3055317abc7f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1ded69df4acebd865336f19c735da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c49c7ce79c883292f3497b187af6ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aca1aaaa579a9c35bc4edf8c3bb541605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051d7d70edb7493ce343c3d5d5100db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5bd778a13908787ba5d5dafbba90d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ad27274b7674808d6fcaebebf078d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23210b49cb785ff0db95bd2cdb0b752e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274553731cd9155bb5336f55ab37c4dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96f507f4bc1f5e201297158619af76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7eea19279e5114d4a016fa4c45274612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64dc2cc254d2229325edaa5a7e66e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28f53e263fcc26eb64d07e8cbe906c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f9db5dd866fcfa1db864321bfb85d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7117b52e2851de74468ceb1535fd22616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8f314114f61d93de5f4121d143e8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b8f71359ebb167f805b93599825a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754969be87d02a73f2459974db6cb35619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e42741483c6b1453751d934e1906a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63adb016afa2d0fca8f5d45716875b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074381de0a5b90d033b8280c9e05b752622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1218b4d3edce0adb6e7329b2fe4feb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983de9dde68c8ed55d1af802324a164a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94602e0e37b8c2d81bb2a1df6b1086625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d64eb028cc6f2ec48eb9bfa25cff82626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caadbbac8e88e607dc9c867eb18140627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031f71ee8df8d8d4870ac32772c7e98628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a741596bf5c3d844e11a23993fcea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd19190c463909231d42c8f73b83d8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7452713617a42c3f94c23ea3900c7df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bef63bff0d7dec23d3c6d38a8462d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e24ed0f68b40f716ea47047ac24de1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf9d2ec5cfceaedc65c115a6a6c40a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069ecb103591bc2653dc7e87b993b81635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bc3e527dec78c412bc41e4357d073636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4f404e4795e4e5c28a20c25c9843c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58706b810675fd234658b0b0e339769638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e70ae9d690a54bebcb2e6c9ca541f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13248bd8a6ac481b9e45c0e009aa40e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2b2973486539ff535df0b8a11a3e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad348e9c0c84b6174fc14b0bd41ccb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f221a2fdd5ed73ae397b711f372ca42643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0e42c9aa36c78868efb814db9fff9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437b07bddf256543dfcb89c0a352bb3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aaca0af6ceff17ca264d1acb2c5da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cfe329423bec5dcefe1a4f53bdc5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946fae03fabc883770c472842bdf138648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bd8d80dfddbcfde6ba1ae9e7bf412649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60978847290b24f6203d44c929b0df99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dc30718f85510e49e916ee7857c71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31561d7bdccf69da9e00f6358474aa09652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9590e8dde700fdfab7d155b273064653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb5a82585f4fdd30b479cfa990b8e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d3f0f5e48185aa14c76547a0ef39e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cd57da6ae348dab9e696054991821656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660ab3403d921a73846232710c54b5e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd517e40f775857aa7d29402451d0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366592688dc34a3ef0df5c7f06e021ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fd1dfac6813a768d978aac779685a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112d6159ffdf0500fdb52f74114efdc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4fbb9e859f935bd22881a41b3e808662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71239965015273ce1dafa8c42c352f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9e60e08a3d5ffcd21b52794c874d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73c18f05181c6ed53410b517ace5d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f2246696784ed38ae732074a1e6b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c881f97aea97f36ac765a442472f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59750850a367ada7a1a59f202f5c4ebc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e12074ffc3c0dc391d55432468394669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1f4880ed35fa3732d6f822d713f16670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7df5b7b871edc5e18fb4939f6969fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf1f2cca3e26ab9d97b6c7c7fb9ffd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956ec02dc2399beda344bab79040db9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e17160d72ca4fd0311f83b2645b9a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835e2fe256bf43e61b2daad7aefde6e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a5a90932be8700bebf394201dc60e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df30b943fd7fa89ee673ae5fee5f75677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5fd66d1d04b15231a614938f09cd0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7684e1cd240733e1028fd0a70acf49c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fed037a270b035971e5c5128b28f80680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235ded5d1a6789bfe9f6d5279081608681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0d5d1ccd46514f1e3cd90a9d55c01682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce96ca7b50bc68197cd698c00cf00c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73720a77e05e83c978411282203bd41684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b265f125f00df75ce894aa5f418b32b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03458d6c2e53f753ce6588576f6b299686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6910cb67f8316fdff5d13bc26ea0a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb2fb136a0c203994a854229097644688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16fdf236cf63e0e959334e0553703c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe07a39f36a18564d7719defaa418a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f6827990ad89a171a51a87c811017691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5b126c0b4acab248573c616fd69f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035d3ca091792f1ee871cf1baba80f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2407757abea1d7900df92dcb90ee819694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3588ca1b606cb6170f0225e1110e047695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c012552fab98a68eb8fed94a3bf9b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0837a0517be1de2f83af85872915e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31def209aa6637f9541206f609bfb5f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61c32207315ee3e2a42dd36eb43490699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace720321603af7d22fa5269f478f28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cd20d335e2964c490e91ab18526d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804985e18ca9b20369e4c81823585f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25c466e54aecf9eb4a95398ded2ee9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221a920d88326abb110e502a445d446704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87063c67d6971a618894027a2fe5e8d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cfbd49223c61e4dcf6a3f69456365706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30847cb646b117ab82100df07d3f161f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442157b1aa24450b87dcea1527832f01708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf37acd4e16183d6b2af3a24d5a7b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdbd3318a6725cae652450d6e8f666710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770c3716d1dff67b8c51cdad2d1b363711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590ac03c850afe336981d01d7a006b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e056e863bf07f1c56f26de99e2e4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc093a3322f57f6ca26a8071a97ebcf0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a20cd09b2c854f21e93100d9c21b08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192015e646b0bb1199515740f9ca772716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fdd57cf49a2821e9e6735aeae4ce2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b526631c8a2e9daed3edd1a071dc464718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23a7752e50604f1c6d415e0a81a88c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca805bb4539399ce54319e6d9cbb8f48720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39504b6ed7e36331217a1229cef02330721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189c67f2dc1d60f3a99e08b6829e172722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668d9afd29ce60f262ee7b91c729f44723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb69ab97ae3bf1aed4323836567962724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c6b288fa07c15cf9b3da8a3975d22725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64c90378302e09d354100cab9f6fa8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3294fb855ed4907d3d4e60a4900b87f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edcfcdee5ad0015359948a1060c359728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd87edfeb550f9b55b4da3a08347c66729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030e2692437fef3fff090784097e9a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad1054576e23d2460f77b0f8283438731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afeadb07dd17921c47e0e4747c7ca1f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5a682ac4c87017e568f695d034b9a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2427f789f3a1afc897f69ab0568852734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c22fb967c94e2242420ccfbcca19f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe23b60465c40f7e84bc4def09dfe5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e58238f093596e85c577c666c20f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467a0886028b6ded40830f7281fa1a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6827baae2b3bd336fe83bba569b92739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f688ffaa028c08bc6349921c7c4d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32255aab0aef2fdd1a0e7fe0d1120d28741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aff2a801ed7c1e021932391c817391742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c970bc4468a264dede313d911ab7be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd8492755d780ef45269cf94de3359744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952892af2934761df238355cd662e5df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c76558937d3fc9a60a90fb3fccf8f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c05f2ee13f4cfab848f7f498bb1d65747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bdf15fdf989783db15cbc0609ee6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f585eb311f200d334e0dd05d0da899749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cf3aeb74edd588c6b0cf1738b297c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5c8964d2d117d177dfa4e2da328e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26901ddcc9fafbbc1b10c2e46641957752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c2ffc1f3195f1a2054a5f6f8e3b85753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af53cc6156a86b90e384d92b290c43754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6134e1bcf104fedf0640dcf3032454755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783cec1d5897ec76f4dc5505e7a55c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a292c4a59a59621dcb3b8dbef8c467c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184ec9bb1653d72be580f9178809693758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc178d744833ba2c9b3667dbd16ec2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981300f2a1c3668115dbb839b3efd13d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf8e7032c6f0e0e34f4ff7e0d3ec6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee5fa2134dfa19fb6b48713722ce2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701ff288a20f1c9ee08f79b80855c2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b39fa7b3a5142b67179a43ef369c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24bd5032cb6883cd2746ce814bcbf46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7a13f23b80e08e52ba2f7ddb24fb27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0239b13ff3359f7948442f435e8018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed127d9698f94637cf49607758cb8e1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61c1661b61164cf96582b3f86f5f4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85947785b55c8bc9858a6973ae621911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05cafc8f08006c625fd66826dd67f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417b899d5fdde6e1323db83661d9e9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cf79d567b08b37508e12bcaddf77c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25673cc3e6236e687a8fd3341e92cb5115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c77651731fcbedbafc6cc3554df7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6433a2a22834d85365c01fa57809fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a1ab31f2ffae46abd2a9093c00f1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91475ac33a39ad6218b244899e4b478b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bf54cd82b57ce999aa9f796d3359e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c2214e36fdd7fa9657b635f725c7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce02717d9e2e0316deb428362f525b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e584f2252d6db9ebefadd10356f057523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c899d7e5be4d948a2393f5e7f948624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd4a98c10cb8c7c8f41b87676d1eab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912c029c1aefb6d9bb1c3d615a89e4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76381eb5ab87e6e39bcb5f14e93f2f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea284062c83e2df51e1418695ed1d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd3e8991e424d9c80f16b59ff0bd9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b43dacd49d3cbd10d90efbf47d6c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbd266f8ed8e9ea368bca5d2abd9f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b636da1e2171883fb7b9fdf71f767532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd12651747a7988ee4c551f9adeb23433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9567f6bcd6f511abdeaee84c5b06234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391498649a30319de5181200fa9911eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8d32fe53192ee15334ac9f67e602c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f453fe2e237c2399776011293eb98a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acfb0deb911754ac38b306de16346b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d3807911a6b83e6ae2a4e603d6a6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da9964a7eb079f7688ea5235f6766340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ffdc88ee8f7dd15e59d3fde6c438941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d842435764c7c9d4a10f8ab691d6b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72236813fa7123aef95157c7d6532ae943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fa089a1d52cf541d73eb10526a27a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b76ddb78f57aaf65ef7f8019b72c8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c81bbb2ea0a097f7ad5b3c062f7b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53c5f89a5466dd42a066ed18c285bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5c615b6585728cf3fef2b698a22b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b49616e5921ee0e915dbb75865f18349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62a64edcca0ef6fcbae544f677adf650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf1a4ad840a582a3c6e7c8fda386c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9269cb59cc5776ed52bdac62ed90f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e304db4c03f3017676039421663e10d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaff8c764c638b97fc1dd0058280d0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662ccdc261d8da4111205ce18adc42455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96238ffff560d8c168277636e8dec856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483844098d8385283b72241f703a78857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378ec4d0fb626ed79d2430fb09e4baf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004aff00df1820834ef312b43ba3a4c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48670e3d671e085a31b7dcac377b35860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9554ae3a5911d9974546f8034e29461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecb45d3647098fb5d48cece0d3f7c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb970c53440402ddb76770f858167063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9605b6e1e869b26fd22d1baaef6a3b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08e4c82e45bbab027d418781b1f16e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d7d31cedd8faad1b5dc6a90291ccc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54aeb601056a3dfc7e5b721cafb73767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801793165e9d454fe5d007e6540081e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdcf0127ffeb43f526aaed6f39ea9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac35f182d1d270d9ae357cd164922770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd108c5967359e029130b04a8a40e1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caafad251485ec3fa4d87075064e6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755d2428d2ed61bec48c773c85271f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddabac32cc7b863b9aa16980d7a2ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb5030653c78773f0b43429db892f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acca79975db72cf8196b873ca4a4b9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ff44ca63d3be27f6a479fdc00492b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a99200ceded9ae811472c89753371f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82edb8445356e4ecbcc1fc909b9f88679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeee6202c7b709afaa8ec9390d3b8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48d49acd8f373fdd923d36fee5172681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8021834b3f63397adba224bef59ecd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247b91fd6b4f8483e63822aca53e4b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d6db2b3fb93a66775a836b3d1753a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28102676faa6fe9a5fbe287bb9fa1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a9890d8e66cbe906f7e4246b92fd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c7f30e8f8277214d40366134db19787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472fc8685802478e462526230655f1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8580795c840567662b5bf15b2b38b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf487b4ec9f87a269cd7df91d49b40290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03b50c1c1944a57b27f742d42472c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb4834a9f6ee949177fd80c4af142592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30289da13a30cccc984019d0b2a91e9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fb26baf0f90f043c3482f63f1e39694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d02057b669c1978b00b77a209dbbb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f522f9227ede49e3e820ec5fb2436896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7941c27453552545f962267e3087f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700ac22397b02724c4c6ff8934756ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efb2ecf6a3407b87c649ac5e2d427b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b132f445c081f062f1e4225799511100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887026862fcb600202cb3de242fa1f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784c43e614b3203bfa06fe975fcfb03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82a4f158402f72da28ea28b93027f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17203f3fca2f2f3549c39563576808104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc8f9939f03c38e69dbbb9e7799287105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505958c5b60cdbebd1cee54c03cbfc65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b5b9099afb232a10d32cce054d253107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728e239473ee0928f94086e86019b77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb986e67ef76e406bffaa184ff3942bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167a61f94b5f0d302f97bdfed39c1a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438052774dc751e79148c10b0d08eb9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238510184f72a208b1062e97f6e50f2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2a3d636d31b3600a3d776b15b43bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c44a145fcf854f6a9315a5b6a72e0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76590a4b694ba47f4d7bd1d019d4b5a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d86ab1762b8772cd48d832a1f4dfe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05bb75ffefd6695a2478cdfa73af0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050620abafd1d20c0fed908fb0bf9902118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d337f5366cd98995b657b9868fd0a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540327132f02afbee0705924cd43339e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c5f45160ef88c8a057f4d4bdec215121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a619a8fbe63712ff704c79a51307960122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211e745260de3c8a5840468c9bb88eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53858fbd8984dbbdaabf8e0fdfd5d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342838802b0fb4b247381da9fddd318125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a8d818c882546360e584385f8e4c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e33bdb8f9c32d28b8f9fe4616274a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550600e20272d5439ec44c46a07019e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0cd17bfbc4bbf29678e41df97c5da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000c6f4e27054f5897b934af72a575a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b87afcfbf15820d239d54dabc48a3a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b781c43d11beb76782d547099c8cc4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dec00b5935421535978bb512b9e283133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df0d14f535e14ccf31367e959e312b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41f3b9136d07ccafef0a24b653c8d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303155601bd5ae24618eb33597adcb61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc70bf11f9012194c8465449859fd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab055017f32b8d41a8bccdde3a2495138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7cd837555bce36bc08c9109ae4187139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f835761850a5423ed7e2c7b3dab97b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0505239b7c8bef96832bba2e7d7657141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99d7d7674ffc38229e4e6d97be35bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7cdc2e34e736fab6dee75ccb75da0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa9907697eae9294696a7067f9d773144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f6763166f896ec9579cef554706f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93739884a122ef8f21204a8469a57e0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394820d76816b21001844a2176bd065c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083f6b61ca181d38dc5254c6b4de13b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e26d58eccb0b676b8f957aa82b965149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f17dfa2d38c40837420ac136469780150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a387252c9c2485ca28242c75963d39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f48b08558c761262236918347b881152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5464554486a085f88e965f8e3c72a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f97087cbf92e26f98387b78ba93c23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041052cdb2b11ee60446576d6b450ee1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31306e1ec51f2f6ef7ba61596dc55a69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73396c305dca601227bfa08e40f0b55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1322ca3cec2a7fd6d95db8b8e35d78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a217b0fedb57a9be5ebe7bedd9eac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb22b395aa40603170f0fbb66950c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d276883caec7dd6a9ed21190fa365161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63968c364cd9b916a544bd1acd6206d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de216824397fefc7caf8ef7205e0af5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96601faea31ac114c081c0b3d9cc7b9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dd6ae2da36685c89aa4d31dd1f652165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf6b4a626390b93f3d1a24ca13dfce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebe98677bc6eaf32a89139241067fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50491cf027d56ca578326beeeec8b0ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31785eed1707967f2249eadb37f8a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fbab27b7de500b26d13dedcf17a0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388a14f7591d8d8ac905871ab884b45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d15fa35f6e0c2a722e95a49d3ac021172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb74494b75289006b8707b127978254173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cec2a77f5c67110c6becbe97039e19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae338547a16d08ad79830f74bf66ace175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986ab512fc9fe34d6b2db8369847985176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe483709c7f87b973f6ea4b4c418a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51072e04dfaf7aca4232c0cb54a8e014178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b81c5cbee03b74cf7caa4f49e03ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882f621a617c170fc9c6a272a307e00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24636cbfd8ccc350facd5ae14378bfe5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76f47ec510199d755392a231bddbf7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3533d106af13e48e9787ac345941fd7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c0bd7de15bbc663e25067d1711cac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac1683d80245194e588441279438d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471dc4590a0f13ea762a85a50b6ed4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989e372c469b79d44f48a4f0f24fc9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed69246dc0ca02cb60153cb91984f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87597233c7ccdea199a2c8037f0d36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1d6fd7a77f2b9adf4fc521a875512190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cee64a80254acdbd194e45afb50350191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bc8cc140c5305a8b01834c16a7274192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf762c5279df9f81c347cc809866fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3d359390a9d1eb717cb946777dfdf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ce23cb0105371a177bd4daeb56093195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18c52039adb06ef540da6432780681196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609061f1b9dcff52b3c0066f07caf6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39033a32ae6122681999424b692b190198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69f3507d24b3e442be67f6ab4dfa92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd1443a7636bf42e4b2b70d58452e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965f3d1fa2b10c38c01d12c5201b957201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf09012ef36f660e09bfbdfc638fd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0b0aca7f6a1a6d057d36578e53f17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53072ba2c7c605155ed1d7baf9092b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6c459c31fb3eecc6c726cf1948d00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb86e7ba4d0ed825a7e7c08c31a8ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cf28d2ca2d1d3cf0f902498b52658207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8ad5a8fe2c3e6a2563a16cd902b11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d21453650c91c63ad2060ea122f6f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cff978a65ee3436d28efcedb35b822210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb586ab19992899154e9b9a445c11b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b86427d7e5e60b2fad4275f22fbbf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b02e068bec52c16681bb50f07a3189213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a996957faeaf268bc8050651d28935214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a02a625ec1a316f365102d146e519215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ece5902c13e5b3c16e86e17e8ed66c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cf486b9d17e61fbff94b9bf62cfde217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a8c9afbec94b67264e8ebb1b4af3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1a22ea6905255cb26453fe9c36207219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b976d8e1c933946f6d738b62ce7f6ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ca160b982de0325a596d5d644d1da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533185a3c6fc85d8613ca1ea3607c01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f834442955f2cd1328643daadc2b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d0cc190413187e9a6e5fe11e10f4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ff88fea3eab6d583a1a0ff340adc2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ec1fa559372a8b6655d5b7830739c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7500e66c1433602e278c33619268e38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ac0f00357d598784a51818f41c6a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5959f449cca8323b09ae1289ada499229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134976e57b7a3e52562d1a837a3cc70d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03eaf6e28c18b774dc69ac57eaea12e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4f8ca379ad42c8aaf04a88a4563aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcd2b203d004e64b01235d09ab9581233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91abecf5efc2b2c76ae9bdb9bd71d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644dd61d00aa718c4449a03b4a50a94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d9445ed980ac38dfa20612efe9cfe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418910a23f431aa8fcf84fc2bdbbdd35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270b83b951bc715cc5e687be074dee8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b6296ef13c14f81863cbed40c25f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92180289b1ab8686e549d5dde286b01c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec96609413ee0e6e7a009a70ad1ad8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c030edccacdc98468decd51073b1dcc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c8f335edfe01f4d3314adea4e791e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc9063512b7817cf75fbb069b03e1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd942c4745df3cb7f5b2d0c979ebccfa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebdaddd2dbfc58e1d648ca5474fdf4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e73dbacf426a0725ffd87d5b06b888247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405bff0ef1c62388dc5253597737340248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603b33546910be258e75dffa42f1b17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448402a4d049d64bae8a326843906d24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bebbd1c227aaa8142e597fcf4cb31251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f639b0ab606f0e3138be3b643d1a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98744ceeaf9a61ee7d99dfd29eb87b1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d872c4ec779a9e49f50a861ed5505254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e943d2ebc5186780a3080cdfc8f44b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a6f50f214f6b6f3bdd5da24d032da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078f965be26a74015e06318e568b938257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0933fa17e4d8e8223f7ba276f0cf1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557d1358cff948b60c7c5e3e997fa91259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8921e77f3141f12d0f842d7e6d7178260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ee4c633cbdf6fe0e48429bc8f73f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fa51056dc3496a8bf0f4ee13f15fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d44268e5e9a873e7d9a6fdd098138263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b8a988ed5926ea3865aafc27ff550264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908071685982ddcd2b660e900f2bb960265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4bb9f4f88b2d72b1ab9d85fed482d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa80b1bd16c424b09dbb44972b2f73b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c47b6cf55b8ee8251729df05140e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68a7ee15a582415eb1b681a1fdb793269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819fb197f9f291775c7fdc3334ce89e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc60d0ce68a383c8351fce1a33084a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49209dd2bcb0751d9f6339cb3551f2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ef4380adb1f70b00b0737b0968f49273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8d9942038ade983f96f96976f03ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad160c1f8c662f8482932f85b49a97bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f93076f1e5f4b01b9b97f29c09360a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dede201237f8d704e00b9d8f65cf1d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20c5b5ae29dcc037e2a960414caf18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e73642fad669a5770680c2ecedefc9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115a64ab8b1d44c354e9da930d20e43280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725fd5f1fba1d92a90b97fc54c53ef0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17727f0634339223521774f282b09cee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35587645a0109f06470f078ec4178b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73090fb66479ddcfdb5d2bd933290118284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c62bf0e9f40405505df48f688ca4e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee00749bc4613a71a181ba8293bbcb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9510e8a4a90173bc75a0d863acc6b0b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e7728c0c049d34666870c620a90e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d51782491dece2ab773a2234a1771289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5383e4e2124c6a53842cb6b9c929df7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2565a5bdc573c6182e786abf881e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85db8388ebf3cd01ab89b3084652a2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b8003de15bec847a4fe4c47a6dbbb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036256aae01ac1fe08544a330d7a0e24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351132b599fee229fa969528718a311295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3a32345890745e0cb333a9f350acd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2bdf91740687b318e30556e3154da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59f5f7618fdb6f2aa0dd7ead9f8a95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f84098387a7247dc9aef60d2afa39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fa15363ec8b34f57f90f1a8312fc8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d21f461a4f27f90f9c9cac7ecbd859301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9436c06f7cf7263b5bd49367752a3d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad614179e488c6c4280a70420026fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4952650f7ff5f4e37aa67299ca26c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387b6a425a0e1a11973900ed3253cba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcfd9464f7c36732a25617cff2da21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbbc074ce94912fea75978b5c6f34e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491ff0e2438ff2b196c56cebbaf9a2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfdbaaffd91578632e3d4949061edc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bbcf2a306d9e8a3683a32aa8d74fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed7c547c404f7fc03c52be821519af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d17660f259c0497145f36ba9ec484312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74884c279610cd7cb6d86258bde71c14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13b439a6c2ec343dc011d625b71e10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff0b439bdfb093681e6b79a78ee206315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06055ce6dda529fe33dda654b4769919316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75542d579bd73727331e358549f60ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff90bacde1cad8c6077f8fec783cf0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8178dd073eba4b994184569971467a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bacf03dee898f24ffb4065d329761b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832b14d5f1f632381e36609f77118c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11c5b1b193baf7aa37cb4092ea6a00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb434af9241a7bce3c2a7324ce9359323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48913b796d30049dff6791c256c47b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69af48073787f07c4226dde5d70ae2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6ed2390527bbe976e75a8e6060988326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8f1d5fc1852cba10eed37aeee1bca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ad20500597d876c5f1dfdb01fd6bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a85896d82c2b6b67195194889c0aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c755c320664eba13a658d546ed67b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199152aae3c2762aff103f262163727e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0753ef4a23acef18835d8fe704d08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2a58185795c39e15e008388687839333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42632f81408f633f1317f798acdd0599334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8a0a7f3071d48cd25eb9379c0cd83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247f973ffea93eb0b5aae2a4790f5ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71988e7edd1eea7e9ef2b58bd1bc841a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67c43b33b54590773090015c7cd9b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757e681fbb17ae20f53ea2dc1a906ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c5bf50727333d81b25a22390d5890340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a20617a22acefb07462ff1d600e163341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0276027533b7f673e80b1a84ce6651a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a4758df75e1242ec3bfd16a6faf26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ce9f42f739e240a4d255df1d7cc33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612b9f69c5744d99ade268beacd94dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda67826415dabcae1d5943dde679d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445315cb86ddb2444555cee6a499cc60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563164583ddc04e6f2f8f30fe4c164f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf8f5609695a74ec519bd160ad4442349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697e5ed802947a1e364345f8ccda4d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c62f4201b7311ca280f5859fa5ade351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396838c38920be7057556cedd361a841352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279dafd9d0c769a51ac0f37424c19d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95802b3b25b71469b0119f858814a069354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c8105451ecd97285e26737a8a2d6f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88c4273d578f61cf0239d634c858b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdbe2fb5c1506b12b9386f5ec8f98a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe1ebb4da0c50ea4293afc0022a549358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cafdcf6d3f336aef420866fb258b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609fc999ddbdf0488d785f98257f33a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6777c97fb10fe6c6341d7969473fee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3423cbe1afdc51f63d3a155800a71d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7053b4f76dc1e3ae399bdec8854e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3f5ee8969d8d31ecbb78d586ed462364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444d47095a4854a3968e8ca19b64da1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947750f18e7a8d43856bb0b7a799b46366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c91d866bed8f5bd5279e23ed0e53b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e5c08026debd378066a3b81ba073a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c12bf2cc0091b8fc199b5ae12dc40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1b92b02d54572fb8dfc5158c5b046370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ff793ce3c5e5329c8107b44bff43e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50078b4c6c099db1786fd6bf0ce5307372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a717a61f93c861a719eaca2893b1a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ffcda54e1209df1d0a8315e791d6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5314268bb1594fb7bf7317fa6225565375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32617222553a004137bc88d228b39def376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670c59ae7d77603eff1c17ab3b5c258377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd028c5cdd1a9b893a9940557d3316e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931eab1ebb47f3e21d301de690febc5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3909fe1ddb550c9825a054fe2c0e89380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee423470999afa5625634457ba8973d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85475bfaaf12853bb5e97a99e07c6a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ceec000ead3d8ed9b02ff54160339383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f358f516081b64f77e28310dbc130ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbc47410c41f56088473dc999465f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416026640fe9b198ad3a7a8a211f664386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf2ace305456614fae58b7a31d2028387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3db0e9418a307b9822655fcb4d0cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98791711f759a1b27ab2cd22e01cecc8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75402c492a441a9dad87dbac0e5eb9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc891b646f97edaa710d88081231e7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd91061ee69d76eb46c4bcc4befd77d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e23067ea5bb9c146bc4b5f7991215393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60506c0ffb8f4b989e6aa89db3007b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5087225710e4a69977b346342da455395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823de60664019ddb6b55adea6b1dcde0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b656bb685e58d5e83b4e8d43f4c5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6877670e3d2222ae863eb2d8827e2b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c4c1fe76262eb22febcedb7f907c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902e19c95254db21cacbb454bd9312e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94463a246ae4fe5d3d7bf2476dc7de8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85d1cac1aea941448502f2bc9584a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394ec23c83c2413d6fc3e60e1bad941403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e59b5f6d47b5936c81993a2058a240404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6929642a4478ac7f62e611c0d101660405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb60f9e4c7d6e78bf052f85de1bba92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848a5b7f163d3e2d32a62b6f6f6ad02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a5508776aa80ae55dc651e0feb623408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df6af691a5bb0490ad7fac5feb14e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316c66afe02277e2639648f154c8d7e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120b846ef978fb26d7a6b549c745546411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc934bab53bb1167535f28f52a84d79412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161066047ad7a68c7507524168e1a66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284a6a484e1b0d940ba6e90084ba02d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549cf1b4ab2f770c071cf701a58381e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36caa61ab5ad34d6a03f3477b75d8a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3f56125ff54acfd0fc6ed31ea8a53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa99c45613755e2fae0df7c83a386f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554da5aebe2cfdd127d898b636cf181b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b417c89ff2756e348f134a3eb7250420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bfca439ffae3f6b5baa8c6e2346a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995816947c8044e939b1a657704c98f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f3eabfe9e21e2e953dd235e6ec3d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c0e958c198a2570457b888d0f7379424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29232be0a7852b0eebf7ec22fc119b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90779153769afc60fd850d7757a58e96426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea41115c32c6d14cdd3c3cfc5ac95f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97092354c7213dc229293161aa53a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b496f722f758f7391fbb8104612f84429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cae101ca26ec8507d69438e8858c7f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4a9ccbc2f55c946990cbaa76e31ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e96708dd1f4e143c8d33e507bc2c51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42a2d01f755a33d325777968f2e0a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59e2bcd77ce43f2c5ce7589d2e4b9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5a4fee91f6f9b42a58ba3635b6cb8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401dbcbf868e83d184051e5698c69a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c841e050759b69b9fbf58603fc8a705437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae74517cfd0cd5cb039b718161723b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421dab5873d8dc1f4fc8391270d6f3a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc9df8491a67606aa74410996901eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3c694b131e42c669a0ea1f8996be9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c9dc2af04867be81ae38249a4d216442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2558c17844f2f724797d116b006a8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a9201f663eb3e1433153c7279ce1e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237edcaaf124921e8eaa29b3ee62f69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb701d6a19b68bb43adfaebb0404f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d7f1db495780151f7eb833ca50b85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66680fee377392b3e9b4e5caf76c08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4ce19ba7f478d3ff835cfd2050561449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccbad45a96510fa85ff797d404cac4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10056049e92c13895a552ed31703e54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb1280121c8a23baf8bf0999211def452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b50f07dc5c0e505556db3a858af0b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeae53f86a703998f8f7986038e6d52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f623dec09849b33c6a47b2b5da1c98e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc45ea3014110a20f0499339c0a8ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4b84ed8baffb4254269c574da891b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23799e1b32f60a3945c0561b4d4cbf5d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930845e7adc3d3cfc872b434d9bd0c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbe72ead610181bc0016cb18ee535f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92655cd68a81a26be890b9068cd8512a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e9ff9162a93e5f338011899bcd5de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469f8caabd21d68fdde0d9ec95be743463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2b74c82752b2c9fd8c4378be62ba7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40567e1510fd8f00d59dba5ad99e049a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c6f66e9019fc490b1cfd489dda388466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e73f7cc2c17c6cfe5c3dc7a66d9e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd0f55684e50e838813a1c10312090468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376681a58b082663625b1c2aa142ee71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c363339a38761d21862998c0d51788470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a05e93ec65e469675b517fcdf43ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37db4fcfc5b36340578f2b81aa1002c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada91825cc503f2db0217d6ce410013473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dc42d678c622f9f3a5dbff9acb0ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813a426349b22772cc5dd6ba332f690475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005f0a48476d2e860fc86ede155acc6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ebe90c8d7f82f676ccbc8da2d3e1d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e14591823c755761c87c22eff0abd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b146e4afe14bf53d85b141f4138af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d49ace1ff0bff42378fb962b526c6a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d22b21141c2fb3775e544491b80dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c861f60a19693017653359bfe08dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ce7ed92bcf2e3d1442b75e9cca6d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7d640020f41c2a93f00dadb26d5d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc316353b1911038ed5fa19251e523485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423baf207d643e0931b4c97a0e3d7e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b6bebc4f5a454ea211514dcfceba6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd57ac711faf47fd3e74dd0f6d4f99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc2c2d4f46fcb445b38edbe96f5f44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd552bb6423ce8f9f82ad5e90b6eb1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bd208e45739e37ebca15a580ca719491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee027796548f169c1d09586f7cd915f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0b13a19d9dff0820dc4dca697de23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ee5c7ee9f7bd91df9a073dbd68402494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345cd20ebef9943d785b3b9f54d6eed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937152e093dfe6a3b9a25303a6a19387496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112054240d9d90a48c546269e4b3555c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053f465ede3d099ad819614906aca2f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b009bc3bd7ab0208c5a80e93a65bde5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa03adba02c36d6ca190ebb003c8ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee409acc3b4c2d136ef2ef025d5be809501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f06e51374c3a9cf4bf13075f125a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508905763ecd3d89cef62101e1e9224503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1716c2e9627945863a278b83aa2e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035177b170ec05f065488c3027d82cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf4c877de6547c9de256198ec19d68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd32991d6f0bbacb0f019976dcf341f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574c8273d58ab4f98eea3ab03f6bbba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7f4cd0a5192fc658409e9316d4f31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e11f1dd909f5b9df03edfebacb6fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d1e6fa5f8f853e50077c6ceb55cfe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd5a419a87a81b0e9f6e48ba981e75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2b9a4128170cab8cf9e37fb603788513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ba1494117ed1ccbe2ab3fd51dbc1a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01dcc3e8aeacf62de24ba1f11eca32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72199410422ea7a08bf50a07ed3260f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d38618611237677e2d9f8486c4ba6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec126708848d43c32941b54df2be8a6a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51531cc4ba379ccd11ca56de1a96e98519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfe03b1a1c6cbd19322dad79894978520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058da0580f14c2c8ab550c8a279b17f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6aef148c0fb51418690eaf7599cbba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684d922441653edb27c340018db44c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5da8a8d33a206879bc1ba2f83e56aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab768995d3004d85427dfb89aefc5aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c748d1dfc0194dfdc7648dab7d78f63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feb39719d5956059f1e324a5722b39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13771dfc96953126d13df099d312cc5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f3351114223b6ba0d16512bb170c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc6c66bc8a1447e5ccab2e159ee139530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f951946f7c28cba1ad2b9462e2f079531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcbbc00361f84996da9b60ac5ff7a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27531ac1ab62116fe7355b6d37a9fe7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea15ae845cf3c256918b4733c9d2f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dd943fa06971a5162b05af0050a06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26f255d6d920dcce2e4b1fbbc70afe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0662bce97cf2b9c84b4603eef03fada537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95100007f35796c480fb2359fd0659f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440c56f3b60a99ec50b93dcb0eb8fc5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda49f3c606eea10e899474e4588efb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3dae704b962eaf3ff25b4920d3e23541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5255d393a5b3868b1e4bfe8a55f03542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4c6874afc69c5a3899a459a9e553e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526159067910b69e45b77e3bbfd0a37a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91c1ef3e8e585247b3c6d15bc2e33b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4020d4eb3c190b61dadc7bcdd4d1de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315b122cbf36d29545b8d0d28b8bfb4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41164324e0db21359443732e16206ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11570af2b016a56a0832e71109742e45549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe423ffd82b7eeef49ab83f497b987f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2857f04fb7ab54cd0776d47233b442551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486474df7f86d06022942c7f6f27b54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9332904aba4712cbd19194d760ffa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d446d261c6926d1dc0837e87e83e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c651fed10d6d8e39e5d07f0898253555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36799d8e8be88327deefc71dc724b2b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d20b6b030881cfda64b31a56c7ce2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116b99c71d35953ebbb8bd113dd3c20558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b060158bb1ef34bbe763c6f4385c821559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9f5168cd56e35caacc4d1756822b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dfea24962016d9699cc203f6fa229561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6f8f10a97151da9ab16a0fc4cf9e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7a1fcbf88e14b6a314c0cc4bbb643563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c2b16508ef1e0c18f649d34c34a8c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63913c988db7e7bcf21aa9cacfe8d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1236880447742c8591bea7d49894c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2837d313ab7e6e973abd766b1d031ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77e2c3a381bc06187010027263bd4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67f92f9a28ddfccfa887d33ef0093a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db642b95e7d685d92ac2fbf074fdc95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfeca6c2333b25bd460e5e45fefa481571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d973a694d11a6b9ddbe9db03567843572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93578801e58c2a00ae36c61a3998cea3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cde276a9705180afb6ee16a71b3014574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a105ea9bed5ba7f32f392bd423eaf8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89ff3cd4be1c45459900bd413d3b74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25ee1bc145a20f9e8953ab5023de23577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbec5a412d96f0622f659329f7f8235578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3161c8850146b48134ddd50fcdf0b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb656ef5cef253e56377592880d0f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b206a11462fa1c7fac4a694e969c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e4f9ada8e2e9edb0e3c2a272271f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561868299eb6cedf2a859923b6e9011583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e926736fc77b6896f3fa2df0dffe6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9845e37eeb03c549fbfb5e1fb937b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb81c42498189b4821f89e990141a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cf700b638593fce52170eeedf8967587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcedfc84a4780cedb16a5b182a16f50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e36ef10c27a0e0ef6d4161a2ac6665589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a886c1b59d94a89e56e730344d5a5a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be289878fe561cf6fa1b2f0e2a0d59591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f9ecbb7a23af17dad8202f28b6a5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f213b3b4b9cb0a67f22d0638d8642593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cddef1239e82c5e6ff53c41689edf9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29dd7e9d9e038892db239b4c8b019d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a485fabfae6fabd0ce6161c942a51596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e058324336c1d7d515749aa0a662a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0caa89c9426c54f874d994a3a3491598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758893ca36f4df30bb7f0ee460ed7c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e7828bfb340ea2d59becbb31750c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb19c7a73e510f9abbc2b7b6518fe2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a45260eed6cf7ee67b11844da890d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49f648d138397c93dfd04fa5b22366603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df3d994a86210b523920177971f188604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baee95b8ed9b990a18c374027aac8e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf50056b7be428ed1269cfa326186a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa79ee08c39e790b86cd67a0f74dbc0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d4ec9ac62a6a8451447669ecdeb38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d28861d1293e38eb7e04962bc72a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0219a012d33e2b8e1a6feb417b190610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81c285ea7d3505ef96815262dbc5fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85433dea89886899f2841c9a3daaa06612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e4af190a26f2a64fc75de241bfdae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a24ed2f0e273982fd498f43903a99614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebd334136a5bd21d5c6cd9aafe0222615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106313e7fa07257e0ec05f142d3db76616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac657a0e9d58d63b1b89c6f852e7d603617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b43c64a28a6af0c37186ce45b1c7c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7fe6d15d19041818348be82dbe317619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0eafe86e16de51cf11c4ef010ac6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041156f3716ea28878d4ca42d0794d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9309f7b5c8e5e720b7291c5414429622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150c8f22988464b964f9134d432df41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bac26cbb7b8683aaa5cec7fc0fd1a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9acff849065a61f6a5af373def1b38625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d18d602a422c0f6f955eb6f03e27f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b67d9ddabb6784dcbde84e99ff1d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e26140363164cc0235a32785489596628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aab66b4d3119468a7a0662fbf51c9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283441a17c4c2f66c9381e0954b275ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc463f5154655d3a4e6d872af1ff045631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3a29d932b403c45b897f02c2bab57632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687acd09ddb5fd00f64b132e63c8f3c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241405920d5a30e288233c5d5596b888634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f683919d9d2ca8668c1b7b46bf493635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090973023bcaf65d7340ebbbb67e94f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03003663f23b8aed49e0bd704242abcc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267b133e5cd451bb2834ba06bcdb2fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bdcb15e0929e3d64610bb588b2fdd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00491d0408f7efdb44c68591af13ecde640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834c43bcabe09a85f54a596e24dfdb4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a519bf959479790c5b1927fbb19b7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f2f66412a65587ff2178da63b00fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb5928ae0cb98cb2b1754cce058e2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9349804d6dc9ff71896f6a6bb64d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d4aa39f14d91499a4fcf09f1e1686646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bf33bfdb65adb16c4782497cf84b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc0d729b6473b0362989e8b7074574648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504aaae2a8233858cac55d596ade39d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11c33fc2192db5af6d74832fc63b4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67424536180d46f5037ad061452fd0df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d78f9b703ba32cda2ee885a0f517e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897cb3f6dd9ffdba6d192d5040a842e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f860753e4792e18b12997a674a02310654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39f223b1446949595df1dd4984ac55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30402a85caf0a7a27f5e2e720dffa9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201efbc7a2796211eb75b2d7a102f7ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979395d33bd70bd36132b67cb5a6eb1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4741a8b9aba41481fb843c9655a3f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe125adb73593eca9ba8fad409baf944660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba94ee22bccca85bd5abf5acc3c688661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35406edfeae22259d33f918930f00f28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7f1aa14d92c644be90add0512eeb4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd816b74006354e90e07d97951d4b991664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee742177657f4d6aea2aba71c3ad65665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b4be6c748bfebf04e6224a3c22b9b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a815ece173e5809d1cf542969d38209667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5c5800116158facf8ec32032961e4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8d5eb70a4dbbb037277a415f59aff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6eefc07cf41184dd93c92458aff50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142be4bd54f4fab0508fe093d967ab1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c79a449ae473d130bbd60a5b57bd9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bedbabf05a7477836070c3b84289af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257cbe2526b886612276736d3be65d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344d2dd2feaa1ad6528b480fba3ef78675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473b693afd9518e74a35b2720a41318676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a7157a93675287910a5d986d0a9e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa672f053b8ce7f7012c27cbbd7e160678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232487aec4c041b670ae758c217e8bb8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964cda24fe44bbcea090f04575edaf4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3ad54481cc542cd045b2e50d320be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a890061ed0cbc8fe677778a9b373f1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298517426d0de7defbf0c2b2205695f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f2b8d910b4f8c6c34207e50d27715684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2235608b48942bcd65e86a4e94b28685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092b3f5226e228add33e5b57ef2a994686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b04e5f1f4ca6e621fd531e0252981687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76d83ed9fd0f7d2f919ed8bd7210c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1f415d11dd830b9ea7b7f6e55a22e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09f1d35eedf315deab5c07ca34b653690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ed07b9ebbfc92cfbb4b0d4398811f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5a8d159f2623ffc1123281faf786c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3757fb65372faa592c56cf515217f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076a69ea8795103bdd1845d621ecd1d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66357a37cc181160e984e573e7f356695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f58f91b85039ddbd47b1a07d80d57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b59800af31464568fd5c659c10447697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1df6152a6d9769f15b7292a8a98089698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92819d5c9c3962a945b60cb5115d46f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c14ee0806bed69604103853a1689a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071c4c024ea443938840b4d81c1769c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae965c19b1c299d8c8c11f4098fbb497702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cb0b3a81faaf72e25b9aff2f0fea6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d89e0f6e196b99b7546f45a680e91704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8bf9f17c2e1c75c1c32feeec7021b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59ab5c28bf00918011fa54d8c64988706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb683a6f9049161870e03fb8f10733d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f24f2d14637d641a634a1bbf4a37e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53348bb9b1f0ccb1a2694c7b86d01ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8a79bd986393918c429001793ec3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd4150fcc99653532fc6cb3418962b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec0a71b08a3c1f40b7407e64ef7779712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb00089ddc868c1d9b01dcee24c78a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104f387ef1e32210ed5cf8d9cda4c66714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cceab2cc4f9c92d9f4b0660b8d3099715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fbe4e584fa51b537f8474e61b164d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57811a13ae22cfd1cbb41fef18f77fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569c70b79e00434ed603f7fbaded769718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bf1d919c3510d796b3a6d933682fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0f773d5eb5f0569e386dc5c45e091720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2f5bbb1e76a0b51ec17b1ff7f8a9f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf173f74bb1c15fc0f95c342b0f4cda6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4bbdc9b2c420f400bb198d1f16bea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bbad750221a9ec7c9d3c4bf9b0620724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b84f49541ae2affaaa1c0bfe00577725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91a82150a4bb88bc3b526dd1258a5b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3ef1161ce67cdfde19f80601c45c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c86b084c5e3842e733bc1d32ec476728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d738d25c8262d9e777f46143544cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b9f1931a497f8639ce48f2615964c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309523f17fe176bce8126996647422df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de26dd432fc17db995acb358b5793e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ea93608684c0401f1e54aa13f3178733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad5bd6b958b0b04595ff8367f6cc5d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f06048fed088061acdc9ae3f2608d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14042abc66f967030593eb4eaaa245b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b01b8a9b4628313209e212d79cf2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c345b4d747fd967f69f8f1dbbe6b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8262340b0c506325c9bc3ae22cf50a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1de6f269bf622f2e0191fdd052feeb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bf80197548a340aa1f176b418c37a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca94bb3e91fc4f369f2a63e43fcde8e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779e24197723f81854a35ab6e55c81c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc234e52ed9182dc7bad8582e2d340744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bf925608df57f92091976d91c8975745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e805b4414306b49ab297f8a187fae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe8fe0f95280d67fd74ae01d155330747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e23020e3438b67fa425256a78ac648748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdeb96d9ac2684c7d8fa61864afd641749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0382272222771f0e6821b999e50a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195954bacd33c3d14e4bbdde2221b31751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adef3999d9428f350c7fd2d5d5be76a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63850c9f778e993994f952c3a5f39c93753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74126137387049cb1a18896249b38e10754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7e9c2c75ca485bf8d35c1f478fec3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067e5f02ced210c69c096b6377030ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad8515d95f82c5971bc5f62d457792757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caccee3b5f17be7562d603c63ca267758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d003929a59cf5143a2bb73f09180f7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>