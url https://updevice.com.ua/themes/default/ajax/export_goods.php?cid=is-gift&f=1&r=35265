--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ed68f3688e18a705aa55e0640c05b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5e11b4c6e599ee16c8e3e33bcc36e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a51f5d26787c1c92e8c396c05d2d073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956c6278ca9aecc3e98ac5bff00fa094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6008830beb543cbb1a81b18216624885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0c45d03848e1b132cce28c8e4fd0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15c66d2c79dc06b99d3abe1d388ea87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8392457205e738f057fbd85b00729ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611596240f92ec0f7b762ab724ad6be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5b5cade1bce179124e5e465afde1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56328cb8d70da78114fdd0fcbea05511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575852e853fbe1fac26eb89b4c20457012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8451932c933cafeacb8ce3903746513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5d2f5c40d77eb9c0eb362afe6d4c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfdc48f710f90da57d21d7aa7bf70115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef49ef5e1ac71f93e48a2d247933b0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f717e177c61bbc23ef0b1785de4bb3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4160f08de92c0ecd25bf37777564418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27c15e98b20c9838c13d8564aff3d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8564177d7775073c30017749c61f0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e5f7877fa4be784541c537195faf021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02e90fd87a9849cc215d60df9c428622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79ac51b3465b9b2b46b5a687473c6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e5c461e9c99f9778cc1f0fd65517324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132989c940b24f84c35b9b007a140f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f517de81ed49c4953e9ac6befe9b8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c036b178c662c37d1ece38dd9d959f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a85fc9265597d347c381d3a0576c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61a3329ed1d51efa3116f6c6ee5c1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b769b245ebe6d28a03580ec98cbaf930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802c0d6e35931f07b14a51e2914f91d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1ae21a28f662866761b139b44a96432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fd12c44f101b43a5820a9a4e8c26233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66140cc5cc5ae9cee5704a0a46e2384534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9694c47809e68a2a4e43bd4848d57835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da655e7ee77a61a6aac4e97616d9eec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc11e19525b13e38736ea4c1c94981037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885fff56826dc46c90f8515cd35652a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a596c49989ab1f5623f2a70969636039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384455aaf81c3d3f20a850d6efba74e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833e7a2a54c2aa594a0c619f8451c9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed335aeba8b0867b8b8691b2fbe8cc5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444481172b33b4f91d4bc5908076cc543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d390bb26617213d80f6d17c903e4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a9f962db03e24482d12fd7abe31f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff1aa7c77f2a607b65bbca10843f0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178b49b9f1039b00f8c1ae01a8e6d4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3547e2c259865556e662ef2e2559048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8003134e95a9ae2bcfbb7c8f237a6b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d4184d459e91408c1bf476cc56b9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348594adac98d83c4b225cbf7f47c65251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb78b79d0580ca47ce4b95327069eeb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba211b02b7f801cb20ab8d0eb779ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257b96fd10ca63da8d9d02cced112e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc727bb65cbce51b617919ccc7a0291f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba215b17c1e9625b70c0acad87ba8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f057b0ea4aba8194b0d239ba939bf2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7544099f8521a25cb1c76e73133a67858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4ebd26477bb1fe4e00ad679c4381a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2cae2fa7796f592dad0e274b66ef060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cefbf37225a6d09f884d125c5c1b7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133e93b796217c761863bf1faf580f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976d44c717fe3cfbc8607a7d9637ae963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15046e2d801f5e27b49472cb250b17c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664b296e12b417f57868c842fbb20f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76a96a157967126d4b4be4db7769ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d83d90827db826238b6321fc5b392e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27f1f8525d4b44469fc42004953c2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621220e34494228804bb4d968c8291369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98216517072baf8aa8d00b9afa5dcf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4c84956772de84e2561156806dc3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce47ea465163c6394ca4dd399bf56872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6296454973e197804e2f53d73438873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd710dc5d6524c798b9edd6b5ab8262e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4096690912cf62c5fefb5e27bf16575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6259a4dda026821a225b19afad94a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c43676db1bcee630ac101b61a5b4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883f1237d55d143b04caf02d7c79e6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c711d4356efe94a2fb1d4e92d8fbb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223881acf866c1e573306e97f3ac742a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc669bb497160c585a2c67da08e418981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90080a314b37c3d14df5fc67845fb56982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc050eb7d17cf3c8bd4e0ede93305283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad1e5311468c63e0c8156e80b7339884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c089037a373d11605a6bb7e7b55eca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc161c33e9082c04a44881aff2e15b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28700f15cc77df9f0050726a4ad7528c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3fa760fcbbb43bf37da2f4918fafc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed386db961dfa29bc4d964c0a953e4d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f642f83e3132a105e8a8c0d17bd23790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5d2c0af08a6b18a69376449771a4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315685b6f6340f24d1eaca24106f8de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1a7e6ba2c89d3657d2327cd79a81d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c520dd999dd4d164f822c19aba659694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f0188197f7fbc8006d9ea83adbe6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479126a4c31051e81eca5ae1a0b546b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ab3c65af063cbaff421a507c49dcc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422607ec0bd0119817bfa0dcf9764f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619c64abba08009b5329d7625cbd2c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1c97005c9239542304b03b0327767100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0247980760ba6dd36437d30da2f31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37539d5e92fe13d3e8ded1d1e4476fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d20c195440edcd1637dc4e6eb6be82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a374b9c653ba232ba94553f76b213104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa26993327302ed16a5996193d0a3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dcc52896dd6112b95243a65c3cefc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee32f4dbae2a900cf91d1e24bdd859107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9608ce2a9d9da8dee8feca0e61248108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66df4303af35be81dbfb37c5e1ea21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2701e43a0a08928a69ce9d0601c772110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b9bc13ac8d59fbf601ae68b6ab6c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c07270d1d63908948516d42148ff5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460dabe4832d27df648bf90ba10fefa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf05f2efd477a2e601c4e808d638238114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd80c8809a95cb96ef2f81c18eb8ee1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec882d956fcdef95f23b2d603c9521b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f94b57688d2a42ff33f4a337ae473117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fb4c8647132d348da7316121d2ccc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61e0ef5e8138c4134f08af9fa1de91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48727e4a3c4fdd4d72b22a9d9820fe12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6ed8cc9bcaa171a887950feacbec2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9edd809410b3550181ac3869480ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f71a5694f9b6daf1e2fb4662e989a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19043c37c11c7ddd53620cfba8b5fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df774f16cc947ae60c07f8446b1eb3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b1bb0534b618e75f2a03f90cc83b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd805528be94f9e95fef570d7175fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9ae8019677dd350cf3c3d4a57aaf7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30861730a459ed761654ddff87a5eea8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f87a2107f64f9780126f4ab8420fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a315919e6c32c93b62887bf55a05eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8f0b044944a76e77638979227500d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7ce9c8a758eac6df070bfa6d96b54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c9096579bc154f58388688214af93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a97d8586565f5163b7bf5d3ddc30d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad7bb10a5ebea41bed2b9cf9b913e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc0cc2766d60823db3c65ef81ca934137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc73a312edae7642660cc174da4bbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0cf9eee8776573a2a4dfe751e4b38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690443f35409e077200944d90f9bb25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f58d6862cc1bf4d2b9bf443f2d08cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1bec49831579d1c10eedfc807f1c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2edc54ed360299aa8398f0c47298c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de739a975ccbc20671482d038bf4ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406150aba016b601500d41db6737dcb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82656c3a00ec9521265cd0d1ea9a6b55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df6e1cf6960dc79d826e21ca4686a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f5245ab94d33df8b6e388cd6185e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5336a3b99627d9a77d8e401c3b9fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a88d945a347fd0b5fbd87835bb2a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ecea67f64b441241ae7fcca445dbf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0729677c3aa57050d5b8f22fb2f374152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dae9147dfa2059cd5d48f8b906412e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a1c38773dfd8d3641cd74cddb652f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd8cc512fdffd3dda9aa5baad5ea04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699de4f6cfab70ec7ce0cebed5f2168156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e67c2e92a15ec183547955710c2bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec89d93e3b6c995681ead1fa7ad8d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfe9b3839dd823cefb41f5eb539064159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b80ba454bc32eba098241e4887d422160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cf9a2d05e317af34e1d6a1382c311161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ab560da133b6c6ef4fda04d66a3ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de90de44323ec0b4d75f57502f85a43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99cc904af7a97087c59b4585fad565164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a522f62483260c483aa79dd2b727dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa96f1f3744578a4bffcc70e71548d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fded08b792abb37af920f8e5cb4c65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895d9f78da1601cb24d829aa1fad894168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ba33dd34137090736e57373230e20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ff1e215220adeed3ae3841d756879170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa75cd19a4924cf4553a5e1a452228171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d712679b829eaeb6f6251fb6ce4fb4a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ae7792f958f41041b91473aff4280173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258b3db0fc5bd5c20bef2584a48a253174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22f47623304b6eecf9bb5bb02fd575175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f2840400ae5bdf747e37b4faabca1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8391b18406bff29d0588b00985badc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870f7324da54016f209266fe69f0d04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b757ead5c3af7a58a2b59a881ebed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59affbe5315758b1415f8f29e9bb0a93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329280cb8ac8f8af46728bbd75a73f87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e836bbdfc1e60a2279d626a82afc2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7f01ae2c68eb9ab8f05a658f16f61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01fd3fd4598a093eb430e3d68e55b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a656f5e3a6ad1c924501dcb2671e7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfdcfb6b9c7206d88fc9f6c9536b26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4591f182888fccdb81f617369235a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6fb92c0e3c1e98c52fd9508282ed5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fdb550742155e29ef84f907383923189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc8b5e057e91c610313f274de1e55f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a07445ccdc654813dae81605bdec7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9496a031707a11b9160ffaa4285e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda599ff72d0be9344106e68a874c1f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb7b87d23bccc588c7ca732912625e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a72a88e38239ff89bc224ed82e38f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c45a7339618665a6355ac7b38358d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f4e69a55c66c9a65726ee15bde7c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10c865ddbcac6a4702868ce966a32a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba67cd9a136a51bf74c6df9503a2317199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15616cde75dc9312a9fe3ef415c3bdf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0fdd58f520a6d7daaddb8bcf48ab5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47338a3742eb720085a6d545fe9195202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38866dad3469ba150cc12fc24004c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd9bdcc05ef28c2593fc2e85fa1c4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5884af0930f14a4bbf94dd2e62a7b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2a54ba40bedb81a132151b06aa99d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1714b16377221341fe1057c3daab4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c36a948bddbd9dee4ee73da45559fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4a768c478fce5c635c0c4ccc3ba96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca853fcded5d3656af3521af5353fa4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3c4cac6c32e987db85608e9167271211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888682aa38ffcb5a88069cb742ffdf2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495933f2f95d9cfde5c789f8906456c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3feb43ea6ef103e1b1dc7653448760214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf296fcca4e5d83c1138eef5f79c2a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b58f7fbcf0475cd7347f0b2cb7290a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f0f8eaf19b6c3a955c3bc93d8cf16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1436c755774dd0ec9498dbbc64278218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3531a4e39522699e54fac55b96676219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381de1f7ebadd75b454f21c05290ec6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab354b18b268d6e960fb3f749158656221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fcfda5862b57e520442e550e3d189222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b860dd63dcb8cdba093f36c88e11d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c37c3843f27883b72acd40fb8d21f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369e9b84bf0a91839014b5fe95cc21f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dc949ddd7a9662b9c62725ab5be1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fc81a0f5b4049ca6cb4ca178b1030227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397d2624fe0564db87126ee0134e88e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4bddf207167099ee38bf374c6bc98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17ec0e265a0c1330a614d6b0ce38ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4769645311156caa1f5131e9491e66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c34389f930a1b18aa94c8e14db4f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb68d26c720b795f18099767ced31e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a616734c6b513ddd43fa1813dd1f243234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd798ae4e8536ac6cc167ceb716708235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7d01ac28aef9347c17b6d448f2a18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942028a2382e3a64a7a729e8214ee23a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e297d25f248955b03386df975735966238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37822cf38c6cee4d36c1dcda9679c16d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa846f7ed3aae42b36918af84553b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6dcbaf37e2e56baef5c107d84927b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c261cfe010e52ca8c9f181bd3a7c8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef13a16b88386a55a24e383ca25a1d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badaa97c066a008ebc99b93ced711a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168f272ae66c5eed0bb891486b66970245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0ec4312a0bcec4676515ec79b7272246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b4413825160f794ecf983df45319e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ce79f17382b3b0664f610714b5011248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77eaeb59374fae1121eee92eda1997249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163867d3575a1a2c8e2e0d9104c2fe83250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa432f4bd0c88d1589aacc9ecb84441251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2fe1946144c151ae2041c18e68b04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942278b369ef04d2c92113d28499f1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca31d0a9c6983bac1f8f772f85afc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43f17f0fb797f6f9d168d6b53f00d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04060030f53869252010b54cef49b616256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce483e93c34fd3c4a427b1db72308a67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4726aa0dbec351a22184e9d9301bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362046792ef96d98780c14920814e92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4addb09eb87459efc51c11795da85f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc57745d3058a77a6cbf59c9e2e50e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec42c6e2c020c3d8fb3e9c59e3c7aa2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5064967f049157592f4e006f443c996263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77b37253182859f74f32ea00852c84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575dbc8075b5c86441baef992585e64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec313304f66b06435c0878db44b3385266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b1122a0635a12121e492eb57e89d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67ab91ed49604d4cc9bc78180bf1bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6271f685ea2a6f8eea3b56387a57477269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999169b851b64da583238db68d63c44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565fa9d41e4791bcceca354be9e5382271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea674cbb9aaf810f715577c142b5555272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142c229d2578bedaf2034fb0324dc31273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f113fb7896221887d73fcdbf66df3a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f6b13d1303277b71530a3234edd09275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab073079d81b36b0bf430b0e49274c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7d36ef31bed4ba6c4a1b15ad89f0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c416457829b4e81a89562eceb15b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9402f314c902abeaf96a9f59119df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6603504f2504c7e8d4d309569dd7eb3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eeb68d8993e739768f905c9b8767f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e4e84a43c67c3a0e83b8cb497bd85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95962d9d6ade7581e6b85af16df092ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad219757a4e6009c94586108a44021e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dd6673d4ac66c70a02a0a4def6d39285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a363c06dc639d23178bb153b7db2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a254e01f5979c5624aff7ad5597865287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccd18dfcc83e767bc2403dd6adfc1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf378c5405e296eca2a3ee2eb02a5e2a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80106bec098d7ec3972ac2133b49c0d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0508d16f7f8b23d279f16f5565b17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67807b59ebada154defd9294025aac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100368a4454c518c87bbacce5b8ebb57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3b29283a90722179d4a5eca63298b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0802f4a4d1972b52c40cbfc913074295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c196b8eddbb6ea0994976d9470488296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f1b27b8fa39cb7d82a9e379305397297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea50c1f274a1285815a4e57ea153a55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03257513b255dea20b6e5dd059654d77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50041d75ead8769d14db3673d7a9f2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931200a25b5dc7ebfeae238aa762022301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930d38003db6ca04c1c00aaf0ea3e02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb56fd92dc4cb8fb96222680c7c8181303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcd8f606d96bccdbeab321de7d5871304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8802abe4cc800d905bf42ccdb8675305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8606b766ada71c7c8161a51c012f45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6b822c5e905e17d231eb9f45c5062307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff5c2b5b110af4ca4137cdeb478a81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5644e7902e68bcc698c5625ae65ead309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49bf1a0d17eb9601f9fa851b90bc13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd6bd6e11b7882274c30a7a2bb2fb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077cc328f19977da9f55a727bcc378d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95263de8831a2ef5116b49476f21cb80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d0de4b25d8cff268df131897a32cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4c4936caa159b9c9cbe533655f145315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1b7f0746de0fa729ea815ab6d5013316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06ac4783cfb2d3bac3ff13324394e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6b2b4cfa3479081c91e1ad1baff91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce02b12c4d883a388ac4f390e883102319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1195a1069bb551e22241eb15be00327320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc4f743043e319c3ecb4cd703fc2c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b8cf6e2e41f1ad5e9712f5b16ad5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32238de635bcb107744d069bf8ba7ccd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef6a4e5648d1a7ce1fff22f759414d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d02c500fc854ba70438caf0f997b37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b24b2bd031f1c9b214989f7f08ee91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f845ffe2de125cf4c2f27cca7c542d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35b52de1f9b58879dbd7dec60248be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaa778466e7607083047eb53078e50329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcea78ea753c9d4701c691e7c493dc6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945bca2c3ba6496d10953bd1fbe4796331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12cd15d390175d08dcfbd80729fe38332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b770de123901864639d7eccde00ca4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e9ccbcd03bfd74f420613eb1393c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97076b893419bcb10f47b1a1f5331aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea0905fccc22c4751e8f0ab5fcc11d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a886e9b4a46227903597c130729a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3ecc944e8ce64195c2ff90ef0b897338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1034c4f8f74be976e8022150ab6818e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eddbfc030a251782ce7390edd82cb1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570c87856816a55b51c94f5d8c00076341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24352a08396defe33afb1e67d7f6d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23c44b3347e3906a7d53c1034d9cd6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d71b42807551026742645e733d4b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ff410cc5361498553e7a09eae44b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d566745d83a452af5d589a1b8377d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd92e27115a67192580769d046d884347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf049e5d9f4c9172ed47a1b3c032a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b5944b660fc750401df07c06d59ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156f1343f3538f5009a254ee01b78bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e7f0600eb291a8d6686afbe10c2ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea936f71512d1e7d8973a0adcd6e07352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79c6e501db1a9da9c80c9443b04b25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e39d43d3885cddece17ff76a241e43354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded91ecc50a9dff64faba3aa4c1f8c05355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062bcc1587d445eefe5ba22bd63ef43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277b5a0184f8c70d80a01f7fa27ca05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e952979a232206a9989704ab32c9fcc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedd03183a8714ce4409b9aeef87615359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be719459c8df537405628f3dd494c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec2cd64ca0beaff802ceb42ff1950d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df1c0ab0766cf9a652a27f14d2ea78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5cbd07332d21114dd5be2eeccb785363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8557bfd0b398cba8125e754e292fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb1a5019b10ab3dd21bb1d2c3053b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4af41b22d7b847bbba54bee46e034366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a280c2651ff720ce677902fbad093ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d130936ec888982286a428fc211b703368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774c860165807ff1f4be78bc99dd136369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f43b54a5d448d6b8ea45716c8c905370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b29d81bc0a103701267299a97586f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f4ea6b6bcc4ce958834bb110df071372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b95039eb1d236956288996d843e236373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8b4c737a38e0aeb1142abb44c3bdc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53cf096b7e3515e23986f7278a451f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03621885f7590283f2eb9e46fc1a65f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185c2af4b8fefa76f0e3e0097aab57b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86b49a51bb2c9eb905143d802c3905378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49e5e86aafc73e5c5711bf41a55641379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06195dc4475679e45ec72d8e48f93540380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad48b6b7eba61bf64cc9c58ab2658d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d792787151b6daeb76d67097474d417382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d4f89bb586e2f243d39f179c77713383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508020a1bb00f43b8191886bf9bb54a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc45d36415aa2b5820bc7643ba4ff02385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e52c4501db57f1d0eaee6735cbf4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5fd049cc836a5eec910cfec8a2f89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be259ae8a0cca3f692a9edba5c6c022388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c31a626680f93df2b6de69245df98389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f55b7c27e97b30b23df341ae0ea273390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dc0e9c23ddfde5b58dca42b2baf7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9671d717a1ef82a589cfa05e5b6760392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdbfb5b42b8f0231eaefcd9b4bc823393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e819a540e657c25ccbdf18dc884e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b9073f6050715c2c7f8a1a0f16dde395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6213df4c9dbfaeb9d220bcee82314396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720c33493d43fbb792d0f8485936ec1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43199e39d0ef61931cadb660109fe3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3da47e4695e99e313702bb7ef907d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa34ec2c0b48527f462ae8d6f73955400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d59968ecb5fcdecb57ac4fe539911401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6336b8350760851380e4461a324ad7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a219c659a9f603b9e3d91ddae319f57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01844a08182b0185927dce4a5fcf5ba0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ff1781b997a307753ecabefb617f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e66fa9960f4e511e7e266eb6bba89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01aa93aaea76eb4ea64ffa701cb3e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0075c2b2cae5affe46c9a6f209c26408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031fd7f77747d6107c7437d5f27ef1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d98c5bd7e1f12f6174d9d9e644d11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29673521924a411efe903ee3e4e0b71c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c72d3055b8e9786c42a23b787b0b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542211d7929e163c410ef00c36b160cc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a386868106df250369b72bcf1125af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa57b9d278c625b0b0c4f5403033aa2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3b5e8ba0f757aef7cce7568fc97bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e20309e3ce53bdef62b81ac03cd5b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5e81e2d36d7faeef8578e1306543e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25379e8951bb23f3225522b2968f7d51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da990c15c1a09020cf0a1bc53e903a17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661eba91e7aad0d2514853ab26e1403421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa4c3ddba76fdb644a8b0cf9adbb45422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72767494794fac25ab456cfb04490182423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22502503b11b772124c8a4601f04adb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3b49b4ef1ae052d0d0178d15c5aa9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92130c6067bad4476730e9b0b15b6eac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8da28fd6e230ce7792c5a990bbe02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fe3b67568e053a7cc2c7252a4ed3e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a040266a3a46cd348b9084cf5452ee5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2905fdf35ee8cc4737d893a0eae56f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de279edbaa0960d100772be413314ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12222964c12e0cf98c422e8ad4fb7bfe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ababa6d0a922899fd57d35a8a6e4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f65a5368d1acc5b6b819f298ba25e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e0d8e03338ca5a705a1578995a6a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9f7fc856f87719c750831f29c5653436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb627fa2379b504d516c11513846466437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f0670cb0e4b64276f1ccd16b2fa15438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e33076d2f8ca62c9ba9fd6acd6268439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867512d0aea48656e70565ba10042d79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621a1f532487a7c4ba3e41e5f972b36441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dea7ec2ed5b6e1f7310177144dc7ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea9b73184430f8dd6a05543b88cde2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78365f07aab0ec155df9f77a95648d90444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bbd7fc974b3709295fba158794fa2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d5c6e16b4af3ad5424c571753dd9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8d9753085c82d1b3ec9c08bb935d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc245f16e6fb936e74130182e2e8ed0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52d727242770756208f491f0300eaa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa0cf417ab70a635ec323a2de3b672450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34701621636deb767f7688a0b3d1f818451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c3d6e76892fe45820176219067e22452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef4d4a9f8747d1ec9b9addaf7ebf5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5300914ebb2375a31f0d5e4b3e83b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090c92ac064f5238df833a4b48c912b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205885f3ce8c56f6be2b41701e00fb9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d9195f3aefd9c8c31080ccb09bdac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c004da281aaf8e98e1330d57f9b59af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204ca87a93f1f9918e56d85e74d8ae6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf266d80d59dcb075c76eb528e3536460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368d9f552b40db03a2c380c4871993c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877e9bb5171c686e0513e50ece47cb3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f97dd72ad663062e760e9a379d8745463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5b615374b3bbff363c917621faa0c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173f0c9a4ea005126377fc39a003b2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6962de35184919d0a5306620129ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b694dd4a30f9ad87bd05ecd91ce2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401b55da816f92c5400000b59efbc23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5708638220ebbc06f82fcec083f39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab4dd8f62be9d3895b1bb7223a4f76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9700aef791aa178aa064b7521127c60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2ba9fc702110d1853c45838770e57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a3a9dfe9cab2a14e64a954b918bab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73cb6ce73b2b4bf96de7362c95f537474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36464e72dc3634bc765de429cd899338475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba472b4b391edd6678dcd34babd1f18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e2a66c363be52a739ad6bf3b06439477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc6b916a6821ca32fea8feef308558478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4e36a6b0b929294772f94bddf3ac2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b517f4ea11c55219963e26fa0d9c438480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f84aca19bfd9bb7b1ec547b8e0bb61481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c83f464f95200e63261be5cc711818482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ffd268c0e645786d830be50ad61fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50363844fd803fdabc1dc0b5a731153484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b5964bb10844e55095c7205ac682a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f088023db6e197131a9de24e21cd18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a95afc09884216b19ba2450cd26052487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c56ea94436a47fc10d43e225e1fff4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cf729a6788f6ddc3be603d8c899e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7f4621feeb02e816d2780ff2097eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e65a5b9e017077352cae1fcc837ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840e5e0cb9ed70d33f3d65518840d07492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f614979aedc8d2a774ede2aa652e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a95497fb3595d77e3fd89b179d7338494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854d0eed7513767797b94f9b4be1a7a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5784067f9bded1f3a35502f2f2b6c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2bfd4df095e4476ff43dc477e07ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349385f5c19dc93a6ec9907430f7d80f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb9eadd3c9b2e3dcc63af10ae865b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2394b7a6f168eb7456b428fd49c1e34500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52074a4fa3264dacc68d49ecb0e75f08501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55925f4a2662f29e42a0f9c4e408fe8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0f81139ce44be96575d606540b6dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085cc03c14bf7356d03efd6bb180788504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e79a4f22a59ea1088988eff266d6cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d4f12e1958b14d23bb9a4b6c7a610506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617fdf18755c215daa23ac7472b1364507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6064d1cdf9bb0f2b59ab98c7d9512f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b9f5b0cdbe83a18eb2eb5cff76239509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab946f361635b7bfee6e2995709fba3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15957e69dc6d9caa91fb7d85728fad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e862128f5ce15044f5643a36580dc4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a06c30e4fbcc93c30ecbeccc6dcda513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c837fa653f89b58a081c4cd29d0a45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a455355f5556b5e84a577a9162f132515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431c727fcb5c767abfa94723126632f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2d2b8a48fe41d133efdbbf7f9bab9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9923d061764570d646acd61aaa4978518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e390d022981d9967a62e146a9ae4832519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced71708b1495fb8ff9ae42bcdffe5f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf55946dac7d0b506f5692cfb548ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add7505694cabbdf974efe84ba6f7e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c57d7cb190fc41fbbc5eab0083805523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0d10a30cba9ab33189ad51dd26d79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7159b1ccabc873e9865777b1bed61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4354d0369d4059a05e6531ba8d573526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51647abf3d46247f313a147a674b15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01d288ef2a5648759841b5db083c4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4818e6656786c9c0f66f66b7c6314bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e427c6e1b560e975a62aa95a0deaf2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0a1e46ef41a82f566d3e9f6bceb1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87273a00c6aac8c0bc6fdfe91b818edd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874569b489107108b84aba7c6a6e2f3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1ee5704a48dc642818f21f1340693534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da30f7aa85820e7513f10830be73d20535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616a45cb2bd89c41803affef11708ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6a7d591556c658055519757515b0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbff27fa5fed34fbe64b1fd3979377538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17752e007793bb600e2d6feec5a7f2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5504df6ed56b51aae8397dc5df88cb6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5311a2649d84af2c5d28d7eac3b2fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cc0b7970ac11d09c4801349aa06ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd753e2ced339c869a3e521bc0c063543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a615385773306a6f7e73c88383a81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de61796b625cee253c3520348aab5b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9c84db18b22b281f7892d9d1670d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456126fdc6f455d2ad45104fc893539547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158edc8efbda88cc3b5103614f27cb27548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc074a2bdc976c4d3574218dd99e3b4d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35440a38a3ca0c36a016373c50cc0d02550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922eba017c7fe76bbff20b3dd28d7a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2745f32b86e544d652c07e92953e85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676801cc2bb637a1e707292bfe69155d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185ac485fec528758a0bcad1d6c4c66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a90b4729499983f9d751c23998fa33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe73c3af1937e0c6ddbdceb3867266556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef62b1c9da5ebe8d48ca6d6eaf29ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91d07a7924d94df38ce4cdafb99b0f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff04189c5a7e23d97d98bdb95745657559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e86375fad6e2917c89e34283228c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5576bd90203b4f59a9efd35166aaa6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4a2ee33090a155e9071d68967129d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4e3c2580652925d5f9c89e161a61b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30e0b5563c791c8caf61825b51e413564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86023ebcbf343e47605fcd02f0571aee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bdc3b47d49a4be5d02b8002b29152566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707e246cd4770b92dab65649b28e3b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ca55af4ba6bdfdec5adb7c17af12b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738cffeb1f7d575d74eaf4e1319828f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1239a29ba98ef462ed6089b80c8bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6b1afdb9a9b778eeaf16f5730a5b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e681ef8c42d9f27c23a4fdc42b046572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232cb8605bb60899436e08c5b8c2bfc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b7b26f8359d04c49b0f3e19aaa273574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd48b4f1acbe8db239ab26421ffab9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873ee1dbfb3524a1dc67fcf2562659d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc3fe9601362e9deec442096736a93577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e5d83bd00d42080e918d0b9024dea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3b1be3194ecf9bab23230fcb25ab4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790256d3663c806c1ff7ecd155d9dbdc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ff47df3f5395142cec807d7752bd7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e59a89002da2988d41236ce70f802582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73627f7f11cb73e808469ade98c86d86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9daa6b400cef7b631df6e079a3fa0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163ca3e23e4abd6be886eaa0f9b60d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f59ce9b15a46d2045c7985df201f21586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717656690b5ef853af2873d5d946e426587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e7a5fbb0692db5ecebd48cc1271c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a840b23b5380efd9e9c72e96c362884589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc392bba3b2017ef05ecc3286d0fa3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965873a52afa38497719d626320a7f0f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ec514002ba3e27e04a4a400080600592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea8159f9bb0cf654493def01837e28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4d8e11b4209210063c75ffa345216594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3951f127b6920a895431d0ef4f158595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fd111bc1b15b00cca67c630f64c39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed0af282f8c29695165c2f928f545f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cd687da7cbcaac90793bbc9464188598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b4f39c4ea69392788465739e1006f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb042c6f8043acdcb3450ac2bc6c0df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15ab73e1c9f5e7e64292ba4cc921e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e57c6347356c1bc60547f518b1a394602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5c4f35bca4c7736c60b1cd0236b11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e289532cc3d5825d8d9a1ab1e24a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dcd143c594af4b4b4abaf521e086a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf68424876330b8fe7499bc0835cf5e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b3a105559d84682d166d4aa1f5d7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7d2e23457130df0ba334a39c55519608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbee41954d60bde497a209477046d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445b0089fffd71ff78e2dbd0c959c85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298b45b2e51235fdf7620683b419172611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f761c1b65622f00025f1dd1c4b94a2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089866f877e856b3859c7ca356968adb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dcebb1c47a14541008ba1674fae2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3c1b44aca85864ba225707d5a5f43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6acdf75b598ac28f40e414e6da574616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116fe552c6746508c783d31cabefe07617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce1df67eb478861a819af3c57b2f01618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358f20a676fd42ec3f2b492222a1df5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a860d7d9d6d13b608ef1f0b1a0915c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138160c8821773238c92d2752dc5d80621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67725650ee0dfeb4ff2dcc62ce2079622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c562d9e858542325b1477b60e6228a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a669fea75c79ed3b20b47037b07861624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04351031c4b2e068d5a5b0865837dde4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809baa6659b8d5532350b4385f812fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dec774613512ca2a6ecbfcb6ca2fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3213787d3f327615cf6487b24557e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aef146741987f3b54bc1f177df1ab6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330383cc06b9e6274ceb0034265717a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cce456fb4d35d1dfb73fbac489c57631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156889e8069f6163bf46de54f1a67293632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998922207fae371d6909bf91431fbb2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665afcea52695a56aaa9df22344c9f60634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae239c83b3e7f77b052f19817dfa7c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e39fc180b8d2275d45d5b8f36e3150636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e487052e556bb14c2a7aec28f90d837637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebb6863f0d29b9ea7c2f688b058c0f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfdd8d350e48a7d678b2c1f5689a2b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a196e4113bdb8cce9078d3f67c44a4d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a366a93db50faf50bb0b13dbdf6fa1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7c7315a827bb2dde49b74754a3a4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4b3d6783ba1ecb2fe578c9f68a8f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba10750d63c0657c85779828cc1b55b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42206679178ad153613725a2e458eac0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5af79cf2632d444b719719d834f362646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e18f91dee7336eb73db7234922c8d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6179bb1ad15aeaa871187c14347df19648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f895fb291ad0034e6f8e4270486fd54649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb5637ab80a377ceb1113a550d398d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca030c1d2585e4b158826359a9ca46651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4a698bad8ff0471bce736c8e79c2d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692744c7f1d6c8e0c9f73594f9c8270653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336436a46eab4384b7c8c39ef70efc6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71791a4c06cf61fa5da0b2819f45a3b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b4bb6a85523df80c07138136e8cd7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002c6f02237606dee796611a65fff10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214e38d84b11f610542621664a13f07658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693e1ae7ae849ce91fa209f66e49bf1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48986267ad210e3ae0f767efe2580625660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febe31bc237557826d8d2516bfd2f53661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00467516978eabec6d745799b5f0b282662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fae186162e6c3e681042ede81e72c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67189129a2910b2f6f8e31cd3d16b6fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374823e40ea4c5e5a36a1060a7ca47d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36314c420ac4fb7b3a9c7cdafe143329666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba1edc655de14e71d3af66e6899ff2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553616c5e176f6de489d59cdaf235a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7f21b24d81ae176f1525cd4b5e618669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7689d85e048b0c26fbde70b95f167670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31a1a72a14ac5795b3dc25aa5d0da3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b55e712acdabc63b9c193d2dff7bd6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de7960dffdd0d0eaa73cf1681088d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdfe9954c4aa5f078a67ee1250f134674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b360cce1039a34869f7ebf13814f99d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02071eb31abae80fbc30f5fecb943d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93c9c3afdc7a941f27792af9050a79677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7010725693502da582c0d269583f33d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40d4fb83febe46eb6fa2a94a9ce5d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2a88381648b480402d8dd56f9072b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea07d486ce8125143573e4c6a0c920681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7b06c48effbe6c8bb48cd76b53852682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9093bf7a7cd5ba9fed92478b1b88ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b7cc25b23513373d318eadd6ee12f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7abcdea1c268174ba79872054b687685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61383901514bb8900b3d0afcc489b0a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b746581f7cd8fcd01e075a564c740687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b062c7dca65fc0021eb9b913749787688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76650210b048a6c60eea14cb36243a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f084b95a8ace91e64d24130a66ae86690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8852c58a4bebe79fbc749c4138a56c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b666805c06cc33d9f61e863d0ba651692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1d5c172c4a67e9b4f4630c2c4165d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff27e7e3bb00800d88f23970ca5f19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab57e995e825d2fa93be3aad73f3e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438e1a6a3f70d484951023b872d62d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0fe3198900e180e4f134b95578af0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6797d3bd7704bfe2845ab3e12e18d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20856128091b5d57df08ba6b0ec3e672699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47595495b9336062db78f57772d2022700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6964a0e0ec95a0304cb268209d7aa4f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0716b4ff578abb7574918975d63a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76671732c28066418c749711e26867b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ff85beb9a893bad00a1095caf598f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8919233fc55573a07ab47bae18475705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d145a64fa2740f45d5904ca245742706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429f5e3fcf4bc37e3c3af5ddf152a88707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10494945cc579519f6c7249cba0e8f7b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f204c334af2addabcfd2ba4c6a459709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb084f0aecc2a2f3b6da19548f8bd5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed85439467df184a2f17f648dc69213711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90e3f1b50f60e045eaadddbd3672f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcd00608e2680165727dfa734e6236713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd9b2ce98d36a1565badf9168bb382714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eacfe9991d9ce0d89cf2b1a9e8779715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d596daa93dcbdf39b980c33f9acee8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421430ace5c17777c33134e00a46449717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dd027cd147c7009d9780febca9792718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6c769f95104736aea5564585c0e79719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5d5d474dd52f7578a6298c5e8c5e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cf7424d82646c31085c9bc282674f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccee502b6dc962ed4626ce681975dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42010290acd7101c9e19bfdd652812e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e126a88c2866f1ee41da96e6bddea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226c47de505beecf5c6de71f3c23044725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08345e34b8e1bb0cfa8aa5c0c9e1b4b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc95d82e9a13bbbe187c00409c9e73727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8d61fda63f5d905031a9488b36069728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016b3f6df5f8d633a0d806b64e47ceb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5bdf35cc3ee7f9527569670b75017730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52620c584a7f4b2575cd604124862d19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79389e2d2be13afe5d8e09ed02dd713f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679bf3ccb7a9f89521ea10c7ebe262e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714c2bf2fce034290d1f46c3b48427b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d7a4343311b913e958bb21201bec0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405ed092cb95c00201c64b252bbacb9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9da02c25309a8deb6641b498ba18f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffcb030bd8dc304948e4b93e69d600738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380260fcab0efa6dcaa798983271cc7f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0112a530399c05c24c56cea1e2c8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dd183c9cd3794e43cd9f7da79c436741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcfba3ed1a2cd9707238a55b4a9d9d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e4305f3aca3c58e5dc0d920e89ede743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938a7d4994a0432c74868be1df168e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783beb1f56db157f57a881b65765f57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab232dfab6f76da1f87174d199f03cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820c3974490e173ff2ef6036da8922a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef854b267ffed44ccef4e8ff6a800f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7c4621a383ad8a8eca2d3f9734212749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e912e4bf274cb1dd4bd4e9865b5759750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93549e72e26bce08c297ac7e7d2b9a65751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c059723f0f72631a22f0930e6168f56752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06459fcbc604854e8db72defdd27cec3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b682edbf8b0ff3f77b2185b04728d68754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dc8eea82b277f2e5f11933902e7fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddb105de5c988a18656854b8f6eeca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d42a4ae820b591c383d7b3c425d3c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d47223b2f1ecaab9e6fd6295117aef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d31b414522892190491777b917092d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47de8dcd074c43a200147f230bb76a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e33bf6ae5863bd2aa6189dd4edef672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee2a9e5d69d7d47819bbcd4357dbdc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff14e6c37ddd4c1d923c31796dde924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a94fa0fb76300baf819e74dfc75e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c815cc6cb58d4da35cbaf69736a1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c465866a729a0e0508a9538cfb974b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801e9e1a3bef7e3793a1a27bce1ce348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae050e61a4035bb8893d5d1626c3f2e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2715da662706b91b08e079dd9061210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aa1e4366c5c2f3a072d01c7ba724311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef5d8f01e988020766abf6316ffdba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f2707a58da0478239c48af37df3cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49807d7af66e25beb05e082bc876b9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499db99ea876806f889e643973d63e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9602927246b6e49339acc08615059cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0e672d7a03f7df31aa3178e8c009317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d1f5909d7b2db48087243ff26a49418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00420918993dd5bd7e64deb983d00eee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb80b9fb69923e6408a9379d936da020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fca460e763ab60b5866d4a0fb12ff121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4a689a34e33aac52990a0e6025e0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9761d0c9586c4dbf7c801d713c43023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e476c36c8ad2e85b917fbbe29a6a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c063169c583a666cdb86c4f1e297325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9525fe084b34f15f1de8dfcb1e725af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58a8f841fcbc804bdb4933774298fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90071c5c6c7d9f67400726f8fe138a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87541a587fa66508fdebc3655b7f61ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f107952d9a140665e2b2447e2825330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff80accf9561d26ad79cf106fc4549a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241ee9be2b88552729a9c82e252dfed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be702d6d1321c1549951595d025a3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2444d86401b1da21beeed0491594e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d13f1f7e4d76ba0d168e6b04ece48535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105a646950001b49d1ba31e120023d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55368b68d35eabe1c3d503d32209e50237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3650dabeedbd5fa8c4788a354ad8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fa24a15f8bdcd5ec5e5d02558eb7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ee483a0bdb4b3f3e77bccfd3bd6ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e03f06a61377f5cd929ddbe238a86041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b986ab61d4abe3d3b038d9ef1f340542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890f83ccce76cb3345a283fd2677bdc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99838723c801fde8e3fa78aadec769344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b677fd719ba4032d56f785fe0110c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66279e475059ff9e51bd34a1aa0a4b0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ab161bd04126a01a7be072c85bfd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031481d6492167b9348312aa51fa58c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826c430f53f695a5af9c9fb7d8fc4b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ad6c114cafd3baed2167571e3110a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b33d5947a6f73b140b79042a2c85851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290697a96fcb326fa82d70298ad1002952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a51bda60af7493b950a1c26343d6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ecbd9bc05028196c3890239ad26a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4853e5986a3a786f06039791be39b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a99f5fd00a9692f1942e130a16716256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc0694eac315e6cfe57fe2622e63fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85087ae6a0808db180dc2ebdcab06858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2b1ea221beed567973f0c97b0e07559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0176f480caf63f71150af07743769260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95887deac09c778b0e8d8f960a4f67eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae740eadf1e9b5e65115556c7a0d201862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59b31750a4f9dac97bb1145f5416e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a81121f563653b4a9f22426b5257764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b20ccf932634889db47e05c5cc4bc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d046a4b9faf115591ab976d34c056c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a4291b445436a9f23c3cc4cfc842367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b909c94b5e34e91723ff5afd0e657068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40888b9918e221b14a530736f1e6a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd249292fd0dc15fb9f503d76173b3e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f207852f2c280a6ba6261ade13bfe8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322647d530eda322bff30d111b03255972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1d3995646024b014edaa508b966f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4e408b205fb5f6921ba92ab8ae29e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933af14c07da8e70e39296c7abd19af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70321bcc93eb169406e71d20b4b043a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a22b65e34dd9ba0aa3214d74c685b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15005739705f5a1a1643cfc758c4a0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4346a3b0f396d455efe172a2f2bb93479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcae1b327003c7df0374939e8ede2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16631d690e75a62bf0cc21453aa54d9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57790184e72867aa16a81061bbdf8c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2af4bb2aab894f91f528046d03ad8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39145bacafaf6dc5ceac6accc589b59584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d1b491d198ea9acbf6248a2ece3a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ef66579ab6065095ecf4618728f1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27bab74d974b21666c4af855f8ff4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b29f475969847ef8ea883b8ef2e5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7ed9d3957350575c96887a55c211f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76b061991d76dc5f2ee7d7f30c285e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feede1bb8067a3d3a690f6534aed63a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a55844d5b9553b3d67ae745554015b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99928a347f0dd919e07006c4849c1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22330ef8fabf3bcf12716819d6ae9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035a92ddad49a79b71abec2b657a35f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642d99b42b0f40899d02b2e6d3d71e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba80c20843ba186eb10666ae87b052397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be2e1bc346a454aa42a7ac42fe6e0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f02ab2f08dd74cd3972cef8c87c1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c77bc61f01a950f013b1a32714f16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adf416eb71c0e75e203930f821d9b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e55f6c5196b704f71b23a6100e308102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c64cd9d76b92afba3ded6bdf5e7ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2015a5abd3a3fde1a4c25c2898e6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90a002b816471178a727ade6beaaab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12d52cc1c700c25b33b41694cc4068106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891b0b19382e318a8ecf0dd824892e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99a22b462405deb7db48c783d8ed02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359812cedca8093c9cad1a9bbd8a381109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124961f35b70f6d70c13b212cd3c9481110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd679d5c77cc63eb6a2f297d89cd8fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cfbc4f5dae17cd15bdb2b9489f2af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7632ca64ee078f6248c2271a6b566aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c81aefadd22c927e143a6f0e7f096114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c908db7845e7e13b03e78cc58151302115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f5543e9bf5dc29ba2b3bd594cc75a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f54d5e285c34da823add7c7d79b1c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fef19f6aa2c6ffd811f6e416a5125118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da91311007666cd798cbac1ac8087c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee424b208a534805cbe4f4e4b401ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb322ade6ad95a01c30c23a3125cbdd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a911457526dd4d5799598902a1c89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449992b8d2de4bbe4853d2a3cdc07749123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e0a21655dbc0418e199a6b1639a78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852ed8e42c638d5ab8f0faf4b1c4ec3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb99ad70dc900bb521ac582442acf8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c5db433256b5eededf9cd90a77778127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054823f341a953420a068b43a1750f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f88f091cadc390b2894407dbab5d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797689a25496fd017e16b879abebf77f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4583189640c1fb8c34c3c537272ac72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c44c801862f9abf371d19ebabd671132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1b74e1c6bc84ef8d31a67eb07690f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3af9dc88f6ccc88cb843f0b7cbce3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a311fd9f292c5f98bef3f2b67a0d2fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1caf5cb1f2c922ef1604a4b18bbc1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938051ca940ea4d41729eb00eacc14c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2d2e76d1bb6d08d31224c23773086138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e979bb944dab0e6daadc9715dc01189139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bf752610db95153cb173cc1a7fa2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b778dc618c6d4cad5acfa34c0383a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0b37a7b0e44185d8000b945914f6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa899eafbb82f956e28f98ec42339b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6e215f24fc9b5a71c9693f6fe8c37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0a07493c6c3ff831ad734efb8ec7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100c3d2c23b60717ddb06683c628cfd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f1efd76f1d2e9cd099e178a4c8a15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd224deb4ea00ac1d03fbc55ec7bc844148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d3b806fd4492dedf56e7d46d07816149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00438666f5ba0e8945b21207e3723a33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe47961f6eaeb605a1fbe5011f85db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9252050a292f747f8b9fdfc167a514c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981dca51ee63daa7fb987101964e2b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540727a759158c9a929443859cd65b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010745e0a8f1cb1aab8aeba9210f73de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362f94adb116a8bceb438b463abe0bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d38cd857b165d672a9394a29b4d83157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0432b3cfe2ef5f1b52f306586ff65e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74ec257b3fee6f28b167fce66a90a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd682e2d9d4328e9a3103b8b98950e3d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8094a06d7eba0addb23d114caff681d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f2071e0d2ee0bc44c873c1b42018d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2339d01243710162a593a1552a3b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546009c4d54718e11fb8602e0153ec7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e7a74086ba2bc95e7f825e007e38d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb33d602359eaf2e42f74d2027334e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f4302cdcbf36d03e6485139624169167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91173bd5f3794565c83deddaeff0e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19318972667a87675684612d6b86e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142bfd29d098e854d64dce05c17d420170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ebc06aea4f113c0dd9f74603b0cbc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395799be056467404748150730c6156172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0883df886de2efc67bf21be2a4bae1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb1ffdce6c69f4542817c24e1921cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98220f825e004f919b7cabebe6b28d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d04f9bde1a364368e9340b59d2b59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcf8fde75170bf663c137e0e080d04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f00b02d95d1880277dd249da00664178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1215977f03f39cfce8834448054539179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c52ffda157bcdb4fc23cfcfd4a418180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad2c5c1ec601f663aeb77234746380181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f53f8973a67b9ce36ae8c3b108be54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6425b33dc5eca2beda1994b7c5a02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dba9fbb20eaa27edc3c2f0c32c49d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88938ac59585c2f4e61f7b8f5a9bf6f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaaa1b9034a61ad439063d4885374e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7655453ae22823b07f210e6e511392187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041cf696aedf7e94813713aa3291357188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f77e6a2c824187abb3778baea577b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19877f9db7f222c42f5082a583109ac5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4cb236a4f30be6668c4248cb7c3a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7b9ad63527d7df7389ad8227b163c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a8b7e73ac4864f11a8385d632bea7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628132691359076bdd14d7c91d0c7746194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3c75248dfdc9acd8b7b392f2ef4ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c35e12fbf71c5403ee6445ae3572da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23237c8bc3271f66ce57a0b8b834b6f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8962e386a0721da257d74c1eff0acc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad732ba62633a89bb8ca82600c991dc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cfa97b8d68e49f9b9cca037ee071a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a42fc256524faa8d9ddc72a0b2188c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb7c79c7838f294b9a80bc1abc48c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970909a119545ef384f5ec62c9ccbaf8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7932bded7dcf4921d20377653a186204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52869d0ba699fc22305d5cd1da2c4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34685ec208b8ad2dda2d6bf0f3d4a6e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3647cf4e5d67c3e212406aaf3f7f770207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b72fb7e61ac2239be626a54a2ed944208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdd3a77ef8c79ec4604663af5b63ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f6e1bf7711080a0fdff9ffb19c534210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff71706b7e1ce0c87a1c5c859ebc531211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ff638f94352ea31bf1916584dd141212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4f5572ba9635c754df007fcdc7b1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec01026121a513604978040bc49c9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31864e6a2b341d6bd55c5fb74e68f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb543ade9f52b6eeda6e76edcc308e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ec185626259513742c58cd951f509217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac33ac6bfb41b727deed55d4d4437d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06031fdd66539abd0d86c24aad90e432219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227b104d9e15bccb1fb279aa3823b2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a171613dfebf26537153248d144d2de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036aae3e27df9f9938f9e45ba6bf88c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fd3bf65e8c9667595a9f25d344f27223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ce7007d40cfcfbc4f826ef55c978b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2f2bd727a273d565c928846a56fd5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad87bb0fc082e0ee4c4d595df9be6db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a29d7ee213958878c2a4c231b72b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796119c021e04a4e1734cbc4d013b3a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668c2950c4f63d42204c01e50f5ca11229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd851b917211f87919434e6a79239dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a116131a280f0711956064aca48c39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db8ba016d809d967e1eba7da34ac2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b57099a878cf465ccd6f52e9ced5e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa76e76ff67e1e010b1396e6a08f91b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243ae746c0251d5ea2011ee9c47a535235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1bd09abbcce42d75296129fb382a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2c692c0fcfcffecd202947b0788c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219973f78d4f5678b69db02d4eddc0a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab3d365c7325b941c4242aacdd937d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e1779943dbb3b6bad8e984a08eed4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbc3cf86ab229ffec7f4156f2dfbb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9742787f13460031d0d72710993373d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e0ae9abc688e69167c56e984437da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0fc06bd8414ef6c85db8b06dd177a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d615da1302d1003ac8df0df0aee9682245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8a4677ae4c7c0469c4fe984b52c94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3844b97a245b0d8715ff51b24d85c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d41169e81919137b752e014148614248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b40d169d6120b30fb48ebc5652147249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7e331946a07958011d6f1a556056e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701cf4fa8695caebf70427b08e5587f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c7e0c9d8adf986bb3f4a67ed5201d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a46977e7e41f39fafaac6ac3ae2c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c03dd17f15416e3c055cae36c9074254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d9c2105bcec227b7af7d2fe0addfb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f60c6147457e513b11106b13e62e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e10c98a1cb92d66958ad5a7edde32b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2ff24684860ec204c2b90aa0841f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c5e6a7bb8946f29b1f56a35725ec5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944fecca9e2b13dd720b66d844788d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f167fa00c82ea21e76233375a7827e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f71e432321a1f13bf5bfe924a3e61b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f14ba3247db3f55436852fa5038f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080443f011ab814225c09575f3066aeb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc3309faedcba04ba39c96b02d0cfd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7ba9dd79fdda517d273344444ef0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15756beaf796aa0e6dd9bb8b4d31214267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743fa12cdf627619da5550ce3c8cbf4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab4d7202ebf281526fa73354a3480e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d307ff138ce72f4d2eea78bc099acc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d794c5a64d2df39671a2cfdae92dee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2581ed3a17e8029495c91282c3f6ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ccdb64a293cf4817a73ccc69a742b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1206b375d48cd0a0a5ae313809d9d0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15feca72fede480b744c5dbc3bdd3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4319cc980a2f6c66f6b4fa6d5ab783276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d189dca6cd5e8ff7fa92f87b32b0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e94cc0eb577d84d150bbd6fd9e4ff5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e7b6d9adc8c3cf524a34d493d1645279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246bc2f5ecbdda236a1e59bdab8b4ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8f3a32f3701fd6a83cd02052bc16d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee914fc96b9c9d8f4652dec56a4209282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00ced52d659b931d282e8cd84949b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef6622261442b7c0fd64931d7d77aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cb12642cc50ff7a5426361b6e6133285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a1a891c1f0963a63d2c60a2535cfe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0fe2a7d450221bec77e59e3eff15e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154689fc4097246c53557029f0b42e9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab71f663ba0f5963c91555ff6b1207289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dc6860b593751c22bdc9321d8c8b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f502508f6facec7ad90e7a2f27ad2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fc90ece8c4b3e239e23bcc31c9fb4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443d49b019361d5b2b87a044d9c4f18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258eb00c12f7d526ffaf6d9dc2c215ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540913f7f3873e6ed4e2d20654cb800295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6db500cdbf7ae61c1dac19afdeeda2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2edfa5a805443d8f6d3fed40d6487f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13218f47220649e3edb8e018a6475ae2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818376821e33f6b05945053f2bbd8ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc95fa0d262cc26fd415f291228a6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9baa0b6b52699670def02df91b4c8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe03051f7f070ef2234d253a8bdb51302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6f1b95b5b8a6f5cabf5b6089e02ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92f8813f07d836284c9f5629e9f369304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411f57f1085c9610d081e7712ddf56f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f86fad4a154d8000cc0c8dc304445306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8c0672966570b953700f6422d355c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae9ebaf968927a68787afdffd46e15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ab6c594b2fcce824145b6d83a821f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd33e35e7faff70f2ee8e473aca32ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8067ac7992837d99760f4873ca3b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154af46be1513befe501146c2de44b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36999f79317b5803cf7ef299e0400fc0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd0474106956589a3568e4fecec521314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316723c8cb22270b4822d48c802301cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49f267247a2d307750049eac6e18d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944954b05d8d7892007cb86d5d2c1f24317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03af0b66912fddb9d5bdb23ae1ad485318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b52ef7e4287db133aee837c5f1033319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ab7daa68f38d735290faaeaaa8118320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8c9a0d9fafc1ecc7ed17f59db59d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b498a66ea77f855e224ef495e9955f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5418965ad6890e21168740799b789323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b69203df0ea831983d57df46b66ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d05a58ca702fd70be048a51e7eec6b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d9f80cec57293518f0752dada2fb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16181bc30110140dc6d21e9b9b9b84a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaf0a33973e1f5a658b22b4bf4277d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fd61dd102a725ebdf27a4889b5147329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb2938a9ab0c6d147af537ed4fd96a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3391648878eb997334e4dcf4ee0e01331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6aa0da7aafc6dfaf1f533c3ba7e8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30de0b47602614690834e8436c9ec30333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed804bf734ec06d0e1a5c7b33e78864334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fc8b8a604d0399928cb5b1aaed59b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a44f247e478a29cb3eb9ac4a59506336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a9b2b190372cd8b00abbe2189d3d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97926c186b44ade96058143316da83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9e4b0f47385ef7d452c1ec74380f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334baf234b3ffeaf1ebc8b2cca5a99c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1864d290180575b3f08f291e1023b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75716c8b72ecf63d859de737c222004342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb9638e3a83410af50a934fe2894ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24a483d6fea50c0aa92db6012ccc25344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc30d7e61ae7e0ad23a7c10c1b2660345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723e50c4a930dc9317f5ad2b3608896346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ae8f67799d5a947abe1ca186f5522347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d904e9c7f056607e6561942fb5f6d8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16392d3770874fc138c5305dfd3a4c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8625a2096820e0417443e3ed88388350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554ec61700d437a751925156aeff773351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861883d0ed89e1461dfe070063f30a0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c24193ac7d349b6690e8590c93f89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b7fc8f20e837278e77f105ab0f275354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65b70bc8f83dd919d17c30cee14175355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd372802c86cc8df718876723b40da6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c947f794c4d2b1f2516300ff7e8d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e641d750c4f354ef1015c5d8eecb63c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677648e5c049e3d1b80c65e4e2cfbe8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c587098ef31e0bb1d39962922917a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f01e8e5f1a00488a40bce6c9d7906361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c32ac86ae66d0c10ccfc85c9dc07f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421e9b55cbc07b2c030fcabac84fd19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784981e7f7afb32b45228846df04d47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d2b21b00cd4fb8ad846528b2e6edb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be209b4e5bc88261907d95afd18c6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b24a17b5663d9e38aefdc993afaa1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b24bdfe5d5361b440a7cd73ba219c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffecc8ba6c6ef840299fde96d430ee2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afa42b4aa5d9caa2a6deddab100527370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cc0640c455a2e1af2ae7a51f85c94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166959f597d50de7f7acae5706615b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9119ca66b257dc63cae83ed56c6aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873eecd09093a9b8926d1f8067be53f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e173169999bf74c8e98ab5a1e82d06375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249196b3765fe3b04d071785ad3832b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee3179cb76302427e3343a008c3f25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aea490456fa7b9d3f28631bdb6cf34378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439bb58971d20bf898b7dc61d7d0a63379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2c165c68fafc9a0dc97416d9ec22f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678ae970e5a4dfbf83f1aba62786c6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ae58f9734d84c48e1cf54b3607dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99d05e0761001ea36913dc44681eb0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893638c73fbf3dcc4e04dd1ca28ce2b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e892699d6a7f50f64477074f30f11385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a204adcb045759329a4f37d2bd4d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97aa5376d92f87521376a8d5c4fa53f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7934647cf7a2c421e39ba577181fb9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f77aa33b304e3c18757752c723d0df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e66acc5c3b2076c43cb110b86c9159390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e145316a0ec2cf763ec8535d00610391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece67c7f4933e2f3fee3c14fdfd89598392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c6411755d702efbaba532ea42a111393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea28f117ee4f00cc0b7c90bc991258394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9770e7a6f2c1bab8a31a514da6d71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe50d017728f1738b3a6fb16b6f6bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aa8ae439c619d1db2b7b973cce89c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57764b9d47b57b6e3e923aa5b180ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c16d5106af29ff1391face368daa0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25747b64b0a2ba5ae8be2beea438aedf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05976f78b42c2ed8fb9cfa1cbd555a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696f46aaf2b44aeb46470fd282b0c82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fe79d74a84636ae327c4ec08df3f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965039495386dd6639e1a477cafb9b7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1824018cc12588fc1e9a786ed0a792405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aafa69068fd967281ef1e629354278406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d840970487f403b32960a7a4fd03e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8131cd2c4eb5d5acc8d009cf0f748408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0a2779ff3356860dd67ab0187d793409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6763542d4db6947f9e111b8259d36410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f3b7dfd8dc0f24bf6178a90ba03e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb9e5d47b92966de99ae9f5c9c7e75412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5a38f8fa15efc270c950d9267bcbb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64118415a0026f111b68a210a6f96277414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702f6c0331c0a1ae833d7414d9f7f40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d49e4daf10e20e5427c29ffc6ff7d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53364ea4ae36246cb22809af82f8630f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ee88beb4c599c2ff9e8ec49c72ec3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdbe7aab48764566057a395b96e20d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f982396d1333405de0355b5009b67a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2582562c07c135d638b5c27db59a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764a2ad184d98f74e9f2b6a977c4a79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4ce4984746b41ef87d561e9dd1747423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4682a88e0ef6ee3bd8c921039e36bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8a7ff96c1dffff5ab27e3aa39f881425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaab5d52edd80489fa75ac8c38f244426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4a15d9326b7e5bf818b72445b7092427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e95541f13eb2971bf93a532c0c05a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c337015ea597d4657abcbf96b54d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ce2664c5bc13507cf31d8f0ac835d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cab163df8062a0ac66ce4227089e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6525bf80ad9954492c3b011e8108d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f22111f79d82a14585c1adcb1d25bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa7dc0ea763c67a575def4610492f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f592c65eb0f1a8026104621d8938da0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23c6cf33ebfa994931e56c77c77c97436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9eae839dba4a5d2e901339c50a1dc4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3f9549dc6c07157dc4e311754ad78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4d8a0f1f5d825e4e455763b41bef4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c935858acf8c5bc0de75e4dc1818f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdac1cb34a3f0c54427eac925b3593441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd1a9e3cc4a1d11c490b588af01225442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f9d6ec984c29e3818460b48315f9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a624666b102cb609a8c05ffeb3011444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550092eb069599371d8955401dddc68e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f2b03d8760f9ee08765f61871490e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21506e779a09dd6927c921a48d4bf110447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965444c336aa7cc189a94c3e14953497448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac047e556f1b7186c30a6212ece9836d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc251259d4d6fd1146987b28d97c43d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124323f1e7346cd348440763b31c0cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c214f31181c1600c3b4a5951bcb9456452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b51663cb646a256a82e8dbf9687e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e31314a67470b3a278f03639fcd6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088b62eb80a6a1650aaa20ee9f61fc3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258a0b3fd96b51170c2b2842dcbf482456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11c3888b99fa38d32ddb5af5308127457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa78ee7b5cf2ab3571f86b50903277b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a583d52a05ba89883b7a14c7073f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51753244c3a02719c3e5cc74830709460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b05b16111ed100bf0c4fa2f858888461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3adc1ac89ea21a85b10d32f3c5e338462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681df945ef388c17cfc0bfa78029a757463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33be9ad42bf3bf32d8430063a43506464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed912b77bd686d1156ea30539ea368465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86aed2d5fb926bc1d9c5a7f9f1c4028466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1b341c34a8224c117afc4f32902ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f4fac55ff9f77a8c0adc5885703ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef9a77015b7ccac807addfee528cd9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304c86ebd10f80cbafc71170997b9ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62084a46eb93f33c78c125aa1236add471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebad9e38619884254302a731d593e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184fb5b7a3c99857b9d6c90e1ec360b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fbe8fd2d14dc5459201c5986cf701474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dfc8c2021a31ca1e74e12dcfb62fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14c190df32994b789675795577f0a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28281039c045ebd6f2eaedb5134a4721477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f303e8c3cc89ba014605bff7fb28e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39209448cd3f6045acf5fe5e72ea2989479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29c7faf3a3edd1bc801378e1307525480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d5e020d620737ed937f8aaaaa45ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2decf1f37dcc9d9a6182491b055e557482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c29c48429193963afb30a2ddb8ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64a284e42d9968b5bc94fea3e981c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2586edecc8bb908cccde25d91f04e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead52377bc291b21756ae4f9edfac6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5a13332da2aba1baba125bc44b597487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadef2b3ef3cf34887b9cf52ab66726488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b827c26fc5b29fb6991b59c7286ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3d10b93e274b69441c296927787c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60b6d2d13047a9686134835b439ea2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e735fb05fd71205af107b871936d93a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb542791760ed48f4e146fe49e39ed14493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9795f8673f109062d507dafa1348de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a3e82173e454b6a129b2ed5e75cb9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a8c6719df7d296c12ff1fc6193199496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ea017899ee4fcac2b3c7cfd2025b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7630ac5ce50339f660f0ac6e5ccf2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b98594809081db2b34b0722fecda7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d94d4307dd7dea4b2cd097829d93b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2cb4606feb41b2362d97e5cf96bbf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c25b511404a74bb2a3d2eb918d4d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04f654068c994c2ad6d517691525ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37470f7e64e457bb1d42e4af681f0ac7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0b1bbfe7a7af10636fc0caa11a3ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3f8c6564dc8cd601f5921d3f652b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69755ec68ffbcf6ec4d2b64e139bd44f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22417a7d3760867a651bd1de255842508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fca6c168c438f717ee1545a3dfc1cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0338519f51cdd5eff6d6e21d2fa27d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b9db5789b0a41c7856c1c9ec67b71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afab66964994c3176153a1440872c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cf920135e6f232da71f94de1fb0a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106602ed8fada45af0d0ce58a01c1212514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcbc6e44e0e883f20e2341428d18f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50452d69f83e7773d8008f85bf94967516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5a74ad28e882c7789cf2136095de2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadfbcc48011153f9518e5fae6f5270518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f9e3ff4290ea4c841b62eadba926d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48522517a59a9a74dbb508138534471c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ba25da10b0b130e8829d78d00eb3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c98a4ba8dea0d51790275a96990a80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa91c12fd00a4aaaa34c5306f2965e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9053d1630664b16c96812e5102422e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fa6c10f356dc7582265faabf4220d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f243e00b31d294bc7ea140315680f18526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038c3b7d63442729a5347f2a5955066527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202196d1c3c126419fa8f09e8ae45f07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044f67cd1e80ddcabd9968259f3e5ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c758c1db41527ee169dc7ce3e28d3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50d94e8d5a26b4562709a1d58b4154531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19715d927304d3c10d95527f897d123f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c3a7ac7f11fb0852bcfc9609e9f93533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ac046b5a928f50259a9da200ac619534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabb288f249b56fc5e4597bee8802d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc642ff5339f1be147f631ab905edf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77dc77cf01a8b65fb691643f062fab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b807ea18c1c1b775889687d6835bf38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dda4e4d11340bad973ea45fa4a0fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cf884a4bd5f059a068291134d926a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c43d35b1d313e9f723985aa801ebb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722910310312f15b8102bfa857710d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8742cc483956d271ed818180cef82f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c68805569fa143d95045bb36abb26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21b72766844e00aef69614fa5ee4b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68740802bd001518f3d75c3921034ccc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dbba78dfa001a36c06b77f89af8de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c88ff8fc4d38e7bcef9c01c64cd030548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e9746c3dbcfd6927516500379ea03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478953eb0679c2f85c43e30d686f9c31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8b148356fb2082738c9aeac220449551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2882479f38f020decc097ccbf69131552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920c62dd4cc2ea1701a894489bd65de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d659e866609c8258bfe25866c6196af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9429f07de0b263233c55dfb7cebfb1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e83f4936e2b05c5407e5942b383c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d0a97215c933543d72b74adb11706557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b389ea066de282c2b4d0a7a666c0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf0c035a92b5b193efb5361ce593ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb24e257e670f5f7183f47a26741f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc7a4f30ad82d30c70d0743f8b3072561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845af2c3f8f424b1b520026f61bcab3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f337079219dd5ef1c7acba0e743642563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3ea1428a2d03da945ae4787d3118b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b8dfbca1be12cdc818c2c1940dd27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05821d752a78266ac45b5fa2d8dd168b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a69d98cb9d4e1f64caa11f0dbe1b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd441475ca5e1a8b4785e4bdd7cd5812568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df9974c83488fa5dd27b1d42934769569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753733ddb177e363d995843c1cfaed0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753fc3bd9368d4a65a3db6ae5c74694571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67575f6cd0ef835d6cb9eb5085427e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21582a6d952566d2c3111d94a6bce73d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4a6b1d14ad3e22a8ec7d3dd44019b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e6a98a0046b74eb23e8271fe52e90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2faec991c90efb5ddd39e70c4dadad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd711fc8b57c1bee758d6111ba2346f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1313abe9e2e44ed18ecfaa16f7895578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d144e2ebce9fd18e33f0ee6995aa0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1b45bea10db515ed69eb5ad4f7770580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d8e54918914da1d3bd657ab93a2d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d055e2a06dcaa6b32674a30e1aff3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b31f9d86cb565ac9efad1f05bab189583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f1808250da5da36db0b0c038423da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dd35bb2f49d795bc0dec8474aca7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe0e2e4074d7ceb3d132d7f1025744586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e81b9e4eaa83e21e2938c91f03605c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb233669069a36f297b028c0b8733a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cf31226768874e149fce69ef99a6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20cef71132971ecfc3623057402d91590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905566ab49f30cfd5fb295646ecd9c6e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae5e397a4dc42b4ce95fa3faaa05a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d2cbbba3563b755d87a103ee36bb9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff2bdc4d63951ecf16f68e4c9c24f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96513f0ea7fc7603642af88e74993d0b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995ea7e4f98a703655a283b3f543874596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbd3773701377a6fc1febee386eeeb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cc05733ebf7aaece51b21b40d30d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd468cce03f7bb9c18b1ff6b38ca61f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d761de11bb2181aaa5bb7497041a3d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c74c7b0f505d0d67ec2eec108017cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d06f08ec43da5ec6c366f9917fa8a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6903604d911e8d34bc0b71cd19edccb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a3250ea731e81844884e42eb61c61604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff89ff44976ddf086022baf737da59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e784b247c345bcea05b79ba789088606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c871da92ea0b41038d44e30d3fa7ae0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4895dff9310f994948d22454298540608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ff6169d6de63e09fb7efe4eab54bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de204a9818fb3368fe016cfec914eed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde8b13a57e9f1eafd234b24b52eceb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5e50ee2899990eed5a9d485d9f7b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63502e1b242238420e8258a81bb55ee3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5199d5da3423d5024103727f12224614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54647fb1f4a7e0161863c263aa3975b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1406e12e763377cde64aa4ea79b09616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1561e2ae6ac6c1f9f57750c990345617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b488e9fd2535cf2a61de0adb2919c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee9b554a2167d2c5a5177039b5e249619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed1458b1091d99b766abb0377c6e79620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0fe0c8f287614ccb210db4a71340c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645a78bdad819ac3123a2c3f7d2c785622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38046bbe748f42b8be280cffbe0e099623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3628fc11a2c47e5e3a07b5f4c0de07a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc65a6cb6105aa3ea22016bca137f97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fde1aa1390161672a7d5695ac98c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7d5bc129cf805ac61d5cda00d3b20627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfe6c364d4933d1f6d2c012e4bc251628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d2a9040a61db176776c33363dccdb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a0f30a6ab36554b01a5dcfc34378c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb19ca3b33026684e50d7859a5300b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc82e1a05b0317a162d200b0a8ff03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d71f1a101f13320ec7c311ecf06c4a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d778f75287105d636ee3ca030f929634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe05939ba2a4794bbcdc0c58bfdb772635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c3003ae8447aa5e1a40549106f81e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deecf7138fdf40a3411c2888f7aaad0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156f4a6b807ac937e75461771dafa49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217d1cac2d4e9538ed00fa669e23090639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cbd21c2059fe2fbad2310661bd110640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23503d90dfb716b30112c1468492e83641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1b2c1f1d5b49f8ed8f16b6d673d88642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e20aa186bc18f27e7a6e07bb2120b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97eacfd134cf281979aca8e58683102644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c80eb69ff4ba836d121c724bd79641645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ff068bc79526c94c909c9e3b383f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc00d2a62473ce49e47cc707284677e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee7adcd9f811f4c98de9a950078522648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e57532073cc3f6c4155975863365d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228297370a258c487b63a1d242b5ef03650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243e2d4edbebb31f8f3abfb8b19b36b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb2c7ea4632d83680766a001c2b7b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b8276430c5f4e8c9493b8afbe9cae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6f089a231a92145bbd619bc138977654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53eea013c3499328d8aff9ad5ed070655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6a428d5b3a94a81667506f2bdfe76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9c669093f043c138666d3e31d7f30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25a017465426c4c464e9a80a390f66658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ac7ac424ac727ebf4a38d24cae80b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405977c57d494f30e6c03f2c09741f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff422fbf04591b3aebbd563e96c0a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d6ce7f9c112cbb7db3faf96b162a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe122be0c461783f6e4ba4579daa12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42525f5da924a9d2ba95b479f4d932a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70cf8062027a3d477774ce7b815dba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e19ba5ae660e1af213009b774abd0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b8a852827d190e3fe44c254edd64c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016af9f3a2bdcbd3f55c79427c06a02b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bc96953b822d5423888b695053b36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24d9c43387ee21a05436ba386bd559670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399fe9f32d2f85b9ee5f26fc6ba807c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76f57f6fc5113b2f7b0c905252a096672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ecf5953bc2cf6e712eb6fd352d198673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c643648e24ef75c2b425e41b5093126674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c64c8644c005eac1fbacc5e358135675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774afe8ab05fdd428004049cb2e414e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30cc84e1e86b4da8d93020f2e16a2e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733f03d0088bc01eaf44c653386f34c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f32e298cdccbeb6c20599a170411f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e04c7e63a2e890acaeea31785af5cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1550b14da5485ba5c328462d590f02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0d3d9bff809758848797425c47247682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a8118a96371a9221c5dcd7164fe4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcceb7ec7663e5b590e5381391f2aa7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9a766ee0d028a7f06cb490cdc95eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce7086d79b44083024f649f33d0fe8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c241637c0717cefdf16b6e2cfc8a5c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b422c36d998fea516b69f5a83692e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10557b1187a94fa2a03580773d9fc9a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efd6acdc0ada5bee67e7ec1c055dc6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f192a3878d77de4de8b72faca221b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef588ae966db6183fe6f0f33a240080692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7662c88b2f5b6cdb4dd5978da92ae0d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd521747a3dde9f9f862d4941731a9b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad65c230cd9eb6fbbce6eb10bd2bb85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f9f9621a40fb0f5d4cbec84119765696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1db89726a46c2496c2503bf138d33697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814250e9df9a055f7f09fca7377a121698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec68209cd3f45040d5f4316a9e2396699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531ee244b41948224c03625c07a32ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9aca4bfa2dfecba1c6366e11d2952701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799900a4bb3717e890f9c87f439eb6e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcaf0c13c62b75015aea227189f585703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece7bd1132d8ff1f9c80aa317459f84704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9ca152eb38e7b7f95d4d6291b00dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587ebffeab1cfad4f60ede29ff48b23706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4717c17c775eb4655d758a7cf4ee1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46326522abbf3966dcb82cbf28b328f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991596a8d3e1a8af4c30c664581290e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8875e41a4808a35744bebee345a0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc9407b48026f7a4a7e3a2ef2da5d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa2a4b5570d917450faeb06879156b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5fe41ea0b9938790e825c61729557713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5084f50f9b0ecb13d8d2a63c9c50dac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576d3cde016d2fa5b524f06c76d8a8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c07fcc53759a4996acca40c0d1f706716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ac5d81f33ff4d00ed649fcd22d16c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e53ab85e27273716fb1e6deb020763718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7343f4af7cd4a0a90854cf2f1f2fe2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eecbacd20d0f74f7df7fb351db3a62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e785fdfa334c91c048bd823958b6c3c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88796e0f41ec0612c37464f8717af2ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7259b19895f73e65c67d43b7e8c24723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91b0dde17aa33d55eee65c51fb9496724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e5e2ccb8f37083bb12ae90d313012725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9c9ce733582d853641b7bb09614d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91e0f3cd18bcd469ff4e532a8edf90727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffccfbb53a1fba9379e6d622223659728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc2cb7353d662b169eb5e082bd5864729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca59bfb925b4be993617132a5ccad0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5858d252c45c0a2c2489b860b78bf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c430665ad15e0b295274f577c8845732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae6d69b7342ce5ca53eae8aaf779dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728105ff53407eaa648675207688850734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f48d37ebd4e3b929bfd598e7393caf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20597596dfca3a2ad69975369389860736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55cf856a907c4e1a6ebf4d9d91e62b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d251f9ea65ff75a9f5a0cd40a36b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0637e349f83a4923a5ccbe105cb9437739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb630c7943e371de7ca3e505f691c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ab350fb625cecdbfad679fed47b2f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7a7d6ce457dfde2e0c50abf2914fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd76c89f478b2934e67b2c2dace3d26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6073a0a16fc9a956c46e137fd02d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cf9f01b90c1c8ae4026ea2a88b1ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163660a16d90204786137985d037b47b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12c70d2dad94d73f2de069440e3d5b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82275016359e7a20b2f8674f9889ee4b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d81f70f6103b6a179d217b89c4b7e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31e8714c2cc140856d1cbafe4b7129750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9388bc068ea447728a1c9b2afa1f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987538d466c59d37ff4e54070622ac7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a3540970b9fa9fbb271302697bb78753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ab49f1d27146d1e3993cd816e5104754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861be4da59fd10d4bb1da918037741f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce6069e60b0ac035028dca00b15aa1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a246d876613e5f9603cd48c807ff31757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b37ff00b9505092c4b9f9c6132f65758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f28f4db3c93a388b9bfa8f249295f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>