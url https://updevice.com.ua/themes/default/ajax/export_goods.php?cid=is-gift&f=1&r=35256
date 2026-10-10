--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31e4281648a339278388fffb15a6dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69027f9129b5a0151da40b4906e12d8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ae1993d01eee353a63cfa85ef509c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a8b09a1f06507d0a85d93929109fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216b586c5ae9c1a394bfe83cfb4bcd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2639af2d98b6decb4b4f9252846a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906811df98ea2bcd32ac092381a3aa57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe96e715202f250e9a075d37f56dfb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4be5840a8a073a8ab890a9600330d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281a04bbb8b58a02227b405f219cdca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fc162407cde8c5089a9126b30150e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265738ca1ab33b807d345bc83332cc1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c373ab6b74f0350725fc2ac1fe5fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae658587418db7bc447eb4a41627c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111fe32660395a06cdfca582925cfe615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885895d9b1c4e8e62dc1ae29287632f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a48e5f4720d958e1e39776972458017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9446a00c373665bc0c51d4d49a4d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957105406a239f36fe6a51c249ed536e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1403371a34b9ca5d8920a6f860dd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81b0c32c5c2610c76b5a0e24dfc7eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96444e64230ff5e64142e16ea9b2a8bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54359015d24594819e47c022d1f98823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48aaf1b7271b43a76cb4ff8a7afc19524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01252673c9c38bf8b40d957415d539825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83a0d9fe4c7823383f869abcb4ac6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d262db51d384b6c77d94c209405177c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ef6a43f9276e5ca54212910b223b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fe4db2f0dbbd6d7b92022afc3e73429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc00168624b35c103d36b7824a32a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3231f0e456304981ce15b88777402731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a4bbc0ac2ce2409b2736bd45a8d8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70c002de50964ea9f4523d61cd90b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cc5a083b1673eff1840480eea186134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91c824be14949df9956bce4859d26e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44685af55493f923619dd51af3183c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55ce1eaea27d4d18c8e5f859f94ecc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bef5e8a21d2e4a6c660be0f0a94d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae88647020591f98a596491fa987ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43191c3ea43018fd4be41a2103ed20e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edcdc3060d900a6c0a432b86a8dd1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908863ee12d425e07475320f63ad835842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6182a1b47af01140ab83058b46089843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae60395d681dfc697dd420020ee5a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262b751e271d71c300454ce589343ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635438c2c9854bd180fba48b06692a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc45e9f20db6a9993678d6f354b13447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17a7d51550d545fa8768117987281548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425698679466cbc2ab959ee26fc7b1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342317acc536c15466df55dfc7c708650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63320c8b87c9016f71bf596e4ac4c2ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943efd000ee78ff5653d08ee0144754352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932475a3cfe1c68d913aaf738f6233553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c2e0b3001e6d467c12f83303a67da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa4a227918b844fdfa8e61c030fcd755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960f6b5048df89e1c17dbb8a42d056a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68313a0a9c74779062e7354f85406b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cfc8d6065dd60cd5b428fa13fc6d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54916aa6385e339ac7c45286196c09c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c8a03a958c9107e63b9c6ddd1f53360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f92fab13724dff058e362cc9d79b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ac435c9e9d35c6df6bcba48af497f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b5027f7c55034032a44208912902a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06479727571a686a946bd869b55d5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0b925ac690a62f96a06e1bf4b524065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e783b75ec9cf6ae5181fb234fc39866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da75159c090be24b8e88658e3d65b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cc473e49865b5d692cfdff171518168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafd8fdcd73e1dd0fa0acafc6bf59a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595b4df1a5afb60ef3a73a18790c9eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ccad47c46783141632eb565c468a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c0275b3018b7f52b4b4b7153ffe8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f9c0d41d9a0e98a5ddafa8c4a3a1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52097e6011f57794b56079b2abd8965174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdd0bede1c9e3b71a33d128f7d05dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de545f69f3be2813ef7b0a810fb33676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302afa0284637bf9b0c94e92b4c1a2a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45710c9a8249489864db6667e26459f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6557e9475d6c3e1bc2def670d24aebc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc83f66adee9582806959fd941ca42a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841c19796720286c5a5f68a1bfe314d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d491051c1eb4d1769ef61a5256f1bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55aebd307d1b136cdfbc114e117ce983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0513dcc5ee0c562419371a82628d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8710fc3e96f0b7cb40258d105b951085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2081ada8b4d867833bd0e63b16859a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700793d871d3fce80391d34d7f73fd887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa7b9620090a32eb760f95c0702ac988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11785027ec8824f679eb81f2c3a5d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff088a293f12696c2d174c2b1a21ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eae1b10a45484b1491466b2fff831a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425788b92cd9483ff2e92e17d0c4be592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd8423ebff2da06d84e539e33dff3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c00d172bdb43a9095a8bb41568b7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c22ca6e9229ace6c478623591fb1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d5f5fbdf737a92aac4e8da3e990b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83178918f1a80eee5fdabc7132583297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f88900c0e07f48bfc15f401a6325e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ef5e8cfcf878e36904cec095ac4ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf84bc00e6829e56efed1b0377c8ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82332eaa5bf8468095da8a96c3b4cfbc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a27170afe71369bb1deca1a7509c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d787434bb5e217d77fb9a1ad5e04dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04f8e2e300f524fc1ad36cb8cac89e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8a14dfe3aedeb3b1cf1e9ab6826ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991610142cc255ad8a25c25daccd8bbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc0683d088d3c0c11da03c82fe0475107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6895c850d4cefd80d86cc3f2315f32a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe41382f072a5695b205e3cbd753bcf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84112216ea35ed1ee4700a7cc34df9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6b5d7b2629391e064337fd9e2f470111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b3ca5a5eee731036084b770d6a145112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06ce10ecfb585804bae8b0aa9e2721113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368fac1543c256d3910125246ff3cd8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4f6f1f62de1f4bd8e37843ed092c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f903747c52f18aa2dd5ac2fe9045be7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366145fc0a65c551533171f17c23575117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4a73977c3c1b51a8d648fd487ecfe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dd9b596dcde26e36f1d30976db0c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd4fc148ecb1d86df59835a32205d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9fdb84f75a0ad1b960fcc78b2fbf3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759767a78329baf807d47b7b3d68ca5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719526774e1b81eb1ed4a0132a74a07d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749bb9809bf86fdaa06cc358ee23d9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13d730f708b13f3fb0505ae2a3672b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fff7654869f7e6240b48164ea53f70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebf0b8bb7b79248f6936f704e958c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2752b6bc0bd8258adbbad6f3bfb6802128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec82fd0a93ee17e850793fdb9427f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664212db84b4ad12080cd9d8bef9a0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fad1b8c9eaf780a6c51867fac2d21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dfdcef6c2ac6c958985413b974a5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c36d753252baa29fed4c8b0e8b53b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa031b1995fb7f1b182acd0bad1bf13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a8b2e150f3d9f5ff4f7ff2839ac8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10926f1e7fac8fc94df2f32ee3dd3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1de31f89cd2221468cdc79f23158c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b9eb6c3aa5d6942a86e166b0f28ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32adc9287ecc3225eafa5ce4faf52b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624d44ee7d878d08c06f224240eab0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9d89f2337c8265d7b7b95014cfd71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006a4ee64c7fa40da504b206df9514e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaa7bfab2ceb1383193c98f5c3fd3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceed99f7179787947b61ceaa25d031b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba40d6ccb61000e897e42eea59fd9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749679901b150e068383eacf19ceef0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d82be5505f77baf1e928e48fd9b6eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a009f665b8d6b3eefa6cd6e3b7ed66f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcb91d3d7a92b37e8ae84f09561469149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d15ee114313614e6a949a6420904dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311a6ea1e6d5c3a72235c0f13f36f56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3095af121a2d5e4fa07e84bde3547152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f70adb4191e54cf8883c9fead96e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b81daeedc415142c8c1c5173119e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70057c1b10235748dc5e60c647cfe7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020282adf0053c562d4158962f1f9eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b37d39e87c0b835b3dec1249764372157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfc5dc32dc0870306ddf39df23404b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71143fdb1d2f49dc984fafd73906388c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b803fdc3e72e6a61bf6214f4e000d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6b4c02f456e57cb0a5620530996cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ebc957826f890e7f5b890a6809703162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6c39a4a92f5111525d3be8e5b3987163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ab5df8d970750591c5723ae5cdd0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef9a9b006110c3bc2b03d4ec3ccf03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ec6a653b37a1c498c8ae6fc70a6f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118970594256da47e5b183c40117e3b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7ec4fc5cdd1b8c31960313aadd971168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4f3cab78e6a5e3a998f085f8b2790169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9eea250389678e02d91dd2a31ab1a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488ada593aadb2225355e14a9145866171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23a2108cc59c787b67fe8459e1235e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219309c55168b1f05a9b66ace0123aee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f324cb0bb8bb88b9212e4909a604a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4fab94bb7f905ef09b5f38cc4a6fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d5868c58c8da3c5164564e74f445c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f78d58aff50cb31ffc156bca182f3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4f07345c2a3cdc4cc46ccc6bb28a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f96c43cdb41e3b69f6ab5372a7862c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097232879e27073506b3b30e12d3caa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dbb51c9fe64c26f293b455e5aa736181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d9ca0da97eee98db9a65a06dd48ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d25f8157d8c98be5806046d05e1a54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cda32e06601512c02bc9f9ec6e35b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3584d2c120083574731b8ced1be123185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fccaad645fee13265d4941006fd4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41465f8e59f878569db3200ab474b2d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337c842b4e55f921c7cae9ce221489d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac77b5fb39b4bf56c50cb9368749e10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214f9bc9fa2b9fc276c572d4650d259190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4899ccba5a3f8dc03d421f559520a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619cb1081394afd9b565d3673d5fed0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e344579607b3a539dca2b4115648fb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aad01f194007d461381987d3d42370194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a078c223a2219969b70af92dee4e25195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb15af1fc0e1ffe76c7caf828f2504196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4fceb4708298dcea95bbe3475e108197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df0ee2e8e6cd359fed3ff2a7a8c717198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458549eb6ca524f4f4a853e4feea2e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d6d13074dc9134799fa494e7c235b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0395f158ca435ef7fc1c0f4040f1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179289809c95403423519716c09b7dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1d7c70c7c545ff0386a00440734c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecdde24025b3f0bf84b2c06f51a59d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e0484d36804f00491385ba6c7ce70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a3bd7badef01bdd097d12f73f552e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fa646ff1665b4cf862643f8041d5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d96c1553ae681cb4b553d193ce868208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e3a82d4aa1467cab31deb00cd71e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5b854893bcff8c93d3c84eac82d80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916175fe3916c6812dddff02b5755cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188e191d5d0999edd220960f5611808212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714798dd847b34f04c58a1b535f42a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab377158b06327508a99ff3e78ddb3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18271c044bf1d40ba721ad67a03e23a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae91555668cdda1981b3c0fc1808176216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c97c6448d6a885d82f96ef96b03b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813fba704c8877fc1d9068c5e29059d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a332b31968ce49f5522cfeec990624d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0beb3c79143091f8a253a014579b19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c4ed6f8e9f37a55a67cc4be29a73e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f0f9ba27149e6aebcda5b2237bae8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc844564b602a8d09883bb8550c42cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9011fef8d1f11b123d7e5835bcf3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef191a1f9b28773e985aab871b7a8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2641565bb67e191bc3e07ae39e8a934226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8919c4a882e15597856ed25fa4a5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a56e28bd5b9404f701be23a140484a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c496a1a2e970160353773612b2d641d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2f723d11047cc225c19f76e17679c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c51a9730c5ed122166e450935c8d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ec2a61f0476100d73ae863f1065b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fa4b022e92bdd0d3d09202d4d61d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3460cb18e53e85843f1d79e0ab52b34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba509812fde75aed1fcdc66b98ceb65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666466a4beafe250cdde0dfa1f93e5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9e5f81c27c1f888c813ac7e7bde0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1daa456ce741a0a69e505b26a15db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406138bcc0268a25eb6816137f12b90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882e9d2bc0106200e2bdd2b431b97ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a73cf8aefbe42c31782830131cbbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c50d26268c28f36ee25875138f426d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18a1476d3ca2973e4de9e0f22571b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67610833cb3dd4331139bdb5e97c8ac6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd14736412527568856e50ec346a3d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256fd81c4f39f2eea62d64ce45eb680246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618d2fe1ef3937fc4a129f8031b4d2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5b0ae28b40f1372a9d814bdd53512248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c286bca100dd99e47fb1e4ef2fa2b7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17424c71674b6c19b8689bb7199a5697250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cc942c2e4a4b1238fd34d9fa696cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6c90929dbba29d5606371d758b2fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910f73decbf9bfca02f11fdc9542064253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408edfeaceccb4b7d29238d3f863543f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb00d144a7e418cc7bc40809bbe465255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f6bdf9561cbe392acae002c20e95d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a941bcd4ced25cd0b8938c11dda9950257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35c6cf784073885b06d2bd4fd73555258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2939be37c761d05a57c6845afd979259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217b00611259fcd22e68fe244944dd2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d829a8ee7aec68048a5c4021a9dc9be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5ef8b9eaeb27f041f7ff6cf64319e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb3c8503801ce97e850914d54edbe2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15aa8fa10436fd9b592a2584cfdf9bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff805453b8bd0fa362b0551353ecbba6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee22b69e0435cc1ff5ce1c43b1155a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87453b496c3c2cc655faa771d20419267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e110a78ceb36f2946cdd443abe384b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496b5b9257c30d783795be867a2ed0d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f408f2c121e49a8f4d249c636f252d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10837c9dbe1a08ec747f4f698a5084271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efe5c109f207b76539e7450346fe37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35642a37fd330b2a4ba37e5f1b3a3773273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d3ed98848ef0dd8fcfe0b408fd27d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379f48341dc75c640d945b742750dbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef6666ffa53b0c55fde77a1cb33935276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d05ce7f338df22ff9f56012e29341f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8b6ee32e48aae8d28502bd2074f03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eeff74ee24470c852377898f0a75dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40b1f518ec554887f4a8c55d3beacb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76154274c16ab9eda6dccca82b4ae8bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14363e93e17eb4f6747ecdc7af54ee68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90f3d8840117f8adff0d66191891ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b5142f11d3b893f9cc6c9b4a19458284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556fe95f8addcce0f9b5aece1410a78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943d9502dc55558b74351b3d126d444286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4a5b758d99e314dd5e8c29203dcc5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa67fcb313000c3676148152a14284288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44477c1070f1e56c81c63d021d6ae934289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dfb862b9d0ff8994d2e925b68e1fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7cc545d7c69dbe2b6f587fd82a8ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3f6002b1d024cf51ca1941d086649292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55114a03227ce191da4aaa3b34c7c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618bf0d8d4e87fee738d76dfd0d1c0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8884d06c2bb07231a68c063545ea329295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e85b96f64c7039ddb09e99cb67857296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af52b089bb253f99bf77e8f41b2adb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e50079194a6afb31d50ca12186a58298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bd8d4e1f4f26e978761bdc6fc8ecb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d42ebc136233da3f17347510ac9142300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928a67f331764d097724313295022d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb835269cf8df1b2314804e96c5ac1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf76c17d05ccbffbb52b0d0f2f5c1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe8ae9d85383f5b89053f077bb0226304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313cc2e5c63014015ed6f3b6fce31fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e323fdb4097bef49a23373670089f21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c86cc049601ce6cc887576888e90d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb8ac5a60c8a6508d20b88df003f1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea7b46bf77a10b072fde47afaa3c5b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dece5b64a4fd73ba462f7f34e82f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e73831075fe168b3cf9865caf7d510311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132a4ac6a224e752f9c4775881798b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e15acb18637ba7022e56ffc7b6d52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ad32b3688d668b8e973b7d9629184314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0034523c4adf7c0abb01ca1dd29d66f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0644787aa9f0b2f684f34ed791b94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd5c5c3e5ddb7456baf9fa8046f12b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7527dc9d9d70497cd990cbd08937b5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663776ed708c5c860af4aca448296fdc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fe6d0612cebb375461df25594e688320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb839be85874187d8f98efd788cb3a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b134952be00e10b2aeffd46c4947baa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c865c099e6a4476dd4d00d545dbd981323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1e8baffcf9640766cf3216f024508324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23495fdb3c3f94e08d71cc0e0ae70834325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08033639c6ef864aff7efb7fcad789f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255db283368e3ca7588ff90d82681f48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d79cccd6cd6275ca179ca82a28f35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f294d5cfb5cfa0124e36d9f4e12841329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637249fa13654e4e0dfa25f8188cfc3d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584fd373abcbe23a4a3b960ce5d2c1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042015370885d29e33b17b488d2db5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a8a65ba02c5236806c58ead27697a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f9438bfe0221f456ab094dc1fbb35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d259a803b6cd6e309c758b6548166b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae3dad3d60b8dac653defb020def2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1a99537ec22dcbd19b39c0bacee21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad279f7252bc3cba0adc07306ad3d614338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359b7ffd837d062f9e40c613b22e60a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947542a42e9399809402e276333656e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8f79a5b3196efa224cf7bb758daa9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3253363884d226097ac0160ea3ca66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7623fe08fee6c8ffb7c580a2eeb98343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65e2b4e19134e103c9268dc1ce9b90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3560db48e4531f411402a0fd18754345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd765216aa6b6b7f97317a74f41f6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a32291bbf3603cb67ffed713f08199347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b32001e63f39018b8e2c5f4138828348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9a4f31b50351c0d030e3ffe766f50349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73de57bdc6236c170046a2775dc8308350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169cb564edf7bd21692751051bb08cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2444bc0bf84ef87a008cd9197aa4e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffa5f838aa30e8f90b0dc3fb334d3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b65b51f2b72b7e20c27720aed8673354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f2d32b6023e649a124d2a8a69eadf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe90e5837c40d1cb737d8482061fbf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fd056cdb96f5557837c8bfc804d2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bb0d721a885bb5a0713aa01919f68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632844b16f6c8e8a7c2236b35873933359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089ff2144c37405dbffc92cb3695d6a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c2df270bae86780169e1b493136d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5e7d8b55309794591e8551083ff49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f408b25cb7aa8c801629459a44eb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059420010ceb708031413f6a252a05b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2db5ac943f97afe7ab5cbd3efeaaa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b16b7f6c254c6f5690a3f5db3c4b3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be927936eadf82a94f0a42ea6c10cdf2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bfcd86137ad123575e441fd2d01cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacab689e23ea8f8cf67771e85d9c78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e87ab0bdb65e4826139799330ba100370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1debbc5f2c2f8d22d0472da273160f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ecca263df06e8753339de686a3a82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0b609fef0fc858b043780f22285de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3d0c2ebbc317e099fdd1e9c194eec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684c0df704f7d84feba1e94f32ef056375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa0f0b2e20e570565fa5c0147f0e3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40b4df12e9d5cd6cad8a86627994eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb65d4c0cda8d748f08460b5d7772c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2a8973102bd3abc2b868cf80138e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49199ac25d6dd508c6660a7d3dd899380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99746eb2d23769126742c904677e2fe4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2e5c410f164f8840002d4f3220415382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d694c762eadbfa0abaa3b0e990fe4c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5674570b7e78118570628a252424637384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db57a5fa0d4ce2fa76ddb9b0d2dcdb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e8229a92d22b56536692098f070db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34570292f58bb80434abba67dfe02353387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26792b0e0de77d11a6793e4c9df4d5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14a7cfabc0b3adc53b2c6ac7bb1472389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f1ee018c70f0c419d90315466a4ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f739dd3a98194ce7fbb200e9175f2ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fa9fe0b00abdbfd6f564a438f226a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1418ed59a7f49f9018a67f3e82a98393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851fa159afe4aa898bb9d744baac2ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11757abe0f133105004170b405bae9ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44aed6d96181c7689b7a0c64b098e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c53283f8f1cfc68df661a4c86c76e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f43927ff78251bc9c02e3ddefd0ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da6c7ca100b8266b8061b94e4415f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999478fb79b797c779f70ba5b30bc374400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff2814a8740d876d4719dc94e6b67d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bd929235ecc36564f79f34bb27310402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddf565ae1577e9134dcbc2a87d850c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557e2881d053dd5ea0d01858f11a1e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b18b8dab8330ba4c2c19a233bd4b3b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844fda4211ec4a0735ca0e513d86fdb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da14d15bcb3f073f265bde7a7f67d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f42a9972be7fcbd499dedc318ebb92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002200474611fd45f06e3fc7fd287d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094700854aba8f411a4dcd953419283410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4210fee0c8421d5d8afbf4dfa4a68d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334dc2d897e1d136af546bd46c4da42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec93041baea48fad0e950d0b6e1cbcb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ceb6dfa0c4a83b997571091b547db0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ae39e20e838f227ff512612e6f6ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3009731bb9c9508c0816396295be2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d66142e9ca8623bda2eb4441c9ee9d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60601a50beeb4bdeb3701ed363b57bdd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818fb299ac535b50683b61d97f7746d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5ed4bfca1a734f82a111c2755e61b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f080669f1f67d461edcef571e736e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f770eb33f6d2abf845e3ea02c3bb9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214347785a6f324c5c86085dea2f8df6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08d34eaf33ae93d6ff19d0e6c058ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df959cc05e052d290b8f5e3c8bedb02425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681a262dd1a299e04f32f8d90f9c801426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446db23e52feecfab77dd41160932b4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a2abc092410e4eccae5a035302e80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172608d357ab8bb62b79d43ee81e904c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3edf2e7cc965bef60cfc4d38bb1b4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1606dc4ce6a7426ddfc71b811fa1aa3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052387ee17477bd776c52d0087e904f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b495ceb652c465880a91e3251a77c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16b449f33b4ff48fd1c47feeb8a119434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559704e95aa9bcd2e1398d1a23b9a55435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9509ca409681b2b5efc309a01ea2b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6009a9b039ed7fc76d750d528bbe7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5d353a7e652f4b369f8f6fd69822e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660f8b313ed49f5ee10a55a4598bc57439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa809c93538d938dd5c0f8606c17a7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c20a818c592cede6bf6f58e31d639441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b672f8c6470a27b818de46f31cdf5f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f3708da34659e6d41c3547f759980443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc7fe1c8b667d7afa8b623297fedd8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d295d930bea57c97764daa24dc45d62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549623eb5171bd1b47f016de92d58c75446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4313d01789a4fa08d9bc07294722cfd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f1f83c8781ca286c19cee7896853d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bc773015334615c9d075cd2f8e595449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82d0652512a676e350ea09be91477e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47863ea55746c83b2988074d8543ea19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b81e72b21c4f9668a0b80eab4fc69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b75cbcd871ff327865f89b42aa1bfe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc98389c3d14670a0f281bbe59fd45b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517496ab287acf5eea2849e6d0990a94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3181fc838072e778bb8d5bac5b2ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f761a6aff630ea92075b2eb240ca1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4c7082f34afb1b7db90c6d6a8de44458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06794e651e2cc282bbbe9ec68e092ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7bc163bf61c78f0828edb2f2502f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d71d4add4f5c1b88c0cf3651836e26461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138e12075db059138ffb7a0faf9edd8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee825627bc3b8a2114087934843841463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28576a90cc41933c38f7b53ffd0d8dd8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e77dc2a4457b4955f793228cfc985f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a1e51d51881ccec0dce0ef23c77a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768771460d9ecfac378364a2e93c2e91467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a9b35904a9ec4a69bd510f2cf6464468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1f91d59363e13b6354146a5bc4f0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9f2a641b53a8e6917693c7eb77c0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf669e640288856e16c1d172a49c5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964f5db7c7e1befc8e7a2fc7b88e8c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25536bc09574a93684494a51ebfcd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9180297ca4838f03b5302537eeadf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274121c9a23c0abf15843fe79c4f28e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85b7f9206b452c0c882706009985d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784755f7b2afe9aa9e03a10d9196e31b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fb1d88affec59e4a3606c9927485c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73ed23e6edaf3aa8144c71ac7191e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c3fbb8f22069129b28fdfec1f9020480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f83c466a6db759e25c688023dd8a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0e38e73593e3e4b1651c1ff99dfe0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ae61f602d8147ec8d77d86cb006ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92138513673995572fd69eb13e716b5d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61e9761b5d9c2929a3a2d036b9cb68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278b01cbb17f17124bb48268422e0cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7020493d41e26f27244574575e8dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242ae9034f83b2f68a8792949d9b118488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58fc27bd41ee07512b0096ba767ee5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeb0e0cc863a2de78d7daf78d762a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53132b0b86f2fdbf605bdaa6c4b1c3b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d637ebca2455ff935c80712453ce8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b61b1e2e37651f74d4d72596f60347493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09553d4be3305b5a3ce72715f043cf48494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfa077a615016a5687ab1f5f444c2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447bfedaa34454b45422f72756638f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ec8fd25bea0c24a38f6827b8cb014497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2137219ba6d80df5eb1ca00abe3624d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31047450d4262809e3dfaa1aa095a868499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77cdbc4dd51f64a70bdd2042f3ad4b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb69f7ecee84ce657e8c6fb9a8e6a21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34044b0188f086becb36aa40900eaba7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35194ebe7855107d2714a9e643b82a79503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd52a93ef506e44af66bccaa168495504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563d1d7ef53a12a6d66a12702699f32505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd341ecfab1cd9ea002e81bec3369506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63eec54483e1d729c6c4cc5fd7ea90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972151eae850768aa719e670cce7de00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e94c2df99eeab61745bf18c3f4aa1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba1a8259082aa999cf5a30d62b65c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265102b9db90ee01d6b3de32f2c886b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459e1567c0338ae3806cc51d405c6fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabe17632ef0e27046adb924859eece513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0682602a1d4ffd85dcf6cebfe90ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6949da49984242d180f5cbc9fbad23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a885861e4064d07fc051a815e31adc6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532892bb4f53583ab18d3bf9caf8ea87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50f5765af09d4e9822b2f10e51a9e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20382951407c90dc5211bd4119ad6329519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7d58fe6c03cd697d86a3b1db95e40520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a30c839d97d95452d649bf3f750b34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df74057baefb8e37e80ed34931938a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266b617a4362228b679e275cb13806e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d112d1f75abfd879cce521d454079524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de4cfff2cb3f2d303adbb6dbfd2731525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb4f62e56d44f086dc281fec557eb3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c3f3b5f0eb5a799bfee768419efeb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62af44e22279edd2e1a0a93e38b77d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b8581d33f1c6c92f8fc3b0d15389a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd4fe28823ab3acd813306568eede2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2152d2c1d0ad9d0b27b19a374c4108b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956e89a479964d41d427e04e14cbda6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0569a8649fb4fb614315b605b27e0b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670df628ce42a354822c0a94a168fe85534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772d48b8d6f553d1426a863fb9afda2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae59554fa91822e964a00906328de1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072b64a52f70865da54eac48fa3f7e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46e623efa5236ed6c8a2720eb783d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1337b611856bd091aa3f2b3484d0e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bbaf05f80341e4049bb015bdbd1e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2cb8876638e23aaa600ab4b1ebf8d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f4de068ddc3375ef0e25f79f6e7ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ea82822db26583a891c3156a18b6b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0875b1a66bd30a5e05879922fe6f23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bb7586e8906bdba03aaf4b23b7f62545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bad8c15d9d6a0e86f571736c7855bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44c32b89983ec4316a7876993c5a99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d8b088bb76b0c1801f98fe834cc6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0cc57a2052c0b1ed7b4b8d3f30d79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca4ec7625c4bb80d0a5de73e9afd0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847ecfc96466ef57468385fb8dcfccb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089eb793e05f937fbffd061fd75bb02d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c7a622bcc9c249fc7b53ae091392b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1338648dabd6e0289f026bf81f3452554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c95f2e0785544c4d69178abbce2616555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a480d164d654f0c96304b7ef4f578556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e26619742b45325edd685a927bd4d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63a219ad45d9aacb1a3102114068f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d0c4cd92a851efc19832da166477b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60bd5e5173774e57808723d66953ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53d828aaea714863ed6fe4e2b879e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f9be0c7f114f6e1db28f1e0cfeba9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa0b9b34806ec37434b2361dff704d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f45906d8c64401ae254413f053c6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7ad2700d6472d0251643f7c821cd9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f51a42b58d3e6b1dbbc23bc033d6e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f5c9f006ba1659c7323ec8957a972567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dde23efd351024208d024453b110d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26daea574a217d58f838fcc0e3e99b2a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f7a6423c2d60570bfe0ecc2b8342d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7a43ac315fea0c611e3f3267d0117571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aff89bb80a7c9ce7cce11dcb1381d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fb2e79b189e2813e3f874a8446edb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ee1cc999bc7256e5a3c1ccdbe1e2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538c6472292c84a6ba42faca9fbc87c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6115385b634a123a3bc7e190bebd09576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981e796b9b975272444895eb0ac1642577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87148563df6e22877846e34a50666bc8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29d115bee862c1047de7e4fd5f9848579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f824bfbb75f4d6fd1884c4864428d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fec75c144008540c9109ec2742e156581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078ffe1a7857604b97fe65d6b522b4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d154da1c651e5affe81160cf7038f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1763d309196732b32d05069beab1f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b33d6336cc36bbce37388ecf621ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a7661749cdc324d188d0f38320bb4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46c8cf955714c14554e85bc3868f80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77d56f8cc90c19d82e5d54765cfa1f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a441a6ec0d32a6c100b6886e59aedcb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923964598a4b3150765354bfdb931129590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c7ce17a10f7551b10e5fb9f0172f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c19a6346e4c72e34b14eb497d6b343592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093097ce58bd05ca180ddac41f7c338593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52f12693567753c05051873f7022d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066de69cc3f19834044220280d1aedf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbabb7edf70a5df4107cdd4ed015335596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d957986fec080089d5b5c95cd96689597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a9f82b434cd5bcb0b12ca639766dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aa061cbe638cf7e76b46f483ae15b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21516cc633fdc57e3bdc7886372b4207600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2364c7319a55469f6dec93473a48d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a29a4727d4696c5e00ccb9fc5248c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f0161ca18b5c52b91a63c661b8297603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eae1f48bc340353ec4c8241fc22562604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcd4efd21dcbc7370c881b965a3564605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffa9557e96ba33e1edefaddc357207606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5920b3adafe1a37328eacd00e41ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854d02d94e1e5305bc76f47e56138b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fee19a0933ed44f1553d22e7e9565609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3993be5b91fc310af38eb47e965a7c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e734b563dd0260db6d6ab3f41bf49611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d0f8ad08daf3c2c2819378845ad11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291614102b0b5c8b243aec6a96f93aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df36b16c80e8dd27833e68aff7518ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16149aee9c074192ad6141e63b4d1312615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd3979fd7787483baa2f45ed04b4ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c194179dd248e2e2c77295275f6bc5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbff34f28151564b411c8bbd298f623618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb681c76f33eb1340f8c7da6f46adc04619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55608da9625104f262e515d26e3514ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0359812a9764aae43dcc75a3e5550e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af3b2101b07a44f489f0758a255581622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ba05f2c2b69f30144393ac5469ea9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1dcc60aea785bd6dc977dd73a5cd6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe0a05f303b9df6e2867433c5f4185625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94175bd40d884ad85cd4c6999f8f0c8d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f7bb2e8f6f6bce940ca0cb9e0d913627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337270d57e6c9781931721d4dcc94b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d459c77a9c31c8281a65b8e30c787629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e0be7c983b486a2f92005a90b703f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963f41bd6d0dcf27aa6b1fd1ca67409631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da354dc0f661b9859a5a018147478a37632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ccf671391d95f613db22157aa3f12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b3f94ddf9cc1febe0ee9ac0043c3c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f350d772c275d24f205979fe06d30a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e175ad1e20d9564f206ca8075426953636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7610d9730007c6a0e548fad9e490485637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa2ef8aa7f9cbfdcd486ec02f75d84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26409c185ea435c7689b94668293ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f6161b8e312adce3e293006ca58ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee98c84a4db54d403d895cc361c5ae9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78876a81a2a6f22c886608bde44f0cce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291f88f8b1ef6a38199303c538299d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee7bab79d44f1ece4b573e28d40a28644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db5222565fbb4617ad712b9905625a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aea3acf143bccc2217a279b9aef9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c492b2216f56f3e948c108af9ebfcc7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1570a20d391a75388c41e4327bc471648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cf55d1a781064235920fcc05bb4c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd80370936c734a31ca1ed6b6bbc5b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54074c0baf6b6d915c3a9852f3e1bd3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928505396e0397352a5b0c0e65aaa2d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daa1340cbb1ad694193666e3a8ac65653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582584c74cb4e6711d38c9d0ca8e9e39654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9c23e4c81dc02dd22b33f40366400655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2deea90ef81bb6df2fc684f2c3cfbf7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcd1cb7d490f8b4f7e0c39ab356563657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3acc4c574d6333fd02331c27d9e3f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7284311f2454408fccf9caf6d17ffa3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930c988dc80771e0e36dcab93e81587660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130c23d4614377a69c41dba7497571d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dab295fb15dbd69b84b3f644e2b9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97276f089cb821ae88a0fcbf86ecb947663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53bdda427955e893557bdf5abeec34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c05ad8e1e296135608a4852eb52905665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2292e6c31afc319cc986178b9cd6d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2329aae6571bfd79a364cff5abe78667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449546300b1e21201670d6196f3b5e32668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82075c7a6fc776325f0f39d159e9065a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5f90952ab05684d117465ceec3d10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31c2c779c2cae380059ba12f3117ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbfad8960077f737fb5be81b6ffd1b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ed6e6384ed3d11395983eae46cc95673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03ad45b96ffbff93f59dc4ac0fde41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd386b50d8b4e2d49b40fa4a8fd6ef84675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e44b68a87866df15c97dcaaf48cae0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aebc6e5fb35d6b19e1db0c44399f01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5fcf00beffb8347afa54a5f10cf69678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d2651bfbc867c6007c25715fdf06e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a419c2c9147f89c77684b07ff73f919680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a71be1cd9b13da3d4f351218a7af6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c29ce9f62edc00920707b45e2cbce1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b65436c52536e5f8c2c79a8cbf6b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2bd1e4009874194aa34e98bd2db43684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578b2289455a2a94ca2ea7ecb06d381685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a955eb7f0d784acebb42720ee59468686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e78c8b5bcc1ceedce22c7c2cf8a6fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caebf13632d3bd22df6e31bed95199a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06723975594b42ad3aaba577d9ef84b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7745963abe9dac0407725d5eb97e41f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930698cff779538fcfda2531d20ac8f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e4580bd81f0544870134fb4b1744f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439e7f06a26baebccc5fab80ffe411c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a421d8811d78af6d0c8d696a47850a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c80174d26faac7df74e6ccdc44b56695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8309f607f3dfdcd67ddda79148312696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a1c9d646750cb3775a33af6c51968697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32c823a6a4b922569cd1012e1e67bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00003e9d950641969c4970502022104a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac87c6e4d9a8fc74fe02ad242f713a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55373d38cf739ca89ed4fed1500b709c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097939e5f378c4658e1192eb7285fa7a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788b62130cf9e240e6912e97951a8de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe07cf7b186e58ce8869511913e0fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf32895f60ddf022b3f699993e99295705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f45ab44874c2dce9c196ccf9713aac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c7b3cf3f3a60c298e890f2b5c0367707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566a85f208fe900d74e9a858ba88a0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f3400dc7c614b6f0ce899850abc11709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039a48753ad8d20733e148767756a6a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc6bbdf5feb6fc3706fd60a734b3ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f822124341b11f263f5239c0cb461712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bbebfdcc1fb34da22897bc8bac1ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cbd52c19b3e885baed4cee61ced34714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6372b773b0e9cc628682d04ddcf7f0b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943253db8cf23c6696e068c3e0ec4eb4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8550fb959d587f1718925aec921b600717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0087c7a1b37779e596ccd901e41ebb9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa379994749065480e40185ee9314b54719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b209bdc02edd7605c9fbbd9f9351a9b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cf3a12398b638c5fa89a11567a21d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf084e6a6bea8dfe6c294f0099c97e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef8bc4878d1b0d68fcd6a8f84978f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404081798fe8fce44091ecc7351d3e12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38724b6ed9871e57fe98b39d31fc16d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4353d0cf8134292f818c2afc775f2a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aaa1aaed54d707c22775b1e6052ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec149c099f6cc65ce8e1afda688ca287728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db236b6b5f553980358b12ada67c8e5f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fb8f80fd3bf7a921da675edb11cdf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79363c92cdce6b30f16257c2eefdba01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a80fdacd521302ca436e43a799f902732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce69e707790ee0eb10a6e0c1ac8dba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69730f1e2d6a575d9c9afd481c318f1a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b240adcd92bade5cb08ca541a983567735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8b664c7c1669712c67a279f967ab7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0beea69872ca27c17729cfeacb126d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bd889deab58074e8a23407beda216738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0889a4cbc1303f381c6a55ddbe92a35739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046fd27e784f5efb9bb6eb32af65dbe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400ff782f5d63698f7d042b0ee007a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbe80215cb379f0689d6354d97f5a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13876da82366e69d003a7a8a44af2b46743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6100be5ba0e456c806bea79eab0dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ecf54cdeae83f48b83aa0be4c4774745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed1cc88bd83dbdfc32b5de29be17b2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94324ede26fc54d4db80bd08c3e6e4c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a75950e96cc59610d673f9e08980d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a90426052401507efee68a1708397749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cea251db879f313e39eb050b78ddb3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8b0a58f0a7de7437155026477ac81751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda2bfff936bc140d5eb8e42aebd75e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024320bbdec1b68c2506be6243f7dbf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d2fb3881595d4215118b8c3549d39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e8d7c521d5bd858b0044c6f74b80d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81b620fa67ef65cbc88c0fa0c6ae44756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de46f10adc1ee33fd641a108473fbb5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3c7c87f462f0c045f94d82935f812758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7ad4b6cdff74d83887a75c52a88fd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2a1f01f3cc57e49ac6f2623902e7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf69898259a48bf5748446f827a614a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6d60da5ace64bb93b0f689ebeb7fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee85a7bb11df0c24938bc5ed8570bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1432e6065f1335a38797c604ca939c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190584b50e5d9363759316b0bc21e5876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7014082e2778000270989bdb22134097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273843657a61c57850a5a7a5ca1b7d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9682d3321fc138bce8250acbe4561c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfba8a011a7e1a18a3f752aa23ed14910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875eb22c43c3603cd7b3c314cbfdd37a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457f7917389e17aab0cbb9d934a54e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fe60990fe7dc28336b805610cff0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2002976eb0f557327733727904d06814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07a5753cf43a52ca741d979aef5b7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ed635d057a19b261ce5a84d962e2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e5c1c27a3184ec811d9426d5084bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f2e4b80a17a78a17e2f19b5b180ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1899050a6bf3ff08a53479685a9480119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cae84fc73c3f2ecef1ec05b01c03dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba9f2bdd7b0f49826273b3a2ad58b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278a4ea27e3276fcf53af999cf5d5ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ff4433034fe2373a39c53075ffb8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ba455b9ac745c3b6ba6ba2bff9c5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9ae6354dc2ee0b7778e5b2fe51b9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6750f7c72f63ab483033e36b6403d4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f538de2387889e6ebdaa18d3742483027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dc95e8ac349a0d67d939ec214f65a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67b899e83827fdb65c2759fbc95aa829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756ba2c16ea0fae6f9ae5ff4d2fe9ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7fe9d97565cd52d557239330c1cc931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a02622c58ed7e24293088bd4baec1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e3c5cf8f5113ef93ec9000ae1bfa633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a43af985afabae4048f229bba8c8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6d11539ef523e53b865e4e1c1078735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1943cd71fafc87befcf869a9253607336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afefac31264ad30e391a3da74cde1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750a1627c512d0f9a51fb89ce438e0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93410c9e64033c88ed1dbc5e50b57139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc0878440cf629cfa248274718920940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044d94d4f4b211b783fd2d31ed283b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eef72d84e884a1519847796c8f5c1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff62fdcbdae1b5a23a35d5bbf7f1e2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003344f3063d223082c0cdc9cf000a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7ce682535f37ed56b71e0bfe5367645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a31ed838c1ce2fbaf71157c39fbb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ace39a0eec877cb74a0762c9bf62b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb1a62d2a6099f71b63784471a691b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491a4359238e0fa1e6ecc36522ed54d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbede9964e1835ed2004764ea5199550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8165fb4b31be4ee9b4fc73f00008f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de4a43f40aae41c52a48cb62495e3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d0fb38bf40ce9c68468ea20a2cf2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116400c1be251d5d894f9a407d39a1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3646d7b7c9d1650e94a7e497df0db455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65905eb25c0cdd62684ca4a6c45ee64856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00906fadb1c6ee028d6fe4bef56d2dc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de21f6c5c43a2cd69a67c342dc7ce2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a6f80de2a3c8dc8c023a08402ea2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bebc2387a7a7ef0416d4785a7a9e8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba29ee1f633b3aca6855969a03b247761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92beed1640e3c8d14b5e81e47e14da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66348b96e6fbe2d989b38478c91f59463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104b2570756ae277d5d24e66b420ab764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252f20fb5270676675f77733a7d3a3865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ef766c53abae2167fa7cb321079e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6aca3fc493cfa698ec819a2dd608a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dce257b8116b434028a780be530b9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72374c80498377ed543077285cf414c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70db913ae8fe529e562aa49854d3f1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ec580e342079f8075317cd29c87e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01032364aecb4ba241928aaa2b50c60972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1b74efdf5e8e50da7a0c8fab8439e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1c17e8c8c84986ce504a478c03b2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42b7c2a0a631428c06349769e667ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751185f64aed0fd4bf57fed007fd54276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71668058c01075da935a151ae8a13277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d13e4e1ec53916020d87d3889c8c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043d5ad245a1ba4e799e5b30353082779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8b50fde15c3609e1e1962dd039ece80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8794923f286ecf60968c947cf9f26081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6124214689abe9913ce44bc520a8d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb34e8475e3aa02e7b4dd6d28e80ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cfae6b9fb4135d4be0127ec1da21484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d93b4beb5828a50c86e513ebcfbee185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f10f3ef1e2730bd594cf5b7c8ac66f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef118e2707714b7f69ef9d12e1b7375387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2c236bf048b74a1982220cce0bba788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cdb756de1d0e815e61d422ebd35d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb1585d441dddaacdf72073548207690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a865e9ee44ed26a63b30c81bf2cf0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ee1c9b96e2b461197a3ed9bf5f45092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb256c55225807c6a188a85c0b2e7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d24eb349aea15cdc857d58f7154d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490d5fd3b652f77bbca8ac3f833b1e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788e12f8a298bf70aac7ead8776679c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b33ff8e44a35904b4c6e7c587a86897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72626b67d154d039bf5f5fa60aa66f0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642a1e7ecf7972c2c35051e0b2dc0c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f672de8edc5b6b4ef6652a441b1410100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7157b0660960128d21ccab5a6db8de4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678323a030a43ed7f0e0942681f6021102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452f630d0e704b95b7bc20e3983d19d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6329e47036b63e2c8044653f125e3cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee162cbdd8c8db52452a45d153ab4373105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafc67991f961c2d508c5189926fdf7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b0aaa2712efc3aeae6b3a7f586876107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c142fca9ccc3153559b463c8db2e52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08157a71843407585f7f551fd80cb04e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdb8afde906d329a1cb8867efc1cd5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261645074a63a3ef0c79232282833cd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15e3379b38bbb0f2db726cbcb612dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453602ab700e81e28242b5bc7bf10997113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e1604a8b25c6d64455cebd7226b43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99f765f40561d41d020b3bd602465a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691f0701e8d40c4cbde46acb199c808116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a4efee20e2b2880ccb65e1ada31fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794b81d30d306241122a8e5493da7f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d950a718423f396b307c312570f09f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6afeff65b082cadc04b9e2691dc8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854ae3525506ba16265f3710fa8b095121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ce947793a349214987730868fb66c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7b6bb2433c5d0e20f439d7798adc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac97690f968fa5f2f69ae63308802f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2a35cbc9d2235b07b301d4793de81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0d61fcd032906ef7b7ed80ce4bed8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc2e77b33416395711e12a6d9a3a44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5d77fba83c800f2f19ebfcde4acbf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174ab744fc2a25e6307e9fc33705b6c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f1a059f166b194a2ce0deed45f059130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e4db5d409e1586dcd18bd698db70d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4129492814d6c098d138ef36dcb11da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd815c615963fcbd0a79a5faeb31acd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edada032db330b6674fe08e5c8db63b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dd513294d516c87fe7b9407524e8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6120f92c5d9592fe7b9d225fc05faa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c17eb551e50b874debccda095228f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee103822d66c75a5dbe4fb232e13c19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88532c15ff21415f50b1707d77e81595139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f99d70a82533d57c1d9069028057e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc53f7cf66ee25c3319cadb163d0c18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35fcd655973ed1b72f0ef9b48a4d99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dc477b69b7f974c7b566f49fb4b01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5674559105d61471d9fb7b179d748b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61657b9e00aaa06ecc68452b9a9abe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f3bcee6468ecc1d6f4e038cf25621146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e32ebbfa3f9ddcf3d74ff2771c904147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770468f87c79d6e573325669afc2417148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fcccb68682092e7a09b1f9253d899149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bb80630ffc013dd69c4f7f63f0557150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e69006765a97530af9dff09b89649151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8890876c5406f66f1277c539a828f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27879fd3ea17183d06cf9d02c67327db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9980f6fd565ad96c7b3cd9bb66d0dc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bb39127b8a2d3cd996616fb3343b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774219eea6b0d73d74a1d437933ee1b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155c0f04b6797461facb292689e1000157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ffe6df009101dd15fb58409008bfa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f688c512fd0f0fb1e8b0420d2c6545159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533aee1191c85c620a010bb08be3037c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebb45b1e7706f896f9da817abb1bf3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500de38cb51c8c9941f28b82b40048a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ce24435d8c7813822603b1671e10e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e76b149f3c7779038ea6fd6072f62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20680aff9defd7fd6c9dea7f53d343fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33c9089faa1c1498854fcbfec1766b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7c6d1eb0fbb0afadb4f90969900ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f5946251d5547feb864835bddde9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e03548804c5b1ae5aa2d55cf26a4ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac2f42a98a1a632c611076f00fac97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08824f7c23e04ef68b9d589c175307e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8a7ccdfb7aa2d88eb66110c46a0cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9415f71948b7a9628fe0940cdae8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ac2bcb9a03d8fd1a49d480f7e5ce9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d1e2d13bf7fc925f5ea4369130cb9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aba467e33ca92f34d4ffdd264ac904176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8599da3df0908eae3e8929842158c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8a9c29da81fe31c77fbfeb6166ed2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4883539cdad0467ea65893e3ccb161179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ab2a080c2319350a0f13ad6aacdba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35671fc50d08164c20565f349c06d214181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992345286599bb2534d4d0d803df529c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665f426eeb477d05def27cac1fbb7f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d3bf315a4d4373517d17f807adf0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22894d4a21666b24db4b92055b63a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae70aaf8befb0fa7b8d0994e830c5bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e45f6a7dbdc93c4f434463754a655187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd97c1f545a58a825c5130b3a578c27188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0376a2c0dec79959529d3bc89d500b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b94d3b43834173381d20d5c0f172e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25acb113e1207430777853fb6a34c48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f506908d57dec8dae78d9d76e96b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ddaf23da9d714f63bc67777b5f81b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23fe7888be0519b24948211c02b2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babac6235d45a8e1f2e117b32499ea54195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32811e1ab85b973752da249c7d2884d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb9f09aaff1c23b63731394003ef8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7f8aef93e6fbb338ddac55e4f63fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ca271792ac1f9255605ac0fcb344a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec7ecea356cb0ee0e4731997b0c94a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f30f845698adc6d7232c2417345b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9707adfec36a980cb33fa3144c629202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432459633d3c88f8082935c9bbd8254203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c729f496f263213c89cf6fabb9a90b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ba77fc124e0a268381f758123ac2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00a5ccc54b3e85bb6bb9ae325c1865206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ed666c8f11c0608fe2a0204ebdb2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d1c905b1a11d9567090047fe77262208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931023a098464928494e83a75a517f3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489b06a0c9ff8a397b37878540c49c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1d2b1ce230c4d5c1b03337104a34b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff878c9e971d964bba84939ab49db76b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090a79fb814d8289f5c128e01e81d1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542de0f1f4bbbdaa65dc55ad8742851d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae811dde4f124b2b991942c716e794215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5ec1b0227b010172664037928cf41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6738599b713a743f845b1424003cf43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15023d942087e68d58c04766e93dc00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ea126787820dc6eb0a04953c8071d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cb947bd1eb7fa0a84ed0927f34895220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b60320ae101818d19a88cf36fbd2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61d855a885f1d10fed458c42501f80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f6e3e99c29c6fb333f4be1778b569223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7356d78c9be5bab48e492c548ddc35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfe03ccf640eba25c308d88d040200225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb64e75952bdb1e13e8833f5940329226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079db73bfe4e0845cda047a1c43ecfe3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e852d8173b8e8e0e51f2d67007bfd93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a691075e4f45af74d25bbd51e307210229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69d3bf3647b5636ccf1e7eb983a39e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4717f4190d9ec1e97bce4dacbff88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d9cc1785ec8ccc3b7a2620f5ac9cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263dfa0beca39b83ada4b02b7ef5f77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d2b3591065cdd0e8f8fbf9b2171be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997fb19b7ee61dd550eff1bbd8710c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d4d8ba50d7a1ef4149928d7e42c0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f4b91872dd4eec46b8b8f877a7c3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bfdf88a9b2ea043b52f817ad99652238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089c6f1fd2e373c98b44a95d052e91f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932defebe5ec1a0095ea1568a27fc288240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28340e05f44b4665c4a3a4b3cf618dd0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db1cbb050dfdf2e77be8d85924f99c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc396d0caec6c000e2a1f73ee4e0b8f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98914aea78884db80daecd2c04d927244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408897cf2967d5abbbf50d239ce14859245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864211d96cb0836393897205d421083246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097dd66ef419d5ec7833e0e65aa3b39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9c8bd669a1f391cb10591332f3bca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a0234fdcc04aed742072c97b7816f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4298d7468b61d556d07c0df17cd8c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553949d4422b729dddbf67f04864f9e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93a3cdfb8c135e0a3ab11141c0c5fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f205b17015b14f415faa37a130ca9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53792ad5865d244f578c1674b691262254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf56bd8e80b0055c1eee74986dd44f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cff0a0af2c326e6229da976031c55256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6c40b702b33f9403fbad1a6788ac4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093b2c0758ad70fa37b12058c8bcdc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a8d35aa364bf0ea15543e5820d68a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadad0c669f674b73ed37214780b860260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c094b2f6b710ef887fa7858b1d2e453261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6b0d68ca763901ec10d4d4e6a96da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942d5ce512af11a96bb0e63868fe55d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e99e945497cd7a4921602806730ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543b1c229f1408726dcb946df5ba286265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d8777e6ce4059cb06260a76db6ada266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf458c723a2560dc8159384f0bb7b60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d570f2ba0498cca855981debd04d71268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059119229fabd526e6d105f0991df461269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abd9d5d871bb45dd01551cecd19c98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377bbdddbfe644c672d4361ead47040271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ffe1895323885233922a7cdf3fb9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a17d41ce53d703bb4a3f460dbc2478273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff74daf8c4c755387414df9c4963534274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaee9e02a82d779373dc883b1c638a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e11659c704360eb16fc49f22ca0ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35862f9a178f17e8fff93de9e23b8fbf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ec89dcd74f21888defb81977a4a58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133ef06f8e1c3d36a5dd93cdc17e237279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee54b45f322214e6f65547af62aa432280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c093cf64cd9861c0e34c782289d5e79281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5a413e4d76623ee12cf9b8713c6bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e85a2fcf048a9338b5443e9c6b2006283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf36bf26ed0f463100ba5ec00bf116e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9b76c786b207f5c4ed212c170a82a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722bae263c76d7bca88bf24ae300b61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750a49229912c04e6a75286a595eb04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76b64aac77e70b487fbf3d737587db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f7bd9187112de84e02a8724bab34f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866091fe8959c0e518491bddee0f39b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65690b70a3233f8210506685fd5b9ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f55fab4169c5ec43b95955c2e696e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2eaf8e01817c79fc47fd034522bdb9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74777c260f418927b7c6ccfc34f2254c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042cf33b5b52882a7a8c9560e01e111295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6e28e792a33deffe897d78058b540296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da692342224bd045b03663f5ff014d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e975e9b815e9e898c0270faa5f55a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69aa41dbefa9266d28c5f52770fe8ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79a3267bde7f35a5a81b8014415cc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f77f6f29f0ce13162b1bd530eb1844301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a8297b919ba1ac552ddc009101944302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23013712250130d59466ebfc37241444303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c74aa5f2776484643525bd4433806304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0c9734e6016acef76db957ef4545e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e13167ac7a77d418ed6070438012b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce976db45033fd7ff9c54e4a0578b15e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535558c78d2e2438ce8606e06954c596308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1d7bfdbfbfab37b599a58fdb95538309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9cfc03492b3fbd5a74c36fd61d1dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b77548adc94383f154888b907078d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f47f1a3bf83ad7c1a240ce82c63798312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39e52ec60c64b4826a8324ce855b01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02f7648d4ea494015dc971462b37b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64945c589e5afc441dc835baea46ecb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f50ae7450ab89592663115c4ad634316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195a20bedf31d64c681a0a7e8e10553317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d6e3f452889e3cc236cf39b5e0a0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975d6c1aa94b84c94ce64e3243e44df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b80ff53227790e347aab4b92fddd5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa37b54d1660ac89aed06b2866d94a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1b3e806c7ff99e4a3a2790ad9adf3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dc3bf66fc5a9947579834ed326dc8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76606594f96f68611c32a3117fa2fe03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d309566ede5ea70f7a506aa8dedf1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8fc7d1edbe4244edd8af892885c4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132e86546512cc961890912f35b5407327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c45d6f02bcb008c11fbb79a3e7cb7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d1a7c21badb0cfd94721ed2ca2ca7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf420e920a5382b91a247814ef510b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ceb0c5d69d90504e3310225e9218b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57fb7186c36b769c60f5232c670431332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047e003095f1e83c999a2308858b631333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a72a91e9916e4f899ffcfad864d75334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed7e7e0901aab27bf0665721545f05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4e8f6cc954572c1dd26c42140b374336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92b4c722fe1413f8888f6e5d1a7687337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0392c0c31f2ba045cfd3ea644ea383338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3922471517d8327fc82c242e8c3b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40f673baff4d38fcdc5a1296687197340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f245ea3c2cda89efbc25835422b3c2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ebb36688a8d9efa59f38188dfb920342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87bd11282eabb669c1239e01265c6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a4537a9cfed76be64420a52db9fc3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef46f9defcb83a573bdcbfbad8e7e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cb7ef362691626206bb3e59e9edc5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8040af3af11fded55689a98d6db98a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6f11274d3346f8e5d36fa96df8a1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1b38e4dad0003c5a5c42b5a02a3c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fdd32c93e455be1b81a5685ab7097350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7612478eaa6dfe6d4744b038ad4ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e4dbd6f4b0115dfa682d66f8d76a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aad5fa28f4f7f3db753b3fecbcb10d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f868cb6de61822da7c60fd7852752f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d1a5dc805bc35fe313a0bd7640ac1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8e04cab82763d75cdd1611125ddac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f20e28e549a27756bb6d2cfa66cf7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26ecf7b0694a8a2cd2edf6d38f9558358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee1f76088c66bbd5d9a39224830ed3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650506d4f20d3c1ef9c0e3cb9580197f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446918cba94fc5890acb81e6ee04d49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459d6c6a9b38278ca3ad8131cf10dbe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422ac2b122abed0bcda11b82e8a1207363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a68d57cbf4e6a931abf532d535cc38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ad581274e2b4ed606ad9f370b662f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1ce615454671deb6f8bef6b0b75f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd56dedb3b4dbb55fb1ce414514f89367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2752d59c93eb941a696c55b84a5df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7cdf52ff16698fe50740b49601b32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e1aa4f7aa7566d3dee1dee33e6f93370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f7740de594054653849d9de083609371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b728a222c7abab3254401bb1e4007372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bb91c6886547e17185c4c2b162e61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f1f4ce8bf85b246f9e05b33e1e694374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088741c642ee0fb8ef7942a6b637088375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e9d1001d07494ba5a68b7cf1a8259376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2279a1d62c3dc79d6b800e6c347952377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ba71f83467f00cab06597b841c12d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd7f8e4eb347588660e90ca5579504379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83254ae6959bec2a9f57697d8445d3d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e8ff221f480ef508ed8c48824229e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3607920a81742b152180b8f6929de63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab35e1fd0acfff7dc1e79e821add43383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba107b2edc69081fb1323621629c89d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ec420d5e8d6dde4bdec175d4ab3b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f47e60bb32681a5bfd1e12b1a9ca71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651c0dd365656102b8e8e5440c1744d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18301ea59e6daeb11f4a97de75cf8270388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963275577dfd3b59aaaac4f0ff0d49e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72e7a76a12ef7584f3fc233b39c3f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9436254d6ec145c58c7c5821a4d56391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9560ae77e6397f0d379587c5bf66d8b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369763503b96d6df9c1be52981dee39393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ba8afe4890e451c566e5b97f15112394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd906407f514d6f3c4e3e21fef183e27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58843b79153d43b1c249dbbe992390396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a7bb810d3d556a507f5662634901b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182a8336da3dfcc2a0973e39bbf0fdf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae363064ee283c07224ed0c2755d0bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8860e3ee3d425dff4e8d99b16185f67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f046619124eca7ac8811e62a23bb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f9fa2ebe0eef16f5375a1f1e929b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478185a602af6d485c4e3120416a8ebd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e17589cb3e5094c5d3c73031cecd0d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3f82b0e7233957ab7125cbe332c51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a1f114988ddab1f23611426d1d2a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afe1a0da1f6d1a9032a7f3d673ed01407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ca4baa6ccfbc4aa9fee601597cd17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03705bf8135a696c33567ea875c7fb14409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8cce06cb6727470135aff5f63090d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71731ead4a513fb04bd609408fa5edfe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f99515a452e8e8899f8f38c7a119e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c79bf8222c27c44f886273e2607960413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451db6d28f61168ff30d4b365f25bb9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a1cf5704039574270405c47bd28e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27896c9f448240ee9b8563ed0e90e84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed94ea05e566a76605b149a3d0a7fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7742840221b5fa99b7f685514fea93418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa750eb3eca189769357f4d60526d85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee3b18cbbfb6f17f2894e5ae756172420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feed773d294ea7b42493d4048e794c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e077a17a6cf9fb575900106ae2acc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38647e309c6aa5d70eb38baa16cbe254423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659e206975ed4154aac3c2c604cc943424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494d74884563e686cfd45bb03ec4b68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461b37ff0cd3d1cb6326a68e0a0f460426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbb041519e4d6cc929261312c54439427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439cba0e2da97c5244285e91c1c5307428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07774fd895e1a43c4075836f48b47ba9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53fa8c1b42f9ca2444aebee2fadafe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38711969edb4428b707667a2804bde431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd67da06fff208377fee60107f67d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792590f2c582995ae24f202c1e983d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217e224689ff532480c1788b62f21d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586de189e79d45f826034c1803c3ac9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa0d6dd3cb3bc2c0014b2ae443a048436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993a2dd422c957ee760cd0e7a1b7ce1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66931331b91ca50e840d48f876ba88a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0514e265d17084c5fecdff94a0684c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f535f17cee1eef711ca2b7c2f7275440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96654ef348b0b5e2ea6304b6d913845441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c202af9b7f95e0268fe3de1db5fda442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8777669e4d48547972c5e9a6a3f8e09443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c309c80b5f8c74bdafb430f0e64e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c62338b6c330f53899fe2533b9657e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55523c34bea3ba833544ff4dd24436446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6db4c15aba8a8d2c3981fe11ae5cb7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa2c4f9b4f6f68ee02cd12afbd4bb4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe683b001b1f462a3baeadee9a329b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667122541efc16d5b610c81df355b24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7a50c012e02befb020a45aeede12a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781861e576fcf945d92ba0b784e7323452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25a9a861879ca040f899c8f68a993e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e6389823ae33e23dad32e55bfb664454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c2d242061962fab404b871e91d6cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10919e73b85bdfb30d8aa3abb9a29263456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9a45f0de135f772bd18b25e7c41bf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dba772012fe48628038f4339f7e78458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba72c7527518009ef650394fa43fb8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766aeae1de8f94dd28b3c87232ac5d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffcc8be4643b1de5b6f254598e51cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772465458f4bd16b3d0b69dfa829be9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb68b8daa34c3434cdddc66d73e066463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4128e25a84c11cd7ef706ffc3b2f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31099bd580bd086c894c3e495c3452465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc08b4177c7fc52cd2b4aaac7991784466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e5481a5e43ff68741dff764c56b83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609fb9a37d3041e722382fe85221188468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54bf52509f8f234bdfb3c7bc4f29a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421ea5a48723224c8a01cb6a955fe43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6c9488ba7525fed7139027e29a349471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d33668846f093fbbc1aa20087a2f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699674d603b4f54e042573976f73981d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757168d61452f8cb685015b83a79f010474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43069251c6db240df2bff3ce16894c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27879aae597fd9a52569ba41b8fe7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babc6ab4dd7409beb6e1808d84312b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862811d8148e4a37f54c00e8cde8f95478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeb631324188d62fdc0efae5489ba2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bbb89d3df6abddadf6ea04b48df71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77f97670a734ed5a30557a4cfbdd43481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2acc37c571c17a03d591363113e5a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956d10027a97329afa5dc7c2ccc94a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782e3cf9846b91e5042e6098cc0c6a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3ef5aea0ea661f6b82a3dd73a4df6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db871ac066e736db70a515e557c7ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b0d5dd59e1d0b053e8359f8ae4551487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28fe71b9b89d039cdfe4eddd6c787a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8e7555343ace0557c3d941d3cb7b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdcf7b304fbcae5b8db46abbc87e6d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5feb1de5cab926f3658029d9206fc7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c62d4d8d9e6167e9237b8df584f5a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cb2b06d1ce18bdc5efd303c8959b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245d91a62a8502538f5585362f8dcf3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639dfab1c3c6654fe3b058882ff1538495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521ea2f0eaa84ebc1c42387d5965455496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001ff0a886dd7e68014d5fa01bf8d65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e916d16f2ad764cbbe60458d2a4ad1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1908a9efc9a29498135fa0a752019499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbf31406f780db9882f2efd5608af0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700445f8e6ad35abca235ab41517f4a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baeece74b8d506181806964b8f124b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45202e867895fe7d04b7ae8ca30efff9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373124425926537968f76a6c4f14ad90504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9d1e032e5ea74411e7258e5b2dc2c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411ad0edb8e461d1a41d7c53c873b8a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4541057ad7785d66b99c04425c5215507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad4c2bbc24e8d6fbaeb4908dec7013508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b209880c94897b84e4a25f564991e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa601a576bcc0e7885b816bfa26579510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd2e1c90b59e1415feafc8afbef6c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d59186aeffa9bebe6fb2083b148fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e821eec3c12d1d36671747df761b74b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15149ba9e7597368ec48a0a5f84fbff7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28618653885646ecaa1785cfdb157e46515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb081dfc60faec8f2b411409a1c49ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d10a08e8b8f3484d7fa4ee31e91fc3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac4061864dffbc268d470368d67304518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc6167bd4e44a8b96467caf8bfd352519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1801a5039c0029c85a53b6b22280a1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b58a6aea7512b9f6a3ada68e393e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7962f8f41da16a5fbefba521aae613f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd492322053ee917e4f40dd988dc71a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75912a085ce5cc3f07e68faddda5efb5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2595f45741d1195a7542a475ed8d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1877a437f279e5a5ce2e713db2bfb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed16acf6f010ebafbcd7f232def925527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fe20e24571de01d0c26cabe419012528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba68510c40e3cf2444c845d9b94107e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52b43482d51a03f3d15dce05702364530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7083e7e9e6c5a57ede0683c4e7cfbfb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0761fd5f35055f1c032a8531aef68e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475b926d0ec65064699b76ceb8a681a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23bb2e514d8c0d8fbc077062bb93ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0e9352bbc40b60b5247fedc31dde6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310088fd20eca7be5dec9a2e83c0708536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c5abc1fb49b0bc58ff2199c5a01f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d22947045c5076471bb4b91021f652538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e63aad54358305cd275bcbc12c2ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc51d88d328757afaffac47520b420540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567584f264f79f63ef1c1eac6e30193a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d759e1303c65f5bf93341bdcd257c79542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f055845491c1eb733ed9312abd6c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597fe2023068c2c2c486d707402bec5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a0eb12744221fedcddedd2c53923f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d4ee00455fb19a5c89f81397f8ef0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631903dd5fa143bc31b85b507b26c61547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164871f021662456ba8d5f1386bc53f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d808079ea160495269d651e35106d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b826376f8aaeab2db7ff37e20562f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b8733688a24472cca92b78ba827bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9eed80f261846cbc4b099e4a5677c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576aa2d87a1817974ea3c1a353455b0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ffb3ec542a2524006c5379577dd32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8f5ea5a50a91ceba57dce69dbc6c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f325855bdc15bfe48dc628d457ae127556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3c7a4cd3bb72014e1e3c819a3b999557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b004025db2d18b41fbe4bc987fabfcf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f83dac37231c1584e6a2db308b58ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59751dfeb8b9343671d228e5a2cb58560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec16da93540fbb4284972ff7738d68561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf77235b05da4399a4dd2cf4b74da78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4046dc9d1aec3e34f0de585e16ad0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50118dde668377b3ebb63772da49a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d39c2967bdd0821555afe2576e1752565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da42c4ad65f8368da6612869d0d24d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4802e5caf9edfcb93574b2fbc690eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b03a5aa7115099aaab5a60a2dea1ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c99cf4cd946e282a25d75a9991dac4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7173fd19393616454246c728aedaaf3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcb379d4c48d267092fc1a426df588571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ec15535f08b81b71a395b806bf57c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a37be1806ab577d7c6054f390e3a15573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f44daca3af2cd7b42c193b05e61f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef2457776a48a9052c37258ab357f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9d52195c62677293dc00e9a1e2ee2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95ad2bc6fdfd9b21509bdd94dc4395577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fd535766f157ff742b3c7cd9e4e1e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d25e03a10741f9711215ed9c65645579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3ebf15318487a6c9027d0eb0b492c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9857ee0d110e01e74a06f6fe36f37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1cf9f67d16018993616a34e160e93582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf093986b9a4b73ad328171abe6c55583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbccddc8174bfcb871106392d5d485584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efda8f37be1a477817f8773b0a3636585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7568c909173f0d0f7df833f57ffb6f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700590e1a774add748ad2c1bc6b4c79b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291291223fb0733f48a0271e1a7e0d6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0ba8ba25a2200e87449340b3812ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea552d9c31e10355b24b926d1cf16a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b4211bb84127f2b009bf8785eed2a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f5985cab6cfe7b68b0a9a2ed2e95b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58037031a7152e75856a450db91c9232593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a3ec662223559fafcc0853befc131594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2da891b1deb0b5eacd8b6a5c334cf5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3868d1f386122ef6314d1cc5cceaa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2980b67c1f8fb775b101f0085e9b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293161dd58f4515791b97dc6d786d50a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d2a5a87217875636db362077336f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47736439e6df6a5c1a59bfd3b1b646600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baac7dbc58fc4978d063a935537852601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360a2af1b3e0b0c2767dce7b4c4c3b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8a770b62895a50ed5fbe4a066ce09603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbae7443765e54be8e3841b77bde21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6124827f4048786f2c9fb43902dece605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03386d48eeafb69044983556dfe26ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251f0d0e9784c136287e8edead5d236607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9703ee779d84eeccb54e71fa0194e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0021f9e9b4205515b03d19a293ba74a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527567e9c644775b1868efdc50ae5998610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364d5e0d01af815fbe712ccfdcebb9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8bbe529d4254fee7d0d7ed903d077612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f61beb0e65a85bf495b42c610a8f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477552ceb4410d90055a331ad3c182a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a368cbea85880cc9b37946614c5cdd7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892258a6d23eb6fe62ef6c7aabe10e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d79b13159b1328b09cf8fded1567ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a700010039735e218e9e8d786fb56618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82805dd848331bfb86691a4dde36e49619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0f859423c5142ecab549959fbb8b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b4415e97abec16a205336bf99ee56621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f507bf149c86b0e519b6c2ea91f575622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e8a8a2024f5e7416b178eacb8e716623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572ceabf626ed9fd11e11e210d9dc48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf6fda0ba2143919eb67f23ea626c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2eebe1a3943ef75580a72bde5b72bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed791f476cfe84fcd9bcd2533e131b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54c0b065738f3c29caa4ca39892908628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495b33e0d16935eec11e8d136ee201b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041355d6f33e80e27fa7f160e0dbac7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cc9f8c2e0583240c3c5add0fa26cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996bcdd87e71c46ec4b6ac406a637cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da643a1975175b5de94aff0e9c5d71633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9a630b8b38e0f2e7035eed0b39b51634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64998d62740ad11656b772bcd19900fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d52f850b95515954c6cad56124cc92636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fece11239bedcbbf379d7548f2205637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528934abf9fbb1b66ac495ec19bad62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f86ccf415575d8f09e32d1d1a3691639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9297072249fa8d60319c5cbada023640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d348c50a6d9b21966bca1e4f5adcd2d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ef79fdd99f9671e900d1b6258d95a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cb92c3dbbf6bd6f8820902305e9b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88523189c258cd629bc58faf2d32ac6a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768db678cf9b5bba248c99c34cd0c36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99dce9073186f76b612296cee44743646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a731faee301f6f55a50fbbd55ecdf6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac67023cbc5781f85f791eace3e5ef0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449781449c0ff4bac252bff40d4f3811649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b137a978736f89d87b2a2bf20eb60650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffda0faaed7c3157264e86636ac8513651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a7f7d367e00e2aeb6be7c5751f6df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badd93200d2fa8fb22cf9c6c38e5e22653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f6e7ba7c462d01172ff36a4c55660654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb6f2109001bb5ce3842e827856104655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff448f987df0933e6868df2130010417656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc4a1008270340e31ba8726ce5b19c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2399e86812f306e290529abb3d87b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc006e8431ae0b7e096ab65a4478a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbc3802a2696bb565e427b54948785660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70c6954188e57c493bd35fa9b99368661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e8bc66eeec3f271e232e5484c26e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14271fc7d9ea6cae5126d54b28e26c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d11bc322d2db45ca3dbc4805fd46ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb53966bc28535fe2975c7811f7a7e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62e11ba43b3c7c33e3c263a28b4912666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8c8ea67e2dcf337618ba27b269976667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed2523858c433c76938b43c728ed65668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad48b188ce2662ef5a3ed2198f86c78669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fa8afd40879e6d9cbd7f7957333aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09017c978e9e8e1923e4500e776003b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9006e08ebda97554cb942fa8f813f90672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4fe826a4c11ed5346c5f5d6dba135673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb8a502d6a37b4fb95498c7b375d3b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4196571f89a25900f6ad893fd24f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3734966433861ab75892313df7770b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc11a7acf1a948741bf6923f6ec94b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecc65b24311ab93a0ad976f3d530a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c20875a5d2caa89d765f24a340fea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090ee7423cdb04fb34048a88e76de7b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fd58de06879f5b179a8133e42cd79681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dc03bca5cab678092a4066b8097a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c082cfb1bd3c45a7ceb195027acef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedeab4b0f9f3a86cc1eeb3c96d35e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f7f48778b58fbbd5a1fabfa396695685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faddf68a3683965627c5db42e7c0a17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a49e8e1bcd1a2f69d106990ed7e2a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b66367cc6944d45df920298ba643b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c6427d5d166d31c940046dafc0efd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f12b66a63ed7c93cf1bf3af3ecda97690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0ff2a64b02b0b91a87d655a02e5c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc406d219d1e3391e034e9156ac97a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c83e684016efe0a3f37c299ab93ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cac775cc72adde299130236311e691694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038185e4523e5241dad758f6a7c6f24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ade1cca5e646c1131bcc7d1a8f689e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7cb96edc85bd14e98e77357f84998697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb28159d5b8523f578c801f77f9564698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81652119717c7f2c839ad2be877192e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f7febcb4477e5d0f9ded154d33e20700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384ff371471ab53de7f28e2f2c11330701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8175c927f701ad9c3c3398cd5fb9ec1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5997c55e60eb6f47bcfd60af85f08a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba80374533ff4bbcb26d6765466b50704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062ac04a2e554fd083748648575c4a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1853b07875a09637961a6b91e70c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865194e0e2e03f6e3cf82b8142e8e0e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cae905330be09a713c1a44ba6a9b54708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff18f027e48f8506868821b6632fa6e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bc5ff9f0403366fe4a1e0f7726b36710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b6b25d296769032408861a3fdb2b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb75138db465e7104d3785a98953ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea7c3e20a2d2e938a6efe71b2db830713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daacb38a52736feef81e6342d39ef3a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b017d340e8ce8a8bbd3b4af6bbaf169715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce4da151c31853984d421ca6f1070f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97540cec97bc1321f720854f653b4c0a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394f0312ca2c57d14d8a06d6bdd6d48718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d549f08194fdaa50049c58439d7948719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e305b966e39851d16a466346963215720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de6acb5175ea29f3161d6c7062da06721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54953f33b535703c922d32efae7fc15722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3b44bbb3304451550fa8bdd635ad7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092b7814c2602a0db7830f41e2fbc1f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dfcb2ee6a5cb72f9d8d9047a9810a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eebb50862029183ae03acf0b35ddce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d119a675104b712f198a10974206e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a2290f01cf5e25e61f00a5005a27a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189313ee832eea91ec3e4784e9ad655729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311770fc5742a34eb0bc54b9bd94cee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec49bd11b630a4415f7c774e68f7817731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5690a9f8a399e1b1fdc30e5f20004732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f3e08603a8443e88e2ae4e4797ecd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cbb2247d57128a561b23e9f056f41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf2445454298e667c5da4e28996ffd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f1fe2936c9f67dbf300b8cefad008736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364202dfd3bf729c889d083f2b4b47d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc743bb2cf35ecda2af663efd3dc15738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfd10ba4cef2e57e29a6674403e1be739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06556461fa9281a5f5f85e8db3b98f28740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78d8e3f2813e036f39baa5878e9f98741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac4d6d5889c9e41ebffea7c3757c47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d011c3c3f041131e269d4b17b8ffbdf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cde5cc21516ef115e01e485a602955744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9d434de35c3ece0997fe002ee9d61745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce4b13d659f1eb4e8b73d1d5abe890746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81988089cb543d2107045d05e4772cac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6e0ecbe65852a70dd0c1289b48900748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a04a9e8a606abe182d8ad0b9bce72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09c181cbce526ccea2f1cf732eec67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a39a3674f8d953ea666cd7296d015751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b7c3bce8e590631bfcf225b5c8160752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161034abb6033d7dc606a626c2f9c72753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b80fd17cb35adb2fdda5d1f05c216f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7eccc4d0bca57f0b8a30de79e5b75755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edeb5be6290eca184b4e4847c5e2ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f77c9c67de64080f9f5999d0bec1a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eb2101b7325ccc81b636de1db035f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fda1f2bbe0f737872eca095595b5f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>