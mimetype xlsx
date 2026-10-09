--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30c040d7e5a5a4ac2a843fc81bfdb91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e43382a122f4b2e64d3d925fdb6e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e75702c74e253dbb77f88be9f90b493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae605e9e2de1011d62a27fa318070b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47be04de77a346dfea3e4b3e63e0e335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09548022f81f8f9124b26c28bd5d616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5188138e43ad11b7b5a9c5695a1e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925eaefa1fc63ddd43fd6d931f4db038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd1a86ba479231312177f6bc2fa9ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366df7d4286eba79253adb30c0a9a1c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702046095a5848f3296b3600cd094cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e061c495e442fa1bd560841363df0fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c15147f60ca63a9adfc12e5e74231d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d225f0ef2d59ebcd0bd9238e3a0c00914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d38b828fefaec7a28f28c5414386a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e2d4ebbed97b01bb3b2ec961f92f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47524660fecb57bea5d37d9dc6b69fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07531a60bbdc39e8d474f8f3dcbd5b8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939b05a6d98bc71704e0f4321266c5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd440a277a2debbe10494e5552bd8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916140c15cf472b18868965bab951c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e448a8c885565ccdb59d72757a2feae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aab318178159326632c7b7effb6c0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e74af72902f66600cc3955ae4ddf6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91f5edbe888371674b9a4776f34e7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49902d91a6eb88f819d61afd8aea6a5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913273affff71ea8292ee6da5844c79427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09a33cfc206faaaf19c07a81142d4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171cb40220e6ad1b69a6631363d4e2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dee1b8c3179b4bb8030b97170728f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de5e7eaf6e3d5734f380211950b89c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e53a168a2e76041b465be78329367c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbcf7a7512a07b0aaf14d14049fa7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a13fd8a2416110d51757f3ee311b8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09360401d4927c28cc23faf3746e6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d4cfcbb39465db5df343db42e604736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3da546ad0a9ef93cbcf1c35d8b08d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83cd13fe23c5afcc285539e17557f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aeb4756745162aa24323a136705a6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fc2b759e3b98a31ead354fb65902540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5ce4c3a777ebbf6cb4b30d13f060341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aa348cf3be79cd22065dbe2f9cc2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8020ae827402a2a7c0b23e156dc7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ad2f48b4747b0a044fe1f9a640c4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482ffeffb0e10d398bad32aeda3a48f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721b7d30e6f7449262cbeb9d177d0bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e192fd6d625f373e7124209a459b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a63c6aa66a1d2b4a9afb6ecb3b69448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e575e0e322a51001cf5e62a381bfb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5be8cf94cfa98f5b2c9ce74c22942350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7c6f6f7c69d97c81b024442b4191f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a01fc1c4ed7a5dad166d31800feef352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fe8e4a1e3cf094afa5c25e00d296b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027398c823d6059634c206da14ad52a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2636c90c89e212893253339ed1ca0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29d08f344b95ab87629609f0dafa3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8707e4c22c1365a8f2bf7170b0683857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7248dc0d4e5a96bd0f8a68fbfc9bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dea4ea80e8bc69f01f904e9f19bcc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633faa687ac0c50b287705337c34eb360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe2afc866429c6de9275003c9a25c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b786b232499ae735e0957bed18ded862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998d47059222531f6aae8cc9733d4d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f5b4674dc44f8df2fb7d67a741cf764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f5c1f4d382afc02428192e3fa591965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b61d3ea812431e206f9d456219b4b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d82bdc04ab4ac487c575d35cebf2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93c1ac9e74cd432eec3725fca65b1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89bc4d1343f5914683e9420a4e4a0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdaceeb27a5fc4262aea0a26ce3aba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90cf76e844fa0f361d718ce0f0446d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e00df1d0c47fdcf6e1264205294bcb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecdd1419e3bee50217b4659f08376f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b2cc76eccdb8818104e2f4e6c563d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321d0c81483c23cb398ee83c4cdd2e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d1c4cba564f1137ac6a709570fe5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745edbaa7c21419e180e7881e6c679477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfae310767f4d9921eac68184e0f60e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e433339606c3d28ded3fea6b41131579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cabc5d45353418b5c29f725424a82f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e4ba72c64488bc7280ba1468075a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79f9a77eb7efe9f17abdb07fd4785c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa62ecc0c614f3efa1ccd7241e581983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9dade1a432bf0a1217d1ea430312984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a26ca4816e0edf357b7e42be67e33985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35963b4e4f125c67e957923baf1ff7b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b59504bc84d52b1c06617b08d464687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c5d6f830b9cb6311bf9257d457c6b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1e7936fcc422136522b5482c78c2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7432bc6b1a7dd744598b1cce068077b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9617501cf05590e69e0727c62cf3c3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e45bbc2e886aaf71a646cda98cbb5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538e73c62d4ca1fafb219d341eab45593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15589cf89f39ceee61a40989e0bb15b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4de16e0ab08b306570956bb8a4f9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bdc53a86a490b5046d989a191542e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca904703e6f1299fb35e5275f521f1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43f0374691f89b8e1affce76ec702198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58bf6f8646a6da365715e8418136ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248905d8a16065935722f94c0d83a462100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399778cab16175861b5f67c98ee584e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84e878ad2b896970f0d2eca208b9c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac9055f3782a37abcc274cf126ed14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4b588ac4a74f7552ad22d205f73fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccea82f53039892377c68bb40248bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd22cf4d43bc2d9d6c47c8ed6a0dea3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faad5739a921af8ad71fece3e0797f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7414a767b3f7d8335e7707f05f2e5d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceb6e4c200937ef3ab7711183186ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b06475fcc7fdf8e3cd1cdc0073e6f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c75d5170789e7f56a03ad1547dcd2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad0dc61c96d044472860187f2f6435112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02a6e0d5b1fd1d2f6c53468f315315113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146980fbd906235a1bf202486dad7165114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd43bd985be3ce55617bb3ed9ba93d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071877d57c21448cdbfb38ea5454572116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151048d38ada59694346ff293b9c228117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be35b7d110e21af680ccb9c3d40dae7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f191457271fbec9438d7393c28470119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523576ad713ceba417d4556092b6f80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e626e6a1dd3b25dcf3ff54cc673c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41955dbbb07e06274d493be826c76c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bca432b98d7b33827c925889fd7b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fff37d3a8f90a638dbdbf4ea2ea97d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14e53347ae5b9ffc6b65698ca49236125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ceebfc7c9274edea9b009aebbe42e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55b5dd2171373a7e3c7bf720f85ac6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b68ecae43472a5232a5d56f015b36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a23f4270d74c5034ec05e8536cc748129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae5043d1c70ceb110fa04da6c3511c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3bc6b03d2f378f600d023485d0c39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82735bb9124c5f75a5a255fd89af01f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0990b7c0bf81343943dead62362766133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b6b01465a73062959db5a4896ca3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3254488522d87057919be70dea368135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bbc9e6cc601786d4ebd30dfa62979136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d11aa7523de462bbfcbc589a9f555137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455553096883b0aa6b78440bcf0ad79d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eec5460436aa7fb9e61c6de8416b22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefccdb7234c9f3ebd585e214ac9d1ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff247321297ca2c000f37ebc73ba77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3a8fee72f7b8841b15bff73596500142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674a57fd55edd9ce6fa0be202cb6296143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed3b69bf481c794ee6b85450d40692144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9f399667bc818398fc2c745ef9fe4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2e3ccb3f090f50ee425faa322f642146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195a31c0cf16ba36145a161ccbb81a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae5bf8bc0134e57dafe99e860fa34d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9f9df959d53b57e37777084956d6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7969b72fb5529ade5585f9f054830150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea707b31c4fb4478680efc6719e9c3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838d60e2475978eff259f9d2969243a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cdc219d2f02d91484ed3909d8ab79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479441b0c1e2961b15f609b3d280c67b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11397d6f8f0a3c6e8b2caaf21caa0547155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e48c05653dba3fc1181e0278e2a54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b833e9a8d68ad0db543fc16178753157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cce3e170df653618977494cba24b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724b944b9c1b57c1b8f9f7463d20a12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788712327c35dc6164b08f632fc87979160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a0a8b5328ebb674a4c7eb49e5e9b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a7bc582aded9dde59e5e08f5ac86c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bee34a49b976450d5859be63a9fbf5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24404c80e049fd2814d218f6d3bce2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3532ed1186cf7504aee7c5f21bb51c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a075c819ad00bb0f2589f490e0af2c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5079d3a3602f2f359be5e9603f8b5a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bc2d7eedcbccb38dc7a38051ec477168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d352bfe66df28eef6501d8b49ccc8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c85e195bb35f4975bead118eb1c341170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df68a840dc18c13292616bbd8344f81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe02299cedd3fe9925dc25a09eff6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f555a88e742d03aed3649deb36cf3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dcda412f7598bc1b16ab96bba2afc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c2291c5279ed4af7332c9d4500d9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9d560fea476e96ba0be5a7c69939f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022bbac828f58d08df1372ee982e650177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bd9d2efd413b25e1fec119bf243da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67347f31bbf74c6f8c935f0f36dcd564179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86753a0226961af1d326f83e5ddada19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a2822728c789f422ecc5c55ba8d81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff44c60865e855e23cb63a37d2e839182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2b7732f5e641e5fe27dd417cff77e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b49c228c713ace76fc88eb0f4bbfd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3df463180c5c5ca172820e93e3514185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bc6e152c1990bceae78c007fcf6e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37ddf460036b33dc403c54778d0cba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35e3ada92adab0c3aec94a1290e6c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1483890deb911673b458f1d5679147189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c1dcfccf62534fcb4c0baf7e4aa43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe21a12285124ced2a9490fa25a450191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d80aa09fc66473f45c93dbb6d0fd8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8469cf0a57331871fc9df2c96e14c97193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168412d88a632af481a6bc9a0ab7d6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a087cdb42201a4aee63bcbc59f8515195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e2d022173ad46cef0b1d166382fce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7573d2e49a0bc5d3d1d86ea65f7c355197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0c0363a6998ba92fb26bba6139053198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5df3cff1131b009197ec6d2dfe196199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32223a587090731279593ab2823cc238200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c51f6e05a00c911284329575b5ccf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be524e8a59c3c6b5cf5234698dd7ff34202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e728f558bbc503da7035b6d0aae1ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8494bca90c16e341e012576d33fb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adf978fbb518f6ffb732aa11de6237205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21448d0a5b478a040e184ecfcab190fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e5c75b4d95d9ad88f476e13020f46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067a695c0a99b8f7184bc7cd38fe839208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaa4183724e6750e0e19385d819a84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50561bec32a29db62635e857c2437bc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febceb4f336ec4791eeaa38a3c1e5c2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b99d44a6cf9202cd00af161879e7f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079791328145d3f222cbce141fc331b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45432846b1c8711b245798f1bc936e04214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee176437a17791068acd25bcafe46f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27effd57619a28598d0f6104fa3c447a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ada71c449678e64ed21fd1769ca1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b63eaddb7099b072ade583629ba3c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72e50493bc714bb917dbb79f3b78e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a59f6183f67fde7f1e53e61d2105d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a92c5be6bd2a998315f7ce9b4358d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e47251a54728e6ce5a2a34cdd6840222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a49352a92f841e9942d1c7bdef51ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470ad327395e65e645069e0806ecd9d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b09dc4e62df9bfd228b5d3946cc0f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d08dc8eae24071a28ca8dee8df2f6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cb67bf76821be14d61f871f4220d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1a1bfb75fe426c2c67eb0b1bd288f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e12ff409029a9205669a750820c0b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e95e31b40a0b6130a19ffb2edf0e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac8cef8c8f4ca89dfb6b6d77ece87c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc0584edfa49ee8f138e560c8df319232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d4b87d73a77d066e9024ad01d40c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90883587dc81d108f27b4b04532089234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cff067bd4ad83c56c49ceaf5c3b2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1644763fe6a858a5f5651c95d95f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49979b760256c084ddd28e76bdff70a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568b7f385b3ad430ba738c485374987238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8d8bc69d31aaf6ed88d831082d83f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15d89989548ae09b8d413d470669ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cf6145569bfd0a81af2063293b992241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be6fa256416772b55cd1b5c9036b8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fed5ad546c3ca423e519a21c905d29243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d510d18202c3ea814a1099902edce7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f163662c56b291817a9f09df126b017245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe493f196cbca9f5fba4e7d3f4ee01f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40053b0e12a0efcc7a47bed5256c092c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8e4cf2e1698e1254e638fbf4a7a96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50648f48147096e795c5c738900db0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf59795955fc24d49640a614fd17f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd358aa3fdef87bf554adb471d7ee5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1426bf18498f829959dd019842faf16252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb921728ee6443d308b78fb6dbe65cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a53637222a32a08bef88a42147471e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32281c5bfd26ad2e76eae6ba0ab345d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82971d6a181d9966270c053cf597735e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e2171cfef0e846f8aafa442558024257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb2ee9f89a218b19e7c5f6704de8ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a6cc8ae921600868df040c37cb66d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e047df382b68c105e33848531856a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba898103cfd076921e3dff5b2eab39cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a3e95dd53fccc6631472c689e05bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d2e1b28413b5d09a7c8d7e2a1013c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04d4c19d6bee8938797ba67b096c92264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75e96d92a3aac3692a278ca660bc10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c33f556a1c19a2ffa0e617f7cfa1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175010f7b5d2b3021c0e63fa07ce3b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919989aac4c7f12a900cce6bafff7c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d996ffb9bd954b83869f5dfc8c17249269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0ca7a24fb0db02280349ddddea403270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23948f975084377a6e38cb0097315ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72e5355244bfdf176c2b3cca254a20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509c0e99af6f4f07fd71db83192d855273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55dafbfcab8ae19bddea2b70fcd34a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5402a3974bac1be8486cd7cb4baca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e25563cc15758a3444410b5cfa8ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899fde648d4f16cee0579b0e25cc4cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92b45f31bed1e8b2e0094cad29642e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e95f21ecd239575ab0e7cb91056c5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c6febadb50368a5306088eea7ff1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240961c5bad14ede44a08e309470eb95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bd2de8a78eae3715cfaffecbf499f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eadb3cec92ef250ec958bebd3a1ccf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5e784ffa27354827380c627987c06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89218bfaedead17c3c34c5340a5a24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1509f824ca090eca63d15bb03074ece286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30968d0fce086efc77c733ab914bb5cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea7dd1c68df0529ae8ac990bf9383a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d896312966683dd0330b1e1f142dc5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713954f64066fe34a92fc2079a9cafd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c1a2f393845f12959d1d3aadaf54e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef99dab664fbf592287ccfd840a2c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b406ffdc4bf95b3f47cb1398a54fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb9d479b0c56898dc80c8b19d7c5dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37f6dd5aa66cae5624099ac679bac1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a2fe55145e78fb097815cec5e4623296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8f9c48364dc72ab5b61c77f23303f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238df8324b66e869875f76ac4092bad2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f8556b48a9721623977add69c7501299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2ce6e0896a374804e5bbfc74b4b7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2663fe500873e200ee2abb8fb3ea1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1c6077ab2d259535863bfde1a4556302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655690890493a88655d213aff5ff3df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea43fcf108f571ca5c392b31b7578c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de775c730720d5c86ee596aa88f3b762305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd1f2cba9eac168a96069694d4d291306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef620f5a844a736c1f2060ac476613f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3afb2c09ca22ee9557b2fec695575308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c94cb0500940740cbfd247044d8e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5be53f11a31997828a4e4de8d4be40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43593cbfda9675f6092981f1da4eb8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb606ae93b67108ea5881023defc2967312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2cdfc70be06ccab9105f320e5c3b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94985e7fa5acd67aa9ca7abdd1a1a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118dffd2f3e2c7e0ec625dc15e5a6c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1320fcaea9cd5a06326017b06aa5654316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2342522cad7e587c52ece0a9a6750317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adff22f139815b4de870753738e719318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35306436a7fa3037391a76323c0d23e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9b44f681bc45234006cc7e1b5ee7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b3545f14cf4fae6ee6271482a17ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e9e61c4468f2ef09fb964c2b5b623322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173815cc9a0e918b8a4ee7e8284ff4fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13597db8f2345212f19f5ae8cbef3e65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f400113787ba77b4264351478c53259325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0a1cfe9b555af6fc9213db204cb22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a72ce99f8737b4ad432a8b79d68d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8cfea089a9519b3b4c7327d1e781b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ce30ef5849c5c81306bdfb927d6b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff65bc53d95a360c1fd7cddc376ddd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb92e9dd8de441858cc2a50f85e5259331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922625840190efbdd6b1e9ac4ca476a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682f4d4c1a364576e24d01c0fce0c61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc1abcb9004cd41aec44135fd723f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04eb98359f416bb4a2dcff79af115d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5db6a091a199e2dbd645992a258ecd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1bb63619864131c16c685bc9c1e4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859276b00131602c7b6ced023b9dd9a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11210325f984a9e01a73416faeb7058339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6e37f727b18d213e179adb15aebad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5ca3ddc89aeaa5b329cdfaca2f8b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757dea8f150c513261cc3980bcf1b93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea802d8d6492c5792824bd835b2b2da1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffd4abb86ec7e5aafa08fc670bbdec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597a45acd23e56dc92a31820bb24e47345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9df2cb6c36f5fbf2623fd6762f524346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587f0bcc8896911ad090dbd9cc962a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae854928675927717b61669bde690b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83d9c7d09950d2464639bd17e74d1f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de279fda5e568fe324f17ee899ed601350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257e067c6824bae26bc90d3f0f8564d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe858742a1f8a17d140670f3a15ef8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5035903fe1a838a17ab6abdaee342f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ba509527b700dc3ab901177b3af70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbedc0052d5b63771c1072e622fd28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22666055c6574b26a69260fdcd6eaeff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacba55d2e43e094b072a399f8aceda357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637577f0efdd8ddd3d0a54e2adf980cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cacb9faa0602b25d3b4db3d1a82677359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2f352b9fdc77bb89fce69f3e0d2f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb54cc789080715829fc8c61175f9da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e969ecff13864d467f7df3cf261064362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c2e6827642814cea0ea161469a1da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c35f145694b8146c6fc7ccb3d288d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8046564d2a29c9350660cec10e3bd23365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b17b142e847d5b25ccf0e3c3986c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3018c4be768572447d24e40f3afbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca32441fe264caabb711d650d91bdb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9fb348a0c1ce16103e96d1d3e12c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04286e9d38edd43d281ac48021015a6c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc0e83c6059d85e7e4e3384631cc4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87238d89281e76a2d74895a77a572c5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1f7b9f404615c8993d3571bad4883373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd9efef1339bed6bf97eac514d58e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b003117215052a1097b2cb15bf4a95375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac045fb2023e50b1f80b24d35408458376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ef0ec7bb93763a02309825c113c78377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76cf660aabfa30e17c3aa3f21b8723378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f30529e7ce200b0e73758f580482e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d40ce08bebc21c25ef5c7e93292b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7395f6c072b9fe3352dc382a0a799381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c495295e116a42f258cb75180baa574382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cdcb1a677c023df569965bed20b76383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d69249f060c437dac2091dc8963d2b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9225d408717c0c04fffe04fb32a7e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedd45a1179f0f80e545cbf6422d7b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b7886a4f490406df977abb68867a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e280b99c36b71babcb01ec5f7fe99c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8c17b9ffee974844f05fa4d996e92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5495357294f38a52983df3ca1fbfb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6c7ecea3a6ac50e00a26fe5d67ecf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71641a7a4a74b3bfa691d85ac76ed7f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8485fbdb89af2cf65f354c551d1935b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecb234ea65b657a907784e958525c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72015476ac37c4f9b8adff71c1832a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceafe795b157b88454917654c3d3717396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0395566f68441902f58cce04f182e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee99eb31216ba92a2368de2f447eb2f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffd664c9229c1eb0096342086c3de2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fc7bab14e3260a4fc2efb0258eba8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bcb47116433b091a030ee8560eb2e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83701ee1cbfeacd2a3179250ba31a3e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e6ebbd4f7651f6de245c94467dcd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2cd4614282d21471c48495d508905404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a766e39ba05517d2edd8d25ff58eb1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7cc454cf32bbf1c8bb06db6eeacb3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ecbf93758530946ff6cb77dc42efa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333a006d4e317757620003dd4b8d740408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ecec6851c163587602194603b3188409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173c6ff0ad9e63300f6b2cdf218fa89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07347816b8258e829d9436da55c1d420411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a092b1142b8ab8027be376cc8c347c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd49e41669a40efa09497cab3288def413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf54c053ead5835505e84eee67d2e0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8f0a5a483d2c1fd7b2801e4f5aafa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8fb76a1be34585c0fd2f4bd608950416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771ca94084cbc3c4189777ba2232001417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2cb696d689f9848f256b743a23bb8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07461e35becce73b526bc34124d472d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c08c6281ddc17c637b96909ed9da3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266addae4a557ce94e55013a17a6a5e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9505b29ced89ab555bd21db2930d40422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbbadeb46e2f621dde801de309ce60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6284f6eb37112fd11a0c9975b25dc8a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d004354baf93ee88788e710c63d9de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125d59982aec3d7885ebfc3b4447042426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c2b2969d5bd6157096c2093281291427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80df54a774a5cc0e8e601045d4a4bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb02f644722895b8b5aa6ad9e34f21429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cd0a4ee17c71cbc98ce9038303956430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84607e24043ccc3257a268ca9a369f57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cd05d1de2606ad48d18ae25cde24c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af46268f47ea3cb7c40c3dd87a6ecf0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a8e9bf3334ecdb22428ead468fd1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560481c2f5de9cac98c3fc37f81b581435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb269081b34bd5b66a9fa1f45b48d5c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fb8bc3dbe5f9b27ee25d70c6127a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f6478fbaf217eef9ae822d54c594f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124d73edf26a836498c102e8b9f5d53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bea955786eb90df8a282974644affc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a78e3f7356cc19b94558e3f2fff0f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f206867433dcd129ba3a0ddf495a398442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727edb7815fd84fd5706f61e03a5aa10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81de517dd43d1f2e4c7f668cb6efa02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff31cdfc886d003855582fda685c431445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988c85dbf56b07c6b99598298583be8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129fd82fa279f433475f814a93b9a7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bae8ce309c8eecebd49a42d4b5b8a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94674b424c8334709f9351b67ac41e12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99ed73b3db5b368d596af444059dc3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b3c477b65aae0108c88c9ecf13882451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd918cc5e5a9de138ec39c491cc27f3e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6be8266859b5a909070e5d173026d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804e252d4a43faa55ff36bd308067de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6cbf9fb59a7f3a347f9ca8102fae5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f95f93c485b68f105ddfd90c61204456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20059842cf581ad16d86220f0f031af0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9b6fc4d445de579459dda1f8a21a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238349012892dbac478238df9c94dc1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a658d31b7319c2b490e30280a9dc2f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b5a0b0642a860ef75fdb5842f357d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43071bc7ba764a92fd2cc58c458005462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c2c54b5fa6913cf1d9a3b859a8f7d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346af4e6bca273c6607641ead63dae1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0319b564c17d4e05e63e4e8db7aac56465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b99290c6dfdf77e7903bd1306f3d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c46af57c082efc17df51ca871dd81467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f75823d4bb1923072ca1f5e283231468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe9d7c6d789da277f24a0a93234afb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c373ad314c39dc520f466179abb96d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06468949e08023f90f6df11301594dfe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff697629f23c21e4792e2929f311a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca7af307b4718752c195546c471127473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b677598535d50ac3abae746b35ea7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7720d9ce573ce7d4ad51a32979182475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3ac3ba5a53709f32419f26b7d5773476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde7f2639ddddc65c88676581aaf29e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27d2d04c72e46306a5935c30789191478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0e2ccf0fd441be4d4460dc54cd4c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6aae1386fbf7d2fb059b6a0e5ac8dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ee1675f22831a04a3884031bc6cf4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad91b66664caa41689058424ea9f9f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fae435e37985fd4e92526f2647005483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24839d31ecc8659085ccb352e76d1237484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317b83f5e1a805beda47cc348ea014e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513e1eda7d6c8fb6e74719264bfcbb0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142e1d94cb7841781217d1e95925d85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2c140981249c1631a137b8fab723c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee104af3aebb3fb9d1b15f428d000da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866c328f752926bd73f098d47c40d16490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90760e11efebae84aadef3c645c08d48491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4f5058a69d958d11ae4d14bbf7a42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299f6a61f2c5fa0727287e92a2980a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b94435e02717483c5eefb32584efc7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414d747193c522f947134ca98ce5473495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79129d3fe0b6309788dde50c9d4bec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3972ef09126bd1984463ffbf9ce9f69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903c70ee64a20bcd77e3f55d7ad9d30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9777258b9a6639f58d0b7e4f44900f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566204cccf9abdec8cffb65db79f80c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb33ee699b58140536dce29ccbeb5d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18876b1b01bd2282642710b0a8272855502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dd1cb30276209eeb6a76ec27da3f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5e621f52ecda980b20deb356d96c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83244719dcfb4ff9d498ae2bc0d26cbe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9b6abc56f742f7e1870a0c403b728506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ffc41d4ba6b498ee6f0cb793786de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629f5f45fc2c46769b000b2f6dcdfcf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdda88a0fa1aeefd1fa061acd25494509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8a23ee003d3064f7e1d98234f924b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee3c93ba78a71d0568320295c20a79511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfc70f04dc60b78dc4e837a00add4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76f50a15de0ad40fdbb7bb6dc96853513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5637974ade41a7edafc8501d998302514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e5f48956e683f0b04df5e188ab2cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308fc439f37f6e1b45b8585a0e1e840516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fa6ef6e9c528395e1b777bcda9b78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ab650ba6be6bfcf544138bd3aacee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493ddc0ab05f5adff9e489bed95ea61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5f0da99081259dc967f6ac41deb8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7923c10f8925139560f93832502c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d6ebc1dd3dc00d660cc8a6b757df7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1647418083d70a8d6445b82b8a443a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36742989e476abbab155a1265a53de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ec1e3bc60140a260758e5d145b1c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30887d7c6b007cce3c2521de123f98e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20bd61513d4166ed9e47b7f0ac0710527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931ed1b60939f8d1eac88fe28033149528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7eaf65da10ab10fcb56b94e78b8ac1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109640f33b525bcc4692541b9146c77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14643d751bf8476f475915ae654ff90531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a354177d9207a4f734a0a84a1f0f70c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82e9f210118018a1e7e929b8a7305e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ee0db7926304d1ce822adcdb78589534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a36b151392b34464ae12e1f5dbe06b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d2e0727fe79aaadca5c971689874c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9015f0f613ef387dbb0de38907d3c90537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d82de7998ec08159538ee347c8996538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f2b6d2d205788d6f93dd2da02b4ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f24ce5a91fb1ffa9027aa79b12c5d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bb4094c9400531b29f40754a7f3b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4eda50495996efc12e099fbfbff975542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6263694f2da445e29d48bc91073c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42aba22c5c641564e0014f3a4d8c232544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed75d774d43a44878d95c908c3b81f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdf2100f33d2759541328b94acdd20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fc181be23947cdb2272c61a5e56ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22a3b0b96c77f3a9eb362bfc023b7a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e29ba79936f7ace9f8dd059789ab8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049bed666a62174e29eb5ad078266da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd699a524b66cfd1b017805ebe0d973551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befab351773e99ceecf9764de19bd33552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff36226c9afd1c4ba231db36570dbe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6b934b5d72538449cc3285c445284554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94358b2c4c2aa2a79be3a87fcb9dbfaf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37124c311681817090bfacc6ce668330556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8ec50d70d3410a07f87732039321a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffd647a9a715c016146f4faf809755558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28521f3a3199eb34191c9acbf7de4564559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033749eabce63b33f21d86b00a0864ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625334b963662e972bc8b62050861b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db22e186f967b485ab396aeaadf339562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ca41767bc8ad102e1ce43e9c74e18563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d783546012449d6dbf0a43e36a097c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c9c0ee404225e813d1c1700b7de83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ae43b3c98ddb5264b43616587aa3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ae3ae08750d45177bf27dd2fecf4b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6b00d04226217e622f770a845d9ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be45d2b8fb110fd6d60e396b0df2a89569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a036f74e8fa30d29870487c73f76e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168721179fc672bd4b2b9a2472ce4138571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3178fa41f76ef526d44f866f403cd2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c17aa525a20617927049eaa185216573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24af5dabdfa09a58f27b4ed28ed6fd7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba050e839e1aba43d058c9d3d8c30a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc033b50a8206aec63a2f2a6c658af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749039ce0d293ce5838b16c58fb6f238577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5bafa2be816beb8440a02c14e8d58578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78281a72d18c832d0055d09b57c85683579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24036a9cff7394be53c23376be40b33e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1981632d920fcc59befec3e7a960df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ad496cefcf5948b0ca8e83b0d13d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54e5865cd52327d49f88402ac202b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac79297a4f54cedf03c7f4c2d429ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a6ca629fa74a04cb05deae2925141585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d767f273ec729e6b7a4961b4f974f82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff819bf744e5a60f0d09f0283b6c51f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fb38eb26b6b2ecb6fe6a075c6f9e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccea975de56d1f8fc9c725b9d3356b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ddecd4b2843ee5633327dcbbdbe55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00529a688e42028620c113689b338088591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb1d181596f839ae20a0f77f2d1116592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432312906b84eaf92f016959b79d680593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44a11dacb5d7345a0a5907b835c075594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c93b689ae7e6fa2e998329101a4e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004bf516d9e7712b18368c317238e0c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634f8eb839e151b8ab4898f79ab59c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb610a0e188751be10c2b61ae2bbfdee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d1beb9b9b8efd16e463c238d4fcab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdae421422e3f5ecec4031950630c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9861b7c01742c6ef7184cc6ec3ac23601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd918f0cd9cce4230c4d334e3b36dd8a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a587d45837089a8518e19250e1d6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73860cd2d6b914a461903b2642b4aee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18ae81d582839095b5acd1cadcd0d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbba26821f324b0cd156453532f792606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee89ccb904ef8b8e6d3b692116bac5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec15f630fb9653ba04ff0b7408cb53608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43806b5665c691e36d6fd041d3aaa88d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036d11c3b2d73ce15a76257cacdfca3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46929cf92f0cdb3a34e336bacfb98b08611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce5b054994413b2cd461ffa094e6b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0873fbcdf5d4c7f7d40aaa34a0cdb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8172cb768eaa29e3204113612f902614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8caae77e4438dc0cab7808888c898615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9948a19c9b6201d0b803c2c59661d1a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc6e58abbae5aa82d99233e8d5cfa7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f9ff4a32d58e428fad3e87a3e32ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c9c7b6b20b99be4ddde04458e2c01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c16d2f8b0ea45a737851e98a39c9b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841943a20df102b9c89f9a3dfe4d02f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87effc3a37afd50c404ef0d0c9fc8fb1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d87eec82dcb0474f21d9d2edcaf91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839548c25c9284faa8732de7da5db2fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4a18266cef4c33f1e97863e7fef5d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f75b91d6213d70ea0da49c153901ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaa942e04cfa65266f2266dd5179f2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c613ba912618c3d88ba0d727d1303ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93728fd538157fc908865f9634d319629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff4738e383035646ba58d2fa328c68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc29fd5718f58c6032f116deb81fee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73eecc19f80f5860a266eee6998346632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8596bd93bcd7f377944d4db079d6552633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba37cef1845e187ab5f5e1df4b4645634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe17589480303a3a38044b5075dba3e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e28e0b4c3ba16afc8138217797175636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67cf4e82bc4048241f170076bb0893637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f5081d3431d91c6d3246243e09c6b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14c249743c93e50c766ab73aeda798639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53a533478deb01fc758485e99f6d30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e46c085572eaca34707903dc21854641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455437be287c996c17bf690ad188da1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7267e0f3ee38a3c55a7fbbc90e96c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e1bc35ed58d18a63e077e7afd0db8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab278e5f380a6d84ab77e620bddfd701645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0d21003f3526605a7d60b20743501646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47feb69e86935cde89de5b94edb5d3c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d606ed5efb20705bc610762cbc1d6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54916a66dae334eaa2b7afbace58902f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c53539a3b4af9ca9cb6ada4d8e325650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d729e8e8428458247ab00e8a2f4b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ffbf80f213807a32711ca7df4e3d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fbe4fae7e604cd86f0dad5e2493aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68b1e92eea1123fddad271385015e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb0deff7d21604681272ad9db0f0aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6def871b8a09e5be19a5cd785dcc1d1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75ed9a04eab6875fe8f9a8f5432d36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e0203c31d2690b06235bbc6ed05e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dd1a5f0968929571e3c2252134062659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80711f37caf184ac54dc5a9117cc51f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88e06750657dc424183cdf2342bd98661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4877b2459f219188057d4b260a6eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7ff5aaf33c2bca3581938feb9ff97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8417541677a427ae0f26213b90a599664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb8832398b0da5063cb351e539e89c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f4f1129ffe1c45c588276c622221a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa67673748b26a48f55749ae2f9357667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cb8b17fbec7b07ecb53e69debdec2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af26b80c66e579788f1f61d1c56b80669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f02155074052258ec5ea3675a375e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b14a09ff0f1408fc31ac2b3b79ab42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dd11403a18c664e443d7c7944b02b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f486be04a23cfec0782f9f97c0e89673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62065fb7576b53c058440af4c36a6f1b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48954fffed854fce4efdb141788fc90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ff817935cff62a11690c3c9b63791676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdb7023cb611a7dba8de0431e4c0b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa29ac4ccb360aaa446b4a882630d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1d27ceb5dd511deda1f5f2c9541f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c424dc844ff259d64317a74ca5f99dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b548dd1e34f875eb0be66d076041e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe411295765010e0374cdf198888f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc090e1aad47ec97e789844a6b128f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821e61a94ae72c77b5af3bdce7bdd92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0bca4bdcf09213bb4d0578507d525685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0320b131fa613c77dd765f4b6dcce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952969584f2c986f959f3648764c695687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755a26f7f7cf48edda746033e2cb115688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab75d46fd33873a8f492ada3225e33689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df808150a810f193c63f66ea712d881690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807677a8c243225a096535c2f492e0b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817042a62ceb3c3d01ab61ed8e107ab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3934e42ed78042e9d4d9c2a065fac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d54a468b1f82ab130067cf816462f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28478cb2a7c7e85a7b7c9694b84de067695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689793fb2605c96bcfab5e0c183b7be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c079b25416e3bfb17e344deeca546697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9a8903aef1cffee41b78a8af2e8b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677246d0adbe046db7271061cedaacf3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4581de67b5f8525bee4eef4a105fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193d2f003d1beb40850c7f95a49c9c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf82186a6221264d06ddaa7db914a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a442fe4b6aa6ef5a34d5d1ba592fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477087ae56d821cdc275d5be3c591d98704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35f4a422d78bfc5688581dc8c4431d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3280d6fe4ad85aa5b39dc09978325706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a13d8531eeda44e237e1279a17bad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb397dc8957a0f460ff77225d7b39b57708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf935d966ef01353d821664b206d3800709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392be962fa164f306a1e476b5a008999710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d18e11f24ae20b807fc58671264926711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc98830d6a7672d85eef108eb4220d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b532dc4d8ea5da4bd81c43b376cb29f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c534ac1a0854ab6a7c711f724ea199714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978330e0003d0afd0ced4eae6c10d106715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d569a0eb4600c01c9db74473eaa831716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fbe3ad6ba0500b61d627a07f2b144717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd924a95346b3066c26f08fae854355718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba784bd56e1e6ae270bc70cb0ea043719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6302abc7ec2349671600fa28265c33720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd31136748be1826c89d7575e5f7e0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510e184ed17b9b1f5ccd70bf9f9c0c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6e316ac5d2571b7b7072f18908682723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f717a6a6eb410552d232f4978ed31724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e6c2b5c79df4f145fd0a00de08c23725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e8ad0f987a2a85bbc48dbc58fa77c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af80753b330785e001dda426c4d1d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d216c648afc145cc533405cfc4e0b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e1658372d241c08e7677161b6a80a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18437561d4364641d5814b98f35e3df3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cfb80ff36d4a2f7fc30a9d01ef953731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54456cd6b38f0b2f05cda9874458022732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec38223be3e8e59c3b211f36f1f858733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96266bf79e52040422f42e09069aa73c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a92c043ffe8b7fca531793c23a34e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e16406caf6652bc7c179b4cfbbbb1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044d2dbdb07bdd948c1b398f4d3a789737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e6c559e3ac8f51fbfde64875efda5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b88a8d65470ed26ec008b406aeba1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753d67d0047b68ec37550eabaffb4d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43254c54dd1247487143edfdef1315e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c54047b45af6bd0f74e7e335b0ae5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670b075a48aa010c277722ee3398588743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8345828bf6e9199d604f0193edf818744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d1f6b5c724a511d54646d3e3b8c0e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f301f6b01b60c768ed46ed53235786746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262f73ee90f418277aef9336a8f9dbd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958affb62b5ab063a316482659e8daa3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84319485957b03be88437fa96da3280a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3b825520c889d6f9b120c53628f15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505c33d116e201fc11013be5c330f30751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c512832637790150e1c5081445cd9f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de15e6be12e0f0e9d8b53adbb63298d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf59ac77ac127bf729951eb0da4505754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098fe705bf1595351fc774faf57d936755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d766e6fb6963bffe7fc7e273f72a701756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f9e39226fb9072097105559b726fb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d830b0d2db69ba3f30a006238d1f19758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4859283c417ec4e84407117da390a79759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4042c266a5cf32d8930660755d5e4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8d25ef4cec522bc147f32eabc322f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b41b8f125071f1627bda71804cd2d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde4947705a3a860095e441b1d51ffe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29164ac06f303b24a1319392e713e55c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afac9a5d4b6d05b1714fc7916c794e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02ee825757050ffffefe170c4ab7567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d369b86e4572f2fb5d45a25bcae008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13be59a70fdfe5b8424dc09297a11a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2bf6729d70c0767334eef46986cd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c8614799fb3a2982533597a225d5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6b0a55c87af80ad44bfca43c1fdd212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cd008a64803104e99c019cc617b4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c88fce98ae2d8be2c2c109bee8000e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ecb7e59cd4679987aad1bf7086e8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21129f5fb0899b074be4046f729d08116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deffbb187980d1764d4b150178ab03b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebdae67af5fd75995901f3413e126a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2221f0babe5bef83a34eff7d55d98c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b721a6ed3d9d56e9403d63bfea7521a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a870747d54362bc7c92c10c739dc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72247fec01cf2967002e55d5b9275722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd656076e6f589b3d95c431359e44b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd3e492b85e8d69e57f1c69b86d3f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf33cc30fe30190a21349fa3717fa025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99e0fe892dd803a8f2ebd734e1f38126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4119567fe2a78cb67f3148150db6e3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649255f39f1d129a1b73e6eba6683e7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f4b236fbf3d476f2f85d02ad173c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a8d184ab83e0d264b09c9c222bbc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae460d4e222bcfa65519f4f48868f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84d256a44717a6a52a10bc1020c89632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa531d889d74591502f093c3730dd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b52f6132343267352f81aa4f6a72b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e168228b516e0c8d5cf7ff6f5a070bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596503a5cb7d6c19b25f4d947697683d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906b93e610b2eb550ecae5464f8062237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810704fe5bd65d1998be215185f1d36f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790f85c0e478afdbb8438ea591fc9b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757880f18269b374a147538d74ab002640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28143fc2459bbe65712c4ae783b4ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d38e0835abf1f45e8a4326408a7c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0800f49ee11ab5091bb47c2890d8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f928a62fecc1c40add4e9a89f1d20f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81169e6752997a6b00791da5200d4f6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e85bf1e3579e82adab874ffdecff0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f95e319507ef7246431acf053dfdf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d796df89f4423b3cab51e2caa83c6d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c058ab768aa5bd2656b345654c8eb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cdbd6037a3960536ba27bf76445bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1082f1786e11bd163e5acc6041f8c8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d556f4515ffe02f639c21abce02bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bbb9cf1c84db7f494023b0c27e92953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e1e49de02266e272b3ca703d53aad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007e6fc1d79ba288c48a7d7718a2f1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4cb18751c05508d6e4c7f86a9dfa056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aa9e41c3cd977bc270875356c0c2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f9ecbfb31aed740d8cae5ede97f0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51003f221a126326b909df6b3497f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe665cc8cced0b0008fb9591c21b501360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccfdc653dfc78dc54334565c57f60961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad066865418d9ad963cde45a4974f20562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2956371f104f502d3c01991cb117b0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bab10157d73590f294b66009c50d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5c0528f806fdf5c207aac3ed9eb7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4380cc502cf94d9570f39509ab13e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bb555952b1cb2b8292a088f7bd7cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b2e3a2ae8b310c71853612fa2340b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40a97ef9079bc6c6b1f41e11c3388c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2e1d4acc36a123d9a4f18d79d03cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5eb8c992b7b71c6a2764a723f4e5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470c9fbb25827252b762f878353293272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bbe6afcdd3269590eeeef15e1484073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e73cf72da4ebff98d56f1b92c90dd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d2d8230bbc5359df5f15667775cdf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a476d0d032def743e5d028771a1d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d661eee3511b22bbb90ba205ef84c5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d7db651b4496c53d2bb7e3760c26e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363417b4899cfe97fd9de0fcfb7450279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08679dacec4aad4e445c60cc98e8545e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05c236a93b3d21be7cf83ed87c0d7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecf9abf6ae478b1bc2d5edc817403482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b453666a35c69f7170a215e31eac4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046190f53e46eafbe3288b9d9676c39084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463ba5ac2d4cc197bc492a67dc1cb5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32706e62dd1edd3e74cda56bed1c573686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a47e7f605c162cf914b27234804b3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba922563a8996e25779aa05338681d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226bef003f9b75808561267b5ce4ddf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f51893ec26f224778f418c834f1d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903e206bd554b8fe622a2c0ab64849891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add89bbb7a7eb995b59eb5572d34a6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230116f2c0b25208146ac5ff4a3ef6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213ca0e775233140de9df44bb628f5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e4b37fbf0bf571936a344e138d62895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ad5650c9b5efbda174d406f0508fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398ac77111e026414504db09e1c190997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38b76b8644df21f2eaf3fd48f10bf498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8cb077030fcc886a7115df4f0b9f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276dd503288c47de179911fd36e4315100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b98905d0ad5490bbd7ec8a779b945101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925ad3a7cc559cb99d36a454c0e97bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bc903a7f898b3a3743b4ccf8c1cbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4411f1ed29dc86fe3d42917901603104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966adcd9faabc658a0449ddc8d843b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1614eb75afd5e44432d32b0bb1156f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2ca3b87ae76f2a9debc0e77cd9027107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d266708c5c25008b8f0a6b430f65436108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e319e5354d34b2c3aaa7616008c74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1203be53c5f13457830b1e2abb50f38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36214d8cdf0ae559066127ea53f37288111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12833d028b031122df275cb6e67b84c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c059e6b5d127ee801cbcfa1e700d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a303486d2c5885c3983f493d95460a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758df10f81f3a6c43c971bbddb0727f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d0f50823c54d53153b999d4f276d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abb92ae2b0c7fbb89705d6bc087559117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3ecc3c2a0221cc90201cede68d6bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0f35f7f535347f453afd2af4739ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf485019418fdb5af9af2d8162cd5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4785a18018f164a44c9a6cf240a755121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38650da1a0e2885d3da656153f9e1f1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7bd0b09151f592537c7441d575086123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59213cf89cdf0e73643c4a20c8cfc6c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dde87e5c05240d2a8d085051717fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7229c3509d0c798612c719941ab8c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbf88e6d1e79a058992092a9c042a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8c588d7e1cb3784ea070dbe466691128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb81cdb9c94941d444227244929a285129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f69a2a305353587016ffaf2afd20e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb8e22372dbb50d3c27b64f762a99e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2467a753935cbd8ba3500e21943da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119fe1d88d513337d46f221f280f2a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6670ec9f24e7f6d6aeca7ed3cc3442134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecec141269ee23927827a6ae2e012f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadd29e60d9670862331dea74746da8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed27e5f0c68e70dc9772d6ad318af9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42d3e81ccc991fdb9a663162460442138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a039cb851b15842c5a64a7a789ae4ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ad4225365447474c09ee09303a840140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976a2234680a3dddee6b027e964ae2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caadb1cf4698d593d1c95e90522b91d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117bf8d913add3a3f46fc53a4471b94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cd02fe4e8fc7456b1bcb692eef71a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01e1ea5c8881369c5b0e1f68a29726145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3992ffecb5f4d7119e68c9f5274f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ec3be307b545be397aaa39e13abb6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe5609f67177105fc143d98464f418148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f54aae7407837b1905751e8712902149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb142b0ea7adbd56fb24f05dddab80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b496d66bbe05da68a5a182c6ab01c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd09781c74c38db5299a9e96c85c51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503f9370786c8788a87f1dc5816781e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752358f29a5499ef1461f6d75bbbeb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f850a1bfdeba9d32c8970916599cf04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa92a38a36b57d028790eb7c4f94b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c43ed359bc7542814a6ebc515332b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b45dd7f0f63f41b217eece2a71579f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a1721e96e348b9712ba0585e19bad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554c231a1eb685aaa914e144518de47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e0d81f95b8564c2b4817c7679c3e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e19866473b8f788ca44b9d5c8a4767162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35478f323dc69666242e251b7ec2d0de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030848ed3c1c4c3dcb5e3c2c9df6f57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27572f4557b5f27f4ac996b1caecfa9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c05213544d8a1b0ff416b5b7ba04c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3327371fe787ce54d0d1f1f6e46e0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590024e78ed500ac238fb61b2865a8a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acaee77d56b1a80c5f2f388c21bbf2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671651096cd7d00d79f5d2fd04f9f97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbf58294fd7ba087ce1031a9c8dba6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df36070613f51671334b84b6f30e35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680059edf5c7646bfaa682167ba83d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774ce61b0d788e91ae40703090ef674174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734ff7772b801a437dd1cf5dbd1bd0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd9e8e1c12b09ad99779b1f59241ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70619000f56e800168a5b8c1ef9a7f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e8a6b84aefe4796019fac273c3b34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226158cf26469fc792fafe1d2690832179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f04af2eb0e1448ab70507f61a8fec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512842df557816578b0ffea0479b1fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab89f8aa8fa53ee84d0c4090e6e5290182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fc14d89738dab33a1c48e29ce3be2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a2465832fc429145146188ef36480184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859852107059e6127901b8c5749a390b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fc2018d997cdb417d1425b534c4cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2307c6e3a5969a9724c7d9fea8ba27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0403842daf38a00d60d86a323f7801188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d75e4138647a12fb6c0cfd103d6c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f68d6e74c53bd9b019eea47842e15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e73d161aba691ab790656e0fbb5497191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae8cff485c9c08626fee8a0dabb463192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe14c9840460a92eb57529bf4e2bbd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5da906a5bfd9ce3aa0f53cd3f99e4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de2a6d712a2ec31c1b28b0e0245b23195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad970d24e02a25d21537c64612e1eb9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec9cfdbcad96b84cc3740fd48795dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcb33cfa9708e533d012bf56338f05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e08156eead2212f06c401778c8856d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921caff773fe7578e2a95e7639f5d55b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b6dd1b27dd17308434e2f050677b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfcabfde8d66c1e604ede92e4317b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdba1443b111364f1655ec7d219108203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87f7e09d7871db68113a4cbc6221be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2173ff7ef8770163442ddc03640965205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca65297f858c486d07b0527fa66897206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aba94eacd977275b30ac1d37786a51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1ca93c2135b25e459020ea3298cd4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106ae07fdffaf0f491db8a95f53c09a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947915968f87161dfeb796cde04fce9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae153e629890da37f7a7b6f7c2ae7761211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147ac8fb61f7594d23c5c710ab343aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14d30c56218a6b2dce08c6ee5d70a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b0e40ae32d95ebb956a3bcd8506c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed8861e314ad48be42483411daefdc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247bf6d50e33eb04d452f0cd0f4d48a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8257aff18be34c0958e8606b64dcb22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed686fc8ad630ebe0922f96bf2075a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f6edcd857e528c0a2ddcba1dc7784219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55dedd52d57dc163599ce8471c8833220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebff9eedbf7f9d445412a9f30b3a05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2489e3466e8e6e07b71d9fcc91e759222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1086c7309a71025f92b5465e7c17ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52d7cb91e75f1e033939a4b47c6b2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dad6bf6e360ea41cbc1fc3b3cc8cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad474159345c24de9533917f3ce97c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1807e6abe197014be1686d18d3273227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca4144a2d6ebfb09f53188020c4830228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf410df07119916222e739c8d84eb5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7afb1f8cadacf2944ed7e928a8122a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260fa4f0f5ebdbd0f7c2d4542857222231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12ed11f5329ecaed8bf9083d73678b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df86e272937bf08d2b904e86f9123ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5065f85188b0cb8223c18c0056e92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be2eef9ae286ec597f70b90b2c0181235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa35328d29e0fdf1b4b40256e5a908236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c89ce54a94d054c52bf4b280a1dbe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715df9f69c30c727128e7a788996785238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83d1924d514a4d4843a20f950c3c60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc1a678be35914e1762bc90671305e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3289cab6604f80dad4c7f1437c5809241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d80a75c7a034f528703d9c376f2d86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fadbf6830c0119989eb5af162c58a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389d1f2515cb60605ae1d8f1d3cae2c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb278bee6ec538b81d4960364971045b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216af7d47a91f9561a6fbd4d1b73865246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd9e2d6f5a886c31b8a0492d255351247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164f007656f40a73fb2e028932b6ad2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d00530a75d62dc786718bb3f183b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87faacca0bd785eab15849637ab565250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cc3dbb5d5c7d19a586f76557f732b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f002ccad72fe9b9111b9ad477bd63b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2165d6b57084796da1cd4fba20a251253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d236644ad90d94d94101c71887ed3c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146708ead3c37047f01533f1fd3bdd30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2a92c78a2eaa7995ea4c1dbbcd90b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3ca4ca1207c40bc0adb28a3f23a17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446d4e69151000d62f92f68831dbfb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1b0856167d8c128c13e9b4405b349259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774951172b1cc396d2553f764a7a603260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dda8f4a8299b75ffc09c49e8da4ca9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8bbc0eea1f3304a7ed375c7a8e57b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f69568d4d35a590ed533681f50ea55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55676f979bdb84208af4590578966ee3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b0f4f790dd90ffa42c2084e7caa9a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3d2d9b20038b071940ae349493b41266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87691b9e21b2d416628a73c55bf4eddc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06301c50587492194839167e0965b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5460478d8cbf67f7fdfc40c4976cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57224b706a9f4d9fefb18b638a3e6d06270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5c1e71729bcd2c414f854bc044083271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea223fb57f0623ab2253ccda1fc362272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c752c32c8d1422353f42f706eaf6c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d727e4bbfa2355f7bb4ec3f1951519c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c47d43fc942b8f6a36a3e6e8afa17d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69d2ce1c6b93af834d9ce2a569005b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e982164b9a10a366b51743752d28e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b54227e88901cdd40b28e37a9e1b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf5645370674aaa25e01a8a2ea52cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98543e992a460ca49803bef7a6aada1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37370e1d68abc0891f353959f0be8900281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c1cf6dfbc5aab167f5a97ab3942a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631d26109f217ed082d24de2dc999ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2dad6359ca013df9cc18673f75084284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cd1e5fb0372bfe9fcc7daccf48bfe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0efd8eb046d8b11c47cdbf67b8e87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2178b0560812de7f259c2b815b22ead287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb19631dbb11d5b3974da7e34ee9021288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a38941815968c9df7cf02fa71d725289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddca96a9139955717425dadabb492bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bd28c28cf139eebf0a0cfcac515bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a417d0fe7656be0ffc4aa659912bf54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab474bc0da5fc3f1a1cf5cd2ed633ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec67f256507f30b295e10dafa15327294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a37ab928ce3cb5efd2f13126f6402295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090dc38689a6b1d7eb1d298ea077d11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a57d97ac8b86d1c5f03a83bfc78a74297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be3d98c28ebfc695de70e347d89c52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b32e0b512e6820247866a47edd1f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832a4553ca845d4916496ed11d567b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94be188ba220a552074a21c4739dda1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348be246ea03d4cd224c7567cbc614f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99176234a189b398d758787cd37c91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc398dc047a1005edb43e1d5353cbd0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5a01d022626d9cbbd1511f1d7319a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90497ab7c25b1960790558d962a7b390306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4200bf2aafacde9e33927c4d5d9a8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8807c1310d0304345598d30f90eec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682d336a51deb9652d895477bda6c24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4763218ddbef6585235b56ee20204d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c267bbff77129587f32c26f4dcfb0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418acf879e737d84fc59eeac4f4b910312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6523c7258298b592d00b997a6170b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917f2255d33af613b9c3f53390044b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9eb7df2f2a1f307faaaf604e4a1be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6380f32747fb243512404bb47f83cc4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775dce111e40ff669aa09ae3d6b71e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec9e3a0cdfa67738ffc680dc5f9613318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88663b62ebe06f9f53aa617e772535319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a1e23d1dc94c3b4768eb4af8aab9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43821ddd1b48ee3d597e329c2783fe56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4077ea66e0f5be5c08daf4826611e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd661f95c0da11a2326d66543950ffc0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4fb01400cf547f1cc06dd9cbfa2ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b4659cb7b27de16b741dd35540a47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da90da2c2412c06d0d9c1f866f9b615326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6758534e327871aa67be6ce19e557327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f2e390dbe6449cc1603c9f90ddd98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887e262a6d1bdcfb11e80c2910ce90a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d542151c836199f6db87a4cf50da2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5b0827c83facbb5550ddba0d86226331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3947be0c4c6face09dd9a80a80549332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbfbbb994643bc7c8cbb240b3c36a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cbf3a4904f5645c28996994a4db75334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e154e3a6b500ebaae7ba038074482a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1faa34a52fdb6863172155266197d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a7e920f12bd954add067548af9390337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ade1cfbbea77c524a076df87fb5232338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b10612ef92fe10752d2cd86a3388f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c46a883c60a5bb56f4dd161bbf027f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b9a35e46d4d039fd13d834c4f8bbb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1593805e8d2caeabf84a7a9245835342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cf79abc83b1064e7345922e0e6aaf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093bc8ec5fbf8b37e6a2bc04de8c895344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20828e68914d7e6af287e6a253ce8f64345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcf28d6ba5efbc5effb6dbeb344ea6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdfbe3ba4f26140fa313924c6bf4a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1a8f7a199c23787a8f2ad11ecbc39348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec05f0599b6dab53e7d9336f8ecdcf9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212faa877b3d7401cb73676a52bfb4c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e8db7e632ffd7990e7fc4779b1059351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39ddd3303438a2be9d609d79dd01d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046840ea178a4d6a67612e904044e3e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5dd4fd74e58f7e3726e689e6347b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69d02e3422ad5bd34e28577eb3bd0a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4c0ef79920a6c9ef844ac5f18bec4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0c103481d23597f06cd4a71222ba6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cb6fa65613557e0a7e4417b1118e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b33046559be882376f8e75f715af66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7f4f60f53e029f2602907e99fcc56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a32b22c0a3721e183d7f6e770d7b82361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49f20d8542d5ecdbe7ad3a3a1f36e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9895e048e6b3b8a6e72461598769f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77a2b64f96823e9596a3190425b95d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d3e4914479a585f814cea70f9b3ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8a1f538f44730ad8b1dc4387427b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465504215bbcfd01edfa07422f1aa967367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29d19b2bb04fd80dd5605939f9d3da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9895562fd158111ffc10fff1306c0c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e2868ae9268c6bdb6685d4e6bc2b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa7ea6a17db1b97ff3cd78c58d0e95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45745644cd96f8f6e8244afedd07a51a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b75e61385bbc7cbaec35e64801ff32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9e3ad1ff3c540a78d29bce52d9a1b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a874d29067361d736e49380c08a3312375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6ebf9e315a6773a72257aa9b6dd5c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20714c27f6a02cd4d14f8bbeae01cacd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71869d066ba50c6be0d18aee6e22d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd81ec2af5daa4c383229aab2e11e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270566a4ba211c2a217b72fd898719ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f338ec7002285443d9716282eb2ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ba0cf241833f649fb74829aac0621382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f47158c18c4951e9fcb11adf68dfc6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c260b2407055260852954bf75a949384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb2bf888fd7ef46ddbe04035c7f496385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18c864f91adec0b7e6e164b7cb8e44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b67c1e3aa6cefc1b4fa1462dbdf17387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a8bf9dc4c3a6a32085c25e5fc5bc6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e1e0a783763b37d5e7df5e25242ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe9c813a63d4c7653cf9007d3b1fb7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a36dc9205682a2a5e5b84375eb5b3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc10344097daeb609097b06608585c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab35c1e6bc7a18298e985175aa0254393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0185994aa034975a5d7e41747af4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6a7944823add63130de4493084ba1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f700682646e162bc8810f8e7f8f261f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5421f396a73da64aa6e4442d07b3afb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb66920937dfaef081c5f4464f8535398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d264dee3c0139c47b58b2e4781602399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd91dc4533a9524ecf9c1cf8cf9239400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08d726ce6686615131b898caa9859e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6159bd72c83500691f82c8a8441859402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d70771e88bdb16ff455f0037833f91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88bd9a3d6e180cf3cd986b346fbff8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38f7e893f09dbf2a74be621ae4d29f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b80c006944153c77287f872e1eb53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae8119427777c9a6c641d30229a5b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affec0173ee2547639baaf5df4b0cda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c87e5fde617f8b65b69d6a45275e07409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d05f1c854a1969f7a73b958cf29a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc034031c0a41a3280da3321e555e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d0b6c05070c39af0f9ae997089cc4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871383883e795126e9f6a0976c99ae1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9424db19fb13b2f496aa0d1793adda414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9511e190b4c637a08d2e0ed6b9053e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cdd6ec38cc22c68de3cc7e3a4506f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b180f1ed62b5360841b7c604df869417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fe042c6a4a4aa8d1dff88734d9de8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429865717cf058067ba5f9284229c5fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9206b69ac9ddb5478963126aee22443420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aab819d1a05e7a2ee178eff108d382421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6b1dc8ca7d44a9e6ac6fd63d7ca5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641663ab0684de14f4d620f99e28fc22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2c1c49c9ff2d60a79f54a75edd825424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c0a03903dff54e279a96cbf044374425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38e19c210470704a9459794b6b3969426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9ea128683bb0bc8aac781a706784a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4b0a6017d15488aea0fdc7108c47a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9665c8f6032cad2c7ad4a1614cfd7b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bfbd898dbb99244ea88ab23437685430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb8f1b056e94ff41078ceb6afcb75d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1e74e1baf0ec6a0334169294d04cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472602585cccc58c3d6612d969853aaf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab7baa43ff255172e9fa5b0e6940e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6ce7410997104306a71e06371b51a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdcafa32f3bd161d2fac3b45535cc1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725450cc09a8626c7ab3c037bc2fb61d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83115ffd69ad757d4796d3fe6e4b162c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75676f0064a1f3424ecc75ca9e410223439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3571114236dab58ae6206f69580ec6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d7ca210aef5c48b471a5e6a2f3264441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4557852127c18fde50b88a19414d906442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf7ce733a4fc8ffc2933cbc767785c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468576f1a54ecbd03325dd38ef87859444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92805b956701de72ae547e07a0ab5c6e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f993c52f3b6286ae36ed8954e534e83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d38e0a3769997ebfe405d0a7698e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05df20f574db13b94591ce8971c01cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d542986eeb28201df91d99197abc4aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8fa8366436783c5cf8327f3cae629450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265d1faf8743c9f90706f90733c7e85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdba7cc6576f9c5590ae1fd28beb58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123e6813f5bf0598d4e8cf6059dcfdc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea22d7929793d6de1e4ef29ccfe2f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b3792fb041aa51abfc3a068b81bd3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be008d6138b33b8561d2d13faafc0c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2bbe09f92c9d3879e4cfec1cfa001457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372fa6db11b7681a8bc4b09ba3db48a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84672de8340a767f600d26f52d78c38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faca4098b6b68813c4e3a80ff7e786460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef8ba12e3bb3e596395816331f893a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2f3ffba378ced65d5aec52eaed6d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d0cd6089e43bc1d2b9c64486c5888463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b1329f3fa4d3ae358881a82876e91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2b180c5801889fb3cb366fec0a9ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06596e3e7e24bafae6949cc94b9bffa3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f160d43e90beb560debeb8c82acfc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26893bda94a02cc4eb7d874976dad7d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140bb0453f5fcdfa9ffadde20238227469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709e061737cb35ff9f7997d0ff18a77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2617651add25863013f00c175c36e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb53b609632e7126c3678d02ea67bf4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd67ff9a0a6541d5cc4c18d8308faa5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d038bdea30f347179b5878021806678474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660536c740d3c43cd3fc1c03463dfb5a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696569012e560de7884de0065dcc727476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa9e71bf04afb8bacc7fa40afdeb3a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabb9d47f80e762dc2f526560ffeea8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3c8e436ea72cdc2b9a056fceacc0e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b8f9268af710e6b8796a70e54dc9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6146c74aa0fe7636829b37625833e95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f78e1684b818cc5c1d37b3f4e2209482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc97bbc7f015bf944547ba22e48b75483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcfc28bb2fe711cdf2052ba47d4010484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9b646ba4b0507c75257a70c3d0bad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c9c575160e9ec417e2de0f59e8f82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f25e9e0a03f3e3cc55139892cb180487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357c7509dc1e383f15460c2c64dcde9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0c9d526d67626c19d025dadc306f9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4d1d277837c13786b1374ba861ac7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e217a5c0690a8495bd41299e3cc35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057beec7bf6b022187249badda14e598492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bb899a19e392c56e34d4e5a02e76c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f1f7cf534dd6dcc5bf84fe0f848a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c28d5dd5fb1326bd4ee1e1220938e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348d4a36814fb3fc07d49324afbdd08496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfcf057a739a09c649017f8593c32a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b610c9d0fa91b45181e6323edec40d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8686fca3e3412ec29cb1cec77d8c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30802adfe51fc72056785a6a57dfaafd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4e8dcd06ecf2a70aca58b4ebc5c3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49085196bd3cca36946a35ac6fac8a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a5f6dbb83f70c3794b04692e18055503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6af160001334304675fd650626dc72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ae8ce175b136cd16ebd5829b85961505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36750ff406689a63f8984ffe66965a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b32bc0ca3d3d524206dba76045a422507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68442a9594ba4f630ba54dd0acf5cce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edfa9ed5410f83a18d4439d2c5e3eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38c224224caa28558c272fbc9debfa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703e153588b4e0d10509b3abfbcb16f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776337d03f7e2f230d1ecef5e6d8df6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039da1b92feb40908db52c75c32b4d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0e3fffb8098f38a7a2af3fab7d699514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d4bbebc98c58d527107151d65d7e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c9bdfc343595ffa5e99d76ae8aeb2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a02e60171bb6c254a262501c3c80e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c2de72e1f81cfa9f00ffe94734bc1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed5eeb5de3533ee77d4b51d39d49bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dcc6a63ff0e5d067e02ae9eb7f759520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b800e03c0f799b114031753d6efab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368053f16e5df8a62e21f28f0792d05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebab26a8a08e106a540821dfe43fb89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1779b83b2fc7fba4fca9c697d8206524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f21dea043b550e79dff2e8c9f80bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa1b6ad48f9feb239ad963e1037d99526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352f4649d92cdbc455947ef39696e1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2ce923e58ebffe12ad2fe18341842528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6925e7687feff69f82531525e96ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113736545609990ed8f58314010a7ba2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6093099e13fdbc99346f7ad15305fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7733e19ebdcd46b27aa9a07c935e88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5453e3c5a8c01f5df055cee9fc1f17533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101b1e4480108974418f93dc48ea715534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bfa9f38534d4bcafd3c4f354fdd59535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b539fd6a902b50ee61f0d7f9cdcc26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1bdb0fb54c09214ec112f1aefcbad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889064d1a7fcbf979bdd1d4d1e137e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94aa938b3b502e0d7796806c9bed14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d0e0d57c1c100671ed39185b0feab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bffaff5eabfed56310757a95524990541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bbf5019844b69d01460148b400db0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770c4265b0cb0787f3eb0d0ccdabdb5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502389289f18bc7b6827bbcfb6b0f2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8bfb73eba2d8e89b69bfd58ff80ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47ecf4a0dbf3f2bf43cc30c05b5400546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ebbb58725248eae5915b1324a34ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63621702b2f6ef23299c9dea1e6d2dc6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6241e9894aba08f6528a3d1dc027aad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd384557fc226da9804600eaec73b4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6b4c5640820604afc6f5ca2e0a6e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5f2b206fbb96357606ff0cb9ab76e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d99e6200f849adb2da474ede1f3d3e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff105c4f422f5ade180b3a73dc69a01b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1169ed23770942d5303e0a88d8404555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a253c5a5a0bcdf7d02cea6f8b9035af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559db125ec1fc1f796c6055c83e9e360557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb3d070f00972687c0b690fb07ab9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508c3fa3e6009bf66b1b7fb8476950c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5628dc453cc6c35e149ef2c20e6ca64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160395536a463ff54048f14dfd87edfb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a5c9ac1ba7174debd0d52d24b43b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf46876b5a4495a8a00df4aa5fb7758563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e99e047e486fff79ef9634f2f5783564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343091c045d48e9e32406b48338c450565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9f3b9cfb2a382fef8cc8a80df3f21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c380fc026fd97f50c882b1d11faa9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dea650fe418d6758a4ef373592607568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be33c4dc2b01b1d669f5f4eb299a16569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a89deaaf85ccfcf8ce7712129d1b9d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b95c6f063a8bc51102bd7976025d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e88214b3341197d6a311a815b8f39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3af6f4f05ed6e0b60806d5b3ee080573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819d7f5304e16a0a5ea586a33c745ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7520492050af1428a3cc40cb88956c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91efb613c39f5ff530c2454a2c45dbc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807636db6806dd37dd8af19c1a3caa5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d010bac503c193174d2e332260355d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c977bc291f0a918c5f3977c48878b3d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952aef9dfb94462349b9ba0b99ae1d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7f4f37185d42d16ef5abab63d60c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfa61a7d3b65d0a7f1066af74dfd28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acef4936b4c019dc9e40e6e815a69b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5f283f354ff46b163ac05ffe6fc5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa67e6eaf8268b031a7fe75ab87204585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689c8b47bee182b95be2fd9452a7a60586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23aec987c181e7b465b9476601dca3a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401991c909baff6f2997604e78297f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dc695066d7b0358dfc2e4ad1b16ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd1c2aed56bece2b7badf463bed1de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6186153db80311c0492e855e50bf7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accaff0818eca2030218cf377df6fe8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc598676fa9f46ac3d7c6722d8414ee2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ee64a0da286c9a078deba99506499594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d239448ff29867dc36f383e4082a195595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54e8cd70489ecf9b05f850d5de06dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10803b0863519bfffbf6983eb4208edd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2cf7f726bbfe408d1c6a4f48d8ee4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e708321a9f06527bc1b0e3d57fcfce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c4ac31a5db13c405bacf708b61cd1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c259c8e3f8e2620bd8615905acb1c29601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3f3566b33c380651c282570a087db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b43f23c61192144354b65bbeb28355603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b786b9f8464bb16604d0e617cde22bd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687e8a548b0b1b137dedc7cfe01722b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb800b4ee3ea5c3a84b5274a66740030606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d60ac789738f9bfd153f961e07c86607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641554d36f40114d3e6e193f8f78e1db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae935f066fcc608a6efb5ce88e7553f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595b129d17af3d4bfae506fb271425a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026898d60f7c9081a2b4911c20987e2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4676c369ed5f2dd930f5ba4436d5fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2348d61664b7e88d483b7c646c26d9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0bb8ae70f806ba604a710a44b8033614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488f5245ab719b11810a152b997597a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1cd815f56566304159c9d97c2651a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd65f294bab3cd5c818952d23783c62617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a13c23b00cff6120586d2ec4cddb67618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c6261b06d3a53e57a4a4b08131763619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ffde256002475c87e889489f7ccaf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60ea4f2c1b4eaa2a079ad77a55efda621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887ae99b39571e650030505e39ab279622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6918d94e12c9869ae0c20495a7607f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd8a54f95d3c63513797cffc754d97624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed335a8ff88e60d9381614fa66fa03f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd02c70de2f713d08a507c0267b988a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d95089acb410698f90faf6eded769e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af6524623f09a4d2665ac6fd0664fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee57d58f07d418f86a37f983f6e272629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9b9787a02b28c51b27e6d174e4ad7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa292a668f9fa081b1058d9ffa0ba8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df3ca378f2b6e746a6dcf9a669ac1f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49979be7382c93cb326ff910d92376633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b004085726824fc135e4572cc05132634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fce82373f98b8047645dd292e9bdcf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6932dd90901d10ce2aca851372d9620636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd548b91cf30463447f5e424bdb75b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c3ffc32b71b02369b8f931216a6dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d7193d2be8d854c9f7f5eeb0fa87b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8961e8c5e11ca7c3aeb213782bde7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c046bb06c0276d71691b85eba87e969641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63451134b89680a7e0050bdd8dd0f2c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ebf73fc6e4847d14da01348f46be7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94954c9739394a87b2f48c0a022bb71e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bf001ce4e79c0dba2c7c7c26ca9c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c80590eec9c454817f624fab9e3f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff9cbfdd0423d439e04996b91748cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bf2217b1498fab42ef67b1d6166b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650e2347888f55f681b270ab3bce3c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb1562858ecbf98729e746043ce41d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61b6f61c8ce6f6fe035b8aa393a500651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b4445d8dd91a505eb964c00dd677a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacc18444af6567f9d46b802987a485653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70b6d94642527d367507ec1bfae65f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94544375db208b367f43013c5a23eadf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369bd671225c24625fda66d888ad9e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9f13392effd7210c45caeebcd7e43657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88597c17984a0283546525daa5186e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefd247d75a2540282e5838ac0347b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab92c308f6ed230e7e885a905a2346e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f2b0b4657615e8fd45ff9c6c66ab7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860b41b75ec49b13f6d196dffb321e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a43f02ab689b2d148d0ebe6748442663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b66b5acea1d4f74a677a3ff24bb768664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82893b7305b192f9007785d006575826665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91677602233475713181e6ab2ad8fb35666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bff3326be8c2323fabcdadc24d669667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc8178c67374470e21d708de43811c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e9654e5ae9190bf8db7d31a67264d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28186cfc761605c730f875070c6ecc2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8eb2fa70a29b4fbf769d90373cc3d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b7985a954b96f0ca631fc62ee353c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53525873778d42cf426a91db232c1628673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429d4efb9b1992e72de34a4daf4c379674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a458bbb82b60b41582bdad587bcd9dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a171ec1a255f4cd38104e2a58cda2fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b23dfe0ea679efd77a2be99f15eb5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346e06d356861d1c1d586d41155b74a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57075380ca1d83bb4a1859750f51982c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3f9e6a3bdf8e3f208d05b31c81083680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a9a3242b5b3df39ea52653b230e9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632c12cfd9cae352ddc5befc8ca4cbb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703c990221f997bfad25bd012189e64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aff9293916b27267b1a07c544c29ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c86b9d308edac11d7ca39d58a5d932685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d503dba22dc5b13db50e9305455b739686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3427aae4280908e0e1d23b47f8d835687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4998c62bfb567ee39fbc1786ebed1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210f3a4968b5f9ee890e21ffbfd7405689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debf1077ec1ac37141515088168a04a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb785de60c44da28cab4cb63696aa22691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c7e7b90750df16d0fd63ceeffead5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b589d88d056ea18f2ecf21714f2fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbcc6d3ab8e9e27386c564d5b2176d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35bb0ed25a1b60f32ce6fcff3952e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3a9fa796fb8211eacb3740ef44fe1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f3ac840f3dbb5b95731bf526d3b9b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31b1c3cbe4e089369425cf34e86853698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3e2cec3500638cb9b30f07e03a7d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5fe8a6001a872463e1d017d4fe3ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e280ae3630fc96fc6184a5afa07b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae53eac015f082eb6719a354b31a2a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340141954b387f05d89b8a76707e144703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986e5b922b4147e28f2dec0a34b7576704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21b81eccf1f319c5ee67ae7dc2da0a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21da15fb0f38ef53440c32470015c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a8f132b69359d19059a85de7eae91707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ede2961428aab075f9d047f0b8086708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af97581b781dec76f940a866e4e523709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5b2229763f3d7e6801a21cdb46961710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e635a43035b0ca523f089575dd9880711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba46b7aaa728a0519b38a4e009bf00712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e268770272c02e07337399f186f0e3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2355c15c89655004482eb73ac082500714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91262150c93eacc434d9f1b25d163629715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dfa60d9b324f8244d2b6b69b05487716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf2c5aa37dda5d07604c03343eb4a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b93709dc89301ffef0e0940cca76f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1eeb38393a20bca50a732549daf23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5047f8d7854c7893698903b1d2738ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa31a4bf9dbc37f833831fe26e4699721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b32beea2ff9434487f7a56705a202f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad3e8298cdd80d90ae5384c0bc0a84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ded4d41d722c28ef2971db5b356271724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a709a55a4284464c2da6192e23cc25725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f952a9b93450df2924a5b66578a232f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9390edf8433370771e50217a3b69b2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf01f4a1563ea873fd38fa9687bb84728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d23ab5e121ec3004b7046ab3096bd6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aca1092ebf62b15fa849f76470f20b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390d3d9d19a7f796044a6ee01b71474731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197eae365b19343373f41647680b7e24732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72d703b1ba0fc0eca27aea31a4bf34733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79805b99de7121a45737fb4bee024824734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52dee3a9ddc4467d180b4918e3ceae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c52ccf24ddf347da21cbfc59ae884e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54428ba4ecd68b6ef599d3dc01e3ffa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83d8df25c718f2399d365c6c891d3b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486551b5a4b0acc80642b0122dead643739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9bafc8a8b28b09a44e2005b12c190740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0d322638d0226e7e061a67b07d4e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50e7ea8fbdcc43378e44ee632b0d90742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca5865689c72aa4fcce6b7a1d66429743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0bd8cb668141be25a04c67dce0ebc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17806563831d66485a88fbf78344805745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573089788aa0417213a520ab7b0e254746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e89d528f5f99d187ff1ff6453f1604747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c979c9687fa98f1b3846560decb95748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb8896da360b0db390fa03b0063440749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877dd2822ffbe343f92bb5422b71efd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e096d794dff681ca14860118c621e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a34a14297589b47328d5eb017d36a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e41e71d7597d74a6e5b80b5db46434753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e8f6e0736d9f817ff0689b11bf0e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba8d4dcf119b685ac8d9d19aff1969755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75633640b91f57572ae41a5d20b4de3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f5d88429c0f934f94b6b0eded9791757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cdd216cdd174c26b53444591ff9ff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece82d28190650ca62bfe8e11e9b7dfe759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>